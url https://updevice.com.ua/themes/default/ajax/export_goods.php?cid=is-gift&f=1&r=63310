--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c266398cfc8366abdbaaab4c12872e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e670f2b9c4ddfd400ac5d6916bde5c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5101afad33451cf16f54f173abb5472b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed05f03f15eb7afa4ecf8c6fe05bf944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756314fac0bb565d4f20276a5d4661c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80861dc235683556629e2938dd9759496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2c92e78f1a2145878c0c52397fdfb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a45ae5216595ce9031e48bc9435a418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dcdf1554cbd9e834629dda25190cf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3f4613d064145c6d4136f2501303910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a4101653b3278936ffab4b061071711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169d3b04a71af5e9ada834ee1573a2512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119121cfb92a866046cf07cb8fcf04e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4878bb8ddf17d6d0925dc10365380014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab75f5914f4216868c0135fdbdf6b6715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc952c7683fd7686000e57d6c535d0a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9998effc6f2297af2014dbfd67c365017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54087dacc4e980c33b9a6214aae939818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b91320d14e528465fe24d9a48e07bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d01676dd6487f63b9e8be13424b34f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5888b8c029111aed71b9ce274973b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72c925119a7ae2a4ff06fdafd3ef0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686843cd9741b11203fa1de0f65ee8bc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a002f3c5f6df35ac57206cd4ec2c81924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2c3fd1c0b5a2e4470045f4d97089e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b7cbacc62330e1ca51770506c430c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2fe44b4134900fa76489c97a28c5927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e44dfb84b9c4e86b15be68903e21928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62adefc442f459acfebba1ebdccac0e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756eec626fd73ed91435ea9338a402ec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d98502383228d95ae3b4c8aeaa81031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2cbadd0a104efc750ee1efbcb3b9232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae64765b2827fa7f924673dfab635e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d956d147bf2ceac5d0a013305ef664934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5974d759b43ca2b040c2a31d691a8835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f39be31aa5249294f8a3933b87439e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a8f6bfd2fea5330243efa2dbd522f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdfc5e8e642039871ce9e36ffd224b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8f5822edbc2b56d7f2271cbd0fc2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067811ffb74c4596133b6e5ae20dc02740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cc9bdbcbab61f573a2c3056a528f641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18799b7e4537f3b285f1c7d553a83842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6c701fdabdd2ed67bb5870e074a1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f02f8698c2c519bd2dfbd22c80343444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07bfa5117e2f838aded49fff6882e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81427d54cef61722a2c50893a6a27b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3545cac336b204863313f3184a6d9147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906236d2126a7ae721d4cfe77955bcf348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72b26b26d8ad9ac5de8f319c9d646f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdba903fa4ec65ff1dae7577cc5df8b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89554c6f591c1c789f0d969c906db251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a670a670b8a0b02ff6034b13caff6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4e629d2ec967eea46ad704ee1aa0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9455633a01f455b9b02cf70ceab95354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcbf7b78042eb3f9798f949c455b9855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0824d074ac02dd5721f383e748729256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164a7d33f23395dc1276413bf007bfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa68a7c2e68c11df2fb7ba01e5b5e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cee55f20dad9d5390bf0783b89e89759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747eb3dcd9ae0115b066668c5e0f29f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caefe179bde7f0ebd4ff985dd89dcc4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f3926dee02959eddc672612dc6a6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97fe6bcb5de38a6ebed0841ace5c6863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9896b178a5ae0c47173ce77bd917e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d5ef9db38a90490a7d33942bf29ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe594b9bc8c4fa1c64b3d42e08cdece66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b96259b1b223a2e29845b32d0b476e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39512ef2e422360759d17f3e133e0ed368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46da4247d36b6a4e2abe5743b5f73269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db0dd937621a73c488927bab070e6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93133d66493b25accea56db9cace105871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24440a3ed7ea733c9a0527f644705b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345c547c0522f7347350195ac7aaa7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073cb6123a6e43c935347f699a3c83a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dca456bb63d54a7870d3241bae1e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ceea8ce4a3e4c50ad82c25bf3df0376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1df738e332ce6a8aa2664de72ced877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc7c16563a7ff5e681e6cd1bb23e3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02faa3419af1201f12d15ce5f72a3f5379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2956f7ca62ef0e20963b45d62f94d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89559b7bf7df603d77a37b35b31f3c5481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce8e45165a8af1fc61310eeffeb78582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a06de8354cd088a9470569511bcd9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a09c3199ffc971007970ed46076d7184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c4bd0965994eb34b7d39984c783a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b98674f49838c8c491d4f6d598e9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290cd30bb14a7bcf3dffc94e0839c5887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb179e0fa09a2bbc3d6ec53f9e111e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c2431892bd9f46b2c7c7665eefdfc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162cc6bbe359d5cca64597ab16e407d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51d3717fc0d8b28fe1c4c9dee494ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8894e13069bef5544ad9b39c153b5c492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b01cc59d222971855926f153072d7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc35c7e78068121ccaf70056badd1294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259476e028958ffdd9327b1b839abd8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438e462d3b879aaa519a3413c45d64d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238a9ef6714b3d89956f50a2dcd37df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a16aec149c965be23c6f302a4e3e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7174660755c265844bd27785c1a861699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f4f26fa585d1b52783e21cf1f272a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576b1047f4f6e8852a85a3637b1f96f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c5637db748c88bcc58302d90a1e42102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdd8d4f0fd69e97082a30d18d78249103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fb2cde8214f0ac029ac5945bafb3b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f511ebcfefc570d464be3cd2acbb39ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac3a8788c09ef7d72a721ec433efc1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91fcef15e6b4f0771a32eed8b443171107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337fee0e0093aead3a1c8d1cb7f21c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9b9047ed30a36147d162c20e2cef9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680347b29ed5e335a8d6321b02d898c8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cb486efc3ae409a869b913c324a5d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55354950565b7f82a5aabc784f2db1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2136a7cdc80d355d6b6934b293c43cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abd687ca99f6b7d4fc8961b21902f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700090fdd0c2526a094eaaaa74320b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928edfa2af7c9176bef4e15c5b5199f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b822f127c6d8e36bed70f4a889366117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e81fac887af779c67055833d544e95118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42734b22833e26a1b50c8276b32b4c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622ee3d88ee1fc86d7f73bc5d4894d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df555a71fb00b33545a94082a98a743121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b1caf970fe5db1d77d89ab01f591f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487fe43264904774baa58867f715ea2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbc0b1a471b933a7462edc0efa32f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332261d3d1bd61afee1d5ac87de2eb8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264eb79f71fcb71155df07bbe9e25982126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53685782eb5ff805dcbab199ad40a554127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959519d4588d4af51c0e2ea04d7ea7cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0968a52af51051e30227ee1f3ccdd51129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21df659b4bf3ae1f2b2233ab8a17d75130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f5da3207a561e3c72db5dce4a3c4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6998c13dc68ba9ba40825f13890088132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac035da0544972a14ecdacfba4eee1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb276c73b4cb8fb80548aeceb45be326134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd028c305b8736309a2a6e66b0857c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf768847aac649b4ca3219c4fab3f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c231011fdf05c035b5857dcd6a1d49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d267af2979c63840fa778042e4a5ae0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07030e2ef2d05244bfda2bb04099e4ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f56379b3a29b06a361b8c02817af53f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2419547d725772ebcbb73198700637141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4fb869ea0ffe1b10e329171a82d43142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98346d72097357dd60e727b2ea0f246143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2dcdce33e82758d5bcaa701c70bc3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385e247dff60189f5cd6f69d19af7ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23892b54528ae6d30dcfddcb3af1206146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa02549ed29d17b63315ef86805afc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f62a7424ccc7da6f6b02f5302c26fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815c970fdd901a235f2bee0b50f3b7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eab02542a974f5860862d27a7b1cde150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffd1b61d6e2614283691c8e1392ada1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dcc07c630c52c84d254f71cac6261152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635ca887cd9e2d7632a1ba926c8779f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8d073c0d43b9adaf9e9b633c2eb4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168db1ea6bb2ab037533fa8e319665c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94793d7fcf3dbc61f1ec55101facb340156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847894fd1aaf5d0e0bb5b295353438ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329660f1ce005992607942759494a181158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a781443f870a7cebc7b920fb0688e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed50949e8eb48402a837115fca2290160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d4fbf5952c5cb6faf0571d09b7107161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172cfd14d68389247dfaa536aa6751d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67cc7cd902ba60694bbf061d63061a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d67654fac7ed6236bfcdeffadf3df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f6fb215cbb3cad9b24324efcf9b4e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f6daba6d08181795dd92f4051e798166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79b655fa1c68e67f231b8fb14599de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96468e27795e38efd472315c99875d9a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2ed9fceb8b77f2a4f73f8517afcc0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c6c4780154132c80f8d23ad1303c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808df2f3006e064f849df68d56cedf9e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4159264e82b484d383ca32c419932e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459d7549268995fc23ffd104d90d262173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec28b05fa1c7b830c373de47f69c411174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fdfce23501079261c29f56997a8d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70903b3ad4bf41619d7c83f371dc87176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6ae99aa2ec2f273bb33713590906f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e1d944d0a491e78ffd3540ca52933178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdae899de44ede0ca49889f97772b098179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f99139a5a0ef1d0243c7a9ddae158180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faff456aea99e79c5efd2e611f4aab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c53e928f5ee04c73f8fe9bf80f5903182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc7b2e2791ccd74369834b8a7370f6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff0a536452e0bd326aee9934830dfe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460376b3098e58b0b27197b4621ec29185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d39ad90e9fe7a58c827602419cf89186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de442870ba212770d09c254d105ac5c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2617d4d3b9e25031430e7351d4f8c57188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05de3fd237ad338f241c58172a9bf47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afcd817c3ee663eeea735933d4cb4f9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3af1c8023ad603b21f06f0a307f8cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116660062a0fbfe2652f75259e5f07da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b0e71ccc6a1b3c4d58fcac68f4493193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccd37a0ff917bf342c17a3f3b8c558194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9e55b87671523259f24e859b5d113195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d21fd0897b406c4a57706ed45b82af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f13a14a3450214bf9c562170ad069197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77208bed47cdcdaf1c7e8ea15c335cee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d29173565b6a6a6188e693ee7a413e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a87c68448371eb5a000c87a832b958200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b201e3445010a0a3fec3bd315a9a828201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742ea5b60f947ee1b254495a1948791202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebebf772b86fa775c005f40cccd2b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34972b57bcb084b3778635483f15463e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70844d8ec6a49e72052db6cb2729e35a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36b048246e7c10dc20dea44011e8ac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994622ef99af0c72493399e8747da8ee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9aa40fbf48741425d8e40a182268fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56009f3f036e662492789540a5f0b98a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec003fd307f029db829a631e8bf1e30210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7e516c5384e39ff4c03fa7df52593211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155116039a097d98fc6a6dd6a763606212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5e0beb825d63d27227be9a2ecd3e2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d01378be002b6344f0aa08d6ba1a4e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95868fcb98d96d0117193719072caafe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6494f7cea357188f0278630f54e11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf60c4523a533d1342482bd5ac8e63e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4caa87158d6654ff30c538a3d5f8bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80fe120c5fdab211818b9b2390e1c71219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3e8697f718018a7085f43fd7f2546220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf71aa6ba5d4c256ee1677ae6b01553221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c5b91ace9f3a287b6da3391d6fbe2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1c4eca3b631c487179d509d075cee223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b3a1f6590b41bb6e9ef3e3b08c497224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1d96acbef486b786350b0216921ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83222eb57741d98b0125006dd8adc5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b5b124952e5a750fb0462c50963cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635f848c1613400745ead666cacbc0e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f23e8e5b14bed4d85a34432a28f8d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0a2030594586298aace5ee1ccde4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ff74e36562de1a138a73e223aa9fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd59a85ea2a25a067dcb497192f5ca9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67b0e102e20fa2516ff3fd74ed9fdf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22951d0bbdef2fbcdff0bd563211c22234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678cff822204cd5f61efc843cc882ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff31f07508371f2474454f4ebd52dc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f61bbe11c3c9e8e57ff9e0664e052f6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcba053e5f7b0181ca1af51b0a2740238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5013b7f9fc830d7ef0388ca72a43ffe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba842e92ce5c899325ed6547559e150240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221d9f6e73637c0d77c3bb5c4c91009241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffc42cb363d6bd5fc14f395350bbe4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1cb5f1e07241248bf2da3544cef09243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496276632060800c53ec7d05dfed57a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244c35d0535453c2e9115cd1f05b24c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22ae07825658dfa6ce0aa460a40143246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe2d622d441bb500d105e5bd78ed2c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fabe6bc90c28bdb37f9498006e18bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e345cb1fbbfbf947de44108049939249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786c195ebda5d7c9dc14e023c0adbd0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43bf56cef8aeb79c00dd75f1d22536251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558cc7f3f579142b3b966bf02abd05a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cf8e0c96e431dcb194160e4657db1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8d4379d457a0f4cf82b7293b759e3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1316c2247a5dd3759a0bfce86dedd0b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb9ebc8275636926bc8b74bc0cfa74256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cb18a94d1d9a67c2c66b31a2ea06b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9415de6fa7c80f6dd01e60f7644cf7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6185e303df54abec28ebf28cfb90c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04663ed782e962fa48c5167907051b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4a136143a485ae39e849c02d6cf41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7f9770e14917bb69eea30a66bb04f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc373d35af7e8d88e04cb1d3c9aac1f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e5b61a11977338c3e6c21cc426213264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f36af3a0cf9fc64f2484f677c0177265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e048e47bfcbdd64ab0eee0b4d459324266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139565b4d20c3e5310a6553e97c974f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88c60459a242fbe7c0cdc56ec37996268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32d2f9b0f10be25c0415c2e20458e0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb70e2fc7f19f6d04418c49728a33e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9ef0d0fb1911260b3799b2d1a3dd8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ececb0a585befb976c083effefab01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24dd86e008de3d6bef70e1748ce4828273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ac77f83b29d2368fadf3ebab82db5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf48ba23e45c438918c180055c63786275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa60f694b0424cfd8782ed50ac8f26276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ceb15e7cbc674fbcc4090def9c5be277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93db24450fac992264a832ea5b18c15278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cabd092793af7346c93caca5b1db88e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27633ed560785c9d968ff0e92a475d3c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ec73432714e8ab6543f1dff0a7f56281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f4e7f853c689623e926b287916380282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922d77cf1ea5c3aa6395557e4b25bb3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcde28cf312b9172b00cabbf7354b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490ab0d2c5606fd4e68cdc71cd061efc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc646094a2d6231ae6d9173e40c41b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bf524b8e1168880212e715aa361ac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1c24563d133c8506c56d8576b3e7f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c570002223d0f827ec5aadbfcf1dc8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd0a7e5beb871e4d2182abb242ac25290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae44092989706dae781a6e2341ea88b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca93f17cd28734d35f8b10a2aa2a0eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132ca369085de39a40556d99e0cf287293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124a7f3611bbbdd36869c8f10b58078294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2ce4ba4c9969a979b312c9f84bf63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e9cf9568365182708149cfef15bb6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef940dd3087a0d2f6518edeee17cf7c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd5ae596c0abcd26b69d8ed441b7ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f699f04865c839308aded0ae83f3cc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1a76a4a4e372b19df706eaa42abee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde5d966c36b84d22270bd79ba475ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9dfe02ad4858155c36543bbf3ef0a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23b3f932a8892d387fe11cb64a98ef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcbcd656adc4f8fa9dea8cb530f6ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ebb6367e2fe49dd7b09d91d4522fa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76475a63dbb3efd14e203e3e176dac8a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec8a3f66ec79f9fbc67f773e375b2f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98c4234f2366de9a88551d353d5c8b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba055552e7a7bd15a9e849be3a07a65f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1888f6cfcafbd07ab46594ca808032310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ff1566dc0c92473015113cdbeb248311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d49c6e259c4b47ba837e793a388e74312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb10b55306516cb81674c59e95a342313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf4fe6969934a7f9da0a879ff21e16314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f4101dc99a2f680db91a4ce6a7f39315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471b2f56bfdf2360af7987377803377316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7dbc5f6d142f5e0ed5ea201aa2bd8e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a77769af758b2f49eb521b88cfc73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d60e70aad7627c0c4e4788e10ce525319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b301d8eda7ff793fa9c6c87cd92323d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb696f6f37ef5c7bad990700f09ae58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8ee9e58cc21b597d748009f9f12c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67f5bc753780a66de7a3b5f14c81e2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16fd8324c18195f0847583b91ac578324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d74740bba4d92ec75a60b09eda63f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b8961ba67eb1d0a59c1da8161af56326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5904a36092a5051b40828e5e424e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780cbd19ec6491e0fcaf0c2d9beb8f2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c659989a08b3245683886d43c7f4b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6417b9202e9075d8fcc139c8c5396330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3e0ba64f1dcbb961ee3118aebc5d4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7349a1bf53d3956b5aeba0dba44e37332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66cf007496cfd697aecc016b2110d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb229d4a00e2a37a7ba15e7d9a5c62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0029df26683251472d12150565afe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65bd5f0d9f9e56ed5e42d4cf39a287336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aca581b49155d00901ac8b6ba6542c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5458412e757d5614a546541bc002c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea94c66fd0eedac63afba053f7235e3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d96e198b3581655a8adf0639c74ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b89e6aeb923490581c3c5c83b2269341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787a253181a90cb202848e2241d4d56342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4994a3799b709c7646576a84c6f1d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa087d7931832c2e0b4430739f619e32344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa98d3bbd26a766f560970a3b0ba4f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df65c0f0181ae8faa10ef1d2840d61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e139da6510b7af805d7704683d132a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3cb689ef2df0b3393cceb71108860348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f076ae25c5f6441d763fa18d0b6dafb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9526ca61a294d1c5f6a39efbdf2fae350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1dbc99313d9c72d96680f20d65f64351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83bc82030f4663ce515a73a4c7d47d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b56d8d7326b099ad3642104c2463f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498496709473470f18c276e6f63825c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583403e0520a6019dbd7e5111ad47c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f53211abb984da774bca87532c5e9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdf2fc9207e26f511dbf4967edae7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7424bd5144258de8d36ae9664b37ece358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29103decf49df6e6b12afccbbfb09fd2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35de26b2bcfb8572f883e37d91a91bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612170bce96d721e23a6db2d222f71e6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34443fa27a89781b64eaa71c10a76509362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3637872c77a7239af987336c65377d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cccacef6707902861c396c176dbde364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a436f02d3cc5372c67fc5e6221019365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252016594776971a81751dd8b6810854366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb22ad3f227a57712145070ffc8fbf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee00ad3dd438accb5691eb14afd927368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7242b55f8f993a7b48b92752af7e4e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8892e37b9a7c729827e6ae1c5613f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabf98c7facb94e34a2874f26bb8eed371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589029505d3c6495d0b16e3d2277367372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194e2dc0ea026c8c497bc1f9e2935ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b614c59949aaa1abf2d6571ccccbf2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76dd3efeed10271da439440debb745e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269151d723ae9ff71648865a1cdc6c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741259c966786b6eb239dbaefe11c0ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd43ffc3ac2a4a008de9d7dde7e52e6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af7f24d4dc73d7531f6668cdce4e7f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fdee771a74206b8c9d2b96b371aa34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9add3ae63179dd48ca3fbb83e835c20381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f57f7ec811e26454079bfd7bedc505382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27e0dc03ead76ac9a6594efbec40cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7af8e6463fcbef710314de0b90a0f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e95f3a1b4e5e75dd76f58dc0986e2d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff11a39bdd904ced392699520b8d8d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00656dfec8b69356f89a0d54661c57e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b264918f13efc274fcfe4bd12635fe4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788ef0748f83f6cb29e6e96b0c8cade389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a89e82006055aff739719f17f265d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aef0113f35aaaa94b2ff1b9246fea4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3d022621b4c9dcc50716aae37df4e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5af8ec26159cbe2bd16b6ccd2d73bb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c009e6a3844b936a4dbbdf91a9a5d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f3f3da9ab521899810e2b9672bf4bd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff163f260dba25f512c806efd92e445396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5576e318f215feabf857dc47133b2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbb76801d2ca88559efcc83a53c6b8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8ac33d0e92ba259f9e3b15f78fa7c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bcbe60457bfd15d67a955a2f096e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3465818d9fb457c2a8fcce7651b11d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0186a0282dc976b353acc1eb3481a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f74c4c96cfa36fad5a9e4519cc53ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1c9b8bef500cfbf659347ad349f45404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a36f6087fa38eb1c4749a55bae48fd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced67c9d49af024e3437a7b2b382bd5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05febf078accafdbd08284580fae3ab7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8416e0e79f06025d05905749a3df9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a12afcb970f10b140206965cdf0111409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf932e61b3623024888f1176dc0fa08c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8259434dd894f7d4e92ae18c72b5c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842c6c503fb8f48c521966124d4013a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95fe32ec68521a02a2a23a1ecb9954413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930d77c7e70a954c84b758e06ac1f54414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cd013468752559cb11e5ae36987a9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672ae4a5b17eabe0ffef9b5953d13a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5f7cea1bb7796a241ffe0f958d10d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3691c52b82d5aa558b7c5ef2421cbc7e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dd527c6cad9cad57907caab521131419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9c0569e2c252c522a6eeee57d5c62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c2041463fe1ab246af0120691e228421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc78cd69e71c56d8dbe5074f46452f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ba16cf86358a8fb7b2d21655e3cd2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7c115374a1a22f6d118c9d602ad0b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5209ebd4a9d87360731972ffb60f947425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cb15b142a015eb5ed809a4b666747426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2a33a8534196345917c41b2f535d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463b7bb20bf1fc1dc1451e53cde01b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2954b3b537e2a1bb2d277274331da7f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53f841f3e6bd69ae83f6d719df660f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5441b09ff304fd1fe7a00c96509a43431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08856d2cc6cbfad3f99efe617f937a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a97b58338ab2fe5daed713087b293433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ce5a5b2c3f777c563c45d146ac181434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446079fa8ac1a6b35919c0d359d4c64435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb172f3316dfc52379b319d3bbf6f392436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92624bcadf871e38dd2e90596dea671f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e576394f968dc728fe9b94582b293438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ba398d1d535679253f5dc8e4edbfa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505af39a21095ae28903abcda1ed58fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f130427913cc9a81d151571ff1cd4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5a93ca889035de300cf524598cb18442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0c63f96e78f9ba1a87cc45a299adc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb74cc3982deb91ba4e1f98e746e4f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81fffb563322fa37715c4bd120c09f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa290280ffe7401def8c18188600119446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c53519814ec738fb0b5906379fa50447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4938faa8a5f5057d0954fbf8dc1ff85448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ca00060e1037495d58b9402f719f9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45ddadb3891456178016bb162ff312450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc96b3776b51d767b958d35006249a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99932ef0a0d70de00417cdda18c879cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb51322b773b22ee688ab750132482f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0d23f90aad423fe7f91d5930753d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d0a049d0056905062deabced0ddee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afe918a3a6657d875846f0c46a26f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c531e58236cf6e9a2e57dc85d1c27ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d2e8720cf27c05661ed36506192f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc8d7dd6ab00d11984042c944c4498459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0075c2adf88e21695dfd12afb00c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c8b5a78956945af3be08cb22514fb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a284dbd65f8678d331ff3941f696b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026e9f19457a3b828ce0f224b998320463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bd673a80b82f0b8d5034264afe2f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3179fa310301169387d1a9eeee3b17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022996ab9053d4379de926408171797466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af59e13e33ebd4363990bfe1ea8787467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37dc67cbfb099b8c0c7537a9a9c65e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8643ae6f7cc744a3c12ea5068433b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf84c5b9bba3fb1cea65bde569eb13470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92febe3e5c00d04484ea9e60acbbf88f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9311f4c4c8d0861d44a9cddea4b288b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf111b3b547f590bc2b4bb99d27e6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332ecc00be8a683fc9191d128f2b7cf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83541da16f806cef2d9923f783208a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22162f42a7f94429adb4f3fd46603192476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30549b9544a2aa70ea9e589300adf6d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8f44c58fbb091fbc84f696d96d6b8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2116b0a4b3807cc6ea677feca4687479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025e0d64c35ca0984494774fc7ea1b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7285bda481742e6b5fbe862202ccb2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e497585af46446b193eac92bd2592a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697033662fe53c207ddea9b98c5af1e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f31d1b72e6e895acc5bde76a7e9f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865c92f04cb5118d2875b8e3b01b51a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae0daa6d932e0eddf49079d6ffc51c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a37c63dba8d354f549ea8cf2b5207487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc412d1c3a5e5e987e057e43351efc9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b72b91e1d08548a4b91f7bc00b42d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f93d87e0ebefe87382d82191029bc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f40208087231a85ff3d748bef26fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bebf3ea636bfaa85b61f4624e80a4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f785d2877bb57b612f8201040102f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330f09ebe8578b35a12af2b8002f644494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aee99bb010796acc1f787c3b46519d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe292396558f405669bd62dc3d022f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5a1731be816373e937d55cb760f11497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1cf70a87b4afbc76a0bb4740c2a7a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508c6eb0bd6af357b90cc2a55e33755499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069633472b0a402e339d9c92f425d223500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88af149fa30cc9953e5842c3685908501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2158b54c524820d5963618d4f8fe6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68842a3f10ee23d1c0f95d64bbc57792503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851200ec37cfcb2cf33939d72219d9f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3aff91283436a586cdc8a8e1ff6d6c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8423527db698620531ce60e98c8850506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed0b8984e598710278d8e5e302918e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196fcb7eaa0f9cd9693936d2f21cbcea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6af6887dd41fad544a61f0f8f82cf6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54307cd5d5544686f57bed724d2fd0a6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b36fae99f2ad3ce5f8e4ace3949db3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a658fcf8db06c7f1c9bb689167a4e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15baa8e26f859cca8e08b37327e06b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d56bd89c1ca1672c6ebfcb001eb67514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349523e9844aaff730103eaa13d42879515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62234da9858ac2775d1153dad67f9521516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48014b2405a8d9b3aa5609f31f256b8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022ca9826a657101cd25746d8e2353c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32d64dc4267e845f51289cca3483d5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbd9d409fd0961dfad263203775caf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6982792a7031b9bf25bb19a6d407111521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f433a836a9407e8dfd4a6f85c57d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990213c4c7669591cb7cd68133abd23523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81280b77ab962d09423d1394691be1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491b10ecc57a31d26dd7aa3af19d1a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03213fa224f916cbc67a2dc92da0f4f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21165d34ce862fcb1c050cfef0da2eab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e919554c93c2caddff6ec804f8785528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc86baae8a2c04f4c467ef1c8dcec74529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c687a28d019bf774ed6cd349b18df39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd7db4f9d89069ec40a0a0bb1d22a1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9706e08416040b0d2da9e531f5695532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49aad25d1fde0f02b11aa1e137d759e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fac956e613c7847ebc4cdaf1034c5d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f8ddc07bfa28fdaefa5db010f9639535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567615e9059cf6f86d546fbaef99d75536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc115616a94cfc533b92057486e29b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8850ff101e6cbd20a97ad2a3968d1c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e2a810b4737afcf6b79198ae0fe59539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dabf17a7f4150a1a7d6e8970a2f88a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d162094ca61ab355cc5050d750746541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97941c43c6debc94d6433924eba19d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b23846e5fc5a470f0f672bfabb3bd3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4e0e33f885e3bcd6dfe49dacb840b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db720d9cb75b41969a46332ee73aa0c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00722216b3da41a719b6ca9b32a886546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e96e96efc86d88036deb061350cad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edfa284efa5ed1b9139f787af20764548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646716c48dd57b06b8008bee226f91ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8c2c328ac0b0133d8168a8834c38f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadcbd69cc6ce0c0bfb21012ae19b2d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70047a584b3c6ceec5853fb6eb0c98b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37412f5a577002f09b739eebf188fdbd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75819145df51f23a9f75a981ee85bce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3108eccb3332d71b02a220af64c2008555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1774ff7bff9f423801dcb1a8eef0bd7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77898a243f74ce93e34db4c7078ca0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7cfe61ee787d66f85b402af962ffd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169362c6fc4b2ceb1604760bb0070ed3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3a3de5d79d4b9fb4c3b2b3d2400f4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228c6ecacc2a261374ed0474adda8c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176dc3e9b22f74bcb490d191a11a759562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e1e60af98c77121a7158e6d22423a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10ec33fb4f2e055cb852d583ca4686f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c6262f69f81a4461476df50967387565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b0c143f4f10e8af03251732c78cd3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1a231045a600da05d2dbd6d343f15567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bfdc1b17e047420f38be1c5515f92568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf6e6d942c61b617e6edcaa487879d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b366efeb951acbd8da42453be3f144d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08176dc11f2a8cf588e2a3f9d7366d71571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ac400abd25a799b7d4526f59abd61d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb72caee4ed302d6a7e306a5afd9438573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481527099d25e56720ed03a52bf710f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd889418e8e6738c1d6f0db7ff241d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccf5f4232b4685760056bba157d4ca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dc3a23545228d68cf7b33526d1e13577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec424003543d6a02a4bd6cbc7d3506578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da8d9fad7edf1ff603a02096b1ef34579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3081914524864ca7a54b0a3eb6c358580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a9dcf2ef3c201b62494bb2da824ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748d9c2719ce51fc089aa989cbd7c46582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51607acdc6877b72eb9de4928aabd5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e06bd6a3fbf1a8a38df5bcff3d73d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06e23b62ff25e6f8d050791ab166e1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3eb8a5498f96f67fc2b4f79aaa3f40586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab72d343f3224ead65d66f4e9346bbc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf871ebf44bdf0c4bd0eaaf747837f2c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266436801af9a1bcb4bed38f1172aefc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233c552921a8a0b0c7610a71a43df99590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ac488de863333071907ab3a757266591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ce27da0474f07896be1cfdd0de5bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed7147916fa3c38617282f50d0a189593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66eb8c3d73618a18522d3bc66b70ef6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01937c8772e4c712c400893c548b7c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9ed3379cdf87024278a0bcc73b4ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aeddcbb6b728c027e49387ee9ee27c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac689b1699ef1e571240b8ccb12c6c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5053cdac173deda88fbfbb697c01ad6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd81b6801ab63d04f69f9b013d2bdcf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578874efb003d5ed1812cd0d535d23b9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5125fb1c817438c92edb76431ce537602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789dd201260be4c189aacbea926173f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7269c803c3a75b9f7be05aeb40d6cf3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88752baeb5d62dd5cb0392a83362cb4a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006e5d744e9eb61d15e31725c3d7793606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bb844907036cc360481e1feb4a7ce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e97a9ac8af05210ca0cc32c7250a8b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b9429ef011934b7b515d48bceec9b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03033c7fbe33fea7f0f8225c92b45f0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0145561933b8bf01a628741628fa6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a283406c63f978c42c837b5090c353612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0cb44ab41057a99ad5c5da8f842c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720c7210fa1a52690f61030749cc58b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950db8307b065493c88af7bfa0acc13615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877aa7a1bf047cdd5e8fcdb0a7bc2445616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1b2d98023b294bacc052ad639e66f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95620d456511aa3fda382892054058618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fd15caf4791155c026ed4cd884555619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e5439ec4ae527e392096f26058f5c5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d0e1d49370fbd9769f9cbe88dd90bc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6ab81e98ffb49a8de0d7abe844fe2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c66c03d4da1213b6e4d7dd8bc67ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159f3f29d959e079d677b466e682d5e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c995af0acf2e8fd2f98f5738e043698625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a97d3d0061665b0a1306568ad787cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2674afdfb1de5f1bf56ded58a4d5e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e79ba275f17234047fc060d65a9d4b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650358f62b0bb14e5017f81e4edf962629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44fc3dfef21ef8fa2626c71d53c153630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744869c6470335c20dd88f5c34f4a2d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03b452c94e84baa8fee9ec6395dc5f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2249e92af73b106ad0260a501445c45633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2ba5e5d977106f4fca1f917b44ea3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb112717d4d46eb756d8de3762a626635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763db403fe4b6d44ed5c3361d87fbf21636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3b1aea74b09212ea88dd6e947ffcc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc919a251542d8145d8c96cd1c60431638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe7cee87813966ccc193aa921d13a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6582f2838914ec555eb75ee45c0b0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1332c94f79a19815c6f1f6dbbac31f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da1be210e3b457557ee93b583739e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf96a1e756e7177c7b2f5465831c92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63e2f6cb03da386cda9edcd7e0985f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe43d0e27d9b6edddbfe7f62e559e81645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdb5f62336bfbdcc7ecd2c832057b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4009da0a279d1351074552027e45943647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a1bc905c13a69cb0111c14825e4d8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9449f11f66b1d96bbe0d83997155ff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5fdd8f6713afa4c75068d73edc93e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91605300678273a44fdf476c5518c4a4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593d6984cd8c4876990fe12b1631e1d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc181e84d90cec6848abbdfc73cc9f64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef54038f106ce9322b6d3b771cdb0a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48263c7138285cc2fbd86376c53a1dd0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef51206f935563a5263ff943d92dee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c3be58ae5bb22805d71cc1349c43b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bdc4be40d3207bbe73fdaa920c032658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a535d7a3b30884eaa70abcfa19dba1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229005b3923a5254af3325bd3d5e869e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601e3b40489d4efd19a48b6148a0e80661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dafb662b777f235d9c0383d004b7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64a59a6504396b90fa8f429b4087cb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ab998ccd91685c86934de569dce01664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6959a296544b329e50d00d58f300f6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd23e87bb09606e809e60f18c062bbb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc17bde70aa2b55e9996e5d2b3647e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e38b7f67834914f4276f7a488f346668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6475e26d2eec338e08d4161c2423f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad24c0694f5fb09a251e4cf8174684670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578bef4b8b7223c5af2b919415e4057671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba3dadf36752f8bf1303b48fb6e2bb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f4148978a76c608c784fdfe24d7eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a32e11bdb4044e7ab1f0f61cc29a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74b8b380c387c570d096432f951d64675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e374dc8fdc1e64d142ed266afc00ca5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4525d2c697b7c3a55bb98b2c20e76b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5cf1a45c3b1a70505523a2ade12c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf33bc78c78d16271f128ce0ca417d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96409f891831439352d8ce7fff52807680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33b57648531afff193f8557b4872ee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755606a8f965adbd353f4cb144db481f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65e6e829c25603ac7c725f4fe468c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415e7afb7e6c9555226abcf0919ee13684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3638bbe5d449ec23b1d02cb212688af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8bc0c1ba5545cbe84da4b7f3df2ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e64460762c8c26af63aff968eb7a84687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d6559d8f51c85e1ec6a94122e2b56688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d65787f36e3f7479719674d350b4a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decea0eb8c97ebc76ab5da23cdd155ce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee24f8be6be75e1f8e46cb918876b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300167fa99b31c905f649ac9aeb111d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e11cd829d17f7ada3e78b8b066ab37693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e2dc27fda34441354605c4b590fea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80993a1adcca3bee4f1940249e1f6baa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62049ae089f0e528195d4aaad206e2b9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194ed66f49cfbb3da05b1e1ba023128697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679358c9afebb80d766fb7b00386b2fb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f95c8f2c5cb4b659f34ff8a61b935699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffa17fe654d5cc5a6588152f4f1a83700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97367b6fd1929e280e98249ea188f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5487038f6ba182d1275d60e3bbb2b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed484ae776b80d16ba1f601b8e4b524703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f60627705b3dc67c6f222a05d08e0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4a479337cd9a9151a83d809e8370c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb53beffabf64cd03f715b1c0100a7b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65711b0d46fe7439a8e42953db1ce3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd60b571d0bbe26fb90fd4ee4a32d84708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d958ace2fc45640113b6cd3f5de5f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78680f3c7b96a3059662fd1a6b53fd0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3fc0844fd3e0934f67919aa4d1791711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7a10020c4228f0009bef92b116d651712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3647fb2ea58ce2e75cda4dab2510a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e47ba68ffa75a62a0ec68eca6f6896714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1b186b9b61a31d3d03163a4b4c16b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210d1327337d3bd1936af6718aed633716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cfd49adce41e6b7b232e0aa11b5d93717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d91f54e6306d132f110ffec56dd9af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90886f3977a528456ba2202948d78045719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498cd6122c40384b0bcd0788ab787d2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492228347234bf4eda97e0ae2369de3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba036e7bb9be07a91e93fc8b7ea512722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06662103242554b82037a73bb35d95723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10e23b33f10ea1cb9ebbb776ef4543724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7294e5e48d976c6a2614b0da82cc8a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1edbfd2c0902133782ec8a1310f80b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf633d845ef5e0df00496d7e2a88c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d7321181b70b737a70b19e28820f9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a52f4fe4e5ede253e5ad909a7b336729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710dc97488369116ae03e2fc9bdc6d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad8494540847d1d9b20c197d6307393731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c29d3f62b3292fb6471366ad59eecbc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48d0818d534deee676cb1343659d2e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ca9ca16291fa4b6eeb36ebf2080b7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe2994d6610bfdb61a7e496ae0514f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8b42669699e41027cd2852e74b7c9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccabbdd3f9b651a5389c514c30c1a80737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927d792dd4ce7b176cf903366f2583c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8670d786d44dcaf97b08706ed71e00739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1498792c1683bddb4bd2bf39cfd72740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8749204aa172e8a9709daf3262db1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a2b9c2fe17b4c08b081c4b4c64983742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e5ab070c5146e13ca30ddcfdaa225743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4241614bb1b4a0033cc7f3dcd0e28744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599876744dd115594d8d50483c4b9121745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605528fc250674bd30b82c354c8dd0d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a06bbcfbdf733d21ac17f058baa09747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7536216abdc828a273a7d54b569477748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc39c47f66b7c5d1fb9c7094f1dda9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509787d5fbfd6f2e68509e0bf1d2cca750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b6f13143eb47291f92e4468f71bc7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16675a77fbba3dbf2cb2267d58f285d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbde044bc27ad9459f6c91ba9839c86753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b297d52c5206ffd9212139766fd8c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352238efb92183bc326d3c199794d3e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2876478690bbf38d5627364eaa041756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b066e1858ad3549bdc81bb5bdf8c360757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876d90f3dc8e4e1405e39e0361ebf36758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28398fbc84652b17a55dd975c34978db759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4260eeb5dd2a716cbf4a785f35dcb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad588f4b49257dd75db6216d8ef77212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d3c75a9515a92ed336680fa8e6d813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cb32d974f49c913cc9f5b59906efa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28492b6c3df388d457bb0ea959f6025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7eaaf2b5fabdde0f1328af08733f566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a757a54eb7f2e8e408e4703396ac507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4783b2e0ecdd7282bae020b2859788.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fe872fb29055c4955f068dbc724259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001e56d41e627103cbe4407e4b0f95910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1df886fd616d832ca8af70bc4b104111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abb570146c9990711c7204d762765212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06c65efd7bfcb4a04bce1f2bff0da813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439961f80de992253bc89072b3f4ee014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cadb9d5725e5ae5d2622fefda791b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4253d1603242c4008e3a3aed8bb31516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53c63325f471a86286660199bb894017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf51fe08841e591eec8ac8c2ef92be818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7a25910b9d67bb058b2811cd0132219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc3aa5b76c25f98a4df3445935b2db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31da5df9e2b12496dc92599b4c0be221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae875b06ed053fc6a4b184b14de324ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dbcac274c321096be21cf35ed9cea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7b14b18ced56821e61be8d4b3fea824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184d4b6e8f2b4673888cb6ff61f114525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d85fa46de6e3c98063144bb6b6ce426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25f4a97bd0a7cc1391fbe9ca2f488727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284f9af596221ce589256e80274464828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49127557f9da3928a4c1cd2ed7f741ef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85aa798e8785a1b86c2988faa457c9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d497145ef37e4fcbc15d592732179631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacd85cb625c4ec75b341f9429ac40e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccf63bae4e359cfec9206bec1a0aae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20b6f6424dbe503802c65b38463abd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060e2369191fcefda52a3a99ff5646935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91590fcc5bcd9b02b80b659b97d6d96c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2576729d93c76fb951966fd25d660837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad26acf25547a8fe22a4e5df19278db38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e9468ca1137ae5798a7cabf99491139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef9fc4d8a4ec19c97c91fc3b594f0a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b5125df944135707fba5042fbeb1641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ccca8f477f21a82e286cc4b290ec442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c42337182560f1e73bbc473f96234043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39f118139fb38af71a30ebd8da1e6444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184451fdac3c8ab78c7980240c1938145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04414f611a0e8c24867bfe03c08ad46e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117880885d102cf3a42bf2e0ad1b80147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d203caecc57811232caa8fe3ceea55748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6877cff38627d73377005436156cc8b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726ac063a458e6196de5b1ff68c703950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452230e9d72b3c3accd8da70da4286bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe5bbb23ab3693cb8cbf5d7a21dea552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4defbea731029d6627997a713bc5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d0792e5eefc9f4217a83eb0aa49d754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4de5f4b8c353adf75c6069e347a00555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9629de2e8deca84fd86b344fcbabf5156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f43c4b7f968e42aa7ad8c64e484f3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ae8b8a76b2f8479a987e79f8b651858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b974273c64d77ec1b2e96cf1c8226e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec198dc706db4ebdb4ac8d1467c1e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68b0724e583408f1612fa2a66a565661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab61fcebab61d5367a4e0128c4d145762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ad24219f1762997c7542ad41a4a2c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e876d5d28a101473ed9fe887388fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d5aa6d2072239f848187e2fe5c31465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5088b29e6023142123fef4514ba24d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda57d3e4d0173471e44ff6d33fd83667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e3d6b6138de513ecd56fad682f07768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f6829df82c273db47f2557dbe26d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95e1542e88883014ffb06af41f024470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead616b0cf5a1acdd47c9eef429915a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd8862586a21b070f1bd37206b62a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456db4417402a38fdbb9441297cb52a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e6bdcfb35a9d380a71b03878d310f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72205aeb421333921d5a4932f987b13c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce848b9c1f80561742af9a5131b8b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61ddf0d4ce78548c3b12bccfbeef2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f4d8be55a5a320094eb726abc1a6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c22700250fffad7eb2b3a264749c8579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16961e7b0bb6e59e5aba66838fc48df380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f32e4a92201ea1be8ca8ca42ba19281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48b520aa399f953b908a1d9dfb6d4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda73dfbe95d45d1e6c6aff484c8d8983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1668c86d18ac45560d4d01003692a0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b565e50ba5773136df29a23c9030d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca999e1b7886b7d4419402514e9316da86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b45349d2f5c9d5d5664421d709d4ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796d192eb21b1253d83052a3dbb5e5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a40d6a07a07fd7716bd4d948d04dee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e850703e92c2a585278a4fce0a2ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab763a161b81c0146a1f293d74687691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b625ad3b707f19980922e151b4b8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25efac97527469ab4f5dc67ceb02e2a393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629818ac699f41f7725d1a80f3a4fbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3ca972c877c5cc54a749984c0527b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156cce185ca14874815d69379a5c7af396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df4b577e19dbb075dd2a51aa58a1c697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c44dc2456fc7ed2b60bdf308fb0ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2987b0a7d6ebf0d103f42df09235f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23024dfbe7eed2b0d1409ff5f8fc0af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a9dcb4e41d67e59155e5ac78cd0ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc29344d3d08f4b7e40ac21d1e4da7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcce823caf47389d991c0b213a15a22103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa35852f639e800a13a6f1bd392016104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579afcc8611c76d5aa5e6e747c38291a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558adbc74cd388618734e670de018d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026e0cb768fef0c2132660f338806e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e21446e9dbfc670d7e37ed74265ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73842866c01c663aa94af1758117847109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb450b9b0898755bcc7ae7b6ea8e20b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3257733e75ab25f3f48639fb4212cc1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73d6bc6342a9c5816fd543b6cdf79a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98669a2c9927107ee4c7c14afc0101113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed890967c85b664d050f706c3df84fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59ebe3ccaebe9aab3e17aa87b17e9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d041ad0e0ce8cd211fc8cbacdfa9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d214443edacca1cdc0bac8a109734117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ea5afb6c5c20556df24a3cfccf582118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b6c00469abae98f626899a31ef16c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c444cd2978f5f54d64985bb12e210120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4c00318e82d1b59d99f1b3b5e0ff0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61518a2722e15dd362468b108e1cdc4c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bf85347658d3be99540948feadf15123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83997a26d78e4760f8423d2348539051124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da57d447db8f692c1f84ee62a58066125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65d129564d665c7dfe5d7dad66eb64126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e05902336c4daaa9fd8929c2ae8a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61952b2fe3fdbbd54d5f9236d352331128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d35dfb6692d8d8eb35eb1a6a7c0f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc5e7439bcc8cad4320b7035e8626c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f8c2a1a7d04759d415e37467058bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66105e46d775ea50d0b492b70ea1030132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5c73f59ec69d08ac45d2613354d40133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b313aa7907f9b78e449fbe3ca12426134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e77a7fa4209a990c020dc1b886678135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba13f164472cf890f6411c802b3e63136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e100653869637ba4313090c4a881a0c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b11530ceab32fc970a37727d37a13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d3fe32f0c35d94631580a01acc727139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b5a75672a8af01a8b964253fdfc02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0991ab5647a163ffb1e015e371363141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63c84cb8b9b79d43385ec85920b2e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc09b7bc11b1b713d82af897a851e23143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff858fd88900ac0dc71a3d3212a2d60144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b3b1b09cfe51299f82f4884b5c2e4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd6a73e337dba4e272257b48eefe4a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe7d68daaf47c8a9486a35f82813ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce19eb8dc2dbc2a5556516c405a7a1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6cbee88957fc391b4711c3d42032e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc390b6bfb01d90fbf17117b165a4ec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b009671f52276f2fe90ed4bb26a68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4cdd37d4ed379972281a382b8d83b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc58e713cfd3f2bff624d492959e63d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3733f665cbc688db048c49ba508af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef52df0ab7cc174d00b0bf9a58f5c4a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae4060d04705c4c1a5fa938b5955d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078a7e51773abaebf62e00d51a43512157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c451c5319ffbc57072cae14c718e550158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f9959d8644222ce974a2500bc8f9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a7b2aad929d3dc0b16d501ee4f9a6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801039bb8a18bc80470d7d8908de2965161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc56cc188b068cf71f8d9b1ad26e83162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00beff7aa7701fa47f719614a2e27273163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e68324fe6d1ad769f364c2daf4e82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e0d1cde7c453ba359a03eddc76929165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087eaed4a2ba7ac642e7f548604b3490166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346d6478e7f2fef7d4d29b81942af8a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bb782b38953ee45b2eb6025a356df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a6cf248c3091f464f49b61bc642b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b67ab7b62803d1dca61f40b5449a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2032ceda805f9403a0ba4669741675171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f0d6c9a214ad93fbd2b6255c5a686f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d094ecc2dab78bcfb7925468218b7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba5e5699a74d4425f0d15f16694605174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f27bf8fed10af87533701f65e3ead5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630e4b31ea85508f4c42b4b3653ab35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124b89afc6e278a360e542e900f4195177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdcf44eb6d1594ce43e6556bebbb80178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd228499294e8309a650f4dc7212787179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da5ad41fa8256c808d1f2296e771d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160869853c8cf82e53e0402eb7a18505181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282574a7a49eff57afce84ae814573d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55702e51150081fc44c8e087939771d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fce18b88eaafe25be183fba816f38184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c1e38e88797a643e4d83cedec5d48185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b1ea44cfa4a0d96f2c51d988aeb83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c234734ea3170fe8fb3818d32c3311187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073d1d087e3d67a62bab19380e62ba2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95665c034b802527bfc4d238924eb62b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d77dfa01830255ede1649f6d95f0f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b0748db1bab897d357fb51f6a05e7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d8ec561cf1c9422fbc148a3c12bf2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23814033f3f2cfc8233bb52ff5b856b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afca32c38765b4f1390830bae89482194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08e2e0d0e1377806ad33c8c73d29f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac6bf4fdb2a95d966c3ccbbc148ff1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517584d49973f2afeddfc6f44cbd9b01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f29bbd11173c9183c7e23f8ead19c9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa64fde86e75fb3d17e5c1cc5453dd0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158ff61025a6d768fc28aca8d6188d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eaae64c581d1026260e745767e831f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a8b9d67ca767b3c8626a013dcd532202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c29ff79e4d845bf9f91c7f00afc80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3360ccac8c92d36988b4af4a8c8ee3b6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7af168a40ecfe0fee205227b102f5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a25f8e521efea4912aff3f6917b9eed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc56a8ee5bb34994b36da5fcc063ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04fe4b3953d283ec8d558f2e118bd0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69042a1a1898a1adb29e44589955130209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d63e70fa67c88bda60670c9d0e07f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b6f445b7266191a08fa84d4b07b1d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409736fc8f68f53e45e3ed965cad4a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40ba5f2e657d814faf75ef82bc0afb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997ffe3b1cfe5d112c89e67cc9bacd1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb68deb253728505f6a8aaf47a2b3c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3daf4d763f1a05369356467f55b520e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be437e1afbd73f9ed48855ca9b8498ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ecab5843fccbcd8d85102b2563600218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c088fdb42b517082ba26146b70bbb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77d549c07721323e1b009176573cbf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada649dac706125f0a47b43f8983a93221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc24e0655835df76cec63c648e58eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5852661d131b4649e53481623a539d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc296dfd4777a70690c9e98721909480224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a311884c95f7270fffdfa43410557225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e8c279e8a0f2f76cb0d48b942a1c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7edccf34913c09737b89468952c7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10dccfce7eea2a521949f9e92bec86a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10196bdbbbf887cbacd8feb2cb995410229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e68a23580ef0fc3c02357708e7846230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad748271fc822caf70431fba837e06231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99b51a3cce1891372875e22cfa1cfe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e32252abc24c8c9447e2a750b35e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5c3c5a77d67824cc9245243e9bc32234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a23e0d771186bf24a3ae87e52ee9d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26714d213e5f8b5a70ed5e624d83967d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2da780884afbfcff52333f437bdbb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d74033a608f0668c94a6731a7dacb17238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7332ddfe3a94a65f3e43280837d61239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ec8bf57727e77b68a776a2f38dfda240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57be42659d3dbcd3a56b1622d898b7b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b7a4436156be7a88344806e37187f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a81f54aabec316294d7aa45a1d730243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bca71a7baeab87a8c702f8b99dc51244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12daff1749726cb4ff897eb08b64a7c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d944a66c279d533119325a5e1c878246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12979fee3ec03e5c8eaacfe990ae843c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae46a786d8613ac393b09b780d38a34248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670326dc30e4596c4abeb646baa67ef2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1a253fd6686ae1796a85f20b30fde250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d36478ad41c385fbd0b8877b09b22251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcee651caed952a4f52777e78724b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccdf941cc78d574bb94cc2d528e7309253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426de63ee7f41c6e5628bf37c0a7948c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef9c1afd22dd43579e64859f5c4b26b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf19c1d9df4248f2b7d3cfb3ab10b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513d4c0e9bda1fb50aeae8eac82eb34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7029a34293e2d5c2176ce2c0b2907d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cfca6be13c19ac32bde763cd9e2cf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7be96f2444b375a03a35cf45616cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd317878e2d0b7a83927129b4bbd8586261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253667c44c40ebb464cf497e25752c68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40b93dfc48a2f677cd1a0d6cf84506263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50ae7abd4491f872bba66413ce2662264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a82241660647247e6afd076daa4f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbd1c41639cf7482544aa559e0b259266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894d0bfd03939837f955b7c9e2109869267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5fe79d81f3398814820c424c5c92d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e54fba6b10dec0a8d90a6a8f263b06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f979682d9651467e66caaf3cb30c08270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f41618448b13a756cf9181e70f518271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302558df6912f528a2a9300dabbb0fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ecf1d53dcc83d233a5b5ab40aadf9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a064f46d0b70ff2855cffbc5512e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f6a606fb13bdd30942e417dc0458b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc3d978d7c201360fb54428f7449fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f53ed92708437160ef786ed5d6d843277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11811cbc74da12c1eb5ae6481c0cff278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da3dd28804058cfc09f296ae943f05279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94d3b856d4f3ffab3d12c4d49f6b2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4428b1363d55b0e9de1eacdfb52c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56eaf584ef60a37c73c676ea8d0e56282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4aae5ace09f2e803823cc24d588612283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a3e474a80d471b3c848423d3669a6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e4b2ab5fcdbfdad5c60b835ec8609285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca414e939d231822311b0b4a1be694286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4b913280b6715e817232b6a43e2ba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d869a1237bc53c8733944af720fb3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2934bbd1bb81b508b63f0cc09558f86289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c71d0fa496bf605c6a75f8a4b6aea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91c6b78aa8d99a34b11257ba6fdb23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0af575d2026c376cac8e5afd1a9c50292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daca5a6b09faad14f8d21a42ca7d29293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199d6d1dc5a7fd942b6fd6bedf3fb29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d342c57046b6c7511fc086f24f6b148295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf649d48510ea95d9e1551d0d18484296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c2c1b16ba2d7093a8af0b85850f45297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba51ed55e9ccb4d839582bc50118e7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01bb6f6dfa295f8e0c51246dd7f31c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6343383f9ff5c7e9fe03593d61cf4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4feed338c3e276d395912e517f4d6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfad8d769ce20de1bb9f2c18b7eee76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bbaca42c42857b39f91bb7537a8ba303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491026e45b488288167189c089d76585304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bce2ea9311437acd5ab684581d7d9f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9178c809089ee19b221968e0a7a6de4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be042049bf5325085b10c81a47e1c50f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58365874ff0463fcc462ee83524b74308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df636020ff4de244c0766ae7b5798296309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a11d1d6265e13f96276b050a10d838310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3605b14ccd29c230cb6ab02617a744311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf95b832079c77dd691ebf7d2dbf95312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31eafba7c67585c124278845612e6cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0d7ab1d17bc890a948e46fcda3623314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6187e44f8aacf3ab2f93c9c8e95fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b928da7dc0e0173dc131d1146b814a1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e977cc5390a0a1173bae01eba943965d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d77553d1ca45126ee4f22bcd0bbbd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c121900f9fd40b01c16090ca1a92edc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e177f44342683e932a34846700054320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016b430b4075832628b5951c17ebdce321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561eb26ec512394a7797c6c881b470c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dfd44a042462971a26099c5d07df2c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364be1082e8779c2dc39c2004fbaa968324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b068c1ba76b13e460b11615b3de6b8f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c0a41a795f3add0819bd0f6c216d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb64c61bf152e1e77d6f14c1a040d8e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88e089e7e5f2e2e912264d28898347328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c400583289a3b60c22d262c0e62d12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba5a4d2c75884bf95d41bed09e9aef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf8ab41feaae4a84606ee7d9025b47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329d55c169ae853f7898f7f00ab9544332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e407d11cbb3bd6846501096cae0f87e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d8dc46b6c737ccc741367de554e03334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e439ad3d2c4151fd09bf5fb7db3d089335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4039a4e2b8b47bef42d8af9c342fec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dbfa4b55a7fe843930de9b4efe806337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23675aa35f90a1ec494611c8d4f6bf56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47d00b8067fd699bae91f94d0d3e6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3a0a7c729914b6c33d83b5557b4d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165de1823968b6cd698494751c51fce4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2250a07fac162be67e7b193f03ad1d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1aafdbb5904834ef5c0ef6380e9c6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57f0c163596baaecdfe62ef41a4f2f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705a7e1245ad79163a743de9e8524d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd783ce50e783d983575a2eb6f591a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acdbc716c770cde5241fdf0bcf73fc5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ac6fabac4f0bb52dee94dd863a18c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56419d1433665f02965d738a563628fe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a0720668e3b312cecf17d2ee9f0fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a1472a0d6e0e2faf985f9598184b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd409fd071d502efde62f55b1449187352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004c3d35375caef2e8899f62a9fac16353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8831955150b34b8dd83d019f7aa693354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02b9f1fa2081995fc5f3ecd46016c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2ff7507f220c2c9b9026639895cb3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46d6e4074ba029f2c2880c3d00de66357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cb4695137b2cff6c26a362be8cb3f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940083d588da4f50905e476837628e9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45249cd81f85bde1a9e848010d3ea5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525206b21a5a32d8a8ac257afd40747361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c58ef24414d2df975d739216c68f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31052c7425fa11f3fbe3fbb3d928d24363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08ba74cb9d383463aa4ee84af18835364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7b4316b32358539d120f3cdc4dbf1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09559fe59a9bc45fc0be78302938143366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fe50d6ea0763cbddbc8906a3fc01f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6ae3de91d0fd9a48086a711708146368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20067afd8145e9f97ef0c8078060990369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1419c526512c0a2cec2d01ff91b37370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c374703bd6c109f055d2926536a84371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fa3ad39331a1b5d117b1ef8e4a8fd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04858654594c36aefa4d0e0954975d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d66cfac117e44c4555272b31473e3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127897d7ffe7293a6b1a42cbc1c38363375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748323eaa6801c23636df9d82f7a6d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd04c2de34c7d93d9f167061c76355b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d45a13a2d072cee1d4264a80e989d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb155341028ca539ad3cacee7592aef4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f392434c233c2715b0c84627e9b72590380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30231f32c6586f912fc7d032431e03381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56165bf96fef31f230573ebb81232135382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcc7c7a27099ce12426092f3c68199383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56695da777a397bd960aaf04678b5a13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae980b69fc54ef63d9b1de19868b5b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16448f96a27eb8dbf39507627bb9caa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3296a952c4892ae5875989682d6f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89aab7b4fa1246be739722dc8e87a6e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ec84d95551083972876b104d55f5c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fb4203435bffcd24497ad637ebf25390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854289fe37b4a62a1e9d2a547f841f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a41f6bb6f84444ca34bac6f694b43392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed22d866b09e1531de7032523b5e40f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b494c8e054d9dcdaaf40ab21eda13394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3511276bb4aefa17f309602dc563d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b0e4ad3b6986cad713c6a8f0e54b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b634d03761ef33a818aa50b423b1442397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b961984947609ff787466b09526143b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2750ddcbe308bbc959ca27f0676bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a22aed3585747c3bd5783233ba68ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478c3728636c83ab59c0689ad085eae401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcc758173663f94c4ca79bcee15876402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671ad4ef6223f6d1dc64a4c27de155f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1b77b63bc75f25641070dad8a8f4f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d41a87c162812b0044714f756a1ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd44d3a13268031a1cdffffd223e30406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d4d8cf9388010ec8bed7f4d6eb6e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52ae8ae8381908bf162254558c8508408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f887076034e451071efe3649fac2b1a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79f46997a119d1faab58c01841054f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f491d38c383559ec96a399beac856e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d434156e62f6882559f1a96ce7233d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283561682438a85410bab88133a000c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79cc05385c7e48153094a35a2d7af9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fedd551028b3f409bfe6da6115ab0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1660610f218a40e19564f40166828a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce2a41d3c9b041a9bf0c659e104d63417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef204a2d10fb1f5e7231501d7486aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bf21d00f9fc1f1580c3df5b64ec95419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8904e847404a8cc53cae251e5455322420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ec9a3591985f18ae2ded3f7767440421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6c4044a8a5a22b086692859b79fcd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e56da0c805d893c822fdc66134853423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0db3e74b13ae63a1054b75892442ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8123f81912601e485334f5e0d85c45425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e635fe443e5348125a261bda7b47e70426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9e51577e67fa4a854aaac1252fc9f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5cb3c89e6698e4270c2e48950c15d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878123e14e4e6682e4d6a4959152d63429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7faf1a4f17424f210d864ecb2e8636430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c581ca33c4c0e1a57302b18cedce6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7036728115839a27e791b17af8e26d1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c547304421fe39cd04afe175c14852433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada8f6ff0ccbe90533060813d753cde434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e444d8fbbc097db76f2acb147a147ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0e27cc0750636984e9467b366216e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cbc59b0576c1bd51b6e3b7a1b2537437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739aaa63d813764790e22a7618d5ea3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cef3f2bb6083107b6310050b83899439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673c1af5a0dece0017c1e2b3421652a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2453007a966659de364e338ada967a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8658a1bbb9a98f17b07d3692e8163bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b95e6e2b8f45ea8e7e5b650ffc829443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373aac142a7b9c2137267b37523052d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f454615b59f623e8cca526c2f43d00445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d73c9da886ac0159bde5777126551446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f42c9d7f6c5cefcdec9e90ddb15e8f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c8820f61fc8b37235e0b1c68e7291448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed5d2edd6499db54156888f126d155449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ad3d8db405b29ddb0523f9809cf94450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434744f391ddacbdbfb092b371fe027451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1548a6e381d37bf12aefefc53800c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c88584e5be8d3f16840a1b90b05ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d06f852a31a445a8a50061f43d9d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9263676058547e8061f81aecaee6c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe649b84355d385bf0e5b39290d4a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75cbd33b8b91a396c076919110fd8ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dccf39c3cbfee2b7aba95ccef527a5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1ccbf7961496d14984e777919e9be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf6ebb148bb6b6132e40e7e2f89581460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be81a531755db8499711fac8ae77a1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ec1173d1cdf910781459aae6634ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d728327e2588dd2ee7899a064bb4552463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a89999e5bf09c2390afcfd5d8f551464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88e7a3b0b9091e01d8237a634f8ff7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013bea8b23d063deb67f99521f5fb8d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14663c064a746fed8483aad259549c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01b2a900e451468fa328420dc2aa80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49430e92473e8cf491cc81b04e72f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c58ba2a6304cf3fa54b918902bd510470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb2f1987eb53f3034848ee618d4e1d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a281202e3a538f97b076533161773472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068039fe93d4a6cec69f1165a8c0e38b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c016bae445b947148a5d8e9e5d758474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089fd832023313bc4cf9237b205a860475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9ef12aa93f28353234116ffd13d0c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe03dfd074f85eb710affdd7dea7748477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea025e77ee70c8bb56c656d129fe00b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809eb62f3b966fa47d090baff212d88f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58330f6f90ee207ff25031916fa8e444480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d1cc07f8e9ec47270c1b42743494f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e951a8ae6ba9f8b360e0fd87c02af2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3bfec6fd4b766496d3b0ba887aa56483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def129cdcb0ff42be3db4578ab19838484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b98945d6feab87717c099dece48ae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351fd479fd64de315ed83431cceac75486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06428addf1b57dee8c9269c88c86e78487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06587c99f545b0fd647ffd6011fc21d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f883aa84c1f32024ca4dde9d5f0c33c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9166728f90ab58a5268be465437fd5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7417377cac37e481a4329ace634169491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820c95f59a8d9cb65fa09e6f3b5eafc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41256891376d6ef49bb2011f4c6fdde6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c82818028bac3488b2a94523b0fee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888e01a8c9ac99fd384e1e878f0565a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b8b1968201b7f38f9e33ecb7a77a9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f0899a0d0f03dadbdb8d10c600b95497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d922acef6ddc20a0a9e257876d152498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f59942590533a28bccfb6a37814342499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446a274147712ac0a1ae130cf0e7698500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2798b616e1ff4c1e981db40aa7abcef501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c5fc80f9c66506fc86a4cf2849f8c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387522c89d5ecc4963a6afe4eac382fa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01db655566fc18a377343ae1766849d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840eab250a7ee15c6e38a42af1802bc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce886716da345b18b7fcb25f06251f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319a2f5809e63c8f1327287d81ebdb1c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7db45bfb731342fa041b505507ff45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ac3ceffc04ae602c9fd813363969b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7756f9cac4f6d0671ddc5174716ff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302e4faacddf3850e82d775a0f8a884511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0175c561180a351335392f76604aa7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318206afd502200ef74ea67d9f9cd9f7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7b7c30e5ae1c516a610d7b9aa6be8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4122094c1449e9d9a375eeb688136515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da95555d8aafc90adb3596c243f14d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b5dcfa8424a173f61964deaed8f61517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72499f2aeabd5f821e7545f22d45e5e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c4850956a2485a8af2fcb17de92f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ea478ad4df4ba77e058ae83d5cfac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6991113f5e975cc2c3d256b734700f26521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b464ebe51f7e5adefc9080cbe996f4d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dea73f0e9579e4044534a76294a070523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f3602741c27c7607d4518a6dc270f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991d688e001de0c5d6299247a7bc775525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b76a06a17876347a7a5ec2234f5fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed169d6c7f8988472c604ad03707f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7373f441c68196986fefb1e69a3850e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343602f597782f90722ce7dbc8c93249529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2602e85259fccc83f611a9b23102e75530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398afc21e4e963ed48b0c89321237e4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ef1018ad5e41d554096f10dd641ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982e7a6943e344c0502e37aca7ddef9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6a1549e48ef21bbb8c42d7fc6bf80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2ef13f81190fc869d688bfe64d97c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002194c0d180740bd08864f7bced3f6e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd430cf5b20f3a64f5c48c88415675537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cbb13627e6970913654c100b0b1b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05780e23ee61fe6b7be700f0671b4ecc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae841eb6f04aef63b8e2b80e21d9eb53540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b80ae2004f4cf43a9b0541bb1f2a9f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f286e17ec7e0359ceba8f82177fac0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df8e4a5b5342702f4461437c3852f0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78a53a2f5050d8bb3462cd9f75c0eb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae9b8f7e99b99dc79cec12255a9a7d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b53144eb399b419306a08ca581e0a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005beb1787e05469818109d638c0013547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea178042076c40dd7ab6a794908f56548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaf07d5cf73ad514374a65d7d2af49549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2198e7e27adf1814491c419d2d11cf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe6e843a61f31a1409b989fc2f7df6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93454908ad947087a97bf2fb5ef59b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e44b289f45ed66837d3f90e9c081e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011c265de1ae7f5b79d52b35bfdcc0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e550f89ef0496026eeb65c0417402ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807da4ad8a81b6bfb54c2fb570fc1e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c675d2a04fa75e7042d27df6b06402557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7122063a786e41dbe995b143c7a9543558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95405d338692b40eac004e03ac194b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefdcba00bdfdd185deab52e7446fe0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca719b60dc4cbd9b971a43abae0802f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958469ea4b41fa3528b22a50230b847562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32308f603663cb17552d3ae506413d8c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe03ac62052e15f4995e5a8129229f5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c01179f4723583f134e381e7d12c7a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772ea10aec8e6d75f9b03b416b063f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb6f0a6b22a72ca3b94be75e997fd71567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9797f58e3d4a881a5b27ecbbcd7d9b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d933b5f27e5fdf7e1a2bb71621c4be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91767460559d723e3b13f19584cae97e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85c42ef738b3a1ce300ea629d6781e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e649ad06e081fad87d1dbdfd3e8104572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e91436cc32558eba12a1a4717f7de573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0477984ad2302b49973598d196c2edd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1186eabac54f941631a3a0ac273627575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2d45d453925b3ad7b5c8010601204576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edcad0cae7f163220adb16aa017e9d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd3305f489ae1d719dc6a7f33ea461578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931a39a57ce4565311da9a1b42b87a1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd960ec309a460b0e5ce3e208beb62580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eefa3478beeeebf212f80e897b240f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0a76c53998d19588ef803300437f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fed99ec265b51824aeb9cb10e5a45583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e688754845cc6f9780d77c019e1aca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396883945896192e368f959bbc5bd269585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e01220e2513e35ab65e88240d8ed4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece07609e1d8ff6f69bc48a8248df7e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db885b39eca5b220e8b881e0dc5e15e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ffbfa50773260c0113d257ec2e7fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fdb8f9e4c8dcf2713715aac28fac0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f895fb5af26ac78025f0354648f6a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cede6f91c371a0908046fd0f26e84b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8aa1eb55485364d1daabf93569fbfd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e574ae24c8f6e78a034fa0f2f5bba5d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c172a2855f8e7766b367c04dd8161595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53139d347083e7d6822d76e36f7e89fc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c839345c748fb6b00764264d972111597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9f1e31fc0d4c349a7ae4224cea2cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8f1e6da92f0d8d883ea6d7cd87fbc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ade451740184e475c98d62857e001600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5eb62772f1b695156c8e5268f07377601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80924519d74d1fc01c11b5a63a2bfa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271f6ec0dc5e68ceacbbee0a93e38b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fe13df8f94c91847b4cb7f4bc4de6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062651d7b12d0f29c81836eea2de392605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e5bbf72b9b38ac567934399154b84606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b7d37bb5019a5a8d9b8d79f095bec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a000c218e30dc53ea37c840e0c73d08608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7844b6aeda77957ed1c4f8aa4c69ce609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdef1f0229257439c6cb3898cf722d2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c9c8df63c857948e21f42ce29c4d4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8fa7256a6289434d849992f48e78b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f78b43b6e823eab137ca2954f22d6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56f2efd22fecc7a7644b18a29bc540614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a6db74661b6b9bc07349423940427615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725dabba7ebff0cbd4277d310162770616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f1627064bacdac0697b2bb1a9e6c5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed692fa62327e3a97ec45584fe732515618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8209e869ab05237b919b7a0d96777f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1fdc5df8d393deaae2cd5c310bccf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be1a197168adb85b4104b11db686a08621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53d5cc25bfb8df5ee164b04460651b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee7b0ed98085ebcfcbed018f3b3d10623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cd780e3aa88c4c1ca4647b7b0fe38624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa54fd244c79dcd9322d7dc9f9c3f8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef22027ca2e516d3a31a81f7ca42886626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073775a5197bfb223e2417079e52976627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b9239c85745703601f921e40a87c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49a95b4c83d6bb9c089d6fa9b85e86629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7db5db5c4389af88dcef138c9f362630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c589909eee88111710bbaa2552767b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062b04d4e4cd29d6e367e7ac73faa6b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba9ef7de724e0a554e891b5a5f511e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e157a08fb5d355dcf260237d8b88c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9a769b088ef3e6d544cf351767596635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872531f70cb1c4d5ac071fcce9b109e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9514f57ba676f8ee61471e895214278f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2c1767349613316e6aa92fbd0aa90638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013304782d9c6fdc9f4e57d829de2c3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86cb29b7f14e5f579099d85fce3be4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e72607b5bc6e7c366e589e0c532590641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef847b0a5ad6b0f91543c5b637cc6c8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d97875275201644997ed251d1f849643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981a2b8318c93e8980d9b22d2f034f5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eda2dad90dfb1d481a4ecc72c5bce2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90929d5e494bef26106ec993882be398646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4afa55cb31bce6eb7f387235e4681c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c988c1fb0ca84cf9dd86f1dcf3072648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77786c299dade30ec888a4d8e9811a61649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75386aa90629a31471465459bba4890f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1a03ad7f62f6d1e88b1b49a676f36651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6f67be334734bcafad252a85e77c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a838f152f083c51b94624f7e42a93b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b096813cb7df059c70e4a983cc1c8e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604780930ead0ebd1234c7a1d9cf9b8f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e8bda8de3b8490015882ef020c53c7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23be6bd8ad57151f5e5e06e45b40341657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d234dc4f52ca4dda6b2dccabb560a7e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f829f76963607e4c4fa1251af49d64e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f66bbca8876a5902c2c44d1ea799a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d743ac790c61e7d5ee5d0b733a64db661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45982239cb077874ee2c09f58275d4de662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8d782862687b6b8fece9233878a17663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210c2d3044eeb91ef8f789d74db7993664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5ab3c50cc6252617d21b74ee01396665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0a2fb45805098a97dabe463e3ee26666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9c54ec820c1c6a8e955be6fb77de6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748b4e6523dcdc47ca2eb70fd0101cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b15d805b2346bef32998609e75518669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798ca01b249163b0055307727dbd44a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a446822934bac4232d3d1d4fe21b4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09cd29885a2244ff5b98267cc5830a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f634e8261790fbdf43293a563356b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9287a3b14fa45d4c90658aac29877674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d44a7f527deb2715cce6c0a82b198675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8d9d7f608e496d9e852bb43e85935676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9beeb585a0162a4928460ba18fa799677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3258ae9a432cead40e310dfc71164678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bce575c50d4f2b780c374459faa63d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2f2f9e608c971cd793052243f1b1a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584296b43f3960f2e673bb1e68c26163681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b64ce9402307980e283ee7fda1758682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204f4b03eafd4824ffe88731ed31df0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0826022ae11194bc667014966a51671684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee015406340038ed08550b4a31cc75685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f573fe3a422a944d01fe06dcb62a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd44c6ffa97cd802b46a670088da84687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2edfb5715b686080e3fc63386793c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c829bc42e0724ac9096633dda6009689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d386c2bcded61666f5b8476f7b8271f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed6d725aac4152e873e6208e66a3fa691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a2c1ef90a8ff1d0d21dc3479c8f80692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162674bea1d90acb62403e205675136693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f2c73d706e538d7582b6c23152bf5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f25c9a1698444ea901fc7ee81e39cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b86d8c63defc8361b4fedfefb57e87696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17623f4355c480263178590568f392e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894438ae336562e4bf799cac3601b06698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada23b6e5bfa388092c9b6cb5389044e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84beae353a7735aab33cb867d8082a8b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2303dc2319c8a78de6f2ba3ef4f1e7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6f92fcad40f8bbce5bc6d513db58d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9016295f036a1bc7699f0e1a96abf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee03784cc1b78b4954b4f9f3e2c78c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98367cccb251c24bbade0c14fc33f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7de68d61eacf7401b0551b1ef49a38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e376429d7af83573d81ff0baedee4ba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219989a921d608d1c5879c634034208b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87190f6adeb360045d7bfe5f2f36ac8a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdc319b1bfa92314a32aa7c413233c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a2317975f8f93caa20cd21e0bccc5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0a9f206c4217402f8353fe0d66e26712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901783d83c66e6bbf336a217d0563bf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676943e9e6cdcfc9baa5666ee3832cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58446ccf45bfa77b363b9823bbc4f022715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fe47f6fbef28d9f6489321868f484716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767d9703d0d19a961295049fba77ea3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43a99e3effc896eda13b269b548bf5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601ac12ec802d5927d02388960abce7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d9204700ebd9bb459c6f94ab7489c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69390cfdcda676136700f12c8a2c8d82721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aceff0bdcd540e31dbd944987a9e480722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc956e6c3080a076352c03592f0223723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29859550779d6c85a5841aa059bfc02724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfff42ba162accc89d20fcb7e425916725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9402f2eba5b0717bc78022a5574085726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c8d165e60a90356892a7b45f4cab7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd519caee99a34eb3bb4e2d62216b68728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed0e4f13471656662a420d35761c8d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b67e0d7750d0a57e38740316e41135730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ece450b7a3ba89c2dca9015fecc6ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dca74d7595d7444ead69a0f7102f1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad3b663ca9311de500073656069c29733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60b1d4d2ba9d5861dbbc3511766858734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b68d18ef687c960400af4963605f1f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2565a041ebefa554688b3849650db23736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad32f52c8ce1c2add35cab2e20ef08737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80bec85186ad158f38115b9384f25c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4720b5727ac430a0f32ef69f815cdc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320fae2283c6b29c9c3ce217cf37772740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590f3fa313d8d3d68d8e42961e10e6d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ce53e85d0889f87416a8f4c74fc42742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b69ecb9f23a5f38b23391b96b233fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aef5741573df56c2302ab57b67259a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35ecf4fd84ef3cce6c19cdf9e83c93745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1a6224d10c90ffd48844f9b3bc943746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30de06c05dae0354fd16a49902807e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6408153184423ee5590a642acd81f53748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78be717f9f5dd2c597638a11d053564749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d6985fe9b0558facc462e2f071b3e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc1532e6697f9efffec8720eb4cd6c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4434d2b6261cd181390a5c2c0654f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6340cfe0317e11260e3052872efa5444753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210680f8dd491b8b15de5209fc1ee6c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e61ce6c7943cfecffc59f5efa01b61755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569fb408e1209b0bec2f5afa04a1cab756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d111bbe9990d05181b3a7f9b9f950757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80fa460b695c1fc28f5f43aec638a5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba79662a7023b06eced92c67ec7063f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>