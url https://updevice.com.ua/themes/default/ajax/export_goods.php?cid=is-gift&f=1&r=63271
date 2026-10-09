--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa38f6714d8b6cb71206a2c977307901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bf5e64b2de1938f415557c26d14af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90981b3f5fd8db8e6c6854b61235a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8b68bbfdb47842ac441b41b496b064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d96cb2089b4d0fb9f2e1c4b8fb8e265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494966277e1f45fc697644d90b8fcb26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d5f07013c366f1b23323e1822dc957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60ae8105da17cafab85a58d2a5d0d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ba2bfc7e95f48ee213fe129005bc59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64a72f31b7db11aac1906b260bdbac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a123dd5305647ec69b911815b67b0111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb37d3e673f2a0089f2f2b2e2e6c25312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf03369084fdd5dde64642bf3aa2fa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1491806f1592427c673d174c92d5b2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc51f3da161dda7ec90a0912994ae615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089402d8b63e65226d993e8bab1e51c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2bf6815112c9cfdb0833744a1ddfc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b3de342c54587febc817acaa3f9d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2b772902993ed2e3bc938a921dc8d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c819e5783f8ec67df2db6f4e86fbd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a423a9a0f127f945efe21b2e9c3e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46297e03f307a8e12181f5b19daab2ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a791de409de32dbfe39f9aa389c9ce823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b120db9ba3864e7b229d8c6fbc0463924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be6e4ae64fb2d6124bf6ad9138cfac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde682bdd54bcee3de3e14eeb7ec5a8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b140b54b14a0ed2235301001a475d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291137df3fbc23e6d317c88f35416ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ca988547b570e811d5dcbef43afaa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce25e311c336a25855adbdecfb46fff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e50a08fe6e06e57ed1a5c4d61483931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d080793fa07b546736d1ec5994e1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005ae49d24ad30ea8b5d2d2a1e42e9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03331e5d94d72b7a5f59988e02c8a0c734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846940155bb8bf5ae23ddfe7d4b7268e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c4f604e0b724d35cfb73a2086b17536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8bd15b07213189a3616c3b4c0b3e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7191d90ec43461a0efc0ac30eb0afb738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ef509c7d548c70f41edc100a923d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ecc64028c0f9e5748a794c94dccd040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943226baccdeab12034159a6ee4f232a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbf1299cdf830c7cf47a925a7d1d6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb99b2e9330df249a7c3f85cc81b21043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3e949db9fd8ef584a2d813bb490c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607445fcf2c3ccb2bbed1ef0016a1af45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c026e400ee60639e75df55d9e9054c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e31b1de75cafad57cf3bb043f514147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6763c447493fcb14637c0bb84c365e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d73293c7658b8e73e3063d58b4f64c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481b4b1bd060900b980d3cc85984ffd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bb4127094519de5f37775a64a533e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bad19557fe80762d37d560d5dc90a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d458aca976872d5280c0f18a57b2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847132890a120ef91c7532c75ae2804454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a39c710215f6ed0bf456ef38b9493d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b15e1b1c5753d245f85a246cf22d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad6bf840f71ee163132cef8b54cdc457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e4f65a44b63aca1bc21f07699f68458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69330b1acee1ab32433341bff83a94059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc899a07bfbaaf1c468773221b10b3260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fdba2db4142906732d30bf199e3ef561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457de6224726eae91474cabb0852ef662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55c07a03cc5467855dcc5cb144848763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee7932d9b23547890f452c9060062d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9c021db047db8a85a37f3e405ee9565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f84df601761aa940a67a14a58c8c6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f99b4211674de9034ce59ff11b20767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840047cb0d591b0e956259e5714e4f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fbe3476a0887b21c2e81b8554bc31d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12559c4cfc5ff5e1177122156f6caa4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5a03071f07869bc156cba07827b2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e21e4ad06486883b9d541cea93d8dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de78eb22c4dec71ff330004da27112e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773ed642f21049f64a617cf5e01e8b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c3efa076728ce479c861d03b25ebb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c411635da87b7e9bd877c4c23e178676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1717daa88c0b91af33e860fee81d5f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a21bbc2dfe5fce98b514a804f672278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b39bc55a77f0cafa43eb6a60bf4aaf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017626f596bba0578ddca986a2cea73480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7c2673c5c7a53e927e6847b30124e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f4e0974f3bfa27ccef933614228d482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03d9911e3aa619be04f181dbbceb7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbf4c43711b7d3ba9ea0e7fd9bab37a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34166be94f36b88671c6ffca124d1285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f407765dace1d243f077087f29d1de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b80bb138ae11c7c03085d9341bcc987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829047178b638f69946161a5c693e5e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ed2c904040f4541d9b0361fcd287b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a9ae324ebdc262399ecff8cf7be6990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7f8df965266c39150a6acea1bec9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6b432b33d9a097fe290edc6d9f56c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d63359a0a6cb70f80fd688e161b5e493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ecd02aa20f21acfe6b88d58fb6e0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e55f316b929d9c50408d5f1b66657d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81112e2d9ea3a95cfeeccecfdaac316c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353e70ad73f6c7451f2d227c0549eff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123e9198a99b6da3905ed72b5619cb898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e88603f7d9cd9963ab0975fb84e45299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316be4596956d34c93ba50251bec8c4a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596c6214061f2cb58c8093e07ce4e9b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586d15ac090deb9ee081136ae474da4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9784106fe22123e10d85e12fee47e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6142e0b404ea1ac5c6281b76ffb850104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f1ff6cd9ad7d2cd858b0f3d2941cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172351fcdf23011940159a908bb626e3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ec7329d930ac470c33e11240b2475107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30077bfad7bc497c5445ae7c3aae3ba5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db966dea0400b33829672c9c2a21d2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a09804094a979b94d2e1ea5cbd9e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780c5f54c45a059c50af6acb87b77ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0432b5bf87c57be33247a871a0297f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c31922b36d2d723fd5beb78d6b07e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1ffe779be2d9ef4359cdd27991882114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cafadefce47afa75ad8b5268e1ef133115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c332b614811e71b51d09a501ba5b8bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e21e97b0c7019d19295986a363a5bc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b13f4ee704c0542db7bc3ecac0ae12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ef24ca2548cb055ffd11a93141cd2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a6fbd6c19da9d68226130558c8d916120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff352086334d0513568e3f79b358711121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea12fed8e754ee474325cac23fdf247122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29ef2be8b7efa48def7e60fd001dee123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e290141ce38b128e284e88a17c7894124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8792505dd2bdf973fb72e24f1ba7e87125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250105500f37d6aa29248e24393824d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d377f2ea88406dc8ad271563fb0aada127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46aec7eab8a306216b76ca40655074128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51ea75b08ff60de09705495e571a3b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318e00b1d4f431e671ba504bc01dd79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c859865562655a554de885340fe4909131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fcb092c4065268de8669cd7805fa21132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a13dfce61ad6dbf0bc80e51b35ada133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33548ea06ecea266b05a0603e963dd1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca30b24666879c2b9cdd12390fb551135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b579638a02402bd77ef8af24dbac0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494aec07abda8cdfc4247b3cccfee274137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652e81f77653132648f6abbbcb1d2c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c95d136f9a226d243065d6c125f6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecd00bfe0d2fb944a9a9f6494ba6da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aac1ffecf6fc57e212a071d4f1cd0c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21507274cb64d200b0c6b467e635214d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41a5324bd5c36068aa928b268e9c6a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b06e80cde7dc9fe2850c530da51f68144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c27cf7d25ec1066c16dc49b401ae7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362097aa21dc133000c1fbe2dbbeed02146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad7ae995794be630ae0b946567de85147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4bb06f857db0bba36733623f203c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25152c3c9d242c7a5454876d608aba62149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee86a6cd3f2c18d2cf101a9aac6517fe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d488c53eb08dfd3e56d65cd28f689151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291d4cf17d29f79e2a7d5f8b6707ce7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb6763d91b00eec5b7a6ea5dfd47b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067b36988f7f0afc8803bb7d54f1244154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42072130658113d494bb0c41ea3b4831155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bbea2aae099a3c38bea577038ab7c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960c8b5967ceb97881ff7af88e051bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7893a629e1122a6a929203a1d878b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479163d7984e52c4cb679c81244359d5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977323169eb2c711f695f6462147ef26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85742179bf7e423d8c5c093b652ee5d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1330752490670b3676ee69c8e121a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac5510ee6769256c5304c47e7e1608163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d479482175bac1cb7f7c83294a2f5d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bbcc033c6a46babef640b4115e742165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ed550e792fd4c71a94f9a06a396b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7e69ebce345b5b98d31040da9d16e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279114543703e71a45588300b738ae3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfa755188748840e514c5f58fa07ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4aa048cbe356cf3a18bc42498edae170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5812f7d580e84d05582fe637fb6feb5e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac853c02d781c9d7dd0461f53d99c8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b74622efaf2aa3d4753c552e2ac70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506688f727c7dfa329f6f6fb11334a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddf7e0c4132ba87fac445352b7185b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db144a05dab346bb5fe19c6fc53a98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da073fef34fabfb4e7de77a42e22fdfa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e785fd9105c0b5b5647c0dd1aada8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7c3d9ec1c603f12f4665d708ecfdd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccd6c95b275096c9cae96292b78baf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9802ab864ca1a004074795beac530ff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69442d4c9ee5815e16f58ecfd0579c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f56fdf11d347501116fcef69b6212183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1290b4c28c8b737931f92346f34b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3301817c77572dfe07be9523bf6d44185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2544ebebb92d8678143193a197b8e78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bdfeaa316b79bd1dd7c979a0440059187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d3b80e20cfa8bbddc7007d2956a20188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a191de7b2487727141f2c87372bf54189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0c003590ce1414de9cee4787939c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77580a7f4618d607599e62a0852cf9ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bba0bff0956aa6f8bbe15cb4cec9a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200591c639b997d3c3fd36d64d3488c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2fa50142f7c69c1807c71c75c2ae1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47cd74a4476e1e4befe8bbd66be2cd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf08554f0dde340b5d6edd37ff0a8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93f4b6780481e21364890a6f524f99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b187a65f97503d7ab6d16b04e7f1b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab0044527b91944d4db95a983d4fd24199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088f9f8e4ed75a40804111addea79fd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78bc1cc0bbc1c4512460e7df5b473d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f7432c6a321e41fc4cbfdb470ecfd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859bcb8c92361aef25301a658d5854c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f554f16682ab1498ee598c8774ddd80204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfbaa5a172fa24c73cd352f06b6660205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aaf35b0a81f1caf5ca6f8c8dfd5366206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7d83b6c3e31529259eca61621bdfb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b16fc68ad819fb742cebe5b2d472aa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d118b155df7213ed1fedb898c218e3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ec2db3ee08882525fe8407a211f2f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfba78ecb7456712d53f3ca0334f21a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a01e5e5350608a26958a2ab533b188212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821b8878196ba012745f5f7d7427be6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37886ec8c62958ef74e52d0bc738e9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7ddbec4955108091bff0554d3d5f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc108694ab5e4b0e8789c3184f9049cc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e97685d1e1396a646e4e9c6829374217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5207dc096cda039ac9e12b5ec6fe7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3af2c2d80c107d043262e0cd6c232219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd0fa5a7e0abc28e81e545cc6ce2b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdce3e634a005f0e0e6c628e17b4360221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c1a478ef41133540ef118c04df69c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9050181f6442126446871be9306931a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b49caaab2f441cc932af7353dfb168224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd187627dc837e9d22fdc01c45e4f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f596d346cf88e6faf2b04552bf0d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ddb45a762208e4b8ed43982f9563c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7ebaed3bac585636671a07e701597228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb48b07884a052a7e6f8e8a2228c6b5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e96f48d78a4cc5d1ce46ff661c850230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203a79a14cf66666539026789fdff9f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e55e5088972b968aec15056a820284232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1028c2af9a69f30886ea85288ab068e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caedff28cae1ce25b9f8afeb89a32e9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e95c9dd2b3d809af959b9825adc178235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4cd405d09b079e4a55398fa91afba236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7503d557c3b42e9eab025e8dde7208237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1483da754d17cebe9cb20db5bf083238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621298db81befd4bc0bfa7bf9d5c3d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4ec91e7218030c181c8e259d0681e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3153454786fd69e88ff116beb0bf5f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bcabb149079a8e537a166d4fb69d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7ac8d994ad04e50747cbefecf28d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f506d4b0fb513b060ba6f554b7660e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6192bf8e3f7de0a6ef6722b548e84245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ea9c0b3dbc7a47bf8c95d8eafea45246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f18d8a511db21c31f0be2ccb2380c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c681f9a3c5c3f95c2d3977f09fb54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663567bb39ff40551ecea4f78d502c29249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428cc6ac8ccb5dfed1fc11a181c4d55b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062774263d5d0d1242effca7fb1177ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68b4773ef17eedb56aa52654e358e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010949a9cdace92b1411090b12e9dfa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d7e4aa27b17f70f94f1d2bb9b3fb1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584dfa7593d8b0e8cfef567baf8132c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0a08a6680ac3250ade33eaa5c7611256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9834130f9d7f394c7093698278c44cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc7999260c84c8893f588a4a3be90a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca55679df87a1e948e9ee3a756c5c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9c02a6fd2b9ed9778434a317ece1d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf9490a40b2f66bcda6a900fa1c996261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd5eeffa3fe75275d4a482523c5a8e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbe1d6791f6a0b7380856ce60462dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f222313686b73305185551deed6abdaa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80f1d1ca5b5bbcdfc615a79a41441d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f3aa66bb67d3bb5aa09d8bbe15fad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8644dde6d833d55fd511e0cb78339c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f742bb9e761cac759bed7851d331b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7ebae49ac5ee5a2762b7e06bed557269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b04fa0dd4db8193aecc2d5d306c272270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43196f48c6aefc274e452a40082f930c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689dcd3f2b30302f38f3cac653b827d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cc52ed8dfc88fa883ce380a4042f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5150ceaab03cfd05ea83dcff2ddfb186274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515ffc996c70721c47686f74808ed94275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbc032382c497d573165643354a0d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a05b134657a6604aad716448323f72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39228c35e88eb3ac8337dd196464c9b1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c41c4e39e93bb69fa027fe283dee8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3a0a4d990a478bf26562140f27d6f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55c6934d641c6508647c65194cb7d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987383103fb9541432acc47bd8fc9ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d1e769a4f39ad712bbaee5594112b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135c7eac88a41833fb07751c09c2762284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb534b8bf4086883f346592642e680285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9694ce261efa8ac4d774c6f5a06fe49286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71342bf4afb1e4c7e2326cb29e749a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e257a00822287aacb011a8892667f2e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8ff1dc0b81aa9835573ee0785d636289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fc63e0c5100eb7a80e8b24252b754290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8f50b91bb9574cbde8c424f1677a9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb011f7e5a54943ee9987e810e241b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfad8bec85d608fc01a264e92010af9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d772dd9a19e51cb9c2db40e68fb22de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41485748e2849a557f711d6992770ad6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888f8e1ad2d265ee9618f48ef7b46c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc394f26371f13d7fc350fbe6df39b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dac7d74884506528af32aa97606aa9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344dc0989f92c33615354ad16a5a6a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067eae259bc9e775468811267fc844a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc3af1bf88812c85420ee375c539ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91678499d7b28226610b74468edd0f66302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f7d26e6ea0254f4cf6f34c1ecf9bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72be085bf8d735bda6d85a5a9ecd4f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112da98211aa4be1d1aa8d83f0338fd2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf1ddd06de3056079831d58b6e2b08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65372f5c23d2dc121b8599320b80d7ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f715a26db78f9b9db0184912aa213d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12526d2502e09b58c3ed66ddc3964b4b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b751f4b955807234dfcf34a01bc2b7e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a5525ac00f69a79d27455e66f6bbe311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fceddda0e70fdea02129ade1f66293312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158678ef8531c1da2bd1f7314d1c86d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d6605829bce182bb3a48aed23d2eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e35ce92d3e75f4eb1ef6c239efc0fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022120985cb60f4a42b55684b436960316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f086452959993e0802d0b866199edd0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88222ef2e8f55639dd733b70b7376ff9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a804164791e99ffc16725465d43343319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c7dfd497c4b7064a8dd036aae67a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be57fe789d1d6daeacbefff5abcaf3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf8c895dca6fa2be650db9b27c6356322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915ebd8653c921433416b5e487ad075323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3c3af33e4310f9e4942c91cea8ea4e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb9a86ef85529e0d837ea0ba6ad56e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d840e028351f4f3bcffa96e133663326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ce3ca49d7e175a4f556fa3aa45fca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4032efeef43108fcb4351fb280f98328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de638f7a0790064ca7ae868e49d23f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f5f3780b4d040cad36e7a156d3fba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc1bdf68942b692719212cefc0968b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8b04ec225e92cb550dda421361118332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77eadb3d646ca54d9c863735ce7ae2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c89f6aaa1b09d50001dc004af0ab70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a83fd9ce2202a248481e36697fd3d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ada89b6d9fb80911d988f81685bc1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d90eaa4f8a95f5fc390d28f16446b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c08c9588cf8158901f008dfd25bf8f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e697cffbb6e1a3fdbf0ce18b2e175339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8006ce0596e2024d08cc5b9eeb0d623340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e7217854c6a0e6a68a8a213b6ecd3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c368eb40e6c26e20a732ab018320ba5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5397a68044dd5307761462c0f0bbee343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b468ac9d82309f057b1b2bb6030923344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29048223c3549aa9b4cce762413f445345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf524f4c9397df1ed6ca7bcfc295a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdad08b485c10fa0c6906bc35f4eef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9a07df655a77cf0c3ba3ba5ac4460348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a59cf1743c37dd7fded0dccf04bdc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33331b966c08bd74d45af969fec195e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a834e5a3126f356d6e56cbf31ef538351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3332f8b5ca86bafa0187c5cb26944352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b05748e86e82a8b7f2f927d904d86353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8b087ffbe75b3bb7c114a204dde5d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e0d38108345dfa5e688c042d28e52355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9fb4527d0636778c7c54f4fa62b90356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bb57b72366d9fad14c97f4fd0fa31357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df2565f45d5a2bea2ab3d2fd48ea3a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2a52cf571b3d283d48f03549dc785359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c52a21a7f01a04d6e124f7c1221d0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea21d7f01b378596303984e3c5b4348361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d494e30093196161d4a653737116f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd6010166d72639d50c5220fa98f61363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae202b1a4c1a00f1e5cc57d652578926364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c65996d9365dbb16e20eeee62682e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67432fb01204757f73546fccdaa217a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426a9cf68e6bc9cc657036481056968367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7a16ea7dcebe0c3c0f63ed8601734368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc462c38f5f60ff511c63b547fc2f06d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b0a96dd78e1e1b7fa1c08f205d3fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f9b568eb6d02ef6558fa99e4556656371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50026a55e7bb81d3f72c7da385d7b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955b44055c3991a3a4e7811bb7a2a09373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ca427473f02bb42d079a0327faf70374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1bf884dedbf337dbe23e99f5c5d2f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4395b0e9141338ce2361d60138e5ff1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d045f15ce929116c23d9415f938c31a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ea308ce6e16bac67b08aa94edcf65378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6d6f92e4717688eb1dc843be9c8df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac9e344879bd3a1a69de1af0a6aca5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dc4dc631de17dbee31c2997aa9d85381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7f0ab500bff65a37c5133ff149a36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abae6487820aa021a6ebeb37809d67d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a058056aeb6e8e0ae6cf1399f0e6dff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41090fda95c399467b07fc5bf1e65b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c090088ab8eac3d99e875a264a57ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24275371d96814f956e74655926f784387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2bd02238dc55aa57cd278305f44907388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c546d502ebeb721221bf0e64957f983389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0b4e031acb652bf765a6ad76da617390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8f1584e536d99b9d2d12f33f28f03391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510a452e2ee9969c304dc3ba435ba4a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6e195b077074c3171cfcd56576ffc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefbd02c52870d41777daae824822fa3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1df31051ccdbffe5b16c4ee2b0287395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7b499222afe718b8f16c13520d324396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a5c6837c9c2686239c7e8b6cffad4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd8660575d86adae125159c3c95928398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b118868a4a7b1f824f8a76b4683acd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df13ec56b2e3e6107abd48d35f79c6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7328450c94a647f5318eb0ce9f4c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9d5a9f7add5f6ae6e1aecf5d1cab34402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291fc4eb0879c08f0a9b058e35d91584403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78aa972c95b38d80e6b2c395444b8c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1562cc0d31a67cd51d6579fa37db21405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd3f6b1a5c8a1d04bb38f8056c585d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5126136106e3c639ef0f743c78457407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e029330d2d461a1495ea9f90bf1f86c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8791e0ef468a94fdaa7473ea9e013409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cfd2e38d882b78ca0f5c779606850410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f529b7081dae4d255d962ca0f3ddf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0979e529c2286e1df5ba94853d17bc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6ca7dd3c11b8cae9f77fd4f0620d3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51e6e14cbc519aa9a2913c8daf803f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da107efab64664a9410d80b919cd0712415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f940646d8ae1b7a263bcb9b04305d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fcd2843ce0c73c632297d03ca8bea417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432031a813650d6bda526d9715e777a4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f3534988a1bb130bcc302717f5a2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f1f8ef075c885d130204bfc96e5af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073c889f176e4fcf2334c015b136545421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328435128f5406688db24d9678947cae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3b14623835ae7f9dd161aa746c1d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de287b4599cd9114f5a64439cad0a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58cb0507e251693b28ee6e343d7845425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662304fd7a9d64d8a5c83c808f4b37f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619623b6d491638b7e635f130ff6145a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57d0599cf63a81f3d7037eef3af080428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50ec00761a8a7b2dda438320e792f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b02a24170b9c28c7293629acab046e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1adbbd7fce58d20e959bb11dafba08431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169d7e77c817915f4fa8a3eacf65cc0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e630470807812590edecfb2829d7f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac964558579550a05c4f76625deabc8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72c5fafcd977bcaa6b38a6debdee22435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cde64c2f4b43b1ff76e0cfd765355e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2015ac9b26ce26705c2ebc824cce92437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd000ea450ce06015ec90c3de1b8b03d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa902aff4ba396ae5f3b8a427d282fd5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a7a3bdd66ff89c2fa5d95942b1668440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c98a936d98c2885e7d5c512737f921441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564b4ec8e6e4dfc29c5a93ad1369de2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61abd966c8d3333d261af91f4ccb2ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3801340edf82c6111f01e4c32ceeb5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f938ce3c44580dd936ca8dd7b0086445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b65ff29d67913ab2e9fa991c30e739446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ca622de4e84d98a59680eecaec110447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080923cf8f34467fa03236cde1a172d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160d3b8f614309a8cecaf9ec2535228449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b44678aa5bc02e1082d6202dbe376c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c70f96183cb8ab0abc6358e891761d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021e910933d25cf5f3a871f91d44200452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43f90d2a73bf2bf49ee544add5846d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787a81a6c38c6e4a9bf8cc0139caea7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba222859f6a1c6ac1c2d74778286de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c9cc450a532ce2447cb2d62431bb4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9513f87ff0231a1f543a4f9d875727457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff660d385dd21a5244812584a93404458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b402d53fca318a967f5ec0ddae26278459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712fe5ac63c6dd4d2695733b5011269460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab76cebbb587787ebf888fb9758687461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5d772983cb1ae21391408f7fbcfb6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c5bd7fba0c288eda3cd09b9318ed9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304599d38c1e33adfaec4465863445ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ce84a40805b31f7f288f4b7157e17465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e241d2b8b4d469562c344fb4d51d0b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f02f6dd85acfdb4104d94a2e327fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf6c129b10c320b5378a020cfef8c7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2016d42fdb81d4f3803457f1bc49a8f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef2193acdac262d6ddbb437c32f0ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5470c2b76c75c39f8ac58ad0a679ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597cc1b3a0610314f5a644ac1c77412472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a847343ddc9c5e2349b9f3600053ae8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e377e3e4017f0382a9c3732b6c81be0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cc5d00120a0ed4a092099032fdd2d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399dfa338f87261db473f949299c9f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f8d58bff0b377cc47f4c879c01914477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e870a6d09a33238a36083161eb50a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50813ab1fd3bd6347eef3a00967634479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50c459abfd49d59cbecb2a90f4d3903480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd8d90686540badcc345884adaa9611481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8abff032170d3c18c6d790b0977966482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be626c270a0dd4debf20d78f69c3b3b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a7109e474e710c1e34654da8ea3ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cada4e545237f0d6ac058f617e54121485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b61acb2e29791604b2ba981171d5e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85927f55d9f81b74aecbc777ee17a36487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021479b0fb278f0d8f51c78ba70b7cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6149658228462f48643ad17572c15489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ef24b57b7329fe6cf43c8d5b80253490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09ffe50af1b49890be130149af2b7d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d267a1c351bd4f49afa5aad0019a0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79330d849d3d8ff15a42db9766507a77493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedaf4520810863f7a5ded7e6f53da76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a218486d24aebfa95a23317693b2cbc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eaf42ffe680811e5c105bb6a9a8e40496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335116eea9563ff2f435b45ff910cc0d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa415250e62da8ce71b2de5964282f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0390392d4541a841fa7c2ec19f8db499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8178eb607387ba1b188f69911dee4e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e18c4e0af984c40e08011a867605a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3c149985fd161cf96ffab20063de9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaccfc1e498c27eba34ca27b763538503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaab20db6a48289c5523f822bcfe1d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976b683cb4ca3b4394f6c0b41d0e3a9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ac4848797e1d98adfedaee09ba788506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f45c1e9e33396126829074bf5aac7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bcb128d9261f709c7e4c75360e70f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98fe481188a283745e0c4e30bb5261509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0a87830c20384b942e88d46cb36c6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fd5c2918fccc49ff975cfaf7bd56c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dce700f1faa97aae692875fe7a4e11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b40c1e24fbe3170e4f57dcbfc3cff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa410cd9f0f38c1d87a5c17037de82514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd357c02762990ebcce7bfbecad7334515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452472b8e47ba68f18e375c4b913ae7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a26b2e88107aa4c37ca6dcc122d5e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0675556768cc033e8988a1af727c19518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020b3bf8dc97e79210b6d576ae491256519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487fcd2fb137b0f19a218d38d7f8880520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e804ae43da6d5894c4856b3bf3c592d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71e87a551f9c3d605cca50fca6c0d7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3ff428b31e4e3dab10bc006efbba5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa636c1d00f09ede6b5e706d1774e918524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfc0ffbcf8ced3a03685f7eb25c56e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8052bfa8cd2d0a8dfc119940aac5fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916e074c951c836b7d34a7f77758e3e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8092a1de32183cb7c20f38dcccac8d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261c4c07e90eb5a22af2c77ac2a226f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e51ae5d654deb0f31f8b05676bcfa6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b2138017da4029545baa6daa4646e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116791302ee058b2bf3a078718f7dd6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777b811e9c1d9e0cd62373aa063d97f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbff21721dfcb43670693f1fa8bf3ee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86f571018c1e41a74a2d6f9ed55c93535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059597467698d718a2424fb7993737c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd397e17008332bacdf0fffc225f94537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb3772c1e7cb90c543be5f43ae7c5e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e810936d763f7e718864d76908c366539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d679f44e97e467b81911b82a9b883540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bda792adc58170d50ce010eb7a5000541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed4855f66b606325b85c90cff14965542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f5086724f3abae549489cb0aaf025543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9619ce8d4a709cc5c5e51a3145d2cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1702958ecfe4e61d5c35b94231f27c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac482ef0c1f25fcb4f62d00e6b69081546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3a7995be6c089e9ae106ca9c63245547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b350423cb317f16b7b3b8dfefb1f42548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07333e5ecfdb191170a63ddcd03eeca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c0ef27f9835ad01b5d887d7263fa1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3332ebf8574ecb457a52fbcac5e46551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46b7c8aeef2c626c36d18753563702552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea150aa6e8afc5fcf0dd17adcbb5816553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14844821efef44d1f1f51a5de84f39554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a999cc70bba4a5c3a06c8daddcebcb4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acc6c4a10e6e04795b20a4c038ed77556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eac4beb930a0397456586e315475c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26563237071d01647953446cce600d9f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faefb64979776be767a6995b5cfa6d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3194be64098e067f551f0e12e7693560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2440b41ef763ac8454b2943a4f9daad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437af5af97e43aa09967f9324858d019562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf3f3d356138997366d05b1f1c1012563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d99b171aec61efad3f37d3b0c9c0dd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62f3c6889185c781a2d8baae990f20a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ccb760b9de8d622e83d1ab14e513ca566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab97303713ebc9f0bb8b4dfcb4b83f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433ebfd53ff6d8ece0e3e874114c246568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042b0f0bb4a1af519cb45a0ea0ead61569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f7156af512f53189548c31fcaa350570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330e43c0c72f3959e57ae6f88f7a97b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333249b16e44228a5e16a71d61cd9910572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896f4ee0e1158a07fab86f593567c55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84bcdda42596716639bb8be1a406fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2934ea13b1575dfba1a42da6ce3031575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d994892eceef57a2271debe19499eb2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e189d85830088f57d3c90e2a5a3a7e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04af15a3a38200345a51eb5b82ea318578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f089fc1270b1f085647e1b917d5828c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff4f86cda6fe1b3b9ba394b0aa092d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40dbada6d518a0d54ab6d8d7d9fe7f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897e9caff6799d385e1fc16f320d4423582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99ac1f07aff7bd6d1210e8d103ac1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b51cfd3269ac0062e30f07dac84c00584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f91a545d045b4c4dce29c0a9ce9844585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c492622f9081fc9d20f359e145950e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad809e25f941bb76b220296b2155881587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65a33520da57bc1b7257554410838e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87814cadd32b003ef7fecfb5e25b49b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91942369148a556a83c4c54eb8a584590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791052fc4801cf501d3a8481b64a1222591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a5710c5a1ce5075f18c67d026fbb1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3630f8c29fa4e41694ae67fb6d8f789593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20964acf78e4e39fb93226179338037f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952e42b59b644f40ae6ccb3e8c69d1e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d2bf6b4fecd808ff98cb0189b86c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4e1360506d7758130603a3d2b98ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56c2c09850481ed92f60d79828e92ae598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9c8f59e62e0dbc79cd86fd5bea975599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d95559bbacc01559ec6749c4a958e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c1ae2a079c8b0994d298a6d5a1849601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3437ce3bafd4bc524582e93c9c81f572602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18df5b304c91481d4ca37f2e7c9999603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac405266c93253b2e2e11dc55f6ee21604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa0d35489ed436e5c143c4d2bae26e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6820153e8330cc4c2d6910b65685c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57564a2c65d863a01f6a36bc89cce2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b32384f6795644be84b8eee48f8d07608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff05045a35fd3c10af9e9475f007be8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbdc6ba59d16f777b7a28f8efc9123610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c6846e554e5e7f3cfb26a3e308ac1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2c23e651b7ae8f3646eb1d9858463612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bdb6cf8ecea3fb588707d14abb606613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc5f1c2434f7fde2ce7f05719b5efc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655614e26829b91d5ce7aec753d77cd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1c4fbb227ac4fe32e38f97805cb61616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb1365420cf8cd3f9d391b8b7dc53e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0f5017d593b2aba28a58d7f404a29618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7278dd7759afada795d980f84c24f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37192b42ef0ccb96e05af62f0a2f80c1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c03439e622e733a169f7da5117e088f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16744230cf14743fd2d2e45128f28fd1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc2e012fcd804048fcf4fffcfc2bd3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc67a0051cc2186b849b8012020ec68624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f3edf75fa0310faf33d37903f253d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337afb036fd01ed2ae3fac721726000626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3fc9f0ee59a234ce07c78a2393d1b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d0733ee3263959930d0b756e31d62628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cd9eba023fd971061f52c640bda29629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e056fa77d062eea1d088cd539a8b552630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32658f05e668464e6f065e1adf43069631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b5011d83a3c8fb49e1758939ec1c8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b151a2d531041cd94aceb495596d6b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99c67805e4f3583a4b92d77ac17181634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7a72ae848b50a0056aaf391a691a3f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2127b6d58d1b73c6137538ccf39cc51636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe811a2ae4b7fc093ebbefec4c284c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fd97ee8819bead9832ba06f943d41638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e6081e92a61639a98b5800e16faec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29ff2bd27b507d2a44cb87f49b5c0b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488351dc338f57f1b0ac406ecca5537f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3d7c379c11cad278026d24fd7c305642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fbf7ac5805e141f240b9075640409643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a87d288a1474c326a11ce788b995e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab139ce74c950e19b42d9824b11d3db8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e268407245eb99bd6b02502ac9f4135646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e7628b4d9810c6ce9aed100a9f773647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e18ef1d4123e445c97a65ba3f9700648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d25b5ddc77219fc1f323f0b34e28e8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff0d20b2a22f36bc5af047a68cf2e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbe04470b8f0747fc7e978c21c4fa39651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9700b4bea4807129238cae5d2156e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af58da643bdb7a70754b75a48f5b322653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475acf3c2bd0db8d9be3288abd38051a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b9452126de7d36ea524be24916a6c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03610fa00bd694f0187cb5e80179a6d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f99f2a253c95cefa8b38a11097f86657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b612d508980c8b5e6666e564aa27b5c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59050b134f97c928ab043b01146d6796659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb318878aea162c85305d8454fda9f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee10afe735feaa4adfc7b083c34638b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628d6a515acb710ccf46559f328a594662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961a670e34161fd2f78446e4f7aadfc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28861e2688f1f408baaecbce18f8ec85664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942e87197ba56223fe601fa1495b844665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17136022becfc345a721b12ae58af42666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fdee83a6788ae095318eba0bd83749667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78195983dbf6ab03c408dee2da008737668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659d9185dd5b6348c99dc4d11711472669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702772a1b1050cad06c34ef6417977f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc9c16622ddbb17506fd3395d80d20671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6876a6a9780a0cdf8ebcf4e6c44399672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00906fd5d9ceb9764577c312f637483673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe408780194d4eaf894e427356a21474674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9f87d63df33b1ef04b51e327637a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1546ba369db3a07cccc584d1913d44676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a921cdd0294d61d9b8d9ec627ce0b5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1657a41d7bc02dbb71e776e22ae59678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354b60f9770356002dcac0b245327a3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d0846d464e5104c25d1f6b93dfcf9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fefd8f56088fbb5f4598d3a84f04b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb065a541f75f01b17001297f75fc52682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efe8b111074f3a0a2fc3b8b06635b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cf617702104cb528143d93e80ea02684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3e9ebc49f73862a4146faa41937bc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00514830f0e6d50184591634348898686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875482b2db0460629c69e5773cbd2ef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64643002c6d279a9d8127858cf4958688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4200ec3e8ac62a2be785fe5021507689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622e79962e1be0d6d42412d14876f18690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b631e8fe23464e3225e64acda1c27691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265c1048b7a5c511dffc7e395d4b6bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b33d030133ba0a93db47af72d631d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a47a379f0013413c11586dea9b685694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4335fe098a0f40e9f48379fff0f921695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a9ed7454bfc4cc70b390f7a72f1bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bffe131ec146d395f0e1384201b921697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacacce4e16e18d957caa2ca0db51072698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964e9bf4b4156343c75cef1be72dd9d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc3802729cae59bf109bc0dcdb60c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fab7ba282d99890249619c4473bf3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2f9eccf345b9eeedec6851fe5f8f1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892c08d4c46edd921825438d3c5ecde703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c967a17822221c4fac78203464f95c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ef56a152af088e8610bf297459626705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947d10d2cef1342ac4c502236c8766f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272f408d3b2d062c571c9ff3b25d4b8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ec90fc326acba7148b16b9aa427a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5879146c565e5af45b24a16745ab1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec748607130e5d56c11d0ef65af744d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88cc61fa48f88d4c6d03814995b06e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6557b315973b8726342de4e3c0930e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada450af0732afa7d8474cc7322b5ef713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e5cf14bd27dfc46ac87ad63ff2519714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbdbcdea683cedc7144e487240f48d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2737a64cdc30e3eb16ca6b05d7daa1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d29000a4e66e8075a2facd8e08d3f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d671797c38e97d37e68bf37aba43e1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b10036580ef492bbbeba74e0f117e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca480361eb32844f7d575fb5f32ff1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbef3374e0bec3d82f1e75d2b5fa9de721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1c705943858ac54c043e74aeff7fe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e775dcd2abfd1bbc2ae274dc94930723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fe255333f4e957596340c9237d590724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25e183cc23f686251b935d8c59fd12725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b4623b174b27ecbee30dfbe79ce39726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52486ca650c14c9f4f47347fd5060773727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e09ceae9ae55198734e0f354d2f86728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce6f6c416e3934262147d9fcdb16b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33467555b0624e69e96e08c5ae8d26a4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924e419ef31cbed737e4c47406d5aa4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532947268aa2c97969e589979339b9b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba90a2d51ff51b298c3a7a8f900d0d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f410a8520f4faa8e8c1516f869f797734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9177c7aad0737135bcee1d6332f3e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfa94ce4ecf755394706be187aa0b4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c253d72974a64c16c930adf7dba6c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5d1d875f2c14e721b91e9b403834d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ecdbf6d3af1fb19475bd08873c5c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c0ed0655a97bb1d013b7c25004283740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c97ad4e12237aba82bcb1417f4465741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd480343eac42cd836e51ef2956a6cc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028dac7fb35fe2e350bd8f14fc429e7c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d6dc63f914f4a58d1a8d31e893d9c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cd3d89c2af24b96179b7e9e61fa60745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a92d82f64802492d8c3bd06f269f7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02b6c488732edc569a323e663ba37b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437e63d99cdaa3216d996f3707ad839748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca32a3d93a23a1c9e7666f5845c18b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73815475e08f123a0d6ef94707e25e17750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13f98872770673c891d68d041d65b3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f4777764103761aa939bec2fea059752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17021af32e4f1fa95332ee811e89e0a3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decdc26eda51a35ced8b924049a62021754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3b260e2a50f02e67903b8f661a86a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34984ba4e5ee53983ede564e1d5d72756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49051168806b56f63d33f983486b7209757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffa7150a731b06106fcd43121d0869758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665fa066ab4f3e435d6fdd52b7bfcd7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e5aa6471fb2bf4eb818185bba46451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb14cbba3dd1051c67f621a6306dac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2faef626c025710275d67fb5742a2473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11213c14e2e9b92cdf8fd2c0cba4754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648053e62233717a469ae324589603a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2e83cd6f2dbb17ee929ac4e37faf96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332410e7b0693d5a9679aaa6d1f3cf07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2ba6b38aef63736561f3cfca03c018.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32515b191c8cc852bbf61857d681aac19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2c4c7e183f49e48e015b619f91a2110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed8b5a25db2fed3dde24baeee6d3a311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed57bff7f0b2881b5cdd95fbaccac1712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d18d97e8ec769ede09e9170dee87713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fec80e11d62574d6f06777629f90914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c351b38f0fecaa0eb9a4f4c9d5b4bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec8b08b35f5d6bbe3129adf76b1af716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e5d9e5731efc5434960031562002717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ffc55931d888cef9bc33ffc5fa9aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf211328c4698b3aa65b12f12a0f24d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e03ef66c607a2e597ed9fd767a299f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6a497531a9073f0dfbef1ee251a4921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9d16c109a627285b5c4f3a51256b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a90264fb7e867cc33efb6e85a0bb2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef93939185a76199cbe74d323c68de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cdbc2d6e1008fcd9ce5bd8e36335a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbc95032d438559c8f27cc3c5a894426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0827256c013d10a09909fee9bb5ce9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee9c34aacfe89dae3a02d0f1d81bc728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a6550bf999385ab984e913f4a053a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad41c074ff2a33a2985b72eebc5ba730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60d0876bd063d636c12612234dfecb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcb6da453a7725a78cdd102deaa17732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f966f445798deb18ebdaab006727933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ac204edb865b345497a4ce4d12dd334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97581a7009dfa99c91d0b4168459e48a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f3be8debc61d78d481946e9b882be436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43175e7bef83790b508ffc7981fcd9bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41128a74ea98eff59c9c3396082fc96838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097b7cd9bb55f8fafb5d06aecf7ff6b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9d118fc833a98bb4d7f1de37131b840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b4c2e86a929546d1d51f3eeed3b3f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0804e3dacd66abd0e22e1903347ce5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc81f31d78e09e9ed3d63995f14ff1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cac6cc2ff97b8ba1e7ae4d17c87b244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344b2eca35134d1824a5e7942b9410e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231cb7c4d2a766fb3ecf26c43c17fa446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c615ba2f139986e7161173c34934a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef5c729e7ca21588aeb7688561cbfb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6749139dab049088a860a173280fdbe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d33cd11126cacac2e92fd6f40536f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ebd29349913686891023ca363fe6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdef3cc6d6a7c65192826b57981487a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67aaf96329f5a40095170980ef099053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105a6a23c8851d655d33bcc3b18de4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1541e1bbfe3de438673dd6dd01a96c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32d3458dbd692e35f69b0c622da04156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a32552f7c96f27e35a5f1ca56ffa157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f093b32d00ccd6e8e6bfbe7e5714b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb46e569b0e0cef881f88ad9a447cf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b25ff2c535d466b1afe84e0089e9b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462aa589b714003c6b83ed2df9549e861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df0525ae52bf4854db18b18c614c3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1300020079000fd9ec11094fc42c2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62760fc742013cf8d5c4562131bdd2de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c289baadcab20c32bc92eeb8dc68fadc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82db7a31a2f1cb0d6a8b3bcbfa709b0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665ea19f501990872630cd6ef56a14267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44247c933edae71ed65eb547fac76768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c1a7eab0d8da0bbc164970fc8ebd769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfab6e5b05c7b8c37e0c0361d879ff670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921c1325bb7fa125e05651105803cef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82958e589d4edbe407d495829aaf401272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f84c3ce6ad3722fc469891ff222db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441aaf641bf4142fafb7979eab54014174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ffddee07782280a67834acdc1186f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7c23ec0e94cb759309b62239d6db676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967478930f916022b1eed711e51c996b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3e9e34e015eb6918b183a8d57a29ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529395166bb31ebc9da6a254ff1ae5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f058d7f79ea48d007044e225493846880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbddaf4a08ad498939002c1f592af9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a9c84a06558f0114c643cccd8556082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780b9a31312323c02420f687e1fe1f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f0390aa78d2087c7908bbad5203aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3bdd20a5010ad173bf0b3296a292e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f451af9cb853bec59623299107a43e2d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78084f3edf38099dbfc8a5a1ad3fcbe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74e62de44d9eed9f2a39479d9ddcdb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70de2d67bcab3f432772a00611243289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd0a8b5a90760451cb0c977121f9bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633e19861a55ac9bb20305b0749f97991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a98a579d50d12d609b8fde517ce44592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645f1342c5fc229b136a2fa79f41f3693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c42d249709bd1bc1adf4165a855c394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a47495e7e5689431de45ab68eb4f0995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493e804b87e7873ea6973598526668096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43db94aedb093f6c1a786cd9ce1b50297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e6169b7b2131a393e27b7887d9e8d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3243c16994cdb7432e76084777a821399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c8a9d5093e86a90c831ea1d345aa9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ea05a521ae334d1028631c89f2d50101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5336c5bc02b42f7568a64bad5e1d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ece12e402147ab736ff7aae3bea90103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a03555b4ba2759df8e3d884fad36d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7d3b348b59005033ee18c72da29ba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3da0d280efba199e53b4392d1db9f1b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c4fab4cd037cf477cf3a3da3186da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b8dc37e6ff2303b2b4fcf914c1461108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbd2f7c439f1ab08c505e23878e126109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a9a6816602a57efee9c6c06e1bac0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d170f678b7ceb03c8deae666572fffc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc906ee604196b3ab2f08edebcc5a7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940ca09d613d29bdfb3d4c076e9832c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dcbe911072bb1d8c40a4aa01e6bda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27be525df7b0f68efd455f529e0e07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27085aa4ae5f6cc440eee928636473116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa2a3c98cd35ded3bf5fe9f2c01a0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8d65618d1ef04d4b52c87950ffa35118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e50b9438aa5febe93620e3c8d8fe29119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbce8aefdc5ae67a7ebf0262e9fbc0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907bf135ecdf6be3630f33b291a3595121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f63c3a308b8a065dddfd06fcaaa0b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846032dd1dfcd436b653b5238f6890f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9a2641dae6946feca29c6740554b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed54aa077fc5518e61832467ca38d0a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00b081d701439e24c9167268508bad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731b2fdf76772c3f256c6ff720b86ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219c1cd83e9f79464e5e948587dfdbd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b876dbc241d47aa0f1b3f86f2bb6796129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54aaf773de0992f251c1dc4966c928130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538600b76bbf4070312bf5947795728a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333642858184d8c82de9081994a421e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95524687f378e69b9cba0d744c97a66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff9cd487940cbf03ffb5c5e555df83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb493cf7792bc379fe3deb4c0d225aba135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4ed3323bde8451c99a2bde351aad2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd9ee05d055df5353ab71bd739438b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68e9d36ea188f24f72259bb9344c9a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff93af269d5b63abb1b3fe69bbdc24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295569574a260bf28364a3d67bde1c27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eec61f97e39ee168c4e38638d29964141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bad025f6f31fa3ca8971b2d5e47ebb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613026436acd7b35fd9e985a77f6449143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6a9afbf8250ec5d119592861592ad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2879bf23924fa3c45829033fae7854d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed485d096b0378b33fbc134fd1a67875146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa75a555dbc4728e54a571d3519c76147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411df80b8a8d75ef2cbf5f79cde56cd1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed507cf0bcc75960479e998726f16048149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dc18b471342944c6efd28051c2fe9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1194102b886f6189d3c276cb5924a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17195221246782ae96305e18bcb9d29f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d925eaf68364f877f205eb3841ac42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993fdc4298f50934a1813b021261aca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ec5ccc76982153d12dc0605eaa24f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf28f89f7b19b1efeff4a6bede3567156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7369417ab2045016700a10bdad94e04157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c46503a215eda29289dbd59ffa01fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d725750af58c4a37b061f3a5b233b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a9256566f330bbce31e6cf8996b36160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5818be3efd08fd2f534db02609a2d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04cc953f833693fe42b1cafdc331571162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14082a8fc3aa4b56deae1427abfe73a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6458e9e9631c77d791cc2ff81b5bd9f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95805067063efeb926900b7ed5ec75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39c5441fe5ab94311bb636f5811937166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ada21dee60c274b4d5646aea4c01c3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852bb0e39b96925444d7318945af02f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71fec054e7b2691132a45ddfdae1f7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdddc92d679dea950e58bce35a9447170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd04889094a9e6499bd4ebdbdce3520171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02a228c4728e073ce19dba0709a16d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a21382447397454f3e791e44348b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032edd1c4b4b002711a87355b21443e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43053d761bbc619f0269faf17faca1bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3e088ea061c941bcba3ec37c2b22e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc887358ad104009b5fe72d02e4570d7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be77ea5a09b27a9d2f1bd4c16fec27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424c4f5e909b8b98d7e062b5080d29d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028b0ce33999fccb33c3d659ff32662180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0729558f4ed5ebb3c7f474ae18d969181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91225ffeb5b5b3bdae1dee6af127a1e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37933303af5d3f93ff961fdd6968a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4163e23249b17fc3c1ce0d0b4a3151184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f919a6633b3b0ed4d34a5a9d515e0e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379d29c97ce3a3afa16efd1caca9bdf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78a3be0050272ac70035c3a763c4b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11397971add2647357da2c1d6ae6f0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d95e4fd5c3e3e44f7f60950c2cf54189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaaa661a172e1e2113c1408779f3a35190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f583f6189368fe97471bd66a9820eff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593363cedcba2ccaf567b2bd01b76fba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb1bb759c0e0518b6b2f5373be1495193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334b088c21d4a555a07f0b91c7882bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f700fe844d15fa4877279148cff1279195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78363ff8073ff5410b45583484c61c73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c9f047b1b123c193b7ec9798b4db2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c42c8b5334665fdebb26f65df8932198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060030060977e6378024b066a06997f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576590a311381a1990c865ba96805f8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10431c902aa0071a03483fcc6443930c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6577acfedf87a6270a98fa89f5785202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981b18b280e94f1b15ad340e5d834c6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998bc0ae15c0e6c50ec5475608169c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7e68f86de39c9fe1912801fc3b753205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f398bcad22dbd9f3446bbba23e2c1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1f17d66446bde07c9aad98b595225207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78147b117b66ad6360a74dd1bb34177e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ce74c395d66d23bf0aa263091bf83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924c60ee5c37a6e77ba60f079473658210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18e63cb6e92c61244745dcc1819d17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503a7c2d2a43e6f9c454e539c9aeae7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c4fa757f20014b137565147fd1a68213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91033bf9dd2a0568763bc80e9b5aa13f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56b21f99799071a55c7cf813325c35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b74add9ba6f9d0fdd5e3d644473c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025aa46016dfdc5042b47f8451c9c32e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b0ba7dc68da1049acbbb2bbc19756218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4056fe6de65a638895742dcfac1caa2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab458b92955a826cce0e448e3f8bcdc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b81415da462f8794055301d39b8527221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2777658d31e8ac9b72a218b574ff1108222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386799dff8ed2d0b0bc09341fe688c5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6bae7ebc867ef5664b9b06d1134c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683eafef96448f2262c0ce5e9301133b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5ef244db40c6eec01bbcc8e9fa3df226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f66751be1c6f3745fb77fd5fe3b4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa552bb9a0ee0ac36f916daf6b60d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0ce8a6da6452e2664b1a7cb261efa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b05065d47251646c1d5bff6294cb0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ad58bc80f5b28b97d42bd2bbfff16231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28c7e3c68547dfb320080c3aea74e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e972322443fb90386f52cc8bebf09e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b45d6328c3908b3abbcdb39aac527234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ccbb45b26645c37ea9f686895edb2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3967d0f31f56a8e793145a5fbedeca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809303c66fe9a5814ecdf61d833427f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8da6d17533d6f37de3a969a16d7b9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478fb96d4b0d1acea6dc91afcd96651239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7ec672f50820597d2e1911cd94f8c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506e7e1a82b1a30d0fb210df79eb085241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a59c3fc81a93f8dfcf006abf7f13e7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90c316a9b3380512a74fef23d89a55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4f4873b3f3b848b191c13f54353f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71be027e37819875a31264aaa94e5d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f39dc7541d22c32bd032f9aadf457246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e25be517dae9014eab296fbd855664247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fddd9e6de519f318d44ccea1a5ee6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff725befabaf64b1aad4c44ecb0e74c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df519d10e0cedb1c6d33702bb047058250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d86c792fafc4a941c4f4ab72a5a2d2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692deaaba745a7476d6c546837bfac3b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32b7b9f0c2fa8bf0053563af6d1148253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b0766fbe2df8d9a5148198bc338b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c34d82755f63eab862590773d47c45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801dba7f351928270c932828472396e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e5b14f968f86126ab6ad32eeab594257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a21dbd529b9fa931e0c766c7bed63258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac0be0dda6fb49f5d2b66cb29196921259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75971fb1eb77b10bdd4bb5ea5e56a6c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141da033ad68147c56a94802c3a23718261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04739e6476c4fdd0f091cab62cfdbf0d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceef8b2ab87dfb276933b4ce5c79090263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8152456164211699075d5210f7fb14e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f99ef57410473d654517088e5f6b6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed15b929ee4694e57f0b3693f9a4722266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab5e6d3e8d9babbaa20a13176b52ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfa66bbf7e89aae8990965a2ad9bdc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109923b88180c333af477d69acecadcd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02dfedde14323dd43e888b18f6e0c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11209ce48b8d03589fd1688c1d72cf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa727b8afecd652f06cbd8e00e0dc20272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eab23aa178ea55669cf98b1e057c9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6778d72bbe5e25cf18d9df7ad1ace54274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165a2772f9f280ba749ef456ba895ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4216406363d80e62792e9909233fb28276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78ef28904e26ee68e58fa15a1d3cf2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7fd0dd119c0c3b7a3c6a51b7ce5f1f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595313edbd160cea4df71cb2c9281319279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000aa09e3ac31a487508e4d861608d2a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedd074586259904d2bf80ac40aa548281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f549c030a2e20472fff461d3d24d67282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5303e0aefd81118a4620d71c2d159e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384889aa8d2a3b550d7cc5670002cb62284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051c36309e8aaf77e44ad74fb62683a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1eca35de09637f3553457bc69c3d55286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec57a008e5aa1fa92260db47ee6024287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9478a7266cc9ccc3e44a8c1ac68c70288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e77a54e9cdbcd64937c7e959f5104289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bde89981488d2e52a30037d028be6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b72116394ae5723bd2d46ee9f5041291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec60d56011a56762d33099bb0cdc41292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2644b60406c0d25c197187e647d75293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995e6ce02cfcfe5682bcbae43b18b30294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4d1331abf0c932dce07045a21de28295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543460d86801a31ad9cc360ee71c618296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d38de774d4c06582f92fb5ad61f0e0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6a9e209b444e170626360fe0df9bd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c8e28f2faea6eadd32525c0986927299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9810a9426a52b21f99f1e2d4d84f8e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3a05adaa8914c57a73cba00ee67f3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0454732aa88a45892974cce968d3cf3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d4de27beb7c085f63aa4f73b5d0da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e458ca11446edef358ea93fa3ef14304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e29928f0190db0364c77cec0bd505305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139cadb8a13554c55a3a1c15d825760306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb00b22fd49b711f5e9adc4a679662307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fba4cd5e690b11376670b0ae52f782308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba063ad8cf21c750fa55712dc219b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf758361dedf312ea360309f46f71915310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819b269c8a515929e0c1b85cc2b11e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47513a01424fd21efd5111117a342b87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58270b97c08189e1403799154eeb0a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf88ed6c536106677c0b8552b6fbecc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f032531e31dd34b6657a1c963ffcf0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eed33c3a236516f3b6e758e9270d74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea995a9a60ef23389d72e6c06898f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a736e2cfbba02e9d405f40f22766a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af263acbca3e5618d9933848626eeac1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d440018294d9fcea59d79da5c7a3e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b406073be9e29c519ff86a13fa2fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4556eff9c39c74c0a2f2c226ae332b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2209013064d7ed6751fcc679bf02938323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36823ebcead7cca21b17c80129af3f76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd050a7f5ec2b634b3a598254e3a308325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aca24319681f748bfceb93c8d19bdf2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a893b056ea7d114670ae317b52edb5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691dffdedd5cd7e20078598a53724112328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c3fc54b17512283565df8cbfef3b0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d669739586630c6a4b48925868503330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3d56b1acc306ddbf3dffaad74a4f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aee85449a65a85a4c40691d68ec168332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bf331b5b0d97e070908e84dd7ec23333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea83e77b395f79a80b241ac32e8652a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c059371e4cdd58993eeeaaa705782335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84da0ffadc14bbf29d01d1e1b318e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c017e43a53e2f393cd632d62705a762337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1ef9868a7178458695fa79f2630fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81de299f0e610d146b1cd503f9f67d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbada785f65e8777816785ce5ea6bac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d49733d4a02ae23cf3a6abb733330341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac4751355eafffece9b06584d347e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47aec1c9a6ea0d3a5cb9f8ca6b99258343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd90ddd463de790c4dca93a91571e40344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11d916370e8480e53ee300ec7b4a72345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcba3d8177a99efd5a127dff4fdd4c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524eb33d9960c0dc8d5b2e43b91814c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6108c371d21e37c71d900c39d1a5e0fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a8475ece94a771b5a7d452470a9a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fda77f6ab835d3fb86b74fb967cddb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9252cb80c376858e6310b14d157d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583e9796eb7ba2cd23992f84e6e9183352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e710230d8392628b13dce60b1fc3ee2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946923e63663570676248b15bd85011354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d963b595a56a982f7677645ac673d68355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d4e35bd0e6bbf674ff3435e05d521356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ccdecf7c83dcbaded72bed0d19e17357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ca69d431710ae7e0b484bbd1e23b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1c467a94081a9333054f0ad68c131359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e31bfc7178567a218473bad905b065e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ca4903a6074d8537a37ac9b240f32361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b238da794223d76f82ef907b893267b8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d791ffffa27581d78a40955efa812363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfde2af067bbe5f7c1acd835b99b882364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d472a3643f714a8fed9501f1c882e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3a8dd5bf093ec26363b1e0c183b3c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95459fe58d2cd47b75c1c1527b225a00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c91cc371abc626615eb8634819d442368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31688c31fcbf5622144a992c011b8f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531952f978f602681299087dcc7b0308370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbdd0067ab7a318dd477823801975b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408872cae616a58d957180bd7313706372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b30204f70995cb22a9bfd1c946dee2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ec938d22a847acac797181c24c9eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ade6092f17204810a32615d29fd26375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335ffe6e9b8c30439fd3e6648b5500e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3398e6b16a061f167cd902c86d5db563377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3e5d25628aeaed0250fad71873506378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1c53a61e6d224d2c4443bad64a123379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a71b00456a67973ad3bf9c1696b0b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe261b3f558bdb7cd6edd8e2003318381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82968926958770d5905e959adb2ae97382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124586ea7bd21f0773420a998c2c25a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8a11a5bff938e07dd87cf503b7ed7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fe56b7832ed21bffacefa2953fe70385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92adab94232bbdc29e6bd86b9659ace6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e28f4a8b4c0bee067b62d0b6f6b185b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3af711003d7d0f98effcbe72b67d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e273df01f85e2485d63faa3e1e2ac8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff2a595bb12431f047b508467a9f98390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8f201fb548aacb2b15f62bbff1443391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ca99b1af953efb18a886efcd3fd85392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812b8de9367de78dd3d8116df9d5b37393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873c068fc6eb4e998ecd8974237a030394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b362dc5d74d8d148df03b1ec61eba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d84699032c8889bf657371fff8c4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e642704325b11e7bea3de1f8faaa6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f8ed41518596624d6bc124559b019398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dc97d2152980679ed6564ec15f123399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277252e3a89ccd9b5ab3e3aa484d3ef4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0178b3faae7b8784f1a47795e086bd7e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89668782a6801d698b6d73398859b7c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d7df97175522a185dd305175f8ea0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c04676c0ae17c001e66551abd481b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55495bab456b25d8a5c1e53cf57f2e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765caf6e3754f4b413fffee4c164c880406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13539dca30adbbbc14b39f37c15b564d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c1353f5bf013581d18bb39d06901d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fc28d2340d21243b58bc2c46dce23409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e82ac909117eb7d34e3a73143e73dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7292af16c6cbd9cd217d9bbcc7dce3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f69bd2a81eccb29c41787b7666e18d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb389bf048ed2bad06fb0d4b1a52bb1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0885a1bb72918637c120f8c6a06bf36414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06dc44f905d0bf1696ad1924994c586415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d5a7b1e0c9e99ec021d0196a62ad4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614828d7c5116ab553eeaa839b114480417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab56d9e6bd8a27f50f44d87450dc27418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cae4b47fd4171c5d59fcb45a6f26f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27857cb42499d791f1679cd6fd7d9490420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0b17509ed2433fb156555b031ed1b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87b0274bcb8c94b94f7b4d23958ea8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6d51736058a56b5c25205f462e47e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604f74035afdbb52612e4683a9dcd50424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaaa62f6c10f9110a31734c007dc75425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d93e41d4904c74c06c1cb1528cf6d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b45e51cb969040b4a6d0d74fe2661427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1592372c821bbb0e2155476bc8bebd0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313291fd1cd70da97bd8e78e146d24d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923441521580d59c35280002b84eeab6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585624068a00285394bb24d5eaff1aa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab75512af16485c2b7da44d1d3a64aa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84303f296205c88bed4126d0d79eb75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731c9b359e9f1c40d29583253bc2ccc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b1f52c928e994300fc43e8687c069b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c6a0374eb8b94f89f8fc5e46802aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68467fb06a4e39bb44116e34706ad1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f42b3f9dab95915074761fb370b22e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d2ed2b8e0cd23a0992971d702fe89439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469fdcf1c57554d81eef186e765cffc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de05926f51b0f16f66f334193d0551441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48611e1f4033414984f6f118bcfca3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750459b3af9ff16dd653b58ff04c066c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd471ff4bf39ad04e929c4db4851608444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667d68b5282edc234ac999fcb41db81445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3deee173587fa504703c6e17bcf47446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea085abd32f9c2b4d67ea6647c36253e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55558084ec8bc3ef0ed6160496a566448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115a16e825f8ece2c5949331c0f4017449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fb66307ef90fb688e5440965c07e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cb040f7a78c66ec1c0def53849f3a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c2a54276b5d45e4a59bee744050b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f055bbe36b9f22add3cebf018d1a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fea917160d378b76f7b1204a6836e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c1294d8d5bd54a562a5a661cf81cf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba28367c0cfd30b84b85b48fd1fbdfd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a69339618b708cd9ea567e0524ac7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3f10b7d96ff77e11fccbffafb254d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03266a45ce6cef7e4ea8d2003befd92f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c97f82efb6608c4d6d4f8a9e7b0742460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5bf208a0e044df05a10d7f02edb5ac461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103dc974078edae921872c1693738b3c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5947f11232f05302d81bb054c72723463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c426af28d992b46d4804c27310b65464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41dc1a47b812397de55a73107da441c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c170941565260c33d35b6730dcd3a9f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0810c0c458076c0882cd463aa120ce3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198fbd51db73181c97a4450073cb2390468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbe7dfc2c1fe385f1fc5cea8071477469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f8996471963cbd4cbfb19eace7dc3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfb7d40108e71c311a0bcd2dca80dc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b4f17a80773a518d34744d634b9b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c135a1f5172e99e39d7e96591a46949473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abb7090639e0ce3ccac99094a527dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6a75dc401633229fdb70730ffa89f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928532069b92ffe080659bd524a3be8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c07d7462be003cfbc2aa32e4ed345f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35de7c9e48ab64d7c775898abd17414478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d94ac995ac81dbba5e2ae8a472cf2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d675c6c663b1ab1f4d947997321ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40848b82268d2ac98169c5b1d9e6929481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b69a057643a799e375721ab892b8a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f765ec904505a142ca301a5b89aa48483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c30787ff2032f88f3ede0abab887aa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a832a58d9f747175394eb4bb4d09859b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b232f3bb0ecad4e3267a20de1cd74486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff75286cb1e39c0301a2fc964fd4da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7be5f59892a51dcf8a4e433e6733e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988e7ff7c728ed0b977a13715ff5232489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36b9891ef4a5eec51e1819d6f11c53a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e19c5495711c88d254213d3d3f4db2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7631bb65c3d703a1d2da1b7cc97d72a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ec38b4f1fa3b6531669edabf8bd4b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe3fe336d1a20ebfeaf370f02ffc34494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406cca83f8ccdd407c9bf14e4d5534f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf33a1e137d258eeb3d83805f358465496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b67c000286caaffd9a9bbd09c8309f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97981aa2e4a522a68d52b67e442c345e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d61ee74119e4e03ca9684e2a6bdda3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc30e2dbf605a27f1eccb1c20f0c03500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009a45df6f1fbe82e8579ad832562be501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b05826b5f879d04adc3cc9fd2be28502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661c2d76aa27fa23bb041fa2977d11e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790d18d87bcf9734c3b5f3602c64ae7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d865377b8cdee2475161d6a5fddbf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7b903087d3a4daca6ef4215bbd4a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a684f32dc0ab827db1c02dc60abe646507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59e05e700413dbccb0e382421367a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee03ef1f70b8bc58c387cb43825fe86509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d24dfd1c96998e32d1c43cdae786d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782661957574cbaaccb78d093d16690511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a784a9bc09f2ac4da5a9c3c3fc21ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff59e0b7f9896ae580ade11ca3842fe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb40b04973c8b6ea69e4b979848088c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de182ff183b0fc8bc9c158163e61308515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fbc3cb94cbde0593f144a2e7e0223516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b11006f40ad4a3ec6ce382741929b7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a3a84e979b8d898972b410949e657518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b9f10d1cb3edc48d156480be0be1a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6a65ac225441701e5a8b87197548a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c960f105af25e39c706d1f6c2cf4ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba8d16f651f7b4dbbdd6ab0a8601ad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a7756894edd058ad8fadb722bdd69523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ede68c905deba5922afbb55249db8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c91f5b1bfad7f8766afbeacdf25f0c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a554fbf250ab68db91d215e283250f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc6cb9484551a2ff78ad09dd538f5b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180761b2b85d11d670a918f2a5a367db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e3966d0768e08daf105ae1f6e7421529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164800b82635c2283f0cd90af8730d3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e99bf6758bb9a1292cb4d545c9212531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684a2e429e0319f65832f8492087e5a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97c4c29a60076e55f7a7e4d63f3768533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e21c5cc7cdf4ccf747e4b5accf156534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451b9598775ad9179d86325ef4bb168535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7d4b761b9f30979eb6fcf36835f36536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4fc59382f17a20ec9b59669e13dd3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1117359120c34f927915f42fc6152f3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76624cf970799c354b613fb35766a5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf824aaee9b34e75457805c2444eb4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259d3e846b57d089ce38d41a75fc942541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6a40e06bb9ade5b17f6a8f7358688542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e631419af7e9ab18efeaada0f619d60543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505becaec7f27bf507147b297b852cde544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed343f7709fb4e9393bce83191bf23545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0452457ff782bbb00cb0904f94bf07546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ef7b8fdc2cca7e539ceae347612132547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ff35398f50b5f45ba7f7a6eb5a465548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f231a08c2be8325030f47bb8462dd03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d941cdeacbc3c85f8bbfa362c5c044d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d67ab7b9a81d817db9faea7625412551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e596949570fcdb34d8b4209580a919552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db0de9abe193bb8b1b670e78e8b5dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d955bb2640226daf2bd68a96706523554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbdc946185c20e4854ee10e816c9bb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3a5fab50873cda6cf9f8286a351bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c3990b18d4cec9cf16a281929d561557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e795f0a4962a188d94c8e7861da8ebb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b881b21cddbf0c5e78001655e8b48559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90237a490847797217e12422296a084c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4d887f19361e6312c34e7791fa21e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f8058e05bbe185eb3f86147371411562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532193bfcb439575107177c151a857c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c795559b3b5359b7bb5b39921ab26564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2824d40acf70e1ab33e80b27415b772565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61613cc4072c5c578606f2c20e13de7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae688631e020be6d85ada34b386bcae3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2546a21d334d9b3b9cca4794e51977568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec458b2dd9267efcee072bc73d5dbe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d50c560c462ab67927272f34e6dac6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c8087c4fc2c660aa27c80ac020b86571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a14af540fe2882ec601f50ee6c05c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c13daca8d78dd1ac8f5f14b0c3c9a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ede4943cf4aaae0fa4675061251b25574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b7315c5f7a20c6c9ad56d6ba0dfef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5a776e7f64d323bb8fe49317ede15576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab303b92805788b80351e2fd040d64577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec9c47e147ce49b4406b4daa5b121e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b60ab67b8ec858236e567d5097b3a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd5d8584605c55a261f6f4d73e9654580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb8f3ce017bca3953cd2dc3e781eeb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f8e566385731106f5bd97036c6dfb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea8df7602da6eae591b7f93c0cab98583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab22b52325b2ad162a8b2d700ec08ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a09af9dec4086ed822b3fd0b9bcbe7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258e6e3f0a1f480f8dcc493fdb664a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db495b5d241e7df36098945d5c748451587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dd211c77ec635c42f56be298252af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b550f885bd89afd03e495041b1e173589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b642a4e8a9ba84a0778fa14fb573c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd8631f85a6e9cf0f0b96dd357950f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3082d9fb4d05c7dffc8193cdc2f9a512592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7bab4558ab0e54528bd5c96bfbc9f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d0f73522020ea4ecda8cf86ebe844594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a10a2db201a60d131d4614e6b6f951595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92317dfc59ab716aace50eb0626c9337596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa02459025e81d529db0e0b524f88a5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08830b560422aad906bcc8c8f65fe915598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc00a4247eb112aecda6ff7fb472fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ee4e56f76007872a853c0f9d11a41600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2319f66ae952babda3662128308df35601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de08cd271cff7bce36d08f4192d80f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f386600a926d3589b1ce267e5e9ef3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2be299a3cb5d67dabc2d2852b47a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a71f3899566da2b10636b96f59bea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06798686a88d177672808b226803127c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ebd4f035368032b511d009a5d9489607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def909996d66cf23870c5a4bb33956bc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc81e0a624b4e934c328bcd3ebea93609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69374eabea77a708d54868047e7026da610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130fabbbba5435c7a8b208b548f5ca2d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085b5f8237a8710bb2d7252fa253296612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdad1fac65f02fda29766e2037f0b38613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4fd3e95c17b9e63c70c9f687e41be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d7e8137a7b829ce032f6f874a0b7e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa4f08d9e725effa975be6f9bb43c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d77f1b7bf6b687a8b27c2a8db0f9b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27669085cbede64f5dfed36cd81cee5d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1960f5c4b6e2669bde4ed6cb007f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33285f0df2a1520ef1af69d44de6fd62620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c11adea2ebb057f5bc195e097a9ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a329e9b5088ebcc08e80a44f02ba6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a265dcfc724ef20944a9bedcf5225623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40478021931b3160e34e591fa00ca7e7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc7103a0a84952d1da315cf9b64cc8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd09288a9f6d03569cc15be9a994db2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311fc8cee40fddaab2065e13bbf75d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6faf374de859ade2137bc4d252da4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c4b1d53117b8503bc4f2ad589e0ad629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b0ca808d1c821212c9d485cfd52a7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd325e9900de7e16a1ef84f506436b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861270162f03eab752e739448197e644632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c02b99e47e372d49c9b16bb53dc2d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7293510809d0bfe3dae7d9f8339915634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a6c4a982a5d777b512586fb79951b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e5994888e99e91fac54f74148528b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8f373a40540b75de6837496d64538637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88fa244111d097ae15154e366dc7df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a372f2447e0e19bcb2b9afc714641a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161bc35933ca0b97ec7bb3e9ad1db9a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7405eae9c81b2294917c0eccc41b1df641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b84a6e21ea274e7a7f772c99c30802642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2ffc3699919f97ad4bc84a78ea903643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb41156f1235cab8a811f00fae2e89644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578dba071c73d421921566bf547d57ca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb6b823b407b884a24667286777a61646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf068ffdcd0ac37b6571c06e599e244d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2bcd407ef9e5cf3a4588067c8da94648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b334281159ce939fc5acf9d0497d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dd1c2852786f421765c093c5d6f25650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3eda9d865e606f0f34db371b1ecf8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d43a6b5ce0ea835a10adcad577fbdc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51794aff4b845fc0c28be7250b2f3c7d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67792dfbcd1e0d2c39d18ed345c1ad2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a895cc1d9376be05a9d99f573a91794655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575fda2218b86b8b8b8bc52661e8469656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3e089515692eaebf2d482cd0332c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea23a4be13ca2f334f34e123988943e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a144fe3524a55099ffc53618dd07e9e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad115be5331ef3a99415d786c4b966f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddf082d73602dc029dfbd73c76d1a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578deaf549411ea29066308a27a8d621662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24741053ab922d45a42475fd4bcb266f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d991767ed85b513080d8022f97585f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e419c2caba67e1a5b447b3bc9f044665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088c903ff20089729758a204c7a4697666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016519fec0603285f42560020bd8ff6d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af457e5dce7d29a32ed8517a7ed51df6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc447122df7060304f6c7bc949f4a90a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ce825562a4b9dc96b3db048fc8c0c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc43c09d31952a672496a7a656ced1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc9cd51a48ca30c239544cc3ff0f6b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61678a275a47e62aa59bd537f636aaa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f82df60786ed96408ddee5e6378b9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe181e175f8def6dac3bf1848658c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08d01d2d8a86e2839d5ecc543400e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265e442b3322f4549ccab868138a2cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a012e2bd78d38bff0ba4cb430db5804678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1715bd6aff7aee232abd8f40cbdde7c6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dbfaec166c5cc7bc45328d8b73b77680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c00b2f6177c92e5451d98a5e536fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95304230113803935686e878a6e70178682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d95144f8954fbb1067c4bb449bf00683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290961268e274b2c360a82bebe1fe4c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199539db931a38a776ef6bc7400060ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abaca35635f2b4409a9b92e8b73b23a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb58a288ea68f86cee5192fb141c5a1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad79d08502f8e52711748d3f6eeafdd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dad416c90f86a8ba04279f878cb0e6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d7252f2865195de4715cad3682e9b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40339f51f239e5eeb24ca11e81e04db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd9223cd19126b729128cc6940f7ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ccbf4dfda6b18dbb4c06bf9242aa9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d3fbec321b3c0ba38b9172556d25b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b061bc623dfafd6c9974056705e0da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133c5cba2619f51b9c3bee0887fb372696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaee569af5a9ca0055e1f373837fb8c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedaf24e40d664744ceddacf23318eda698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c574eee94fae31aab99130d6861aaf3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9916977c0a145a51dc84ed5491b93700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f752329bc24122326832bc0a95074701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c7022c939023e2ffea149f50e4e10702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b13e1d8dd7860a58b6e56ce92a865703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dc39abc428b7130700bda4a682fc6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b34af8a9dc9aeba273e39eeab8f16705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1736018de9bc5aec6c3dad24a15613706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29af0c1ba848c13babadd137d0e8718707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c440fb06f607ee89d736229bc3b7f4f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2223f173e80a2560daf42f8e94d38f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab81de118dcda0f83117b9521d8a332710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225697968ee2be18e9039311315ec0f0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0553a3782f34591a0bb953e8937b4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab7a42e13541d6a6ef54b28e0c8a21713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b6ed0736edb3f108dd83c6f62ee96714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967b716fc05cf3e0fc8c9857acf546d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216f593842d936afeb2f0fdd369f65f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875383a56583ba67f751569de4a67d7c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352aca67fa52e3addca28ccc51dfe662718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c539d4e79baef7fbbd6ef0ffeca7e0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b503f2c4eef7969d45f5180b4169f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0a39b4656cf6fd5baa675197125d1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2a1216f4ea98e49784110f27ecbd8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f252897d6afe9b8fb3d216a732e2371723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa4b3a37d5bbdea2558ea08af6c042724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aaf76ec3efe4f7091e961e7ef44931725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64d28f5edb50db0f4f15cbb74492a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859cfaa4d486a3a87a940414472aa5f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117697b875bc43f92a4239cd584ef847728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10858b560f3061eb69d924aaceb4763b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1f5b2b73e21e488196413dbe2985e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b49db7b8381c700d4e2df6519a8ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192a249773d0f021c3bedab91a10a56732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce455284c9b581db471f2c09c6eb483733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08931c42a1407aaf929943ca71c76e73734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d1f6ed4769fc9e4b41199098c0940735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499a55dd1f07a8ad93ac26d62ea6631736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa257f02b84dd0e7ab4570e589bd33b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e669348cce87100a7021ac22380078f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc0240473df66dc900968728f2e862739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc14ce9ff97d31a6c52755234e0ac9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb9914eda1dc7e967ad5955e953c9d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084574adf5e7207997b596913484e6c7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a525a7ead7565683abe58991b375ea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09dcf3cb2bc89b5bf55f24844f3916744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee6ef00e20bf4f015c11c9b1114b4f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737bf0d98d8b688dbf43face19aa927746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783139ea8a1665e892c34990700f458b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4c32e1d74cbbee2886a3a238a5455748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ce6be03abb9a3f40cd19bdc5237cc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe18968daa5edbf3c6ea73c2d486d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0e15c5c439fb4d765329d157edb14751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b6502f32cd2849a236ecfddc84967752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d189c32dbac377e953a0acba185caa0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e35badb1acfdb30556bf93172f913754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd546353b57078f8643ca3c50aed4e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32748560e8e736baaa878c220e3309f2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e4253c7bf7685fce9b004d0b641ea757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb136a881d625f9146fb8097370889758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e102941ab32a7ef97c1534e33f5f733759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>