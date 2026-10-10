--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be29bb7044e50779403e32f21783d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9752f71a4c7a2b3915de532aae5c35d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d5ef6c3f3604ac8009c62f549f72b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b844d0ab09278f376a9f0b2b69ebb04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6ff55b9ba515ce9e795608dee50695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a9f9e6d1df47c84d8c4a256d5bc166.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f922992677f944be2019644ece9fc087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4996e7e7a4aba8f2da4d45b73c55808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659385be708a06f997b62acdd7c60cc99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d4aabf39149edee3af362e7f8318d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eab4d92fab94ea492f552585ead15d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826faa98a3e26b56fb54c7f674a9e3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe96bacdbabe83d08d3731271a1192713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19c1304e5580ea2ac40e1273e55ee614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a45bda0985438d66405f747feac7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82267c007328c9e612dbd3f706e434c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a88f13b95a4408fc458ab508a54e5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ce1cfc309cc9250fb7cc12af0e96618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ac6ddf1430b9733d53b265d260c1b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842b823a6b9389872d68d76b9b3caa020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5c2008a891e6f7c11f36a9218f4c521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccab19e554c6518d776841c90eba31d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591fc64516cced3bc4996458cb67a0b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f33a9fb2b8f5d30bba06453eb6299324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145d2468a23d22455c7f38e71f1e48325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f3f4c5f52e7a9dd69e2d15e04059a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac72f27224a56fe7403e6682eb7b6ac27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da76c21b03b528063bc8d1da7b324328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883985caafc72159e717a6c5704eeb629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314dc15f07e00bc27dacf05ba50c6f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d296dae1824dc24adc901d6e2726431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21f779b411c91aea953ffcece1412632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a04c1aec1977dca12f39cdc555cfc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86003863e6295f3931a606f421ad69c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18818ebc43be0375b0b93d53c380d08935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed42b5f78a1a171ff85772e3adb0c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a54670e3bdc998c4d6052cfa9ce9d837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afc4cfa2dc9ab1d9b986128db5859538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf8db48a9fd53050f09eb0056ca45339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f161e350f9d3d1ccce8f841d7f3b91b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c059a8164632e049a251f768ad85741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7205823210389c8de6ac8fe4d64a51b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69aaccc01a412c28e5cfc75d0cc691d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549cafc7be559ffe31525f03867b461044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5690c30db43a5369512aecfd8731045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eea8e42fc2ffa52609fdd56f0d5c4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b6737f094be27e843bac5014e0c5b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b125a2495dd02c557c9f4ad15013d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c8c4e4acfb5656af7b40d8b4f9dab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b43b464d3a283e8371328e8bf0e3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8be4dbc008138c8777cd6bdd7e85251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8aa499d3c547cafacae32de01f72752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24b0c3b3df6a80a94aa7f14a88167753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78779fd3cf5dc22ebb0898b8a4a23054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50282a268117fd82281aeda8be13b4c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145b3b4919e53903c31f343e34a34c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096912b6502ffaecd8a7ceac53e6d3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5263fecfcec48bb2d67e41aae84bec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8373a68c20aaef057658b0914806e3e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f912d032ecb0b843c62a7b71833e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8254ffce76999b5ad1e878d65d4ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0aec90533b8f852858368e97256e4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac062fc416be2160a05f268aa58252a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c411672c30befb581077e37043f9d19864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa40ae77e6f6258a99effa95d77750b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0eaf1e1e08607e9c1d409c37a147d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860bdaeff68292a86ced3cc3c9c80a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13ff3ed2036e1160e65f3366378e5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa0568bc1d6621d1e9e48685fbf09669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff84b4d1f8bd78f12ff7e72bc6867c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064765f9b87c6922b2bb21dfe68007671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048f3abea0846479a425f5c608525eb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8fb6489884b7c378145548b33b6d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c58a7a1d3ba48f01e64a1a6fa75cc074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb362dd6771d845b19df72c19ded9c075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37b934b1f6ad4161647c413c8ea9df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c5a5d3e219f49ea70a06f2ce0f87577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d4657c4ef1bdfd00e546c0cf374df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a6365823e8773e4790e26cb38bf17879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dcb30e2b151f4a8e4ef0aff2f3744880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d590f4ea683bba3abc0223f7c3c69c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4a0e8ef423641ae5d325a8db9d1df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5490baf1eb0658e3c9cd225c9170ed183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e71072c3c60f8efe1a0396da6d28984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47badb42f6705edd0f21addf98ca9f2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142fc13d5ac856cf9fc59d4a72b25ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222a5f37e056dc1509814d78db1890d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da1b7ddb74a3d41988f35a6ef81c3288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e244ed69bcc3af1855462c1f2b84989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410780085a352e7333e0e1a24866e4590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ae7acd303e41e3ec9cf3e13ec776e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277edc7269413c4c8d91c1cd9600a8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9078a0dd6571960b44aee0e1b0d2b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ace2d7e507cc755b1ed459fb2984f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7e224a18b9c9ae12a9eb7c0ca0fd8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b9bbf0ade7993d8511ef1e44a08c0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305b1e34244078070320a4d40c8f05197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2c4578c8b4ee214dcc49fc511eec098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d610ac8ce16dba674f583b560fdc976a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e6c69ef1dfa2734a11f8835f530de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5575e2de4c2b601d1de064d8261ae8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd14a26d2056aaac7313141687e5f50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d36e3a4711413b889a9a613516bbad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c25f0fd6781fd6aea519069bec610104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599305f682ceeb29922e172858ea5bdd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ccc025e3cc4bb8e4184158c73fe9b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6cd3aab04a506d7ffb50990efa3eb7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89efa218e90feec78262bfc8540efab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5cd16bc5867c2359fe414668ef9ec109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d325169ac182901b828f2c51126b3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76892e6c3217248afd336fcedc43f888111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d265bb42b80891826ac079ce401a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec529a40f25f44379cf71373857562113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442fc8c9312d31d33488e3bb6cb6292114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08093b564b86783e93f49b3acb7bf34f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd89dd4077d219eeade5ecd2ab561c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda3a88ce84b634b584a8d86ea47dbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e75deadf348e470f6512855e878eac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3eb3eda16c6a770af975d6cf4e7eb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2336247716008811942b3c6799da25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b94361e52267ac4f0f540d4699371121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322485047f0a65e5305d4b16d1548cfa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aee3fc53c500ff9566009d1de13682123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72ba39697e3c194cd6a22b4d26d427124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dd9ae2e600216ccc7524aedce3c9f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab42257a18b05fe85e8e4270059edbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc06fd84dccb32e2f830956c13c3d9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a45394f655e76e66c1403ecd4b03f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde34bd1989d0f63712cbec529e37109129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f93b4e7eaa82bc7e1ad49745de01d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5446910000a442b79457f86471d247131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246e386b0e2e163d2c4416fa52dfc46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640c389658a84110b5dfdd0005a1e2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73decaf6bbe26dd88752dea147150d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90578f0611d62c5d50e125caf0423352135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c6b816376e08e2260926e6a5f0cb3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e01389af91c4517e875e5684964bbad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8ff55db0156b24c43de9a4d014671138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d555e9b887033bc4846b6a199ddc65f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631baccac6f81b61d88181ef544b7f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f806103badb84065bddeb53a9a7ae2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f7ef751972f92a2b75b3d5c627ec6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd4bfea5f8718597a832d396bb888f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae170db65ad6a3987f6cf1455175aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf3f096d676187d520b44281736934145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47143b69734aad206b265b9c92a47323146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27009de224cf7934fc7997afc419541e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9eacee477ae14d06e18ff2c9b5ed6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17c8783316dd1dff0ec8475c9c67e5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27518c6d9b621392adde238627897a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a0b19a312da4b55cddbb5f0e59245151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f24c4ee77cded20242ff6a6b0bebd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1315a0358e6087e7607b1b8deac495f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346d8bce21e0f7cd5203ff6e423a0c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea03917741485bc5c264438777d6a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c638575f955a65439849997053c2ef9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894e061d227973a5ec6a0a6f7b18698157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bf5ee3b9a9ad566c45670f4555c02158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98810bed0a878e36495ff95a69792dba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083aaa0fc18aac2bb094c928766ddce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8752105b9e7c181d341af9c667482b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2241fff07a588570447bfc4606987162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e5fc35de3db0bc2192d1a01b6d068163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044de9a330d4f02c0085091c55afb0a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816afe1265cd40891f534602b845a8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409a754bfb39961fe07bc62593c6660166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa76849d569be4487463e4cf71ef40167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93f9adde9218c34d71b7ea725c6ffa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a149be988d90461d95f57d30e4e77f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f48175fa779e048baf7e6c02a35fb8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e771bc4788646482d6d4190b192f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d96866f29e9ed09eed5362ebec826172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9aa66a15fa8c961c111470e78863f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3c3b84c742fcd4ba39c23d223de2f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbae18eb081e416788f049a69e7fd7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541146056928220c45d880b044af6b3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335deea13e9c45698c5903fc0cdf3c88177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcfa962dce113bb9b04a57292994b4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4f65a1d5f6e048e91fbdb1ed2dcbd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fcf8cf5ca7bb7b9325cd0a7002069180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7cc4424dffb6b90b032437fb0d7c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1e72752bb97aa38090c4ba929e315182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e55f9a08d937541c9af1a73853b31183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda1f6e9873c9bea7043a8e392a017a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4580a5e2a603872ddb43d7f83ffcd7e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cf8eee162d31d149b3d33516837b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5045f6e883a2adee242829b8523934187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13836df5af9dfc364c9269adaf7d5cef188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280685eb06f30b822078fe4494b0704e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc942da2b89e9e5c8123d7be6fb39459190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89734be0e8cdd8af056a3985ae6a99f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89682bc067c14fa3f0993a6931da783b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ebea11b9e7b747b9e58e79e17586e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c812d1bce2dec01eeb3fee142436c8a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f50e779642315dcda60f477bf8cd8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1246b6057f4f06f558588c6453a571196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a309c9f792b325f798e99b9a60075197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b87dc813d3499e322addd74958cf0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ad5965db2c3846a32f691f6486210199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3395fdfb00cc933dac1d83e7aa72e45200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657ef7a8fe4662e1b1b46e392c3d460201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb4c034bfce3c9440e881ec5c239e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be4d347e58931f92c537399967b05d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f12572d6088f8dda325caf42473c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018afdd9d12ef505366d9777c134cff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9943a7c57ff328a323ea5037cc866206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d61f69b79a4945657f6584201672e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b360aec1d787acc5acb062bc7c574c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc3726a199634f16d93d7ec536c64d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73694aadb0a553a693e53812cd2765210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9f6ddd8659165df072b371c880e98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76b0566637a33c782f474b18d21b9a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ed89d04550383c2917729fd12d8859213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4996cd74fa1af65e0fe2ced94a3339214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba956a0696fb4a62854bdead9a58dc1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5bc5aac04e8a2ecdf78344e1c8ea0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04537480e2a59d6e1966e996894be501217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15094438cde7dca7b3f47abf916c44b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91e68f20eae1314c219ffae6b50c5d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e6cc4f515a6ec9ad6db2881ad8a42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5180c5dcfd55447021b0a5fd287c3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622357905a57c864213efd0eb4f65a24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bddf58ca8312c11ded65d2399ca0f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555260004ecf29a8265336b0d5337df224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7d97e92b39be1151434c75468dc6b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ca7f14e5b9c8ea3b35849ddd881e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9b4a3ce1cb3147fd42570b2ce94d1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461c09281848cdc77bec066ec628f72228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af082e7ff90ee710c305181de9721e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a6e67aa09fccd24c080ff93399b7c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b8270462af78d5d0062fbd51b06d0b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473a9a1448a0c8b8949fdd90cb5872a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325766baa9fb44f15e018a3a5663315233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951f13b9b946859c39cf1422721c196234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3bf3a877752872aba7872b4a06a4f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895e5cb4be7cd755ce0544a88034426236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2665511da30f6cab39526d52a3fa57237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd19ab1c67f9d37d9508a5b6a53de8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fc0b742e286cbcc3b3e30f860787d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92a2a1f90ffbddeb057ca48503f7ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c950f2912424d06d90342d2fd9b86241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50035e911a70294625356bcdde8306bf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1ba7126a1ba5c163defbe0816e4ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770ecde24d552a7cc9b5c4722bf033b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e4f50b94e1de0888783a993dc394d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fb2d402afe728fec0cf5b7816c31e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19651cbb48cb93594aaa9fad829a6e69247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545a8d6d3bb10e2991da4c402df8b5a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826745c01779dacb61445d5f32bf16ac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b978cc66db7af0c9615c17b795ee2c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70076fcace9721d666df4d8d1e1466251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ac44861402c9e0405461d7f86bd16252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68b59516067fc2a5799e6da588e9d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708076132448426bfec660ea6adce03d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a2bbf133f8e4924b41ba4a5c1e6ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ae6966342579a0f9bdf984607631c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c25df2328b534037375c6f241fdb94257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443739b4258af6c4e6a7501beebcc35f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f155a790b5d0f91f6f5957d22eeba06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5be8c3382bcddaf33fbbae399bac66260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39a93cc8573bb8a56642e1364e33dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb806e8691810f3e042231bf4d01f4a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411dde75d006e738776e334630a4ee67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7aa54e8748ceec528be7f513a6ef6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de3b442c8699a53acb0feae075f251265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3036a69d54978c42a07c602cc3770da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210be3d206e59def758540e2fa2a729267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001661df27f7af3d7a19f110aa2b6d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7000c53d9963b4ae86a79ca403767269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adad8b49ebece085a0fe5fab46d445270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb9ea108a2411c81b8e0b08a9880a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9a027f40edbcde3c5c284cde035b6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769d2e26feed709c9bc2107432e30ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95e4ce98c7dc170112477741aeb26a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42890628fff9c78221a9b371d6c0b0b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94477516e707397b5372e66e0e9d40276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9f4c256656a0edff7cc54974387d0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8689e63b212d1bca8faf91df80e91d9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b26a771e6c5acaa1d9246979840930279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4848a90a3f1536736a51299bd1f33280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95393a99c16cd47d108656ae0798bfeb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500beeb98853304f4f54b316544c10ea282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf59ce7eaac4e68075a10af89db978283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eebfa7f8ecf97254025db17b50b2ce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a388280fe6eb4b312f6ba5fbcd5bfe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc78aa300bb9e64c5cd29163a9db7c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe6939b6a200a1f12c4b7484c08244287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd59fa1fa00a01bbb9378ae4a5755b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fb4e06442c05ddcb06bf860aff0be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2ada91d1e77fb8f68a7609cef7740290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cad419a09c30b0b5cd4e1f9a4aac6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2cbaeeff3a0612cd1fd92539d97ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a96c814812a555758ca7d2322a347293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720df03d660c4631741a13a67d908d6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8508fec050ff83179239aff2c12153295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6a13fca4c1dfb7f5c36f76370447e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28b31ff147c094f931c7ff91143f59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43b379841ced8efc1f3166674acbe5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364d6cfd5c65dd8a680322a7a58d83d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7d074cf2de5c2666a4900aca19cf7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb2e52599c3ffb82a1a5c64a289d70301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc71eb60307bbbf4ea92bfea2115af3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804817235e3589f8f358f73e1ebd419e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564de51e2c0e8d7639f499cf3312a014304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec79ff1c6ca3944969b7f02f1bf499305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b79d5775a6c1cfd0539f9a9e37f565306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e366d4c3e2c698f678962daef2acc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ac73ac01b71289cca96a0b76fee06308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ab08358b6423c188f745d1ea35b95309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3cbc39167e8f259511568754ceabe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea65ae4a3d129ce323e2d058533b56311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b616548a45b858dc4811f63d6caa8d60312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad67561e59fe129cdfdb82611596563313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e593a77a4efb7d7086f2ccedb8eb3f7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16fa42fca6500ecd5d8bffeaeb3413315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c44d0a812d3302f52b3f2060fe80c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1f79e203d56200855644fa35b2469317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e2d8b9f9ca34024c8d20850e6960d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959b6d7eb1c87882c36aac0063e7c15319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b6b667a037ef978f84bbb1efd6486320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a964634824944d42968a85d81b890321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea90429fd1ead9f685f85abc04e0e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf67cbeea2d0eb544660e81068ad62a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2003df4eafb27ab9cdba410db055972324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32b6ec46bc90ea6d240c385e7e2322325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eeacdd631a72a6dca273cfda7005c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0b5605548cb18ba9bbbfbd17284f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744351615b0f48bdbed0bee85fe0937328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f15d8d1876fdeabbc4e42d0284131329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ed198aa4998d017b9473a43aac2fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94513152a78beb11f6bde7cf91e4acd6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79bdb927f02ada4c34d2115cadaabf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887790c8c882889ec373184e386b023a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8d5bd0d2ab7d4317b0b0c5244b02b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b416b265be470c676d8f1133af88f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd093bf994eaac4083532bac6e7f0a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa077a7c74200d4fab5640c7837586b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b88b3fed1f1a70772f665d1e4f097c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d6a7ac9c913a766cb6ef148c94b82339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab20e70af0c71887ddbcd07a372543e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f88a4096dbc0c196fc4285f46ba54341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae90878bdd0b5662d2f5d40d86fbbd0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391280c4d9d3cee7ea0732a1667ca05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15a9a8ed1339ea51e813e46d9052ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab60481160e80f3fa892b8a609182e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2c144f6ea7baebfef130a131669c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa43972ce036bd09362ebec396ad01347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c8bd3dcbf422b7d3fb3893943f8f0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152abdf37b52887341b649a831324df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb17f88938fbb6c977a036d847d3dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5963298ec5457a3e7cb575fe13124351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896500e3cfd5fbd3f73421e77706d23352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15c3526f6e14d38742f91cdb7a16ad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5924907e41d6115c5eb9cd142f5ff8c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df546c21f2f60f40b506be60b92666355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d437e2509a4406fd2d80d6babef797356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29125df0eb2b2f475a1a3db1668035c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cdd92a612aa6e6e3e146f5d5788b1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac12d6c70a98e2d394980e746600f1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6720e3b29c9738d7f207c949db1993360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c69d47177493856cc03096cf99501361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b435cb9055f51a52633e50fcfd6dd9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64bc60df3dba488f9ccc45a83a3339f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a1d89abfa6c55da792c8c5850cc65364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7a1d69015f75af2754791dd115166365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f8800141a3339fe94460893f08098366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b369e70263612958a5f3d3bd12ba3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a3ae937fa066c85427bb02867fcbf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6a08409c5bf9a938093906cf433b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d08c46cf22001039d0eb7d8a4b9555370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d49c982b9adf23bcdde70ecf46c507371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af18b389ea7eea5ec85c7458afd148d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa31b09755d00aeba8d681675e46c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294ac9f9bc7029ba268138d11e7c2ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27510ed58ca68fd681059fbd29e5ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a64ca156a50521b9ca9517082e401b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b23da2b261699b3e805c2bffa288b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fa4ecf4098c2286123262d1219855378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82108139dbd4fce08ce86b3ba9ea384379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c865977e6f870e0e9964141fc857a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010c3906510e5a256a9b532917bcb33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002d7c9018d2f2e9ae36d39cd41dee0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581af0a0cc4c66bf471f34925114a0e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8fb7aec8c6c58dc4f4e4a7f16c083e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c21f488dc6c22a72e46fcaed79fc42385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28d7b6e13122c9e5cc30a35edc82da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1033ee294a82a3ae616511d4fb1cd30387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151eb04293df7b287f91cb30b8ef3d9a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9d20484d0c1f8e613953374ce0dcc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2456f993146239a19ee79ba0660d609390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4bb429980e4ae7933f7894f311bf3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8676d411438d4f1c6fc74faf61698392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3548b7c563f90f514830b84049768393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc96933e449da4d851e7c89e312835394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e731985c913f0575615d0a48715af3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b5a7efd38e5d0ff4957c8b7465e45396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df752b36b11c368eac7d8eb77d85dc1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2359c82444c16460cc2108d66b7c2294398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29b99aa3da87af6eaef65f6606766c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b2ef0d41c37061ac646e6d6c46a9a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaef2a6d664b1de989ad97962fa8fd6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8166732552db963471b6f14866fc4de402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e55b6326076c6a61ec321dcc169c34403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a947a31e51bcc98bfa850020218515404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eeee607f71d59e54c14db9d3ec5d05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766206942768cc8c8bd7e148e16f6df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c710a878c2cc33ec49c3c2c3214a2ef407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c37382eaa7126807b4943613a3f1d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569ba3290c3f6584a7d2962ce54ab11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297af496f3ef1b6471b74ce3efe470b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18552077deab20beaa0c16d05acc5241411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05aaf90ce20191d05d443dbddccb01412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fe54c0aa837db8cf1ab13d208f2c2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b52cecb044616a5a1d218183001556414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d222741a40a8077097bb5ce35872458415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02258b89d916ed40b0bd97156c81e8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3cff566c0fff0591278548af648da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131eeb5bc5b4a36640324caae90bad8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833dfeee7239bef5fcd0a8d32e9ded6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575af6d6bf559c81233bf3ead5522d6a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d1a8d3f74b31323c3a77c1eb686fe421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff2792ba308ff9a5e90c6557306263f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77bb75224e94101c668abb5c789064a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018af37dcb8152719da16e42a1b9dbe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3114dd3ae65c4e26ed3f10a9486aee4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae372e75175dea4586a6b70f3c4dd99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b38ea658907035327bc55c2e0fa815427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587895fe3caf3df9472b040ddb373c15428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8cfc7a5bed678811393d0d49a0348429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b8ee40bf4bd3822cd0035e2fc9add430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6559768312d8f15dce69f95c9aa68b6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6170a2ddefdca13b534451580231d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e31f8eb4791cb9653e4d57697a8ac7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6367bf21d3c50f195013818c32ba50434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d05a3a0458a6d54d1a1ae855621c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb239f2f6fb34d4d800aeb22cbe05401436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a490850e4515977ddf36cb8da558a44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381c152f1c4559573a0d57d0af45dee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4fbe28408b67421c1dc161483741b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ae498ad7c6c0880ba8ee657f2fc99440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad828b348ecdc0dc623a5c02f2caa8ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bb4dc21f9b7abd40831fc5b9c8e0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9612516089687b8bb1e544850ef1d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c912a0f520d33fb7c84b58acc248b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa61b01d28043782a23ad1c1a70ae8a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c61b689e507eabab92513e154da78446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7449304cb1a2c267c91afc3b4a5d8a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ae7e920b1dca3785ac8c053dbe34d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bc571721e9f7b09774825bbd9c579449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32465b2cd0f67604d92679ef5bd2a4e9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1110fdc55de22cabd33ea4f64c36196451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063cefa8d9e039777c72d3f598abfea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c1b5770c46e853eb5dbe3316d7b66453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f937f0879a94166ba8510921625b501454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3fe090dd5ff6f2e67988f0f021b95455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ba0952c776b901f27ac2427ab41bb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83baaa3bee1e99c3bfbb840a55c125457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706fa70e00f5c5b5f7003192bd0daf9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7ec36af5c96163640b0e8f363a35e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df2b04e0d86d18a7ae3f4aaf05eb18460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ba3ffa51c3f9d722243a18a9452ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac03495662cc8fd345f80bbbce34b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59013834c9baa70572773e6bcaf5384d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0952febefb8662febd97972a31e22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a664b1d5167c74f386198b42dd9615d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd64e7c3e5b6817fa775500e1700438466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9758ac6b965e02ed1773d092ed436467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97670ae6bdacf9481dfca8e5e3513d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb14e6184ebd782e34d0eac5c90e035469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24ce154649b3e0e71fd7f238f5023f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400dd0583ce2cf51eb81186858ca4c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f748acdbaec27290dbaba216954011f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c1370d132dae6a5f85ded03991fc9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e15909f727f96feaa63aaaa8cbf302474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421e50843ba9e5236a6f881c3caca0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c530eaaed22fa3a5b0c64ca0693974476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85cade93d84f1865e585e79c5ab90f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344ddb9afb3f85fe3790bfd1d4e0c94478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec1080b9fc858f2018ecbcbe5c032a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282cabaf44d139a6b464c417a79fac9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b5f9b7146e66ccf5b97de664e22e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e230dd0332e77f966d1f3c8f8404e2f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9414b2d2ca28a4c3ea0d444c9bbb3b8e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc3e0007c3cebd9077b825ea5a7896484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64336b200e3f304437ed383ed2937537485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756c935db5bb65e3739484ab796883b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668fabe4dfeb1c4ce9bcbe3b1241e873487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76d8c9675f51818a56d7ed839d6bcf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9b235f44e65893723eba305f7fab7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6772ad6435039b0ac304bcf090763c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41bb62f86a3a6fc27528c0cdd137a6f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ce43f86eaf152d01d65b53991b27a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87f71d3fac2d1f889b16e0a9c8ce04493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064ce3f9034f43b3a986bad4d73091d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bf435566011305f1a464f88a8ed00495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7f9725ed2787e4ffc5ccc1ca281d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8d12d38afd2cc61e34a68d13c58c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5c38e40412117471cda0946bff6b3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d269693acf67f5209ed183481a86778499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de68f30c1455d1ad5fb5791844a1f0b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d07eea16f7cfa23d8bf9f7c88595d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a08369c184f9b64b07e3bf387b3fe4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe6131e3c07c7244de90af55211f1c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42db539630dfa6d7b9d5b79b1659c31504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea966bab83671e62e368502ed0e6845505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b144649c7783b90acead25d915cda2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22fa48fa405eafbc07713d92fe4f83507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e2869f96f9c23dcd37cb53d9a82fcf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e3bf21509c4e4d5cb87cdba96b1ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0bec4fc5a3463e8935e905ee8a236510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3739affbd322d1bbbc53ec3148caf7b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9134804385d194b143827c8e86e8cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92bcdf33c8e02b3b3fa76cd7a46692c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1330e2dc248ce8af13d6cec88b7b890514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b7b8360982d2652afc0ed09b1f7b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1aed9a04809444d5ab0fc9964a9b16516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c776a5a51652f894f9e378c46df4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54a50c40b3e3eae95ca2dd0ebbf5c91518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0a59b04bf2ec6cb437ca974d012a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb3330da8655b9df81c879f6619e71520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ef56a62991cdbd5f6929fad6a05a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbaa4c098543fbc11e0f9d2f52c390522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0ed81af0874a482ac71ddc3488948523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7eaa6d00380e9d6cc6085c762af78524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bfa3f9d46ff8d8010ac67ef2b6803525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01453c5729f9a4575f12c5a5bd6045526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d509aee6d2605bddf00d0da2aa86c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2f820f21419ef1de86d7ba2823fe5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99ecd8215425a42742854613455de2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909fcf55793cab662578850b6fab287530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a6a8704e78931a1fe937f9442eb01531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b150d6ebe5eb7959dbcb77975ac66532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cccdc7b11199d9847070ff9a74bb9f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357dcb3f8e708b92211d152f73e0e4c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff00171664e4bb31dd26484b2fd176535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d9029016bd9cb12fa19f5c7e28d43536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7669678c8ceb04de1e764bd6a8a6dda537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033744a9543b01b8e71fc5e979d2df5e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73b1af218d73db60dba14b8996d182539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cfc7cd85c4ec97851659f2c5aced0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30bab7ad40c381890d82221bcc3621541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd972fcebc0c4a4b772dead89eaed1b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fad719aa001d356a455ba69063717e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8972d40398f54c02381699dc83ad4fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a92bf29774e2e2eebbe30b958b678545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623c4c9e49f62ed5af85e1b0fab7b10546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf700b0cd760be0f30ff9ca8f0b968e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fb08ca52b3bd351a20e39517f9b1a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b95dedd2968f814f56f4ff9688764549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd8cff485a1cc03f0b7db3c7eb0e38550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4c88da359a2545c5a33aee8f0564c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbea6b94f6c320abe2618d24c1fa510552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a6020eb844aae5c68771a0f941228553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ff443979fa2dba3f29a8981f58e9e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7fbca2228079c340aa163d99467320555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c1578d99c583c9bade3ac4c5bf0b1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c5186a8d65041cd8f687367474554557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5fdaba2cc7d6cc185a4c44b7fcc5c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81bacdb83a5d37dcb982941204b90d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d966daefeb5b4c6a83a565433e081a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bbab54eff276e2a28e04fa33953ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775605b87b21aadc8349ed04fdf5471562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4830288fd0678a7515a01306cc7fa00563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40f2fc1be588b1b6bd8e52fb7eb982564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b1c2b992a4f77a03f44aeb98bb492565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69558b04b86ed7e6184bcaed0e6b23d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5fd9da75219a94233e00ccd48d670567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6777bbb282284bcde16740be8cdc08568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecfd03e0b8d3df86f6c76de813ccaf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dc5e157b4a70693237be3fcb67cfb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929012fc4f7a1c08f9e75430dedd3a22571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fe69d617223e787128ea2657a1170572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ceb72a8517cedf4690692083b65016573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400ecf724089b5532564e211e62e178574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22340aeffdbb2a0b349473a2f326a949575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f563580402dbcb05e4675abb21b39e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ecf4fdcaa4c0a92927507bd97faf5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04013a1fb7f463f813bf867a2d26d9e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35973368864241fc595559c03f5321e7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0f616d3812608270544d4548ccfad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b03baea820d0fe8be0a27a1e3a769f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048aa2523ac5740e5419d16b79677d7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff46bf9214535db22efc5e2a24ebbf9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b49e15b789f20c276065157d6af4a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921403e059a9b389a35faa48c5b35c38585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea21d121aee541c3d752ebbb155a29b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542446bc41bdfcb076b34ef967dba4a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb032f3800b9f73f3d3b05e75b6648588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec8e517883ab7d1b1bcdb5d744da44589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660dbb35e5a9a0eef2fee663edb707a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc64aa3aa66406409e1bcfc9c551912591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c16992bdfff193b9f5e5d6084b865592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a984ce3c22e97581e03408d93fa47a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfb096c7b2a87c33978b2db71db5b9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fa301a9e0278c7caea69a0416a4b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5346a0af6284c38d864b84d2c29a25596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c529d7527ec4315ee33b392fca256e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05da95f1d6e26732d6cd4ea6be9b047598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620455c2240082f3e459f867ef09537a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc976209b3ae6e0fa755b3fe135d2dd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdb919d671b05eb9669f6998e2d4a1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d8e92c5486fef2623c2dd36701142602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec9ad7174b499a6ab5046cc41b7184603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3aa61dabceb208e74d5236b27835e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284a75c010fb8aca39c81f65c7167b1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced90db8f7acfc53cba4a9f9acdb51f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdae5467ed411020e1a0ca6c53adfc8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b71712fc1be34fd9e7d2ca9c0de426608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012b77cfaaad17409901d324a696391609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dde39e6691d5a8e8c58e7d4b31257b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002462d0e2e086635ed340834ad19c69611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504481ce197e73e9ddaa7c655356c9bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc8245f441a5224f80711dff5e3219613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90639234fda809ca0a162e26306094ee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb144fcc4aa16c7bf9c1f9eff192544615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a7d09cfa33e3947012b38119600a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1a5175506dc0ba2576db0f3b6dc34617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42668b2910a9c96e71d6cf2e2dbd489618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb67522b68454991486b9f7c5ea2c48619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4008509310e10932435a7a02e87b1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e88a737f4a6480a6f51c95a939916621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a738cda27768c2137f09de2c1b734ad622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb146bcb0d15ae6e53a85337199639623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7808a705c54d927bedfd22bf1d29a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e49523e7010eed0865d3972c0c52f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232222a7b88419de8da7f5e24ea95d92626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a943512457b891a83bdf1744e1db3e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb186a09d94655681207c57170e2de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767fd1bf4459363fff7ba4575dbafe97629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e726a3d71b9d9cd28f36bf2a68aaf8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc188ad99a786012cd070e0a965cbe7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303318ebb0564950a68043c0ecf2293632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfdcc67720bde9d609136598de91eab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def65b95acaf5ff95099082bafb7d92634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5707fb74c9b467c6adebc1cc9acfe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17774b24b0670be7aa481fc4bc998b40636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849879e2784d8ee5a5717e8d5257f46f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e58d637a72788132666ea50bd7534638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e558dc8546084553c4d0ef2bc3559639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4d910e8c2e9610e6acf89eceb0296640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c65c2c47723da19f5ba9c631c3491641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b03571f8cc8cb0ab37627aaf7f3767642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d98172fd98c2764ee556638399313643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefdb3ca12a1b336c30bf97b3253cba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1793ec77c6874db5224c3fa3d505a80645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df55826c5ebc5dd403f65bf4e2bb17646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb879d2cd4d83ef975f4711f71bcff1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f276c6f1036d2a175f4c4182c1b5e6b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c6bb8fe1c7097f6eedde17aa9115b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f25b172f1debef3ebaf15f679642a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab160bda542acc4b38b2b20d63e4eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20338b92d353ef9451d68d010f5bd846652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024bcf5f285f6c699ab0ce330caced0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829eaff7b68cd82ada53c000393f0581654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6bfa5a4a9e9ec72c5a364e06b5ad4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b555477c3243261a94e7e0c242d3f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec8392db8ba447b3c0b9c471c20626657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee14db5db27a59a49e67a2b4d48d4b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949dbd58c817f4d2ec03e8d73d641f7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5ebcfbd90f38f3d4fbc78970a592f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecc905bc547b34258accb09ba441da661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421619a1420533df510b02db4c0c6063662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbd8efa30fb84d29c6c2ea79ae3a50663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9c10fea10c5a105f42136a82eedb5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055315976bce1987d4da12d70a67e130665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1713d63eceed8b5bee4a590cf855560666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b89c66115d37a450a11abffd3ac8e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c29e9b386edd102e492c1e4202b5a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8543d77476358f540a5df7455747a6d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ab974e905767a0c52725c3d84a247670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9233d6cde97a0776aa8adf371d420671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a5fb035465214a557b7f4dc76bf1f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52c1a98497b9b110911e277d9f2e58673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163112f000b2a33642923d765b8b43a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ddbfbde58f99b76cccd8239708005675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e003287d29271e49492a1f9a7bc53b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78f5fdc4939203c28d2e501aa3e7a8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8970f50399b01b53e1d6ede3795f57678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0050b0fe28d800be9e018adced6818e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b58399ed43ac54094de806a889401680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7042cd0cb4bb51b7295befdd5a462e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0632a04f0be3d8cbd3fc52425c1ea6c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3dea4ed6bebdd52442d4cd7a8ad95683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf767c8161bc2336958a68385e73c3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67f53ac2a3fdc929fbd88527632c81685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f729a8c2faf94b085ee2c89b2bf9a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b027b2aa02c9c4980771b772bf0f2f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d35b83f7c678d44c96855b4f9992ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e8129668525f1c091aae4ecc7dfa76689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59f119afa3cf4931afba522ced27a7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2aab10b19b701133ee774631e58b09691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730e1d0ccb45696677210190e13a356692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf64429a8fe775e41204795b8b2a0f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca5289df7010ec37ac7efae5e7bf6cd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6cd81aab5c50a5d6bcaa87e2fc6cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b8c60dac65efa2df5394d2d0ae222696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3871925d069bb20f85a2d26692308697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726a96d768a804ee5d4603da10d6ef3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e3c07963155f2f0d61af4ae34e502699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1a507aa9dc2f3706ef56f1afeb1f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e590dd99e083b57c1598c4b936826f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c4cbe34524fde0ccc7c0767429e56702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd579df0f9930c12f0c91bff621c08d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b23ad95416fca1d6c7212f1b907ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cded0ec8bcbe0b4074cb4abad49fe2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffa0f40d22a12a18eff4b83fb9c541706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e34494602a0df8f66bfbad1e703562707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122eab6daef0953979f84320e06d9ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2172b0de42d5bc5c4d9c2a622988ea5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9343106b746517626c1abb5d95ce3b9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c3250c2b07a2490b300ad696a4fb9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc61c21c960a23c83a57f1039f288a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060afe668828717a2279f0b2a35f803c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce7161fb2fc83e8228c174d2021865714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348e2cc834578b37516497874dc05e7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957f3a39664873f01a862949237d212716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8b3ac86a56412059ae90afd94b07c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab25480e168a0133f86d70ca1226e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc98da66f08a8e16eb4c5019d79f22719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fed3f42feb5ed5c7b767ecad9978eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb451ed1c07ab2b14de8c5679dc2efc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34eb3ab6f23a914821f23b80c0cee1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed81bde8fe4b8e3d3e2b77789537e6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c4c46eadb1690a75079c0408c831e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699b762830ff14b2aa82576985dc219725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb1d642ec89a8c6e226a900eb558a5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbf77457a3a208400007135cbc9456727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9806c1cfa34644326b16dabe9188c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655ced24d4501586a973fe406ff47b3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd55b0323aabbea7174c37034116d7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf67af70eac3e605b6b7589ef9c312731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2daf5b0f3927a59668d3296f8c035ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7836ab29959fa80eb9b419767e34e44733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f380476ce389d77f1723fb551dfaf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925b960e1ec78c67dd79b401c81b5b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a70e6e9bbafdaac59a15e84e0a865736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c64c1ae12f1500067329d89c0d026737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb502f5f4310613423150b7c7c4dba3f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e342d46157d60e459f251568bb54bc7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36681762338376377cbcb889c649b3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8cfc942b10a801b9967059cfca5a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375405b45b9d25c2a3f649845bee7832742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a105eb44ce98bffb64d4107c007d7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99925fc26ca0c486451f4b5542b0c17d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e20cad679571bd33c5daba7411306745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda3f2cf20c3132b8bb6de1c6c3e131746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275500f0f910de58fb4b78f974a4bfc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586adeff5bde3c297a8a3a76ba63c63748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db654ef18d15ca7f7a3a706a0394f20c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc679582aad70ce7db4dd27119a7bbac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4bc404298d8030c0779f5ef0d1ac14751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7d540d5a040d995c364b5d1d75779752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a5f0f656841782581b0622984b8fc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74514a3bc5731c25e88cd1022a23ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65e60efa80c7c906261f3a2aa4a5fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47141153c1acfd5ddae9c0adf36a10756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1ed7bea5d77cc081cee6162b8cb33757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0de3ab957376456d9024e54b8b11a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67000acf92eab10dd1ee11e01c7259759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e417eee1824aaa5ccc35f112e6da11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86639da913f58c2de9996fb6c42bfd6a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae70756bb3a65bab3e14b59759461833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216088dae9149ff77f34b6466cda6874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4a32b807b71e6d85517e8a68631fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd8164f67c4273ca32178aa68663456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3efce352372cc6cb577e7bc99d6c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087131dafddc9c8ee041cc6c3af2dd828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7172270ec8b41a69da144ef563a79a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74340a0df1a2c94b0f29b69b8fd11f4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4e9284a8cebf6b1e80634a537352e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432fc05b19f095720de629c96485bfa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab00a163946b68b49fc9c8aa27a3de113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d167a7f31e4a00355c702de6614c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae024eddf41f6078577d2b967df21a0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77592bba548ba29b43a342e6d1cee5ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f3eb62eaf6a11217704dd4dd4472517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11dd9052d439948571331157cd3748a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259648903cf1ec11aaeb0b1b3040ede119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf53d065744549c17eb2ad9253601720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db5f4f2cedb141aa39094384de227c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790880a99e6fdfabb1c25457370fd35422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e1fa7bbca480d190e95e5c1c9781223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0e911971be08ab385de6dfe44e08a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef91fa0289b7f0bb323fb8769db7ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd4df474129d7240e39573f81a417726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4341d982677134968fe706f0e4ccad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207d21d99164cbc21f740bba1e9506c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c1f02fd9d880a8d206767f6694f7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1785a3d217474717006c605877dd030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b9b3cca7d41e4951762a93657764231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e6190a1390b910aa05bfe66ece80632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5af1f094c79874d67c64c19c150ac633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cddb586060e9bf9b83fd462aefbb5f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b2bd3230da1ee5479691f1a7aade035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d32aae2de9221af4ac9cd57e89ff736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5892451d3de6d0b6e5e867e4c4a05a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ff178fca270c2e21ff04fb44c3d40b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70206ba1aaa92d1cb273c7f9285a95b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fdc29b0464ed59e72fdd203fb3520c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb754f27e68e345ae994f33ebae425741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a1ba445b26811af33908d9cf898bb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7aab7c417fe2631aab1ecacc706def43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dec985182f9a3c68d11a923b6986f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a3f1e3036fbeacf2f02338f2aff3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97126fc59ffa0fd72178e2cdfd79d80d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8793b85a7022f4c9edcbf43a6981847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1f8c0f41cb1d6f92aa02ebc24504b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b0ab7b72a4ef69c672fe3e0b6bb5349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdb450466f4e1a8578a760069111f350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c4da42e870c0de917d34f4d509ab751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934da1476b07f7fa1dd0a119d3fb9fdc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cd096de060b7115dd718aebce4fff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f9b233a8b2333b7182dd1094e42fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5eee64682a27de48de0394679cd7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b9b8f639c5ef256a74413ef3fd33756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c5461214503bb7569955d69e8ffc757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475245e6a9eb171f189808fbd6dfd4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b22dbe0acd5fe39e09883b5ce4d306f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c8c0ea03017405aa45223e4a1cf7560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b236b326fcb673be0f123c1a777ad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c5403269053b9a70973e62ab2e82e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adb423a2feba46e5b9bf1009860a4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90313df1ebf50bd36c4b9a680c5bb3a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d700bfa84654784669ed6561b5efaec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b062c8c7f552ab753a3be043832f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab779a84cc81ec817e3ac4bc74d657b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cad00d9c223f2ecb96146f7bb85a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6c4f29f9b08779e7088685c78a75069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9292a4871ffce1f81d03309f6b6f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111652d98e759234b8298ea08f00eb5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cb2c61acadc4020c53b3927c6c9a072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc50d6e4455af32235bae630f82158473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607e1b8e598920be85495a007aa3f3674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b9c3208ba1cd8d4708d28ecca1a3875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b21f257a560e313ddb2ee5d9242b3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499162115add4d4ec5c39c40da78ffc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f6eff7d9717387c125273a7713d08c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecdcba784fdd2d6a1972c0e9cb91fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed63b4b868b0cf854737deacf9c90880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0033eff23656c049ff61da826cc606281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af0f56b5cb6532ef7e8bd812dcf89982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308180f81fe4391d37b36ea7c3ade9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119558152d0e2cb6c636d53b6614c54b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f86a5230b0499a4c3ff3110c1dfcac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01479a80d9f1db14f81d04d2ddcef00186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21913aa2695fc6bdee92bdf4efcf2c7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d71d7d0d1db8a6d285f4fa803566b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a3fd805fd8b15f920ba0e1ac007f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7a189f7de69fac2c245defee4b6dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822e589b1c896b5ab42ad5208d6deb591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4feb8ba7e65e53f10c015a8b555e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c7580644239c89c23deffc25180dd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720465c3a04a10ec945819b57bdfe26d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7d08d46845916794eaa565797149695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438793d23fb061b82a795638903325c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8c1c67d3b3e5d172eb81040ded09197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f56ca3c67c6faa91a8ddd9fa2c12c198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824411d55183a77aa5088306b4c322899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075d28c4219ace0683fa15f1a7fb6aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c71f060a81ad34dcea9081984b107e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ff20fdfa649d4ba71c466c45da0cd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45ffce7659fcce680d8940025b5326103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e5af8716a67062c9811a78043286e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ba7bf0f92e564d905f41cbfa94804105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97875fd6b178e4fc912cb938fe944e7e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e1607a192193b72e6e058e3e30fec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189eb2b6b64b7ea9bf13d62824cf2b9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb9b0a8c33f19970f059f36a820d35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face0392404ca6821d9ed13b42ab0b1d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263067862b6bdb337ad853972ae061ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43d764c07c31d7e11b4cdbfd5acc8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c3c4d3e4f5dab7c971eafba7145ee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408404a1ab107ca83f2d2078415c1115114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e754e165b071a46dc55c83cf4edf5472115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe624ec2c064841741db95153147bf6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9214fdd097f56e20bba4c625367e6df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a60676b6646bb2d2649feace01aa7b4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b4ae567e64343ce07a3c906176496119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2131014ec530c2c629583251b984eca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd986cb798aeb4daa4cd0028c84a9917121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c42e3248ca7fb2f4636fb0b3a89a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddade385f9c155699d19ed4033567e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0777c85cc4b162a53753d9622f0ce85124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673924bf0be7d1821d3e523797d6f547125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a62e758c29c4532c3ce93f1b8b256126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a609289e68c8fe7706ba51f9e572616127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf27383e06503977311ca4d30b73661128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855b5bae0ef921fc6a9c74fb91d7c21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159081b0b0715331afe14791e2bb1151130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655d797f14f1113e616107f001b64c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5f2dd11bddfe64eb9e6fd51175805132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e7976cfbe392299365c6f64665d9c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a23992aa27fb53abaae4f6f2d882f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4522d116b4d8231844c80b10b033e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58dcf7e88796c7cb0cbb20b15b866da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3eec8bfccd59e2c5686088b47c350137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39554b0a7865d09661eb486f364077df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2b6b08622a69bbd86522843d3e125139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0dcfb6eba0171dabf62cef95508a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e94c00c9d84eea118cd79695d8f5d4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822e682be14593c646ef64fe655dfba142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181e894344ee29a0b40de35eeca959e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08b1014ef6142dd2e33b7899cea505144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45944a4b560a7aaf2e40ce91c521ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839b2614bea3297e441058148f6150e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9d402a113f4942ca40338e281d654147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88406c937bf971edd4684bc9ce6af9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc9791ece1258783af16731b7ba7a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff89b31f5de654eefea178534949c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94b142670423ccf95c1358b3226463151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4190bc0a6b6539ee975979b83eb97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d9f331afb0e287e8bc1776ea0a18b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47e7a01df3957db9215ae1eae1df84154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4ab39c3a2587857f7408731784d38155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527669ab1eb7d8717f621629878529fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3134afd6edd1fabc05868a255af47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86979232f1bebfed241ac05c22f3cf9b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa4a7a745381f07c0ab1f1b308f7de159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ad1e38fc978ded09d8bc30ab6eb37160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d3abea78400e21e1ce27407c77beb9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fafe53a12acdbd1defc2ec59184ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e969135a69e140d200cc9639796b55c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92564d8e70599e31bb18918c5e2e90164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b26e0e7a48181ba9f8a605ba27bf3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73a089fc8824761d02d49c1bd0f71b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d61c1ad2137a1d09eeed646bade678167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ee2b87a0778ef96f705af4214c176168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f022f666c8a08624f686119dbf79c72169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc150bfca1bd2fe32313ec9553bb867170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ad6a52d039925cbdb87524b64d06b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7550f22ff73b7257764bde02bab9498172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123db957eba588f2b77b38a70d840fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54015df3b4506be23633ee3a9d982a72174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1afd88ae4c9e65a2e784640b791d77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49676adb44cc11b07244fe4cfbd28931176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c63ff86f3522926bf27c19066596d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f86308c19ce31f77170a45a0a1d5f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8f5cb29d1779bfeb9d0bfd9a38641179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b269a5718e97029c6f580df427c449180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff6cd416279f769944246ff73168e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f28491ae2d341f59bc1e72172b51f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec64278af0ebc05d7463242f304f5d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfec71b4a9dd160fd329a443e4148ac184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b288428d5ad97d6db45780bdc15fc30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6f6c40852f59bfc38b056282f2d85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd7968e1949fc8c104c8015aaff283a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77db62da28369f79cf85731340d07f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea5a1eb8521ff04b35056df2d463dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b875f88145ab3b084db344977daeb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ea9f637ab14b32588f2aa04368a586191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f394253194268ab938d2e712554ddd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778730555b1ff8bd91456663c34c205f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e762966d4d0132d109f42cd2e1a246b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397da9839d0d429372144b409e8cf8f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e31ced9a6cdf8cc572217c32461e6a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b4bae27bcf7b5a693bf5dbfad0a53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad901704bf872b387146c74c3ab1c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a8f5091f964fe90bb874b7af4d4d3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b411ea1c0b4a3e9541d8ffc117536e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fc5d5a83935e8fcc96a7bca74fb4f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7a7569b78998a9d92cc58da9cdb31202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cebf383a0dc5ec0ea6190775935ad2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defc53eeb56c8336e6857313ed8708e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca4ed8a0bd7fc960751424740fcbc1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9dc29fb05763855e7d04d710cf7e7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95938486a2b2f14a722e759f1f4f54c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e621757c4e05004c3e9f795bc66260208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dcdfa96e506688b38bd96f8d2ca82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f86061b1d1ae7295a6c79b8b970a15210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e115a04c9adc78e26dc153e9b37d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4c1c7f8a41b1d0aee05dd8a66787b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e65efa4997023f534f8411168d177213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12251b989bd03555c20b1a1efd2bd5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff43be11e16a12cd2951c40c6849b6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2653ca3f766992eb1b9bf4f3cb64c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952c7deb6592149d1072c7612d27453217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176fb67cd6831bb160a296e70731d20218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1031098bec7cd99ed9067fa9fed15f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a07d0f1b0df41652b31389ed5e9119220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070417b1fa5ff16e0fb69b98f65bc02221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99aa33dbf771e37ca617a9e96c7b83222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1fdce68bdbd4060006debccca219c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e84a29acdbe736db127a2ed7ef6c9a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ba69686fcde5376851acedae139cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26755c3dfed727309aa6cc0bbc5ca8e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c9105852ffce9ac68f4de9931d715227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79598fd60f717bddfebb59c99025b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deceb4957e811f63468efc98fea3cf1b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a8a2bf2a8167bdc866fca0511ee46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb90e757adb1037e96cab855395068b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccca34aa1f6a09aca5b501f87c1eb1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9187e5c782370f0baa7dba8b0a2ff9b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774c5624fcacd1907a4196e61932bd2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da06342c015da2fa1f10b6209916ccb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa21cc8ecfaa32b96bcc0e95523d58c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8acc7f7b531966cd477f80f0f3a43f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd2b6651c1b94a74535ff93b556402238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6897460d304cacb5058027b174603c1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091ef5ff15f6289bcfe9c4c676135ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15840634b59dc73544d66126d6a14f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ff8f13e99dfe781a3e3a3e5373719a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760b99c3bb85c9b928234796c0b69db243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58981381f8d37600627fa4d12af4a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62e4bb5249e3c23334d6fa48fe5aba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0784a2b10c1fc4beb51e21ebbb8a166246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870e2483f6fb15502a9531102179174247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25147755a64540d771554d56f2acf2e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55884743a86178b0d640c8647d7a396249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87d92b77dbaca196e195d9469b913b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897b34ac13097554aa3c02ce9f2d1e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7827a9a490fcf9743f41720704fd010252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf301634f1c67940dae12a9578109b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72b121bae65e0a8aa411d6e44e5b20254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d2e8a190f261ba4181e18569f5596255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97110295ec2b6446f1961ef786c0c350256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802ff0459efa23516171158d82b8af6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba6e4b9c26daef49343af26df2ee9c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ca3c84f97e547d5d0172ec80e0af7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9e7e9df407c44dbc335c0f5610b1d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4513b9575e180db82e5829df0033e52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b72dede99aa5ec23aec6bd737d7619262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c611e879c9cc662145564851d86cbab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4ba72b18e331c84500ac4011baa75264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42ccc06fa66cde2cb18930b1756b41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa71ee2596514270c99d960c5682f4f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c168a399bb6c0423fc688cc0f20bf6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72e0241684c98a76a987830dc234f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1000c6b08f04bae0ea192a3743a3fdf5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76199d8b19dce949e4993382f0854fa5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9c61ca4e8097bb77b77995c4c0a8d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e7cb864f2ce8a1b0f3d7db2012aad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d707f22385bbd8665494b9494c2b050273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9c706a7dcb4c76a6aea6a5c073df6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b5e53b80b334bf41a4277998efa99f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabaf4e0b5044072792cc0a52125c163276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37511dab47a0b8b4b515fcfb34e8cc3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4167c0ef59709c3ad7f9cf16919e8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90fe64f1e2d7197a23cc74a7fcb129279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ed2f8c00e63bda0c25e59b16ae01b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2aa8e862b987631171128769cf6d04281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e1cc9c71599424e11234130f8f8e5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904684bd2ec68f2286e8417936667371283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e25239e79b4d2649438f707dbb5e58284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bb7340d470669886879c9e4441074285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48087e96659a8f4fa951d56c32aa9d67286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d889acb9deadabb538588f9695b607287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4151d0299e0d6410727a5b622cdee8ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18c6183fba920e02c6a077a4b137e2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf445b4164e2b4dec89c390e0e2c82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8dc4cbf5a3df20b8d4f4c511e0e295291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde024065aa37cdcf75b7dc4a6c11279292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2c5bfe4f2b5f5cb2f95e6d6585863293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183fbafa585987eec5d7ab62b091d7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ad488a202918fdd683d31a4415337295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38fad362d0fd5181b3494ee16a31aed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b54828f46432bb911ece3b6e58a049297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe4b3b3f2f376e95aff058891e4481298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800504a931c695dcee00b10b5aceb560299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e8004eb95cc3bb2f6050f1f218815300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4a290618e4e2c2197a2c072dbc484301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718ec489bab2066f409f8c63db8ca09302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f72aa2a2f61a2dc08cb629a0be7b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253178f4a78cb2026b355e6f90c4d587304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f51d78d6ff2bfa0e353da6ca895380305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b92eaad76569575b545ca2a2914d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd225193ee9c9ce3f1362f9dfc9c9c4d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0229852f6dece53f96e3a8d0c56814e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291d47d5e67bfbb19fc73f1ab78f973309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dcb9f56717e6c134276869408f04b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409e9132f0db05ae1ec2130019509c5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b9c8505e63df8bc9ca7dc1a86fb0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0e56b2ef9f9c9cbe78a45f98c0eeb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59932ead5898f8c7a28bc2f4461994314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2974e50541bcd61683e808b713322315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799000b779eff06dc1ede03b8b38422316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa089b68a5510dba7cda99f51bb3da85317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409ad4579922f4fceb02c054e8346b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345e7e4906683d439f9666b02b1ef2a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1920b2f1fde134d79747a0aa9d5638320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94b2ab58a09949d743d6b32d86d446321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47120fe1ce8cbdfab7871debbdfa7048322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616911aa5686bb811d5a7cbce23c6393323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6a2b01c84707ff004d3eb90b84e17324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad30b300991aae6f86246f81da7a74d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c05a77a61ef3709003c2962f2ff1f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abbdadc74c6644e40b81c2ab5ec7df327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4de02743094f726fa03bc01881bfaf8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2d3bc086603afa1ce7b80d3912621329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4832bde6310321405f8d40263c9c2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490feb0f4f77af025d2673ce5678888331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc6f2ca879e0df5cfb9d5cbd0ce61f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5b2e48753099021a399edae23dbaf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23efcc5477114e296c45892b553a4ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de5eba2ea982d0a8dae21029c60819335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241643bf3e1380628f41bfa5189da28336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c31b5aa113a3dfb6f098839ce3ae66337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f5a16139e883d08dda3d508eae932338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a3dcf67dc958c50fb2fa14620aea4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43156cffb3772c8fe362c00c95e7bf56340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45e897263f22c889ec626bfb4a1fc1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea9da28ae816784bea4aca90614c25342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638e275742237e80742b27f81a70074343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff0649e9b26548c783feb4783a635b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f8ee0056aa6f89ebe5e266a35c5df345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249de76cccb4560a740715d3a0940e13346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bc8ff5d91011d93b2750d1ef29a90347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc276cb8dea8fafff8a8a26ba89051348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86980b476af7b6d247343ec1ab77d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57970064565603a182ced94214697d7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a80956947e18270280b95f693d615351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b672fc4c7cc94074298a2cdd13ca6d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9dc9c5e0d7be16ff25e08cb0ca682a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4752dce4df66f006b37d9c159079da354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f1696c2c1af8ce7199189174ad1b5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34bc191f218d983d6430d37e8bcebf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45814bafb5db34878cece88079a5aa8f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1748d8cc55884d9ff0057e59e01c23358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efb0d71fcccc60caf183a608082e3b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40832482c4ae46151a1ed1f0c4923faf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a65e09029d318100877fefb4aacdf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983b48f3fbd1c8e1ba02f7b9a750745362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fabe37cd1fe4829ac397d9d78ce443363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884bb316041b15921a7408cdec7bdbf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc61eceab71fa62f6dd54f3e14e631b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b46f1e366191340997094e9c7ad38a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824d6be61ccfad0b72c6a98c8f00386367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c439cb25a37fc295b7e4bfb9df71a4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c411dd305770107545cf9fa4c6fc5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4566003ec84c2416ffc46e3683d7e23370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4532463eb7b0f6cee47f80726d59d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bd5e034ccffe1fe7f11390fc523c3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1953bbefda78bebdf545bad67d798373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3463a0cb34ac0fd68e1e999fe3046374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bb786e1f58293e3b3743a88d239bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f852da41667bb4c1165d260909ce875376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638fb230d9f9dc2070502e71f277d55377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bccacf56891a11935f214ca303e59378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8479b89e28ff9deca296df6ebd8718b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9edd4f3c49bfdc6a0a944f7090a7464380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ab639c99d52dbe653413a5e7c35652381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210e3059c4de76647ecec11751a1f2b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fe86a004b573fbd31ad6d4fc7baf3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18199c22dd4e330b122c263f4611b96a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b3c10918b02c0b0846789cb7f81c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe620c060fb540b414485758cfaf08f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d270a33981fa3717700f2cb8e2214d6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6190c949440c6dbcb9b0b6f46e0d68388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab075d1152c4ab66c6fb55811af9b4f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca244c75049c2eda4627202ecacf8c9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092faa288dd6b57a4cfb50857a72b457391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2148e23d452963554e9760517bafe6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113c2242ea34616f6434cccf665487c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3ac8815fd065d707947c4dca20e25394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71690a25ec4122cfc7e76ea27524a21f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec26ff378e11616dd9f809b7e2d1e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84406efa7758fd08de2a0d66310fda9f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca232709c2a8809395a6ce5c8ae040398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e46d9255407d29176bdde6ea4cd221399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3776cb2dcf115bba2fe4b18c84ee6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8a66cd7d0448749fa563f36c852e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ceb7d1b740db5b225bb8402d6736cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c9116e15373f368242ce2c9771aa0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e8dd90c3307504c6c631e86b234fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e14f96aafc97a4cc49fc179bbb951405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4cd6f474c89c0a0e8e37665badc29406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95ac2ddc7f545a1ad7717422266e81407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8809228ea7bd143b7bcb609739c30d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0bffd6b63044467d3136b427a61c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570133b6e81f471bc09af2f47db13ae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa881d7cd3c6b0171b1dab6632a5e7f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c80e0bf22fc8ad0eb682c1b91dbab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766664fd12c7ce2d641a2cb6b37aa759413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ad2bc153f2a7673dbe56e65c53201414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8527a70fdbff328f4defb8cbf2dcc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e47bea346f40c98daeea1e2f41580416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ca3a1dcc15fa6f7b204ff6a0ff76e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414767912da5134f15ddd11b763ce82418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a076d6e62d6ee7cb9f441a265d52b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7414a766f65055b216daa090afc6a4d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e19e2096e633dedcc552bbcbe14c0c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef2ea1f8e13848f46ec4f5593c5ceb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031dfc4a0ac681c8ced21bf10f97232423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6f2e32b6e0236c171fce4e5c5316b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911f72a1a68fa4a87c86f8e94cb07b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241329de53c2d37523c4d70678e576d3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac0af45bc107a927c62b701da24caa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e1f142f04aac70389282555227f60428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade10724329a97943340403575299209429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f836189320a52bf095b15dcef4bf7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7456f38c208de3009f8f4f0e5b7de431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b271ceb7e94cfcb63606024292465432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc98fa098432f7660cd5de45f59701433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1fead15fc4201f97fe1970ea665ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f96d1aab6a575461c6b2988e03acff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c184ceea0efd8b610f226c3c2f0802436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8449bdbbffaabd252e81f25b970d0f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20204bf71bd2f68f20f5c7537840d3e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183f9800f03df8585a7c0e873f51737439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3ed85350bd6f777fa635aadd4cafa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f11b068e9b6432e6e08bc4d4bd9e3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074540347c8056dfa7122a5cbc9d051442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20302027d477e856fffaabca71412b71443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b20d918a8a2cc051b2d49fd716103f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29565bb905f93563b2f0cc521131e685445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663237ae8db8500b95385e3647c206a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7f828090de53d2989d0b9f562f9be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef561348332af021fbc7a180ee93aad3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949011132959e5d06477389e982c2aac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955cf69e6a452b81e828efac7fc66240450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01963023a907fa518aaadd3a7e7ef15451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964c1447db1f53ee10d3f667c33ccc0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558082d407a42be7d26960c6e64362a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cebd562de5eed9bb702573f5ed3972e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b0ada73c2121123cd0e5f353cb328455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46c25588a79bb4d4b4c162af6c780a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309fb8292f173893f104b5a524b0576457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01530dd97a417ae527d0cefb3fa5b7b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da412c1ae548a168a4776207657f92459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462eac354f0f7e80e2278b957186bc7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6fcc5e32ad4f18397bc232473dfad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a001758096163709d71748fb4a08b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cc10a7c6ed5a43733a47214456420463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e891427c0cce08085d3d134f711d2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29195da272ef1f64e5b3d5acbe011e0b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a529b15ceb95cac9f6a7d11592e1f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce011f150995816c088be37b1f67fd23467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80aebb13efc53f1477212aceb19b0d0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a01051db472c8a440c5dfa0bebe392469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8703925ae506871286a172b1c33a61470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3d2fe5e706f34c3d4263e3b6f5c43471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee2f8bd637cb631a17f9e7c68f0ad8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b97161e51f0c18c45839231d9dab3b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0f8936d41d5ef5ab12e59a6666118474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565efd66070e329fb9ea4112c0346ad3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af28021f00cac4b308a6d1296188951476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226fb7c34771cc2c13f8d49eb718328477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d87bb778757afa7c4ccd8753c59134478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12eb89f2333c3859dd0bf196d4ccc7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82067f3d5255406f89aa61e1bd8ab10480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d544ab6b54fddcd75a526ccb93f2edc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c460a10133c63b7783b2db3cd18566482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564cd8253f7ac39cbbd0393f3f80a45483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9de8e7ca440b5472e2ecfbdef92bb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964d7ce057c19cd91f45770f09abcd1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebb0a393fa7ea182c81f8cecaf59eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab8a654a787cf8fce4ed2d002a7d6f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9587ef93e66c60fa74e2ea2837a8ce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a16bd3d197d5e90e9cc56cfd790840489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57707b9dab6a389ebe9684e382371a4a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3500150c575a511195e34bd6841ccb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f421a7a45972baae82bc72a2e0810492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a346d474256afb47e75ea4bf6e453493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f4770dd95338e2ed6c6f94c98ab83494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f18903f4461c665bcec4b265b458c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80897f6f6c7a1f4d85a815a1409c397496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913e6156d7427443fc6925101bfbcfb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306df78d3d472254da7058f8dd69307498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2ae3495d49983e5fc9622aaddc8d3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c521c86af30811094d65156642cbc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbd4471024fde5d32d9e0cb8e8d436501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47321edbb72b2571fc3ec789ffae72c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21764bab69c88315077b93c0a738b43f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c1e9caad112409c52f55527597fa1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734a4b056ba16cd0bc6dfba689159a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b6be68969eef145822002df23e7e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3e959511840fcd48d4385ff587df7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52e485baf46775d6acbd56434442ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5cb5686fe52eca68ecfb11a253d47509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ff11bc85a989e8e8bc1463fa1f2a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181197650c4aafb538c712f08506918511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f18cdd8807d41a80b97881fa15bd4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66626ea788d5e350da2cea23c7251e1b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa4291cc0c6c9798258175443ff3d9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d713471797212e7f2fe6ad62a854ad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab964d29e5a47b6a90b91f540f912c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de299dc2517541ec05832a7f3625470d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96765ca2555eb1bf278e55cb1deb8dc4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246fd08e6ff61d02fc7afcb5121b1002519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca708e77009451ba60b4a0f35e53c6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675d940930e898470750aa67369ef5e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243bbbf641c1b624cd159b81f239874522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1395078e72e1ed16360594f24bbcf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07065669a4e4b7a42114e7b043c2c9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454027ad4bdbbf78ae470e4ce386a5d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bb5a9cc21c6ebd0bbead7aadc5b47526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0560313be96166a491a83d1d5e37b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4102a7ec6e2e3c7f472f2133aceb15528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec8dad5786dc69209c8369013c19f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc4a2dc5eed08803330e3d4b1e0009530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148710a1ec157eda7568dd01cfbd869531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff71a4785082d6e177b1a7827d2f3bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5215bd74de3c13871a2a819a977915533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d963ac1de7ccb32868380eb81e1405534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7baae025b4c3e3ccb535ebea91072535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82434198e9e617a9126032d4a23e65536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823ba21c2644f1f7d7366981d066ab4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177a2527a3a47795876708947031c74538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe345b83f0245c58d5871f731b0877b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed2e615e211c34385602718c92014c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4259ee242cb3b9f36c243db084957a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb949de861d1f53670508119e9e7b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8cdbd1f339307bb3240ee1c3dd102a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809dd6fa893f87c3a25fff385e1d92e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e94e354caf97fde3b8eac87e914a8c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee859ea80652d50adf16dd20ac19973546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5729b4eae7c09b245fbf1da6e903e3a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72477f7c5d39753ee005a01b41a16a56548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b3e77301eb9f44822f924f8332b9a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ac18c716f0b56d96625b78c2cfb0c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2641c6536bdf816f1772f9650784ab6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560d37e2b72667895d5881b26883fad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcf542c109a4913273b2371b362e7a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88e2c925875222d940ea6556cc8fec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8c7e00e641868132f1de77844af9c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce375b0ef395f4312ec9bec9d3b7e4c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3774e911807e50488240ab449aab17f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d9f358c019def18d2a67fd9336c5e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3539f1c1bf8feda1d70b0eb2f1fede559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bddad05fbb10571a74d2e0b11d40c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80eeaf923c20322bf1dab817b913437561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b9168fc6990e63cdfa89fe7a75126562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fe5418fb673645fd29bc6c8ddf3401563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be12da5af0730879694518c7de0a0d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35cccea61aa828195cad9940a38370565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491915c6627950b1827b6488f52b577a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da30fee214e631f2d000fc960e8c27a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bff71ecbf53d7408a74a17962b37b2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e7488559fe0ebfb4590aa3356f218569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca331dd959f87dd0c2b8c617d6b773c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f8b43c4d660ba334b887fbf15bf10571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76eb2b4fdc705a97fea3be2ea5e206c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99c56dc94eb5c24b490e8167c2e3c6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91930e8a82b27dc09d2b4de27a8cb138574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16f3bc5e59a21f3a4f5c80ddf22391575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb1bc0480aef74d507c3f4563655ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f0eee91cb01b6668e55d3a23d7723577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c69f0b5a5bcdd1198394c702807836578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebc538f9f662e8d9d995828b967409579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea384b7ab68d140d8b7f77f755c39f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414c343c0de9595c8bd3da811aa0750581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caee53cbe5019905ca0e185a13ae4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e915f72b06edc3b21fbf036eae5a58583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0245c6f5ac8196c4dc37838186737584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365798c5b46109b4a03c9ed7e60cda8d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27453b19de6f99c82fddc040330d897586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5ef8947ebe54a5cc4419e8ff4f786587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2677317c96651a1fb34d68217ff1d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241d47757db5403907c640dc4af50ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c30819c824421336e87e892f5864c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9fa76f7144a422cf612ef20ecd074591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeff0d46251ea88bb259bb9bcc1feb5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91b5c8b126bb9d864017c658ba66573593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b3a7c66f4e27590d5a27c273debc5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91193b515a60650a1a211962a0b416e3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04b3afcf6180d1492647863d00d8e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157e09b8647a939a94d444824e2c177597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f83dbc6b286d5ced35ca918fd460c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61125b8143e5bc443cee457e902eedf1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb429bc5b8cad1a2b50d64874baf74ab600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f4f2d130b757227cf0b4c6299efd7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f0a895e75f621157b026bfc965a27602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4690f9db542b1e12905dcb099e0dc34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e89defc02104902bbdf7c714070c25604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961a0ffe030681b07eed4db4e8ae8e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb43c0159babafa2e1ef5f27089be24606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d311014c9d88d9870b60d35678df9b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f3575abe5c404ed6d1fb70008324f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057df1832fb5a79f4def626e354ae300609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf1a972e6ad12364ff65fa422a40d5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cbd7e08ba14211987c29d035b3c67611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427f1ceecdf6c2f9812364db14bbd24612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a6205ff93c0d6076713d42ced19a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1d7a860c1bfabe5ea839d5d65d6c4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585707a41fd717c7ba0ee10249036d7c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d35aa1486b39cc66b609862e6cd38616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f14343195ace59d7b890792b40516617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a5dc2034b84e4268cb42f3ca5c85c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d74f6cd2f0da841b364c91bd58eef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12959cf76cec5ea124bc7e19fb9c9850620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbe8aaa6e21e8744e4cc548168130a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d28de3b65463fd9bb97a2081ff394622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa1dabb3408eb29552768caa6f4df3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6e69abdde4d2339a8add2da3708ff624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2fe6d53726df27b1966b2033ea3a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbefad82fea107ed00f0cd36beecd4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a2b456d97fb8ced1617d6c29b60c7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7db332b21a793718cff9aa5bdefe6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7905a9c70630c1203c91f687da2fa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e15c10b04e287f64f0fcde7ad27fd0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dd545a7d91d5dc3f8aeb1f4919e1c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2fcc0afee34721cf66cad54b2af38632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48eae70f82340ebde94f982e23526b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec587dcabde3cf30c59e32c3642cf31634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6ef39080b70d82a776b287dfe5dcf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc8479078e0fc804d6814cf4a17b56636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840c687aa96f73f5ed60f063336cbe4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbdf657625d5a1ae7b9fc960e6dd59638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8ad886301053b26c93c671a42a520639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ac84210efc5f0926c35e6b85acfb3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061a723ae5d51c6505341a1a526aa89641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2b575fa2be54ee164834fa7c252a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c328b3ee07b1f16e7176b78436b301643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c97b73194aeb4ab7ffb70d6f425709644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b489b8af1d5cc5f24c15c8872f9b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c5b0f7fb2ceec3f1ad930e6893f07646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d131a51bcb441c90f31bc6df0654bca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4bb74e3585e6bde5142ee33e28d2d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e912b606c61a30b7ddc481909f43a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39360170c202b5142a9150807a44b3a3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ca04204b81c4f5e9ef3ae67d13c0a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841dc358424a8c49408fbc03a0997f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10bd71102c20f4ab3a6a0937159051653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ef1afa85edb1cda90d4f92ac3bb05654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a596084d2f5c514a9c7cbf9545ee37b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e4b88a6bd9b634268165593f8bf2e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07d27d7f9fb4b53a58568be44dc51b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7385167450b466f237c3a091d5c240658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d72af9057598548b803ce326cb98d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a03d6983fa1ddc80ca9d4ee6fae0e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df391680aa6acdbe2f8d6b888743b0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3a5d65335295ba0148cf5239bb264662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb8c7f13da284f77953287081e8cd5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f22dac81d7a6d42708e8803e12055e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8c1f108541eedf8d951f113b32849665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e266a2a37ad6c7aa37621fb896bbc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707999a70223da2eb70d1d46b0b35b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a32082b8c2a86217eb220c330acea668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6446306d073403c5beb3e5a5cbedb64669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d4f2c4e9a037de010f37a8d60aadc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68297090bb6bdb7943dc78fa6d384cd4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f000054b6590c57d1d2a5c107d48e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134e802313c8a2562957ec78eecf9ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb1c6ac93fc403456430fbe2e413d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7c414d79f52fb8a138b9902a55e85675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad819edf1bb7d69f90d3322b5271fcc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676727b62f06ed998920082687339b8c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5729224aeb048a2a9135f706fdc2641678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc099a85c2cf257c446c57cce6cfc09a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aed71d1aa571147dd4e1811efaded8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3604a35258e9a14f01aaf80a5377fdc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9293ec4b1b541eb14c1e113facafca5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea7741a828d2aec9a5ee5c6e3f489b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a562e8a8e9f37e216c42fc6655a666684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6b00425c869e94fba6f476b7b534b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfab7baa831635feb551e8a665fd4c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78609609e125308ebf48e8ec3e5b2c47687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c5c5c27e16bbbe2f3b4a3dd6d24c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6aa9c9da6c8c09a0dc3a98a6d6c0d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79229c511a8f73c51368dc43d01322690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba549a18f509531ea95ac69b3544d5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59664d610bf0f8c39451c70c099e11692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fd9d35bea1c6fafc36ad863b689fc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901568636ebfdf96aaf7a847364cab21694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8829ddd3d99776c66285e087c355e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133c11e6a5d00867943e1e27e97d8c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec11c7c7bfba633500335c6b437ee9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cbe98078d470c01f4d1951e1d8641698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed3a681403f9ec7a34963cdd88c1c7d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a1e351bb9ebcb2beed8ea4e59a737700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4ee993c4d5b7b2a6337efa6c061bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ff28876316434a707c321e098be46702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34829771bd4e7af2f819a33d2c2d0ab2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ffafb326a03ebc43b3e64926f9091704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623b862c26da1adaf3dd13839e76c28705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c852d5c8cba3e41b87771c002054110706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda43cc1c0b56e52dafe4902419124e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed048ed702fabd0c796fe4ba52cc7504708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44a1b868a4188699e8af03912ec16e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39e124532187740a52eb1f80e8578e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4fe3252fb9d8e5cb9fbf56d12f118711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd59c4fc94a106f56df02a685194013712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78cd0f4ab2255138381776484f93a8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e21ecf0b9755678f17d07a06d905d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df5ddf44cd1c5870b70b44dae247b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e579f94f79da7aa51d1ac92037f4ba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed29f6c0ff97d8d9de82016c843791717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc35f6465c98cee579bbe5e3cf0857718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551e4d336b45605be05608bdaa9c751719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9e54f4241d330a8aa28f0a088b346720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0600f6fbb582d6e55864f26ffcb52721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f48a21aa103475983d695448a18a7f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598b575c373dc2539c44185263a11da723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bb6843f55f0dbd4f7382757abcb28724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a79790c3665cc092ccc9a50d9f3bb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca66e3e7ad68c775e730a812fe82537726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a9f835fb428cfe6f021e993de7b31727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c30304c0d47806aed6472979908595728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b8b12cd7a6e275b49eb3890f9bfec729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70d9b57d9da7436d0e3085605e36a1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb351730a2184a95649c857ed6c7d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05c6c885dda5667f083b9778d31eaf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386690dbd0923d1231cbf71ba64d3fa7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb871134a50f860583bb64ececcc454734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c1cf8c85bd5925a7f2dd37b414975735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203295b7ad62203823a00fa082eeafc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e26bb4d7101e361f9ee0b9ac18057737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee08bebcc3bf4249ac4d3c1bf3b42d2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65196dfac94bbb193c8b6d2ad6bd3b1d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166ac9b07fd2b56119f99ced5022459740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442c9b9d4fb263a3c01cebc4f3be57d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff0838b5999c8667315db639cd0b0cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656fa1d76b57ea07d1aac279c162a51c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13982d4699a89e529bb49d6829f6b92744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d626568f0ba594cfef351b9428423a3d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172ed701d04d8fdc95322ec4692ed86746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1544e3f760a0b097439ba27c37aab57747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb322d7c85e9ce32f7de3afc57b63dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495621c432c8699b713926ca4cb011ab749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd2dbb791426326f55367f77a42561750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5edf48625a041ce93c44de7409fbae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc034952304b543a6857e459cfd935752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311464a874beb05d96fce4499ae9dd04753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b437c8ee2f77a40037b7bf08013df754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d8420611ab69936c094ee8b3b95b1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997a5625b7852cb7cc6dd9513632cf6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc79a16859e6ff8e1d31e8fdab7c94757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf369f349f31c0e039e1c04a05555c5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26184f39c77143c99951795008dfaed2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>