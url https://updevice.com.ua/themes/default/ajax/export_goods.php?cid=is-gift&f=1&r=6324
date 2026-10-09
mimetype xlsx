--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a30179fc404ad62082e95877e6cc81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4259a0178b145ed089c38d7e1e549a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5af5ed8e606505b0963519632941a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9903a59f17f733a3b465d67cd5617304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b56d762c3b116cae235002b4d303305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221eda595b668f5354fdc714983115696.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b14361e0fc39144ab5d0c923d089537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277983bb2f7760ac09c542ae7f3aa968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07760108277c9ae2b85c74735df8ec6e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedf65e6198f8462ceca181dcdb00d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dba197b416f6fdb97520a4e92754311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e1d3e322ff692e34e269f8716809312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70295ac2a82cf32084b478e68e0e0dc113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df846be2b7e3367d799804e551b6eee614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565895931bb46c4cebd8397b16b070e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9e6866b0925d1167b7ea3dc2ffcf416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9fe43290d535ff4f2053bfdae66e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cbe00111740e20028c1d867d6272818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2c827dd51554c70ded96e97e70c6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06ff4682ff9c5e235aedf190df56c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b98e0a1b5deec384ae3f48a7d5b02b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f167c909012a3c6b8126fc15474c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f837f2b3e98599916ec264783a70dd123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930c68bc628aa5070ef082a8083016824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188bd6ac266ac09a1bb8549e5d2539f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c9ac75d7ffafa7d31515af751b26226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611edab9b802d9cac9352a1d4a498faa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b1d537f58b1886157763461178a3c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e51247f6ea188cb0d9ce2f0c17479b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b390bb4366784c0fe3a33bdc475971530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e128873d6a9eff32c0b8949a8c16531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72140d0f168beedc92bd00eeadd9e0932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feffeec82e70d27de250d41278370fc333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205cbf58f20d67cc7ee0eb1f63d3c4234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f80c39ae45ca4b54ffe04091882aae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af639ddeb344820a712ed2be06f9ee7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093156337c56d84ccb6b89515d4fb4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad13b13f2daeefc706843750719fe3538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497acd11230ccc92ae2dc060e9de43ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0684009691a3c68aa54ecd9f686dc39c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75a708ac0bff1ab255cacb25fde9ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7c27ed3f5ba11ca1425d900aee24b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d61041f8a7c1ba6813b4f5e44dbff043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f311f859e7a8282e744555f11e49b344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33cc0d9fb768bd7cf1cce0597dad7e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e9ef99384fea39ca777145323453846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29be088c287a0a18e8497552a9aa2c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045b5f4287ae0eb042a7de5b75e28a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821db0244160aee045d5e2a6204dc3049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765a45f26907f80c9422d2ca9f766ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708b3a7e838d90b6dc4e0ebfdd495f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943ad452eea660d6cb05e720545620c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21fdb5909ab4021eeaf165ea375d3453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf4ad3128ca43a2cd602382f3e57f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5837bc8dc2f8cb7db18179946a3ffb655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ee1bce09d128f0e9297a1bc6f4632e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9528c3d3e70f222add6310d6296d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2565e79f8eb25fc05e65e69c3fb6da358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3f428403e449fb0d674edd0850ef359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7812d23251c1c61cf1f896705b5b3560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6ea9e89c0c2582ba8f6b19c04bd7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9025888ffc171684fe7d4185b794862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fabcc3b4750433d8a715851177e5363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2114da401e1332e26642b990c2718664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0e5d55664a84088d220e11c02e73765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8304fa7f0f8ec8f70d480c4eeaa94566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb400037318eee25a88a44c7e6e1f15167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c42b551409ea8facbb2491c628e49568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5e6a8c603bde4d0d51b31a8daf31b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2a90011b61ee9fb2c5475ac90af6270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc83e2e7ed905a731aedac1b0815eda71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4029fcc72dc410c039fb89fb380a6b072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf72eb7054e089e45c774d3503e79f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7f3e9701ebfc990f7fb0151024ed474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384e98f897bd8aaa5908db21111be0775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c393a736336eee0087b468b5c7839f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0432b2ab0265b9981ed85e0546d4777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef71fcbc498d2c91e4d15e6cf4db9a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c1cd3a78017763b1813cf3f9b955279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8d8d7cfa8d652c57382ab92b792ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05d8266a469278546254ef52dfc03c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1f5b917782b32cc9e9b09ccfa47df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c7c10f6e45879220ac8f13f8a5db9e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2ac1ef1afd81c744ff5195b02c331984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f357238aa5b78901df633f1f08e87fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17fb9c90240c16f296dda126f48de086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46817903fc227b47bac7fa12cb83db87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48d9a954d1b037f3e024f3f436d66988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d905a9eb5db25c1e976390b668b33389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cc7daef265bbc68a066dc8d8b9d8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f34e7116b60765993b91eb7503396391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc110083e22d672258aa1158633a26692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793430c4088c1c4165cca11381b3df9393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd052e923fa8551b26d1cbdeab78a4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f317d124e9a5d07ca4bb7fbd3780c9795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a796b4205084cf2303592b315ef8811596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c124e43202c160ad9c73da0afe1e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1ceddfea8bcd111789a257c572bd298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ce899dce0d0b44800fb78c7bf194399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1b74a9f35943428334541515de6a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a7d35d75e521c623cb717f6b15578101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee3333a4a1eb955caec61df3aa0c01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37149f1d4341f954517a172b0ee5dc67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626766979c32001af93892096c128a05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4df3504f2e9262a9f7e26396f85f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc81f5d50c3e00d3bde6f94a649e3a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b45a05c3b7fa2aaf5c8fcb7ecde55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab36754e437d7e6fe57bc99d3e1e2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d862f0ecc6714ce4d7b3d128964aa6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9c0503850340b8e8c12f732374acc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004d5d16b1dfe1fbb8355839e0f3d8a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cebfcf2482506d1f034c6c06c2319f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51c62d85f01952b93013e5ed487eee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80124fb48d912454350f0eee061c72114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877abaf78435f4615497d9355da0793c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21ae9eb883f5c6bc4906449ab9352b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d68c05388dd0a305daf408a995bda117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab732f060b13f092d0a81e10797ba0d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cff99bbe82f0c1b21aaab1c0d7114119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f141557fbc0500cab9150e156094b2c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06296457d0cb160d463fb4222ea884aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ff80622e32f1447a015d4a5f2b84e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5412187dd9d854fc9ea3ff26a30876c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabb569f73683e79bfaa530d0eb6e59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3e197e788ede609d8acd125718587125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec79f4a4ee5ed7a0999c3c38470c0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed41dbf32f4f1e16c98e1c878fdc405127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca668ec9b8c8e7ac577ea9087d8e85128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730cfa7b0aabfb53495974cd05e9cf4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be3729bf22ba0e375af69604126a76130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cac86c6f24068a1268ab806541cd53131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc9d24e6450fc3f107474154f70d6c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a2bb2e77d2bab4106c6c37ea39d1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611eaa04b5e668d29de6eda2ec76b6cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78df94567558139d34b1f3bfd38c8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b075f955edfc0e78a48718e9ed2e572136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb42e5a22377e9318efbb299b9ec56e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559837e10b33c928fdadddfb92e7c5dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1880a419fdf24e1a2b9ba97f237617139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f307900b6b85a6d31cd36f120ad8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73299703ad696555fa434cd43161a9fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736765136594f53bb3a4a1ec42fbf7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c872d5b30c1965203b573786fba3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc5d7fdf8cb7a623d0f22892ddb389144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261e3ede9f41700499f63bcc934ae1c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ede13031cc925e3a2df4f8b54b2a77146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba107b862e4f659816525878490608147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dc3d61bb769bb5975185a5d911a65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcd0171b78d2a029b58b981381c877149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd833f38dab77e67deabc7fed7b95f33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48e58d6dda76e78ca0a806037740b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b476d4c9d71fcfe48e101ea97a825152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19536628de3b89e43d402b75908529b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e058b584318745624097a085cf36e54154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc92c9c88b1ec5b3a0cd4645f712a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371bfd60c9c86192729a811f83779f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2bb3532c5037ea66d3a0f85bab8bfd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443db9190f5efecd59bed0d2e1d988ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813228487dc957f95c85cba337547f9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6025c82504aa401dd0ef5097f4739160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae98dad744859d93c9e484286d49fc6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfb95cf70a90a7c6ab7e9cc32d7943162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5c5897f3e6cd74f42a832ac24ff36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cccff2cadd6322aca1cf977ff4cf98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f48340040e2173ff6d520867fc2b88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73674dfb30628cf12e72218c17c3533f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ae6d1312d6aa9aedbf6dd3bf65bc6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc6494137307e037830872e5c83317168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929a47d7dcaf008e486332c2e770e62169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228ccd8fdde7969ac399661accb06c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191bcd0109b0130fbaa5db3db26a294171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5645880223bd431f7f4f67c7b185335172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995fd7ee5b96db591f0f2bb24df1097173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44f5d8a1df3f8a0779fbc674620660174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f82509046f52c85faa824d66ca7cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cb34081246f2cf6b25300f40bb6ac176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4366239753376eba172c098181b224177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b251dd33f467f1a6dcb13c39db7d156178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a22390859cdb303f7a55356668596bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160093d08a164b52f4c5630c88664ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc522f982a62bd24e9fc12ed4f2e5c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da53bd6561336e5d61ce4f480cefaa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171a2d04b5ad3baf7c8a0beef0bb37b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100a2b9933e7619c5d3e92ee5bf674b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c0b2494186be74256232c05bf1a34185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943758097ff45e755ab5f8015dc2b6e5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf0b014d83b9bb5c23f89a462a6a17187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a323bd27f54231f12b54ce623b9f8d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828d6a6b787eed7093db85b28ee7c75189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c973bf75ada4ac4851674a24be3e2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937278fbbca92f617237e10e3ecb370191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ccde7254aa8671d623f7979281cc5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81c4b2581927e0b0a87bd194334710193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3d8abebce75cbcda5400e26cb2644194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b683377f75c8943419fe2bb8f81b7b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065bc8460cd885d715f07a1c576046f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffbeba48cbf7658d8d985a711e17db197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd6284df206ab7c46af29a7a715c6a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006829288cbfa69dac7a656652b52893199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024305da4a83a39df07c74e9ceb8836200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec56f6968bb584fdf5e4fa6e7570386201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd858dfc86bdd0140b95fd0bfe6c544202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecdc11335d1fb1cbb4deed9a2dac59203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387830c95fb9a6f35059d8f3a90b913204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b83f8df58c019d0d81c94e1b93f72205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe217ded2155eb951101951c0b78b35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee17a815784cda300271d0ee3308381207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ba4e33ac2db5f0703a9fa80513874208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555dcfbf3c23b7b0fc2ffa94c2fc5f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0eb6eff15ceca8807e09133ab0977210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ad9c558db9b5b04f0d5f9b26850c7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c44827d6f64f5252e5ef11c447f07212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb3836294621023c74dda189b5f359213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97922944d8a5029e87ed250a6acb3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301d3d3af6845119d362afbfd0006ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73993141f2d6abc46c3aaaa8b5aad48216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ad63201b28a629edfed1b2ad82ce6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7aae58dd4852df362a642c196c7c08218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3c276a1552c38816d807b79599df1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f64902d73b9e499e439eb9af006e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b541cdb06ffb17fd28189ef3b983a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342236078154843896ce53479e32eb9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9ef20f9d0ecf31d401f6aac9a72a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3a677cdb2be202dd1c29959f8dfbb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d117152c84b1735669922f07f9d08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b931ff377e59c9bbc8639e9ab5f56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84f56c7668a2417edb873007244c0f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f77eb7923c0f9d679e2a673432dfe2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef0c5cfbdea50b093ea1decdd08431229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc435028a6c70956c032fb5b4ffba7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84a873388aa1d005f9ea6a060195e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01350956fc76e2eb7c3b9c70cbea71232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a78455042350b72b2e9864e1a8f8d4c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050568af6a2f646dac8fd5fb970aca46234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb551c1942828e5a5c1af2fcf53c0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b70e333925a79201cec6b0603f99d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fff062484cd027c1bdf4cb362aff28237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c09ab789010c668850b732b2e9d7a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dee04acff4b562673f27d7090e5908239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14be69bb49db6a7568a3f526ff8eee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45593261fe8f5a0d3c93fd2f4f7ae2db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d697e0abb37b8726583dd4706b434242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9986123c23d2a266cd868b1a95f74243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c47358e87311a826ccdfe546bd4337244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40b7aea066ee23689a7a8f30adfc60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b800763b62a927e295c3c2b6065fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63504b3bec5cea25138bc9a4a29c943f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f3030ca0c5bcc7af6120ac8f63fff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5592ce3f1bc37fff08975d915b1167249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8345f363840a2b3628c4cb964db446250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cd14bb8de664b8715124113509472251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c10446d1f71ae356a0fa38ca75ce0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59691bad9e82d3e52935f0039f4d0a5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bba59149df52ac9dcd40b957955c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441c8dbb74fa0160cff3c40d7003f2f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5acdbc8c2126b9841f2eccfbe96dc9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061210feabc8f221f25ffac91be56a2a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537967ff240a8e4e8a9f9a2accb29ee8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a03fdec0d558819314fa167761ce1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314e2be77d16f9c81c9e9dfbbeedfb4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f393568fdf0e8aa519c2bbb0a9e012261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd831bf34a76122664f62aaa6f9c67262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ab048e698650ac0a45e712feecd01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c694444ce7c669ed3d24352ef45304cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cad9cdfc11108888700fbb15b3554e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e46e7f737018f82064c489be4a1a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba470189ebfe791adc35533f42cc07bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4dc5eaeb9d5d1a538491a5b294d42268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cddb676cee55a5813ad33f5557f537269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c3152c3f718c66f177ba4afeb8892270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7934c1cb49bc5fe48f034cbc73bb3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a1605e66d05dcaecd541c021d2a06272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d1a857e93e2ed57eb582a63261205273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7275cfda92a83c32e901cc1c3aac0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f32fbb90fbd45db45b970e25faf77275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c3a15189a3f5e0ff0aac0f478f164276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ec509079dabe8fbcdb81a99fada79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d142d367c4dca861d0b2f4cc01471278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947134f1c38665223a5ce1deea120cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f0857080bdf246ba0acf68604052f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad2600bd6777a59f3f16cd37a30731281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdfc6d4e35abfd340e8d885b12dd1c6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21333b242462db700b8ed21aa34ae4c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8375f1e1fc8da26b5a0018c762fac284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3caa991811e154a606bd6d12795b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077347a73d8195cd3041a10488ecff8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acb0ba679972c6ea2940b25e695c0d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13920ffa651715d2424c393d058a318c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02d0a729031a7ac7c0d13cb4b03eee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e9deb558df5d55693263af4c890b8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159e16aa5ec844d8fe016e2818fbcfe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e2fd68074b3fee7b348420fd9c925292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760176ed2cbd850e6eb947e2c94d1f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe3acf10db7e0a8c236bfc77fe23bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e435696ab82b2d4bb5972a27160f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4bd4517a9d59ae55e5f23f454fac2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05151404286c2e7c731d8f669b1141297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2ba09690d3416029d1cc5e735823f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41ad4c9ffb52fc5d1e753096307a77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3e2cd0b2cbdf0ec7f14c9c13bd7b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e971d71375c2d62b3161643da33e270301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19218f2ead8e67284117d8f2b3808e93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad5c714e301be99bd747dcb9f98291303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a229947c165fa883bb4c95cb0907b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27216ce177c8915323c85954ae41e8de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65072d19c09284240dbe3a33b2f34e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bafb1922b9434dda7da20377a316f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bba7de11bb7999207d57980948238a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511818e40b333582bff98f46a67d2e9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb17817581761aa53326f859247ae5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9865f0748fdb5cca7735b8f7ac8c224311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181ce5afdaba800c756e33746100035312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df070b1ed6e03fc7b45f306c9cc8e6c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27409420d0e2fb9c160138bb5541b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80526389ee9d0c0e0a6c6cd7e161878315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd7cf2c744ffca9a488749a0ecbdd0a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160718b20423d21fb1e7b2364e1d104c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232e84dd5910983731c0f597e9c517b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec51dfab8fe829a7803301f3f8effc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880abacf6641f65bb9c80f9b612dc87320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df317ee5bffd433fed51ddafcdd05e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512f68c47aa8b8d0887e4a83a1c3fd2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9121390c753322ebae9014451d6c34323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626487b323b3aa7074f08b504a79dddc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295af2684508fd43f2375695e4ae458325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff95b3ed0f9eff55ea47bebf29c68e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbe84245da032dcfab907fe800f44c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2a09d6077f2d54e5eb06a8bab3710328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c62a0ec7fbedf4a6e2b79a4dcb24f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c8c2d5d633a8487d22e4e373fbf44330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5c25082657cdf2115ddaa66cdd362331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a212644364e5a3b6a932ddc5f7ed0ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305aeefee204e183515edbe532491bd9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab589895594e3823d5b4ab3e573b1c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b81125598d8da822191e9a2fdf262335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187df35ce65fcdc493185ee7b2dcb31f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e10690ed540ac91e85f581ec57cf53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ebfef9a8ebc4b8ef18483b004e7e20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e435bccfa0e9bbea05d98d139604ada339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb9f5774b5a88705734eb54ef8aaa6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27d03f03e1bbb0ff7b74d9db1a601f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedfa6caa62ae60b2fdcd70945abd8c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93351973ba4d326b461ac5cd76e3648343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305442c46bd3ac0ece3d3f7f83b07f17344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1439083a927e7e1cd4cdfa907449d1f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c590f7ff5ea6641e33fba897e9fa2dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676b750c3c5b89ae4f93d3a48788b8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4d036934d5ea5aecc7eb68715ce61348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac69893d8e0b8e52a1ecaee8344570349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66681cc3b901ed4fe6c2576db2b489b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4825d6d8ffd9993f8099d2a426676cb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b58aedd47bf10144f89900fc2bbe4c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76dc50fe6770f7941dc5a191fbe394d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f1f5395c6d97dc3e0d04becad9bb1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2943044174defe348b8f4597750b2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029980c23781af0e9b51ca1ec7e09bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f27b2ada0a1ee79cba6b55aec89a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12f3a51e0dce266fa806567497eb43358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb72b2ab45863562909c6dba19a900359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363d99f0541ea6a7830625f99871cab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a81bb927332c93b38675f55ff4993361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e4bd4ec8760776680a5804ae3bda7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e05c44b63d29480397d31f37b8755363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4ed691fa005315d948300b0f431fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86de03fcd65e2cbcadce98544e0027365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c1597f141da7b27a9c821bcd50720366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adce1b517939abd43834a7613ef20a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1134bf0e21b180a1a3cfa0c17f558e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c122c24127a360aeffc78b302ffbe3b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc25945e7604dc4a230adb9312d96fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db746dd2722a73899731a35f1f7779371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732f39dd58482190bc7124b5ceb5914372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1edbb08f79144c77f437513c1dc81373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4bab999b02e35c53dfbb25e2452c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4651dfd45786338f9bd1a3cb6c99e08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0e8358467061671d1bf2bf4e2c8cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fce779ac3574a835d1b45fc856433a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1a8ac6e6eb2dd9a2e57e6b015ee01378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007d3ec3f85880fafe54ea0d2b19cbb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807547651f31daf3e3e018db286ef149380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbbeb7b4039fd1cb45a6733320b707381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc3359083a9077c90939bc23a5b124382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f5d0f53125e5a4e225950c10d8dfd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5072e28860ce11f73c4a1a2f9ba6ea6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3ce734e170cd7179df15982d08f7c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb33cfb7841b3a313365968f2a8f61386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ccbf337b67df751420de5efd6fecc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d61a8f3f217a64ee92acc8223ad31388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cee101fb1541a2e3505a783b56046389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78679b1b7afe76f73614d6ddb858aef3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fd96f361f33d019769ecea28c8bb3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cf51a8b32a26958ed768acad4ee23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c98c4c0bc4a1ad9afa0e117194ad1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88841d475e46c03766e07a2e0515840394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9c73bb722868c4d2a4b2873947ffb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33616e4ec76451a447f736e5bfbf4c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b2be49181e2aa03bfdad63fe74e29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0e7876075e6d2fe06320235f35a37398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16486cfd222de9199def1b546dcebfa9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e077edf1f7845c18bb477618a14a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f18c6bcdbd20c86840c329f651c993f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cf1e31a0f9e8e073c4a25cf19a8a7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10c6f3e297346e5458a1790eed17fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658410604b05e9334e5d358e6920a9bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca7d287b5fdc7e9102e1b60a06b8e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e83fc0749b35a429f5faef1686565406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea649c9471b2a9292e928a61a0baab3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f96358cf7ea5e53e5476e7aba7fb4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f131aeb66e01fed3c4819f7917b70e0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3334419744d511bbf3f7c0971d87318410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80539efeac87b0f6baa93792bffd41c8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d1a1ae6c881fbf9a718a312f12eef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396490e2de33a30bf148fcbe99ffb39b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a902a1760f36e03f2656e109f0f88414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ff875207364f4c332d86c6d69136e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f132e0dce85e07bcacc9fcc77b3617416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3db7d42febce50d7baab0d7b45a2e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c351c34ab0b77891e6b0d84ef2706a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23eda07e2a6456fca6295fe3cf38c21419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6726f7ebd9615472c916346c97c3a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb546fbead4a69c45e6ebf6a2e0d6e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad47ab0ea66b9f7c7daf2c016d6150422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc8e27277a244c0ff8dd9df5fa6bd8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae5ec81af6abe7ca32727ddad79a78424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a68f924183abdcd8789d7bddb52b97425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f577173dac9eec6df6ec0f3e3df08b6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65d286242c9295b1ad88bc6b86c912427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928a2b080a78eb511563606ebb75b7d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770845ec83fc0bc55ae0377942268887429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c365df8291c705ce26eea2252f7e2c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e853b6da630e7bbc1ee6fb8aea8cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874a570ff162185151943d6f0050971432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1271912f94d6d1e091bff32c802797433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e8c94bee4c7cd8be2524545503ea7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469e91a990c5d35b6e17dcaa61ad79b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdac8cba65d0be79aafb451167e675436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b45f9a655ee971c64d468959b9803d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f919669e7459eaaa2d0b4776244a83f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b59d9058f794bb5c24dd1bcbe8c557439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d788ea20d3c0ec76fed874521de662d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3418b557a66c5ab80da3b11f7d9b08441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a0a38ff982cd669aed4be33721bce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f50c95145a88b0b3401141e98c419443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9350ff2a978e70218d72cfd367ef97444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5262a0d94a2c57982c9cebdbc803c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e41923f1f9299fa47afe7d4d908897446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3230209c6b3ed4f502b7d612303ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ab3014667ef34666f552f211ee1ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a13c1a633a05c4e7b862a8b106a30449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3327eb20aa24671a0489449394d0484450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b051adc8bf1dd75e1518efb592ede451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026e729d7c80d46c528702691d45fe8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f8c64031cba08c178b55a25a227cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ad3323b3878782a2e5fcf30b1e92b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bd5a55f2556f136131280d708e338455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b48bb512f241051e0b8226a1608d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9216e82b7325d2d8c00fa79fdb76b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef14bba626e36e58e95e629aa5b116c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14d291b66852b5da5ca4a138f7f692459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd9b66f850c1733ad231adc451ddeb7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3462584101ac397ae98ef4b75022b46461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdccd1aefa2def666c695a9cea487a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67108f43e9a16fc5ad88b70194a72a3b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4d183764cee56353800fe61a7536e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79cc80d812da955240d45b44427873465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3fe4632a7808fbcb2e8b6bc8d6f93466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e061be2552dca112420380e344ad26467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82ed282014dee28358de241e288263468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae71f263f0044874b6a3165baec026469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77abaae14df7a51decd2c0118ea3af1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c0d445caeaaa008c7c82fb1c297bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb27d174237d3dedab7bc99d4b0ca04472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3eec95eb4e0bdf2b86f4051e7860e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5807aebea03b7e79534843e70dffb427474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e59004a76c46fcb2d39482545a6d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15bd66cd5ae1cba5c7fbe1c178f182476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d349687edad156a9662f668323a9d3c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da63a4469386c0ce177db615af1968478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e41dc1356adc6052a3103bd51d6a42479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54572cd6c9be9c9ac86a7f8111209d54480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef5a03e695b02659606bcff1cefa1e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfdd96c011aedd522316517f04b71e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d3259bb8815c22c574abaf329bdeb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ed872b461837cc8cbb66bb14c569d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42a3565b54e3e7b6c7cbbd9dc04a24485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfc2928a7d88ecc0172995e9642945486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db319989cc1599deba0974719d56e62e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bcd51e6d5be9b86fa0b835a3c3985488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014b088c20da91a8ff303d12e477f6f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014546eaf45fe9a5bd474826d518613490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a32dc725968810787151fd9cdb7d9d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a83c40d3582bc2774d634933660c78492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb45f5ca3258673ee964268d4d1c349493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54ab235d27d8b1b075391d3d40439c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda45a9275122c84725fb18a30e0d8f0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17972b1100d09389bc081e27eb900947496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3550accf9c1e522a336dc01124be4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23eb61ff38186057a39b838c3a3e1fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b13771ddb2d736cec9c066190994be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd550dab9bb33211fb2760b0ba9d7d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c491672f373674f12f568c50ff6ccdd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23950139a3d58a4df783789019159d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854336d0eadf32047b137e348dc493a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da2d3edaada373d365c1145c601d22504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e48ae4233542b6f28986cd61be3fca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8220e355f92cf815945477ce27171506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da1459acf6b70a695e9bb29966cd7c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f94a25a05888ac659a0a738413e67508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11feedb63d9a3833fd23e0e2d10e1f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78883536e0679936b25d9f46734eee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c15eb8b2d6cf2dc89f9c4a594c24d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b9e650424c2e728544cf7a949540e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350af115f2925d677a63ab7630d3a17513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620807d083d2368f69f7ceceea4970e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a4d8afd10ec943119e1b8a16ee54f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9165a6b3945b9125675492eb5153c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad498e17686e19681ac0bf90f8cd6f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d577ded34f62f81ef76f2cea2d4cb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e877a9c749709392ff20534b1c8b30519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fb1750f3a411aed3c4ce3dd84d90d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15809e5e181616baab7082323b2128af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b793b14d1e0d56918ee6bc1d3450934522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505214667065beb035d6b6a5440d03ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4a5e7742de41e8c2df7549754650f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aab8c3add8f6baa0af66582dca6daf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0ec9d19d7679748d9de58648ad6e0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c59b151ca229d4ce36baf188ba29c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf90bb5d838a04ed5996876c34394c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ed103f1d97d5b9e06b3b97e0d9206529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8896eacfa2ac8c6bf08b414265f3f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4756299fd1f357c0e149afe2c2d4945531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16a3ab9dff6ac4f1a44f7f284ccca9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14870763eee11ba32c1c728dc1bd09c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b58fb60b8397db957a93406283141d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078b7a37d22588abc0adafc10d5b544535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce296d2d23d1dacc5a6e26c6355e0de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d0bab2e85eb9e1ae8fefc26f30c1d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb620081e08688d0bd6d671ccf58e0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ff4d6a157d3cc555b1264a9305eac539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60befd216d75fd7587de32dfa7b16019540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318c9e42be208fb76ff6a93924e36b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a956323cb148c1384640c893a26200542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bbc51e39f520d7c5c32ed4dd94224543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a3b81f07eb43614383d4b22fa6b406544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd6e37940a446f0f5246a900d76368545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165088a06ddd657426fddf3f363ca1f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9feb3556be1130b3ca6d0265759597547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b837693fcd2a3f05be88b7d2af04f5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545665987508089d5aaf540b11a60b5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f40db7a2043474738b49d54a1df70e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49701d0b4fb39635a015d393f03d664f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6d94c82d73c9e67c3a2f8f761ea09552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd583f8b31f2e4803842c8a8a54d75aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5574d076b1eca51dc2fbce07779227554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302852132c562be9928ef1be7c42be6d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfe0acc136f74b4dbc362ad5e6bac5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb93a94f02e8d61c33b1c000da3ab2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394e3a9b36be9516a683d4f6a41ca38558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d70887a4eb359e43ca0f6825a7f15559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c0da37b7661740cc62d84667323a9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f107a84d5c50da695c402e18f741895561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bee914eb4ec9af48bb2b8be0e3e415562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7052659926f589e6aba9e259485396563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6bb4892a1da9413d85b84618a8fd3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a678fdb7e54d5d8c6555dd8a5772e3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf86c46ab5b2705a2d7c8acc673c98c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de354405f056a6e4eeff133da3dd3cb7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892eb588a5372fe86fea61f3549929a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd120a6df092bd6fbfdde54baad0cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534708d5ed0b5368a3dde968e352d233570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0722f82b8a46b6285678395e64af5b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c474ca82b196ac3680e1bc4857b789572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31135cde4d119a3354e33b2f1a6031bf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4beeda1c502278582fb40b13b6049b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37898bbef9de223227650c82a6998e22575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cce5ef55d24ce7e9973446172cbf54576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcfd553d911c8d16ac0fea0e4a0af3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef18a7f4da83106e66ae08a09017e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ce4b8426fc46f82e210d053626426579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11c37c2dc4f44fbbec99e73446fa27580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5e05e0b1492f3fc005e630e5a0f80581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b7ac59b56ee1f03afbf89d29d8087582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e37b09163b623b813436c91041c108583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc32b516d70c4de63b996701e21624a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3db08b3187e30cbc8de68a6219b00585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648c686e5dc9804dc3f84e32eda09af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dd21381ae52ac8587fbc510467bdd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac8a58513085b2d2f49c70670eb3a4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fad7b7a56b551ddff83a5aad81944589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e40c62bef556fa8dba2398cbb27b0b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9df3742d18e8faa99f72bb28dd12d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2818d3768f3ae8c42ec5ab5617693e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53716f902ab91c60a4b7ccb8577e0c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda58d12d8001e70fe9997398c45394594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02703f2280fc197ae62212df96def2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b12163822ce82bbb2bda3479e0b03596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d00a3d8e5e7b0e77df77f041b0c80597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be1aef29826498b0146730000ae6fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26226adb36bb5c7a3d07efff4dd0e95599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51554792c4c4417ba9e525a8388bee37600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cb12e4474124af0292d38f577d10d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45162b32d4f2d5c16c4c8224710c0c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5545177bcaec337d263760d522a3b3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7c2d99a0acb7e126ce1c0ac15c79b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d5dca884a9a2b30fd7ac827ac21fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee559e3887bf6cbfe0aaa734cf229a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a4241636918a69f98c2ce5924b439607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896adc934ea11c88b65ed5b837b1f891608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a98c00f55783762f5f957ac9d57dae609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddcbd5cc3524516b97e595352ec688610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d81b30f989b58e09737d9274a5849611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc79a565c4649315220f9a7f937a961612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bd4e33ce44f01ef3e2d8efa122e30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2104c93aa1440b713e476510a6243d2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484208cf8293e34847a70a465dfac86a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128795d9b035fa66f3ff98211737b50616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ed001f97cb956b7aa1d7352319108617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22396cc795cd360dff1e4caacabbbb8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0c590a60913715a04e353c43111ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c7d0671df256d3c629a43560a63d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1bda63e8d7c47c5c5b7b72365dbbcc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff3eb4ab480a9379615a89dc51c32d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9daea524f60eb65d7cda5209bf8d27623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0da12d7127099a78a71196d346e3e6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8d488b31d1cb8dc31aacfe61c9e08625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c075dbdd57d30639dbf076d63f2e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cdcecfab9ac6fd7854516590a5c97627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f929476385d72a21543f6f276d08df32628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd802e3cb9b2f54723298bb8aa678626629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ed1dbff8362fc6d8287e38288c4a9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba9ec3bbc621c35ed9d63c4b4ccea9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a079534c9b3e1699e464f281c4469c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131f155608524f9372a7be1a70b4b37633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f186904cde86c47ed478b58849aa0b8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76814bd79d8bc485a31f5f7aa6543e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0b946a6594128e1ff72b8ad3e35d7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856449d4656591a5f9f99d3daeee699637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951dd67c836ddbeedbb642b8cfc7d01638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574dc00bcfdf98debf47955945d2446639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150b963a019d38fe818fe96af692161640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32204e71724f0df88343ff3dd9e33f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c88d17dbdfbb28e341c97154399875642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c452c19007ebc5281bc07cc3b71248643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e433117ed4cf7d44552407bfa068ecf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61dbf4d18defe9b3897f359b23a799645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2899171f1895f2bf8449840d783d6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5996f73b14bebc9f36ec4f8438f9a39647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a09e6d81cdf65c1f6d81ca638d2acc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d17d5194fa5316a344c53526af247649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c879450389481673e4da5ac8ece6cec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98d52ccc98338acee9de87d3c76473651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7cf3265f1a5589aa2bc60bb42e66d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8090d636d69d2fe76361d87052a70c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e67ac39a28ca89e84c8c859ae3bda9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8252e415ec874edb45cd887a3c08c4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90ede530a6ab72c4d6a58c9ed7639b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0dcc193d59e55676ea33588fbdccc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96681af21a4340fba34798cc6a2d70e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce92350e20947fce6c168806accb6c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dac014dc0e6124ccc8d0570b30cbb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e98dbe537c7536d57c79848dfa586661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553167399ccad486f64852d041ecc56662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d64f6733b116d329467cf5fedc7d72663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7c760fc41d42acfbc93e09569de99664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cf3c0b7711097b25fad5134eb4f807665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0da5997a1ef0db312294b55c5644e3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c005d5f9fa5c9e9ead6eef03ccf7d94667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb556116499bd60d4d7e5c8cf1c419668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a682c37806a4f22c45bbf8cded19f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f69f58f53317b2340d43578e409cd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13614d2d7ec80be8c42df8aeceb97d47671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703270d45bfa9a8b47b7b1c61262018b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0542a9a8add0c80e5f121013804f62673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605a30caa57e5e458f32488364625f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e51be7ef3531a1db2737a6ffd0a1b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb84209d77b17e135eb9e5867c529a7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e28b2c80fa33e5a1074904f3c358ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06d97e5b1a60fa6d84a54a04b13cd2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a85b96a0e541b35b40e9651782bdd61679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb272ac33219a136bb535af729fd2d85680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95892331fc4304f3ab98b5605556b6ae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a57728959b8da2adebc91b28bdba76682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda42998260011e54dc6ceb2a4c069a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c787ed27461daabfdf2cc9ad57d08684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae6be48dbdee5a39dae2e060b4e06b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9017c5c689fae5b790f0fda7798ab6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b06f18dd721883b0b8a3a7503f726687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d445f9c43a4ef9798ff83c91570ae0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d03b4b0e38fb6f4f444ba698829c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413af02bdbe01190f3857c02afa0b92690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81349f920aec0e50b7d39dc94a3df782691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb13433c8cefa3f782f04c4aaa7cd7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed069d540a40da7e06d1e1ebeb341750693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9249ad59f97c970306bb4a17f66f99694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a52c86435c15e5d2c337405aeaf67695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcc247b947099316a5f1bb2f464595696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34900930f211240d1655b9aeb2573c49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58525b13b56ecb2e0753d1a72aba8f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca3909a530e0c35722f6bb9bc46f9f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a7c0c097c9b1693f04078d5b1861a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837d7d1e5c441b70e4468bc34940f1e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d9c1ecb2edfa574bb5a4e4291382e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534feb23b264b146eadf71c7cc67bf4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3700e7f871d432e626f9bb0437907704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ead93bf7e326d1e8052d7c7f1fb53d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ced744a1759a6e0ced7af9b99808b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfd21e1ad48660cfcaaf1f384a74ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca585ea798bc6209d7e3813f7b05e5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fa00e7b02ad36e791c242f8e46165709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5f59157ac7b46ef31f1e83825be89710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551d75d8f3cc2be960ccdee5cf5f509711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6be494b99ed0fe9731039f70fc99ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962fe4c2f6c76e93a55e9658117a85b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eebabe03912f9e1f4ddf98deaa98dc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40c1382563b13fdc3833f035a6e812715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d05ab384fc9f8118819c533e54933716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ff59ccf4ccb52e8cb49dc6223f9f6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067d407f347b11d4467154bfafe30d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48029fe4692c0f83534eeb513b511303719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e28c8d90f4ea9f1bbd6662eb64dc9c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe04cae43dcb4b8e9ac95b9dd4e280721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91bd55c1650408a7073f3b5db632d4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb319975732628274847272bd89c012d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c2f70d9758db418e535f9cde243fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98204e4bbfc78336fe4540cbcfa0aa8b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e819b6f06ced4f0649c2f3d677032e5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed5eb3b4f909782e509c2f07a1d1f1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc21d8cbe524d2a490e0ebba140a62728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58071284e088dd3bb8c6cc6a0e63b166729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c337c4ef08fa1707d7cc1960116f725730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf4514cb058f0c4147939be52e6462731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b43bec33a093ea2651bdeed92dbaba7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee39ca74bf131d8cde53660c979ce4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2044bfb2f365facf6d56b98437c0e7a1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72eb77e8eb31488e9e2658393e1ae4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01ca636dca1e55fa6407d20ba4967c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01035b355e7b5472591e58f6dce00696737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3281442e5e372e29decb1555c3aca6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d43cc7f6bd564bf8f2850b8eb5b0bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f53838177501708ff197ce8d6e1cef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895eeeef5f8714677b287e9fe77d56e2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf44c06d79b8430caf13105a65c4542742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03726911e9351aafa637ee0f1a424e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90749d9fb4b3f93d6d3b342648b44fcf744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d8fdace5c1011ffe18a594626e302745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f280efc01561a2806059c3e1d909f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e0e7edbf24242cc66bd131b514647747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68838796f194a5d1f82bd6240ed6981748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec03ed5990364163869925eabfac0d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcb38edaa63bd6d76875a45b02c84f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce61cbba5edb90c1fa5938cabb6655751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac5c16137703b49ee5d6b55b0dbf32752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182830b46455c56a839cb6a6ca6798b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29a8109da7e9e2acbffd387b3abde7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120682cda3c572342107e530a54c44e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c792d6a2759fb95f075d049c51a082a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9054348023dc1166a675c099ffae4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cce235387665eef11897624451d53b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e0195a57863710c0bd49122ef3ca1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2789e69463ad6cc1ea35669b4702a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc1c744fdabd95ac4b716a61a06c952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b728dfe75844e1de958d9b1e2cd973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9554430d955bbf652524b949b67f1b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdc733a57344fb6c5f9fdce40cbac55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca546227c46083c31770e3f5d5d08bcc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687ff0616dd9c292b0c2fcefea5cdd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28b0c3324102fc6b88beccd6ae09698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a86597cdb9b5f61fc6fc6cbcc97079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28958b10537bddc40d9fcbeda3a714a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777dd2b4bb833641c54a4ed3697bce911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecbda1cf35230490ab5f5eef0d20e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453507cfd74ea241bf0b7e7216374f1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5083cfcf29783eeddca480c549e3c2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d269b46d12ca8698c767dac3a6b60e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49ae2468ec646d72fe332cdc5fc1ff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02299425e685b3b4d5115f206f0a6ab017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff4f4c1c8da058667e7eb45e4ee62618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce0890752ec8971e90322cd52204b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedc53af16e1209d986d1ce7296db4e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe73b8a34df9d76b2845330a95a03221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa925b86c921a29930119f5fbca5f622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00ff61d17cdbdb5faca9e4f066c1cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c6e84026210f3281a527ce7f36f7424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e2d6df54fe522279f46be8c823711025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11da0e6d2957c899ba88349e6e942ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07167b431f96edb2eb4007703ccc7e1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e3ad00310cac39b028f9f4118a37428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6e2443e6f2da1ebd7e99891ec016129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d44652d4f05f8851f405da45bbacd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee552c6854d1c472c191513649d4c63f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb254dcc269ead6ef87733dfc6b365a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963d0448a23cd1c463d7cfb43d51e6733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8fb41fd11850d465e49cee6b9a8cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf832e311abf05919a63fe732c00e43935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80a2a2ef1ff145373adb985b13479d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667577d2b0b46cacb684b42ac1f7997b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d98fefc27e675275d154c8c69be6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22f2274b544f91055d291525e2477639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ceba8f9a6767ca7ff0ac9880fe881640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1212d45bde41d7052d1def970a41141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622400669eeb7f8e2d430f7709c09d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd66f927d85ac10bf1390c340f7740043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80968032beec3887197c801ccdd08e2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29d4e55bb5d27aca81070d25428f8745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52063ea7b4b617cd0b4da27f5a9b51a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7df557127c47d5cc8db188b88f3f2047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9d78e3a187079aba44ce065fa092348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981d375a5feae3dd6add3f0f8c90e1249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feae09e3711f71e625ff782853339cd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84336f4bdb761301b8b2118bb7b04c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a33b907112043445db2f9b2e9cd9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4198d6a79579f39cc8f753e76219a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5684d0383d42ee3ac16949c2f6339854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433cd06611935dd9ae0273874ae736455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0428f794963f622d2ec26ca81670e4156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995c323221521962c47bd466bd6b61357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777047e987ad5745e8010b8974bab32058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8987c57bbdffdc2cb50a623df41a0a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d127a9bd39eb3e254bf39338f655160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb5e3ea24051ed2b4554b6a2a2414f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a23dd9eb5bff6de0e4e5325e9934c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc2b601b75442f8dfa3b8bcc3d45df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7d435a873d25724e302ad759f1dc164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a406cc5551c83f01f71bf3f69440565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cd3fe942d3463cf3e3d222f56dde466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0bde761b730109e9974a2af6614a1a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e194a64011170397222adf3868af62268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b640acc22d204f1a86cc23e10668ba469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde0dee057e114a338354de2355920670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061989e2de65aa1653a353699df11ad271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb209d2ef0e34ba0121f4b3b4292aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182d3da2a81af0e8f8f8599b14beb1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38685c0b9b5bef8cd832030d48a0449374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ccdb5707afaec9471273cdcd3ef0075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c20cbd0c6b9af63586af548166523976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66d13050d4b22cbd7fda157b46b18077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46fa4ed378019d7fe396bc7965237d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bddae4a48b495415710eadd866eff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e189596799fd55b0943d91e2bee47d380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec94f5e713e724656622e35e83f0f2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e99c0ee871eb821f1c6155a70341382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce157f91a3f86ea67d0fe9b2d2bada83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a709277444ed9896bcee9a9dfc61584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c638dfc2a627b72e6aafba52de699785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d88db445f98f2f7cd891004cb16a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318258568f80366cad04183365b7a3687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5a78ccb63ba935ba8da80fea2f7e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0385bab670a99e8c1709de3ef675d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2572df2af1b4a563ded53615509c0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc95fb060792148a953d1a51762591291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6809dd25a085b4080d7cade3f82cf3e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1d77ef646b8bb59e134b9fe3d1d3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a7d931c26a70d1a04f61f1f82a6e694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc799d5cc30469ce0fab7a5917f34c4995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef4da80f1934cdc57c391414521b0496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747edb4613a7cdac67b79e18d359a3497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5108acf2b29d7eb483af9bb2348c64598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137b7a2d0882cdf2a5f4270f5eb9de699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736902516b3084c931b58cd0ee74d4ab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df90bc707cbb9769d66bfd75d73d79101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0eda746de8ae4e713ac7e65b26c61e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2443a3a59d6e92352ced06ff1b4bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7600c22972e5f489659d83d46b758104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478696ec77596e3685abba51a6119463105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dcbf3e821f7c8a9c9a9681733b3633106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980bf04f3e54ec1c75a04cb233c0d9b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6b3bcbeb59dfd61cabbca9f3d49c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec417238bc48571026a2342b53dd8bc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6968df318823af0cfbcee59de66ea0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b4e2d4a2fe234b3bc4b73979b74758111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec12e2215e99ccdb90783a57140cb2d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6192635894711580bad2063bf58bd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1707a81370bb2d3ff652c95ed4290114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85b7efec94f165d2a4104eec60b2ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040fe95200f7bebda2c48db8e8a2f93116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbae7803579b4225a4f8b157e94ae28117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6950f82f259e00c339d024d071095118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a661aff83204447b479b8154bcb858f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19aa2eea689edc40ad5eab10783345120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0951f32adfdac575c56736b58a1b23121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3a135e3b100b465173badf27c767c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9993947f17f3b5adda877c709e2d56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefa5c074d2ec81282de9446921b6cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5669eff1478bd3efcf359a35b0d81e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd99f4553c65bba867e0349d6a16fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c83ace741b66daafcb12dfeb8a150127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98ff997c4db05d55cb6704feca9732128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71586baaee3324b4ab3b1ce3d5a555129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f2d778e6ed0818e1ebbf9f4b0848a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d509b8d36a7d19d24fc21a41185ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9ec2fbed84288aa69107b1742f4c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e7b5003f489ef19fb63e4eeb0d46e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15548df463a37ba940f9adb3bb8db2e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3b639592a524c999afac7d3eeb46f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57256b2d3acee2bc10b61f68cec920136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6dfc73ee5af02eb61c087ed46b7e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17244323c3369f1ab93ab9dc51e54d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f23c9213d73168102189a075721470139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c8fa5800cdeefe75e014c013c1627140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ba9f6a47a9e7458f5d24a5e44dd3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f515c1710577e16161b3d6714003a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb074cf8f33b3b10692945567edfe687143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1c7c0ebf3f0f00ef8a5b6d16138bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054257d80b353636a687687448b68966145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa1f27259977ca48c8e0ac28e036be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452bc24d643f4c9cbe526f3d0d69c15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8cf8d06196928e80f12cfc3d6f1f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b343517da8f9826b1f2ac11e996e0d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dca6f7d69b74a4ac136759b574881150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f53a9f8b88e0c3a6d1d23ba73ed658151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b57cf17f1cbf6d220192e6825f6b1e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e7d255386cddc05bcd2b65576f41d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609d8b7fcb1bc0b3f32662703eb66a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd534900e8f537fe0d97be3044376c5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d53588d1d071b92411129ba798a75156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce40f687a0377288216570f04d92857157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3ca5c535083378fddd2c3857c224bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a3644c77bffe2b81bc247f207f603159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90622b5b23cebb0291502450d31fb314160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1073bbf671f6e057be291ad0eed29a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ee374a65aeccac539c9285104c7d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a27844aa88acb1e328d28a29bd20b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e675e31c99a34abc079e84693366f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859fa08ea71893fff2e88d29804ff33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee18e1ccd3a48b7358c39e3912fb5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f8aad80e10c8161fafdde0a6b2f3c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde62bc95c1be2a8ac3773172cbe5ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8126d072266f79e31e3034f35c6bb3ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ba9bfdf29b8b392d58aff255a424a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088eae9a0cab02bb032f4a2834314e62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b79c2099424557d9ee25376cdfacf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57162b06fed4ca49cde1e418a137a0c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05599384de55fc641fdf827487693921174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11cd971260b3e677c42d157ac6070a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82fd08ab4644bd81c2ce4cddd1ff73176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b79cc549f00f0895c84ab93a2a69f4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334e0479a6fc67d74d13d4540895a21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee3997240d6cdff7aad05279bc3f13179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51c0e5243c2fb02bf88582356d06a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f66cf432224f760b237efc9ac815f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440749edeb1f4ec142bce82201309bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6843850811bf8643239330292ae8c7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4555421bcc655e94e651338320da8a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5834dc4318b950669d08915970fb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b038c770fafb29479d202b2d9e6480f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fecc7cfdcd41cf92cd17734dc6d842a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0683873e692ed19d9737ecb875fed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a821462224930788935be1b7caec07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bc7223d1134262233fecb971ec0b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de679ed129268ff89f7d66d7d478a9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f082dac56d1cf4f48d1044afe2c063192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5967228726e03475729d1acce4c03cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d374a42b163a31628f7b85ee5e6951c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e01f69d18f686dc2f7457b60415afd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975f9dff2e7ee068e83cfca26e452ea196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85d07060ced7914618c612d0ce12ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b642fad451c1521b1478285877c023c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e437f9cc2f824c95b5f6cacdb254af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bde591d847f40d7dafb7a769b02c54200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54e2b7ba32dc3226410ab0b26f4fb7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb08872d1ff9d8a6f0d8e30b30e551202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15708654ae11a5bebabef0902e235c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb15fb694d1ea8a50f9e535693b0bfa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d4977b524d55f63ede6e6400ceb71205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8986b81c8c1124ed3a38bb7434a5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156d667da2b99634a2034f6151ab85e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6047bce8316f13f7041ca46b0c2066208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ece17ccef3c5bd5bab2a0e8d693f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435252264d9d67a2a71e7da1c5847bd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b791d29da6ca96e56903756f0a7d19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4e87b2b8fdea4ad0cc647e2398136212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed51418504dd842bb67c5854f5de3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef30a26cd1693b4603f326634e1fa7d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288759e6906e9f430827b1f93880038d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a67196cc9e77d6aa7101971b614bcd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48de8607c0ad62d09c04ce926210d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca2b62533f0a9a2c399e6142db8ee5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afa5f524fb218aefbc7cdad44352d9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2cdfd36306d9072e3c07cf312fc75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ec7af043466706cd340ac9eb69fb5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b71bc0f2d81817b78a6fa3c961de6c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470e3a9077a46eab30ae3b0c06bd686223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f59440559fe027ac531769951aa2d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e760a42b42ff34a08fdfb42f37af81d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c698d509c9e685287637948503bc32226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada71bec1eb28826a313673699a31ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62254cc0f5bdedab5aa9e584ae485230228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99571fc078929f2cbded884708284f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504c928ef2956a112ef9d1e01606f5c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220e2810659512407d75f76959b93e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24a86e6b5c9499fab8cd12d532af52232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fd9b49f65a3db5678446789b5cc97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45201fb649dbbce178f02a83a6b569234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d074bcbb26d61f8bd419820a5e5020235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb7d4de7b8ea22a3e48dd5090df71e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8903f976b8b61d8440327e1677960519237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89229e4de67295370efb36c069ab11238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9149c2ff7f0a4be7d0c9675a624fda8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac105265633509780dc67633e03a33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2f10effb7e7ea01789e876f01fc8b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014c56eb175270a8b73ae93f8f5b72d8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e167aa11b58c966042ea0073b5d5c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4789a63bd3f05f4c367750342ada8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cd4ae779de40aedc82cc0fb67a2da245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3c3f1a17fb14d31bae7cc478a9d7b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3fecee0bccbd6ec4054382f4ff85e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acbde5dac4cc366230fbea08a980c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508ecddd943c74a5e0ade5836cfbe9c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8c2593698efbc1f8009017a62b559250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4a4cec20af3511767b9c4528a59a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588491789acc2aa9162427716c06db0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf227604f1a8cb79d657a070da6dbe253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3caa3851e9e5415c57133b3dfd3fd0a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce626d93bc6cdc2d98d6547432b1c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e4ca17fd802b79adb0889f2e52646256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da00d5b04172eba7f24ae6e25d9d0c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651614297c6ee1d311599a0b956ad004258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af83f9edea77cc8790645fc3f9580a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ee1cd6b0a826860bc601822888021260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327639137135c09f959b3f08072ecdd1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc904d638ddc2a570fc2722001e95c4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be4cf24e443fd08c398283df18d061263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d37ae61b0d2f254c2c07e6fb74286a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15984c8743651c97d9b4b241aacacaaa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb203e8ecccd8639c3e049971e239c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189916a8ecb9a01a578f3c212b182af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3d5d62e0955ca9194fa45bdbe32e5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f212c0696862719d790fb91b62d02b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6ecf0d7a841b27cb5503c23e5cd34270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70db31af1d4efe32d533a7d752f3bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b653ba4585d1eeb308082cd00236e8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828374ed0efe8e86c9ec36d217d6181273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168cb547e597d4e19a18ea8cd046f18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76e2bd99b78dd9448520bcfbb05029275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62eb4b3ff93a024f8bfdf6e8f9d8296276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33f01e798f096194102b9a14339a96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec678ccfb239f8e496a0539eb596504278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19965aceca7793126a34d6294e6566279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891c5dfc09423b9d021f1b5955e3fb4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597a160ed622f13bd66628e7f65d972281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277443e6dc828cb5cd5019ee497a142282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58183747f5316db292f6ca75e77265d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99628f0e65daffb343bb13f498b0e0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec9b4cfc736238d463ae9e0693c94f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b518433b82a7a2b219bf2126af113f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a372dd66d00b29978c27d82fc4ab38287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2898d35fcb1f332d49bc43958ff9880288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080b6728a06f2b2db8d8dc68703bc83289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c9daebb84713cd45dbcaba052d8cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34eaee6bae062b12713ac0f76290120291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf124e741461866fa69bffa6e0f3e13292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1368ee91901b2222f550a6c061abda293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afe5ab5688d7614a74ef3edbcf9e2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74081b1535a21c315b3b607d93e2c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efa10c0744ccf65b167f96285b6988296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7500cb397c603052cf6f150b3d8962297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278efba6f2048dc06a4ca15d3ee9ef8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c96408b2e14366e390ace85f5b9ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddd2888a49bab9307364d6b89143f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d772d6d6e64ae3a3bc0d5c7de755bc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d601c1b2dfa8cf8697d98b1bdb6f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9936b254b37909d89f3b8f10c5a879f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c84bddc57a881d204718fedc76ee08304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a72924e4b021dcc563b16656da1a5f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610171b68e1cfaa5630b49fdac90b74306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13715647ffab6ddb568ca70d9f476ed9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5eac81559fda93cab91cbfc19f3f1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8267d59a08587b418ec94e839219017309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba476216b8265a809fbf6fe70a5032310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded6935b7d4f0b71ad8f5c5139c00a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f788eccbd40cdee1f9c458ab9eac152312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299953b8c897bda1ed8b4d43c234708313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c29d3b9d29211941a5fd9ea362277c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfde53152d3b0a3aeda26dd9737911c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771059344fc9bb770d395c9efea7d1d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186f187f8290f27f8f43b891eefe01f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508d9000127a80c49a3440b8d1c95c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d415e149e4098f25a70e4f9dafd25319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb45ab1eb54c02e5ba40b419f38ec3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0df4e2952aa3e1185eabec3fb621d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987e9997c0aaef569652e19f14c9960322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2ada222cb6a5700ffd970717c71a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cb1d91a86702b306a682e4f784adc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbbe10c3589b5ce25b599f6f7760ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb37d7dccb6346a6daf1119bb4e93e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6c498a404cb9d3fbc210cb17ea2db327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f10af33a6fffe63f52c181f10c222328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4df14e89a375bd9456c63fef092396329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a933ba1689d32d8a81628eb1cbb134d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f2104294ce78f5648fd5b41a114d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2f9b7b96b501ebb46fb6a52411ac4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268dc336126a4fcdcd2506c7f10f7f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38c87b1bbd3d05bd0e69a5a8420f60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dd005fcefe746d98e51030b7ac495335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c4406aca9e15f4c53013ffb7f2276336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9b7e7bb27b519780bdbf730e99589337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec191824c4f951702d07d02e6193ba8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218266fd58ebd3fa7ec20ac1ef4dde5e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c734c2903a3a6506c7b798c7aff33f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3677576ea46480d40f9faab69963ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093fda396ee2d182ae0df81a58fa1e79342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd53f72cd002ff962807f9e59d754c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afc2365cdea846ee41cb1a522b630a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ac01e3e224cea8ed37c971e8a4324345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ccb585d2a68b978477b6b49f32e21f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad78dee6e0c1b5f3698c232b289fbb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5edcd22090fa8bb21ae418f43054f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44e41696fc8a62549f7bdc5cab1989349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129ef6590d711b6d18d5d6a285bba72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8942cae106d2d0c0a3a7ffde0febd8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3beaa1148df91846dd66ed3fc7674352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b7f334c5494db178ef41bdd340b28353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93776c7e28d0330c85fdc721f0b5ec3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b9cb2eec0831b7052453b54d2a2be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a90d57719024a9df4f04d5c6330e8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f2f15a47ccdcfe5077a6606f5fa88357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892f60088cd1d3c8ba996ba7ee1284a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f8730c94e1b2c9dbd70f1c42ffb44359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd967af3c7c1990d8226f2a9fa36760360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30456cfdcab49e4b6f626b7e44aaf6ee361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057caf9fef45e05f8208057934d43e1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e35905696b3bb76d04e922f10b74d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8109c059fc1508280a14e91533b481e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f44a76c30d29b86e2b36ae99eaee17365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6c2e3cbceadddd7242215e5bb1126366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228706f7e4a9949e8b333be56ceb2eea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd88bc654935e93e834986ca579227368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dad9874ff77847b02af6a5fea7289a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0742448d0801555b799bdb20b76eefb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9706ad6aedbadb8ad9f9f83c9e5531371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a50774e6ca523d8966ab577ee22da372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b755396aaa37381de2c017ab205e2e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80548fbe17d2a466b5b4550c179ade99374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7804610b6e9c82959dde0a34cbd7f7a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e192e0529f3872c6020eba6523402c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfb8cf6befb2b05f61d109fb059c2d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f562cd855d9b0ee71128222b060240f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5246fa5c12f556c69e6fe11d5e093d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54137a1245c0c9fc5a296682bf4f9e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832261d51ed6a8edb92a2a796a327822381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4a18194f344cd232dfa2993ad61c9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a05c202ca50a580798c6754c0e619383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a615c0f99e1367046ee4f4185c70a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1986e57568893f954e15d8fd16a668385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f79a574b36882a154689768633bcb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afad5f92df18b511431d34392fd0ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc91bf8d343dea9f1e35a0c3187fd32388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77ff319c4938cd1254d069f454a07e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8b6a530c0488eacc555c04980a857c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f6ac54c9340b294ae1401e01ecc3a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5815f8a0c5ac366432dd64654b3bfc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3df018d96a07893d34bd4b4db6c35393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512b7f3aab8d5b81131ed750adc4a44394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c79831db51700d63ad2a9a5875bd4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9665fa9c1b6c27b472e441575b9e2e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf774f6f5f05b662d99f75e7d5784d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a66016df390d616072616dc1601840398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717c11c842ba418cf142687a9d3e394399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef34292ad98bbf6b1148485f2ceb06f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de19f2a0d5870f5a1a9e82583c85df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565743eb1aa8167e53410418dd6171a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f576d0cf9d45c0a413141303578c3f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84cf481e305e1dead24068f080f77d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4440658b2607b78f210079569c172405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c66591009ebb5e75e826c74c2022f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae75b9cdc4673e7b337a8dbc135b4f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13487dd44e7b5dfa0abe4c5299e4690408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca348961a8208fd04132e6834f25a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a23f6ca47411910eea4e8ce062224410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d371da15166edab8560e882a3f9d2b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7b580577d907f435a3e93691092e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae31b50833f551efcf01a796b70fe6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55566dd12a088e039447c4ced20a609414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf8f580a64bdc6fbf61b2e216968a82415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb09287b5d13331e26a9d1bd46789e09416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7a5ec44b0a6b6cf5d7e7284aa0b7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca465816194271dd13e3ce115a0c400418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7d41447ca6bc080e87ffa0eb489e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2aeb19a6cb01560f4d49a194896755420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e75f682eb394c79d8678ebbd1f813e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0fde24acfe0a7b5aa5363292986ee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119cc3502096829bc87364255fc2eaf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecb4c48145ce3561ae0e21844c86d6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd640bc9171e4423a286935d74eb5f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938520096f0f9b4680c8e7d8d20904f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de492c7d4aa60108c1abf3fe5a82e76f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c1dc62511e32ef76ffce921e1edd1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c1bcb66406c47a76aed4aa10a1f84429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f700f656292397bd68dbee998ef9fd2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f307c5fff18d17d1d705a2002cec3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b333bfd4709fbd9d896a196463e46432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e135d530eeeaf9515ae5758e88b6e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a84214daa763d4aafbcf28922eb93434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9ad42c79dda0a44d90739831d0cbc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14704f380faf0e643a7be3efd41f51c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eca8effb4aa9c9144c9d488a4a7301437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67934b3db9bccc2ea5e0218518258b8d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5eb63f29bed8196d65c85c674247f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcccbc88a391a194fe935b2875119fb7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f593261ec31314e276d849c9ade8579441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b60337dafb41710430ee40f70cceb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008b741dd013a5baf3acb7f0523977a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f322a950f1f4d9eece6b94b1429a9ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef8e92f1a42a5b910e4d5f58f1ca0b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fac88f5e243e0349ca7dd0ecc4ab9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8340d033d76cebdbe1d70e5bc30a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a314a4ab7d276d10859ff4d0c489a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b39f4291da3772e00c0725a10fb37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d454e26a6842e4e161d718d647422ec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c000f8ec2c7163debf0b52f2bf29b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352a93a0810eff295b96598e75ef61ed452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6776d76b89cc4613fbb76dfe2dfad2e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8cd397a78c23014078dc80d60fb2d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808352fa71cf154ce7e8c46138c8cc7a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef733d1908a7fca871911662a7fa80b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbc1026488a9dde7a743276cf47df2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528acc2a6022463523d923fcafcc425458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2f8b846bcfaf292e6d653dff45a2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8e05697eb84707b39c720622161bc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bac279aa58152e97c6cb2b69647b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ef8c3e585026cf07e0470d63d7067462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f4bb75853eeba602d46d6cf9c0fa2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7b534bfce34f87d85c711d93cfacf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190c0165bb0dce350e6c8b7b12aaa55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee94986ebcf3212066a2ca4cebcef3e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9701ffe72275bb83d4c65e6ddc435fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e48d891a55f41b51d848290b8a5fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad669d88b01a27134b48bd6c2a5aa29469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf80316fafaf2934234dafbdb3c249470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f973b1b68777db79b00bc9c6111e292471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69405e53bfe98516a9b0957eb73b66472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4682aa1cccccbd337dfa4c238334f1b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17afbe7b9c62d231c9e13fb182201c36474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f6718360ecabbd1c141abca6eea95475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f2d3f2a52f2bd2ff9fc7ca1a3ce5a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d4c1cbbe5216f9301d7de2cfbc766477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb4359587f8d1ba6975d1681f54c35478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b27aa25c69cf508ea64e6b36f2030479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8cc45fb14eca59bc5ff996ac075e0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bf1ec2aa220203ce0a47d7d063c85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f2a252770bbaec6271cfe95fac37b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18025af9720eedc0d5f1f9bf9cabb8e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a91472fb8e09f46bde996e456d86a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e10dfa7fef8590720b8a9389698c20485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c11d39ee83fe4d81ee4ca5474142b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46d17bec00a93fcc987e408ca88421487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48e51b0686f178a9afb0469d69371b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf13c6104e8f1c0dba14b0a6560bebb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacb8b00a09e7a4384fa59120ee5508490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f0b10dfaa4b266e0e493f72dbc58d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7281d7c5325c67e16d5ca0060cf6c28492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afca4601a4338616117cd10e992b68493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f92e7be5796a0aba68d9a89f3f491a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dedf8035eb78cb774a61716769f868f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbb327c35e7dbca8ab1c043e8a5dc7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ea0ac270a96f2e08b707fe34f5e22497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9ddf886644f178946788f75c4bb8c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831c79e5e3722bbcccf7ffccb095f4b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94bce01cd91a3acd790595fd359e7b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae5ce40cdcff7ed3dea07b9531917f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb569950e13a3ed5607a18bd39aa30f6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1106847e564f479aac195781d311c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20379b1dcb24afd2d49ddaf2c5361111504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055256b4fd195ea90ea24b3d197312f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccefebed1090e4b4be65b8df92380e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd121ffedcc37bc5049481d066e888f5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781e585de7baad4dcced800949ae725508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fd38eb2dc5bb7d8fd0cb68d9fba61509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d185639f775d8a8760b319f622a6bde510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f6d68a1749c5c5b76193f3a03b647511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b8566ea07b244fb89829ddaa92229512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182682b8f86d4d967f69b62b56064aa2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50d6d5ad1ea880b94ff9127edcb652514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33708249a32508f7dd12c412122b76515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4890935618b64dcf6138033a65c6f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a439bcba31fd33462a9547779e868517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b34a0d78af621b955af27f261d3acd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803fc4c0458b8fbb146b57eb2f58425519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1be0cc1b30c872071008394bf983458520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102dff0a3e72e69dc9ba5ae38e83814521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f457634441cf4050db0106045fbf60d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0701f0e77e426a22755d817e5b573f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e18a186c9da16efe0c83341b08238524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5d8d59b76cbb1004542fdef1883f2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff82084b6631897645b016bd8c6467f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15bf98bc81cf95c86121f04d5ff14b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ca5b2b466271c8732f7594377e084528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24edefdee30fdf82999ff340ade0631529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e300cd5357d80ad27f00826825776df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d9f71b84b45fbcd729edfe29699d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f0ee641a42f6fd2e12a14352725b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a261171d8020b9c58b278719e73c1d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe837a876b7c26b0a9dbf898481f13534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7756e73a356034b816df07ba50e06cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906054084f1e04cfe3a90c5a5bfb449536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82d3788af590514f512646061b56d1d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02974ad8446708d5e534e7cec454b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc0e580f823fa07ef9875af9fd9662539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243c7cb282eac5e336b4bfba7730c1c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0363e0537246de82e3fff9c1bc1626541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c4bc64a9ea239724f0b7c2c1419f3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab226015c2ff40379f87384649237ea5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf9abbb5c57e0759387f8c9258d784544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867e5db0e1841ad67633205c0e1b0d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfd1de6aa0e09d73edf209018cc492546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facbb80487012509883b88923413e46547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28366ee5c00ec1c806ffc4d6c16f8458548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd25370c1f3498d720211586110535549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e684534b5d8320a1bae48234074c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9db6a63b26e592a607a228888733b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fcd03d30253da807da3f8d62c59bfe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02f184d32a923f3899aac5664ad9d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc663fd8dfa508b467b05cb30c3457ca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdeb9e533d27b54232fb2866d8e5aad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa809c65ba19caec8cb83340fd0dfb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1d9b63697d9d6d27694869b079122557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1af833bbd6da70b1bedc22f44db4e3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fad49b0736ce2b87661505983c2335559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40a0dd7dd84a5734c682a0aca8c04c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239d03e8530baed8c904f0d9893fd5b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dd141e629b02cb7f0afce4ee1546e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5775a242effb42a808c35be1acb0e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e25603d5efb6408e6cfd5e2725385564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235fe21ade0e97ff5d95b61e28d3cf8d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0be1b198d2975bb249f60300e090b7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf9d6b45dc67053a0ba6f0db7ee9bf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a07e0c2c927568b76e0428536f5fb1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e783f21dcc9968aa10e89b18d3c32e8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07cb4f2d2e9a3ea112e7d704c01c50570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b4db2a2b1687df23f477ebe72f4f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4cddc7a2f7bf95683960de1db3673572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c548b99eb0c861c0934324f033816e7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f77d32377f538589f4e8dc16b6084574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd36fd3eb9ee45e707b6e57bd994c8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0eac0033c6e0ddb7371219b99f7114576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e075c1414558cd6edd6814dba8fb7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3adc5fc2f205164678c7546f2c1c0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb28cfe335cb0b219fe4e35258fc9c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31efbee1b2774dd54221a4d2f7326f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf66b68aaef89cf3de93570bc581cb0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66637fe826491e45b45dfdf40a9066582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff60f75f16ca2c83faa0a67bff51e1a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8b0f2622c4b70f474deeb1984bbde584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e8cfd90732c049f4fdc347a2f9340585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be6c28894c53ef85409c7206004b3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06c6b4c3e292474af759da51654f9b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106451c0bddb2b561e91a27f009f48d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0d8b372aa4cac0f1e93773e1cb53f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fbd38c1bb4ae063b6a2747a9b61d5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c72104564625d01d5ade025896f83591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65255df419d5481cda596cd3aa4de5d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03009d2b85da0c3db72db755b968f36593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37f832e3a9d209cc071bfa167d5f6b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742e872c8572378a90f1aa997f48d22595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429dc400e898c1974928b0539729a8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc893391cc5d059c7dbdcb99540d4cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8bdf131a7b64c874a3c4c29bb59fd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded68a450eba477fe0e8d282cfa7910599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8362ae94759fdc06d9067ac1f09689600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799eaf52b68c79ac4ddf7e847f74933601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d69d578a15f45717e7fbf57844bbf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf890862e039a0f8eac45d2d4b7cc8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf1586ae031803d40c278fdb6d6e1d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29859a4a9849c4a316cd3d1d3378d6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d0863c65fc3a645cdff74ef2f804b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c7b49d057c09179419a20857b55ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaf486cd6b5927731fa11604ca4850608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7b2d0f35980212ae203a7d1b4cd0a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb9ec049157699457fb08b84fdbf45610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d37272483024d19b251050ceb9d28611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7317fbc88fbc4f2ee77e620e7ba6860612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aec455204fb9ae047eb83242012497613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800516c82ad2c318ac5f0afaa8e50938614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daec6cb6603b8e19d8a8b98815ae6e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c3a13022f8254b8afba16028dd314616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4c0e093d95ca79825186a65fc7e32617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b40a9d0349c200ed52c95d5b4efb2d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9cb706f610378184734008e934954619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ee18e62dfbe71b65a7b42b7a768b2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5cf2336032c7f068f1772090269a6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0af4980c391bd61f54e7c3169a9a86622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d9fe2971b60221b6c90d3213ead61623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8151bd8552ce2f937eff0d0d561db1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73f0a39ad55267e61a547cc4291321625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc87ca8d1fa759d417740f473d3fbe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a1f0252822af37bb9c71037da00c7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b167ca7a0663a42e9bb095fb85e518a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1406ed7e1e13330d9a8c4c9a2338434629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba27c529394b4560505bf523f6620f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f6ff4b6c395e166ca5441fa6091ea631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a7a79f709bcfb2c7ad4b5cefeb416632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f4ab9197853163fbfeb95f2a39dc2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba842dc1a986bef9350b407e88a1f98634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22594148f746b69f7461668114b42f56635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f77bb3203fef640884921976189586636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d340b676830682a815be46853cdcae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0efbd95942b37062afc4bca83f138d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fdab95f358c5b3fb87d89c3701438639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55257fe77bd8fc36b65e62e035d38404640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81aa18d9d16578dd923d3877670886f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b759506d852ef01ea7e733cfa5632d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6227fabeac962154e5e7b85971582643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef10ebdec6f970f3a8ee6dfbb0682a7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfc571bb943a423ea86b7fcce107e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f640a939d8a44a8e5d5c69ebab9cc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb1d99ceb328f699e1a727ba2dae3b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a8d76eb3c249aaf96cde2ebd33d78648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b98b6c84c7c178fc9ad66517aef9f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc4c8f54c685bab08560dff2534825650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639145e6f3b142d24a17841d8d0fb6b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ffc6fbcddbe9beeb3ac52b892752c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5097453674f0796cba481bce35e095653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454ff9dd618e37edbb1d07650819e15654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddcfcace3370eab5bd64e8fc961cdf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56921dce10d13dbb0dc098778ed3d16a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9d1711eec544fb45e16e2e76a85af657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b23aa01cf9d81d8f7173e1df22fad658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecd856f64c9e2f59eed5f032b0c54c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd990f9810da08986db87e3c94e8c05a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f4eb76ed9d330edd06973c13d3949661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f35cbb9c91c5727f1eff6b2bd4585f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881ac1a4a675b9c522fd0eb12bc1752663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3aad074333c071eed8cc606ad5189664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c9706881616de627a10b7bcff423b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a22849c34c734932b482f1d9a35bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47dcfadf6a3dca96f533ae02ae58e37667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42f18e73a04e28100a27b0a527c617668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db35d72a0955a2cda615973107a1926669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78fb35beb7db1bb638906e4a144ba5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437b15bbadffbc444d0b73bb2b73bb7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f912120624cd8f9954193d6680b52672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a036c0b768c12bd2459edac9a9d0c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09deb7c4a339ba6405e245da751de37674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491101d6c120584309636e6eaa4b921675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c18bc639dc6065e8fcd1cdc52d945676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19613e87eaa49deb848433cbe168be36677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67527a1a0b72a0273d14e05bad2a51678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5902b078d85c571103344fe3ab94f4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbcd00f474ce3a68a532c0a0b8453d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55c20bbb6bfa9698717b845c50f3f5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cfe11068cadbc11017e155aa0c7c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7aecbad1dbc2c6413b81e673f52fe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab892711a4fcc42d38091fad94aa3e0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f935e5bf310e122d69b6b86e531f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26955cf9aeeeaf3bb98dcb90ca361183686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b96b9817ef87f077566e20dbe9a4d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fcf1fcffc78d8efb3578e20b55d0cb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8be53724db503020aab19a97e75e1e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd9cf71138ffa4831703544cd8fee3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03a9beee3ede6bda91f7dc39425307691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34101cf5d74edf282d28fe37b0ce1933692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab92528c82e1aa5f6c2052acf36823e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f6f6f209466178b883cc7c3292c42694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f3e35fac467623f0c39fb762971d4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520dee3974e091a4e6ded13b866ac83696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc80f93bbabb27ee4bf195e86c9631697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba9c7a70099f2e5332c0015b7fb21b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e71de8677c708cd539479b8949f844699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7131f210b0bda8d62ad7f4b206233700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f29cdc1324b8e26b02acf965c099d3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a45888251aee813546701de8c5a74c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b2102c6990a391b87dcee0096843d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b922c95192fb662b8b926b532a31db704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611afe83117c7bfcfd08d8fb8c008208705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8af70c59e1bb2cc6ceec56e4c7a2df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf55b52a0a09289f696989cd36f8e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256f1f54a1c5eb36990acb1c76d4c24708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f665dc53fe2b8122b6d18bd956c386709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722859c6e27c9ab0ca964160c2c8c545710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433968b99420947745fe8286030f7d1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92151791bcf1e828a1b50eb9aafa54f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8743e1cffaa97f3b89653e1060e0d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b302504734e73187d54496e7005042d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70169562a94c65aabb0ee3653fc4e6cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4db1589271847c7573011176b63c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc1da507bc0cb1bf96a45fb9784365717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb909362e2fd2a535738d484bea3e7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e4853bf2f70ec0bde03ff2729c179719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba423316c4cc51a46f7da4b53e17d10d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71a12f3143738465a5c9c4942f960e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a90348e7fb9d41dfe5802670d8d470722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5f47398c7cb8f75ab049b0ac61303723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d03fa3164a81677ae1fbcdeefa0f01724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f26d837022a39cdd8507976aa652ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68dfead1cb7f32dd505c20dc39ac1b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcedd1b540845285492dd0c7becc56727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8b524c46f555c39663dfc9ebb5a5b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80778f324976d5581934205e21518c49729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8bb35b673afddd9d8020288b29e25730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689bce6281df989d4335ad9332dc9dc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb57e1c7884da0dd7d2bf5b1a99e4b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a5d0f5ca189e8cbae1f2b531226c8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63a66a41c91b8e69e885234d6e1cb5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a69b18be5e6350a07eaa7ee206ab6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c80412d69e452879d58de89605e07736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63557c2fd04c6c33d397d87f84343352737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f52028f703c1ca27d9c40b94becf7a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13c9bb9b83a8e79926f989f677e34e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9fe356e13c5482b55018f8ebbccc1b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718a7bab8a190be16879b4c026c6eca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101cf3abfdc9f57d441fa0f26f46625742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943a1854881fe5f3814463cf6371d3a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd77d1fa03245f1470b27888048027744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf80ba688d14cbf9d972bf45a8953293745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04f1e381657f838be1de0be55aa652746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b3389a6089ce534efe6213eb1651c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a78e6161b3e4d07b8e3562aa9a20c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d88d3e5df61494b029a62040bfe319749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8597d534878f127c875d67cf2ed822ac750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423b84c9394c20c4586b5955ef28972751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef019f0e5412d377cb727aa5fefe9db7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401a7a774ca0e1df09d7f0564989f36753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d8fe999de992c915774886ba5825d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d7fda6c1b4009b2d75eda8f29a002755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f345e0dee02dda62ef4880e9989175f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69d68e27915ff49c2b25b231a2fa30757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c38c7d2fb523124a67a4fc7501906758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efc1370c28b8d9d1d755f6c59808b6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>