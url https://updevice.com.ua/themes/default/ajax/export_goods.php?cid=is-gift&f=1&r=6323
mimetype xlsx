--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea19a788c03ae36d393f6188eaea5381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf0163934e9eddadc6e7764446a7562.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee1507756c6379e8abcd8fa5a9d2463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ddaaa86c3c16baed86328cccd36524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f95b118da3821209283df43fcbcff85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6701b9cdaf545d225870fa4e0d7e966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d5bd25bfbe534c73af480be2afe9a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5ec142a11e07611f0c2e94eb099a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a712f85287f6237aa9579e070ba399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90fbf33c060ffdc3fe231c56a27e5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5cc1d40b7c1bebbc95ea87c53de5011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a1da98c1ef47f6cd5b0cb9840990512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481139b957f2845657ef34117848ec3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bea587fe76b1389263ec93a5e6de614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6fe2f816032762c3432f33f377a2315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404ed34fe3ef6953fa068c424230a5c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e14a7bcf4afa56cad2a7450c38927f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b74480f5288a23e778649c3f71a4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e3982cb30021b52a6327180992edd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac46e4b684d989e6613c6d41d4fa9fd520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a711ea2aa664f32bca50af6b1406bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b28a6efa8013fbd1d8b751beb1dea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa888e82d5b1e9e90f05004ca4995223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc3279277d6c7ee73e91224196c0ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d645f1d4d4621b5e7080f8edc4e1ae625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79e34c29ca6639c1edd7b7ff5287dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94046bdc3ead276e2c5c7420615736b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805fcbec7b3d7dd0ea08ade94f81da828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96d8beab63ac9e04acac6c2f6e378329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565373a13a7aee1cc33c8aa3e9cb56030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70511bd5f004cd9e82f0c90dbc147d7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0cbf15d0647aeed927b06b208b30832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fba7c33a8be84f8f6218f7bb7eec7133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c02b28476a232552bca59b84c4a8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e3d4ddf90070d678cbf47712b099d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f7d9ec6b60bbb0eaa1307016d439d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f1ab049a3dc82662e7b8b9336bc5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e919d33a89c6fc0b1e48552f3e82138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb52c420788a9e0006973cec5a2d5fde39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1be62db48b799a8721c94b2f63a7eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9be6c93828b2b093b4e1cbb7f040d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045c35d176167ad48f7ad16d0db0e5042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad586186c80c86f32302c18b31693343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d229adefe9b36cc075491b8e5b9881444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff953378f11f37af1803c82de3827c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82210ab219ceb5e49056d4ba4ace0f3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df2fc995859d4efc397cca1f1a856e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15174c48892405fc0c2d12c36f189b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6fc284d32d9895a7a57f009b75838c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b527055c95a510f1a971942e1d7385050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c170d56b9c55967fa53669ce14153151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e6a0b49330d67f4e76bc53e60d350952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037abccd1e8022cb36bfc8d3f79470b753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247883d819695b3492a809b88687446254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ae3fc2a2a9aed2e901ba15d1d8c3a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea16ab60c5c82a74fc8572b4ba2114956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ce928ac155c22dd6d1073ad851b6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700abadfb2f0251bc245a771176365958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936dd9fa97e218e88fddcb7c33a690dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544155ce09938ffcfea3a9026788344660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecec3f94035a742d614bc99505ac1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f043703e9bddfad0ee1137398cebed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc4a78ff1cbc448c586a16259ded7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1725be49932790bd429295f999f08864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf5bae0e4a8f591e8f6527b86cb37065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ac0dbe88dcdedda964aa7af99c23d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce86db100bbc2ad51ca20356d88c0b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9036c95c264ee06f0e5d5314240da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79b343b37cfb78b133769bbfbeb94469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2807e3ca085872caf951531c4bb4d3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49602de506f6cae63438e137631877db71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcc6389a47a3e3fa1baee6a12e32d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0bf894d50acd09c1a3c292b173bef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548b5a1b398ae7b833c0928b7a06df674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac64ef3e04864eaa8071759f89aa02d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802cb1609c0776858929e036fe7e3bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c0b68418b28dd5b1375f06043a22e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34fab8bd4413036e72cd6af074516c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a194d785414e5c6a3965ac4f3638e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb95182f9342914261b418581c212e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a4598d4ec5a3297dd5276d78a99ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d177d87861bd037d2aa25161db4fc882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6593f635b035e1c75f0d04b56ea92d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daa947aaaa1128077dcd196c643ae184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494581459f750705a7a21d4e19aa2a1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b076498054227688f75eb9bf6078bed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f3c5c0912dd4e49dd7830acfe442687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da8c72c621ab0112604f3a31e92bd8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a296b09293d123ef5857718ee448d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ac4cb58c334a99231901b26b4ac7990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8fa67f1e35562cb558db30b98f5d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d8b90062f6ce7652d507428422b9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992f96a5904ec6b3c95fe94db8e554d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442793509c8502dc0d7c603fbf4d09994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9d4172024b167c7a7823ae9b3487695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f250beb31d76e5e879d9db7e2d8ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048c33e2a972f9dba12f054b5e6c6f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99616f150f53fa6598d9d5caa7f6f7c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec60b9e8c9cf7216b299c3e59ade5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8010e943d01f353ea4613520daca13d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b76d2cbb8e0bc93e1fd70c4e0b479f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bed43f433df1f8db12c1569298b51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e476baae2629f9a89f79fb89f72d75103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8152ba3502b58653ea1d1b161381930104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b07642eeb772f6a739d8f8f444c3f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f0aa28c8ccfd6102198e471a6677e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bd92d32e6f61501cc1475f5bc2b73107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9617d45bd977bfd88360f6b9dbae21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2060748df19aa0825effe086a078734f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1b898fa4622738937f172f30754d3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9471b08832cce5f641d58414618274b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f43b488b96152db8754bb637082ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706dbb1648528f73e5c103c2864f97d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80433dffac81a3a2c2fe6d912fd0b02114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2843aac77e1d0b30c526c28a8417a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f19435f8af1e65ce2ce904a9f109d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74124aa58afd8ac3a214bdc4d5172f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df34dd06ec8bf09e100cf3584c43f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1577f447c2448135fda0dacde03fafe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f75f3a1734b730a55e12c1fc93b8e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59460922608d8364372e8a8432b6fc95121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433883ca87b0323bb365ef856ef32ac4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067beadf6594197e9a49da98689153f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb918317d3436b2afe37402679312dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0092704c7adf6b5894ffc2b323f6be9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095bee697c9d95e38ab82349968de45a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc7d82740533975a2f68529dcf243e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a5dc8e1da3a43ede796b66381d7c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235c00a0eaf6de1d43d595e5a551688129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1233007f00d6328abbf216a4ff07043130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914e80c6f8f3deb6ac33dd56f3cba45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2a4549699bcb707e942e4ff09afde132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63776f5f3494292d3ea78ad92918429133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb5325ed2234d5874f813c71322cb1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bf0a8861cbc6655afcbb3f392c15f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4830d82458c5c51f756d2e86c81a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc24fe1574db41a89f0f3b634b2ac4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9436755c2f38f59a1305275a8a420f9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d61157cd166436cc0a1bd60931d041139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30679dfd110f2b01b36589b83a1493bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3d351845777d08fd978dca61a055b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d0412445641c3fb5f35260a9b5be4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b219381b08bc957c53ddb203f7af17143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630f636b6bdf0833ebcf659bc1802f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda2b3e1303c4260314c598373f309a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51189cf3b72162ecb1ee2a612def41c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476b3b92f3f8b4b9088fc064bed656a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601789c9d89836b22997dcdca1f5152c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028b12a03fec2d78c082711bc26c16f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d270f5c5388377b617f41d1e2b6961150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92234445c72c13976d2146ae434c4436151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf410e46de3d5c080e85bce0fa88066152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648e346f044df70190ca162518b1a50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a80d1ee8a385b82e4b92ed5210033154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b9262b1dccafd567e67295ef285a7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680afc76476b6385605d7f3fe18d0990156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81969dec4b5a302dd7a2749e097011cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d9aa820527e5be385f0cbae12c868158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d603dd3f3b3eae4edbbd4232e60bf02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859cb9c6443722b497e1947a0a882e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2e676e65a3a812ecd4c9a56332dfb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89463d229c29e99469682baaec2c9784162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6eaa624461a46cb55a87d9015d5a2d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d641986bae1c4f6b40acba10f82c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e7c277852f93638cca65605bbc315165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524e1f17a108b89875db1d59ee93eed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bc97df66ef94ca9639df7238e92cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e01d75a7a12dfb26f528c697a493c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89611dbf3c33a69175f980c9a23233169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e638a57ea3c0bea79604b986e7721da170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84816f7fbe8778ff221e8bf9542ce7b1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ebb146e16bfffd81b264a8f9bf679172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8c8bb5a3ae48d2fe93123f3705ce2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0e2cfcd7188b05204cd1d99a536f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188a54fd794ba3f6870dd4c4eeaba23175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c2fa7d1798f4569469d7dc9b50005176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527edd172a6aa0ba50a184c02fd1038177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355801592956e1620ecf2b8d189d41c0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6c5115ff4892d78f284bce2229aaf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25b36f0f747fc3841ba024ceb6fad9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18252ae5cdd27d7c7149348557b232d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799326d481bee93f938a3214e86f8d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8107e18fe00cda476c342470e99b4ed183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49e7960cf9486e4d32f34866d3b1f9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053d44b6d72df6c270668fc7afafadf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0976ccd1ac2be561d3337be4ebb87186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ca7a0dfdd020b9fb2778eecab2aee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a319bfb2de2ed1c02801c43593be47b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb5fef4510dc6a9b7fb19324333209189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479a7c1df53bc53222bc21524763de0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb049611d3e15a88b7c0e1528f068d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea49a80731021a84f24881a4fbc79e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f053fd1f08f2864181dbf2592d7b6f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b364ebe1fe1b6c8e89ef44d7030ca99194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f66a0d7f4f09c0a4a63a88a0010e2e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f4e9c09f3e535eb713b65afa8c036196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b330755f44380fd69f8760d861367d0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1bc1fff5250fbe48b402455ace2ff4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50926d4514a7b82d49bad0fbacf03353199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18108c746ac1d7acf7b5da4dda6767200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb12d7316e0cd36d316e3ce47ff162201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96a18fe0e8132bfd6e72d2b72015cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14445f832a84b32c828162b47e744d6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e516822bb262ce22f8852401be530dd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a2318217f3e06762846ac3e525fff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b1e211571103444f8d7c09959bd86206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809e19621bfa7683482b2eb8bda6e57207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4243efd6995afc67edec07515ae76208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02b29ba8c4b54581aa4c1d26da45c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433f6e496dd4b8f8ac162173995dfe4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5e2fc5eb3c20f294f110d0a1e8dfb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b208464ade03c656a33b2cfa92c3ed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26612639877c2a91f48727dc000757ad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683810f07dbdbd11ca0c80caf345ddb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840134356f7cfca47ee603b6cffaa5b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f69b9443baa7fb6a552449beb6ec07216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0499f85776f03cf91dd96e3ee4694217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29035b631e5fdf3ff13ee56882f1c614218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdc29ed38b19304bdbcafa7d44218c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1eb83f03e063d94431af98d8abc9b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22c0cd8339f86e44216067519799c2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f547f275ad09f0078ab77f74f5e1b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ab5d3a545a56d7b3c54195412550d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83055ed722a2bda2a0b9ef35e32b7e57224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeff8a436819007b7089d2dbc324cd9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7fd7529c136a3486c3505d764917b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0e78d3e8e7e8dfc297f92dc8e04a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f94751ab4ee7f91c74d5b18b0b835228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067ed80958164b58c76fe633ccb16ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e312ed47f028bf3c62a2ae26455aaf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9688b8685bfd676169e1560eff808e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46d25852b9fee74c85c4803d0d683d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3ddb8bf2f18ae6606db6df1237cf5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f57989d465a2e3a2655388c58d0e49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55a1c52581a13cd33494140a6812b0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a1224176af1001aadec464ad43d2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852157e9f4bd2f033b9ca5d715fcb944237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f6cc31ada6dabfb0f6bf56134e7b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9cfcddf2cd485e0e00379216e0271239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5c7a738d50dca3368ebfc85aafce2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e2cea36180b71d0c17abe28a691f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66ed8375ec48151e85b6b59b314f35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f079c26db9a067b3ea9ac3e57d2fef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6061e62e72a31a74a02308de119fb8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200406be22d72694583830a291edeec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e851d6c629c1a09fc2bff1e469d92ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e199fcda8cd3052c53e43ce90f9dd6b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73732e697568e3dfb70f000a976bd1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4116c57d2ca8b45aba1a295f67598df249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041933c0832a622de52b584e51b3a14250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fd546a700c4ee6ad6dbb55ed024a5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1392ba3b15d72acd9d08e209c15eb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d865960120dc8ccc74c81f03a9374d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2f3d7319bcf8545d5b09c5033924d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07e814999baee03a9105dc8bcd2e25255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b973e6acd6b09cf710befd1af3c4c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69ccdef13025865525106d2dee8665257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c565519143c13a69ba5579da7bba58258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901ded0ae009c60e2d937a32d75829b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b371c2136ec10b540ba18013923024d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be6662f9916d0ced354ce5a1bb3015261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4d52ddfbe386917f8bb77509e917e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96f78a0715f4389007936f0ca09dfd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc72ef3895e75c129a932ab27bfbadc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203e27d34d248ff287d658fbf8dad92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b8ef95343e296b0b5044a4370ee5d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c3bd925180829e13edc97c8538f3c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f710260f97a66e6b110d0f332384b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96da665c45d929ea038dddd09742f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0773ce99c6fa823d943abf1cd9fa4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a3e06dbd358f7504185d90871ec3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829f9be515074c0ff283a28c7fdbacb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c27d8a3cb9b65f8741f5d909a682a6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73493eac9fc81487ae068f1d31c24729274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05c5e169e86796a4f2f0a16fa62d059275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35500b262379c503b25257ffc08fa36276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39381f8b5cf1c7b75260776eff26d37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4788d5b3bdbfb2dc3e829d42e1beb174278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ddd94d310886d6ec814d0a274b7dd1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b329215243ccb7b15ff89cded250b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afa84db93499e2a2a49b5dc6b168c7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc57ec7cd068bc727e8f9dd59b5d955282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a06d5c08df5ef709e8b4149e3c7fc1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819bb7d48a186e1e84647ed0605ce32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174188ba0d9313f0f8a53903ccd57d51285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fa2c2bd035dc098f87906fac0fff5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c19f5238ebc714c6fb8d9ae9efc79287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2f28e3ed6ba902c54bd3b2dcd4202288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4d4462bcb69547945cb5636a130c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c724f723030d1819999722f88f9ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abeaa74e589d24801b9e864f8f71e06291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c0a1be7a58b06438d58d306d273c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169b5efc91e83b3d1d30155d96663c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53da115931f5c252505bffdeac1e25294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678178ee0a2ab8d2163f5fa632d783b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9b408c7ef6de249af9375e887833d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c39cc9a4518bb8b0e0a943d312c7de297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dc1b77d6f6b29be5a0464c45f1326298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec17e0cf66a00e0e2eb43d3d60f3e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206618d132e781b2952160d30f19509300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c12064b4cd5661174fac0cb68ae302301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ea0b7e36779336e825b303bf0f7d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872539512bd0a1d4b177a0d2daec2236303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac17c688f1e60689404d4cfc3dc8497304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdcf6d21c6f2587e80b66150d10a24305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61d87448ea27689c60d8720d45b457306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7de786543796dcb74a40ffe101ecc9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70850187a6ac21e68b24843b55bdff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09d771b9c72b10a7a55ac925c956de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36668353c415f320920bc7aa571d9a2d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f13fcd40c9c470673016caee3a02c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14186ee9e0a5390f2110931aadb0e5b2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bae187095c32cd365b7d0659de6b1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c3898f74f68f3813a98b3dbfa8cd5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c3c37125233dd8d1d594354f4d327315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fcbea3274a1460866f4571e2cdb06316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c317d705ed33d22548745a3cd36947317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f4dd04a0915b2d4f94b7747ccd8b9b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4efd999cf4f2f982a4b2a9abb2dbd8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cce1bbc8605aef1f47263b25b6ff9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc42140bca3181f94ab7133d4ee146321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5759ec51a0d2f03b5e4b113428a28ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cc02e07656c8e0ea9734ddd439620323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615aa46826e185a4b2c2be47818bbafe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632d3bab5565c6d0de56e2131ad0337325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8ccc05ea57d5b11918bb68343a322326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c793b5f06c4e390841ad5190fa6c3f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013c53fb82aef2054785875c24b055a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484807a3c105ed40a9a56de96ede015329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54ac17ca989fe42277c3fe3c722f829330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24593eb4cb9dcc5bf905cc0bd1833951331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94a9526e7f2323ff9cb981b6015951332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1fac9e3c43232dd4c79be5e3e9ba6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33da41af63a7ba77b79ad9035955bdb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d69fd81d5675a67d5d2b919c4ced7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd23d2d87e1ba038d60d35160730f1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd03254de6b4eae8406064f8eb15975337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232aaca456d7d78ae713ae37ada9863338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0acde00157d14c85e931120b1528d9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7edda8287fea5f4f55dd73c12d703bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69cb60d65829b8aeb5cf34e944af54341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3eef2261f613ef649b93ced740bfc3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15785a7c862bde2743195c27100a9322343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b0a1d1681de52529710e1b9de726f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea8d0d82e3e06816dfaa99da744e04345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4f2ca7aa249115bfed416c727b2cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc50d157d2717d76faa508d1af928ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b82177d4f87e2b7801885202ded01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556a9c58f63639db891c8170e3189b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8130192dd8920c2848b7eacbc779375350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63790c3ce93d098a54517e0eb4dd9e7d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766c0aae1fa8d0b814460db3dcd73cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba830f5de41f52602d59ff452db59e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50990669e6da843884de25fdc3fb8939354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0980e521d7df1290579e661c6c91e48355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37e026d1e7127bc3fdee35b80d2061356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d7ed63cf04fe146989a956bec7a7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5a0de98c31d751e86a3d4ab46b20b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cc024176042bbcfce47e5caa07766359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4893627bc0c5cf4cdfc97fcb8a829360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684d437caa0d865c2a7d93f34641855361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e855350cdd2ce65120f53f88941da362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bd9830670a7c75379bae8332d66b3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0df94ed88d9d897d19db617ae9e656364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda23c0c97fabe2b360e1aa69eac55e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69f058e9c352c6e25468606913e566366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77d84ee30f604192b266065e71f85e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0178d7b584fac0c5265405bd24f369b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc1b59f20269e93a1bcf3a23b9e537369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8956ef69723ac22aaefe6bb2ca536370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a19175ce76e21f567269d7f1f78880371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780f01a8a27cd95b694531e4c69e316372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c8c9e0e02b8b93dffa046decaba07373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4eecb04f8e66285cbcdb618f17398374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd9cbd7cb101964945505ddb863831375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b7e1d6bc1fc65a33ead3d22518a67376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b294412dc7ef3ce823014561ff3575377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190da03ff312427a76c3668033afd61378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dcc758df792cc7199b5111049ed87379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6ed9297750356fe2fcbb068ea137e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40c6034dc35732e2f1bef6a940138b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dd45e9247022ec772287f0de69ee4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8ed1a5696c7e8d3177716e7c10ead383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adba3e3943dcd6af60b22b7fa3eabd5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010259d29776272e2624e0498114d71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ccea02618ce5c61069741f2bcc97c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253fb1d8bdbd02a2e31c9af3b36bc5d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa0c3bebc9a83f282269099ceb8ae6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937702382c55f2b035206625700cdfa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57e252581ef933b51621a754e973c8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bde9abc5444c95ced2a4d72d48ba2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d9b8f5cee3eb454f18c22d9c461f2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a3bd0db253f6c1ad764020b968981393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2924fd83464cc5b8d7c82f4a28d3e78394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e5395b0663a1febd5f020e7ebf218395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4bd30137a6ef32b867a2e9343bf9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b06cbc70310aa7b582828381b634d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6eca23866cd60f99b7743279ff8b5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ff8be11aa0a0e91165f06dd7e42b1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f04913b066b91323fb2212863c35a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec40a8d89e009a96c03132723205f2e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709506ab0acdd165dc2f2daf2eb3dee9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc241c0e1f4f9a55c28f4badc6853d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f70e5ff27e9f996cce1d55dbc47d9b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9cd639727c146ea8a70b5b1a3d5cda405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a2cce2a75d34b1e1701871b6e496f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c0cdf0186423eb9be343486f81f45d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6c5a1169909ee99ce01a90b78f9af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61bb13d4285f8b40ce2a164a672974409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f8960cd5c9561aceb4f642226770e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9ba7397efd63496f77a5284cb9bb8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bae5a66ca4d7a1205551a2cfe4c409412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabec00f666e9e438fcb6a69b03b2c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8b4670395c80a1f387e69e3840ae7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f3ebc63eef0b07376153cd2be9007415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b4f10a01d1eb1bb986d8c35cde1a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b24a41836992e06ac3edb3a3bb087417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe765a89d0ce4aa46b155beadc2e27418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94393e08fd063334efa6085a21de0256419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069dc3d2214dad7cfa6f6f5f7a9a531420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e78facd0ec83be8a088ef86820c5f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed0649de28cc329fb3dcecb87e71f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76878328bf2997e170e36ef0fdfe84a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31ec6d641179625048061221a51c31424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff58ddeb61fc7f90acb964faec5b59b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7779362107fd06f4b15a0994ae6e5e6c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c041da312bb8dc6e07846f5c4ed39d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5156759283398422c363070a6c425428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72dffbeeb5a4d9043a8f5ff0e7e7bb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc78eb561783d0a34c234601d4025b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8b96b0fd8a7bc7b023b351279bfbd0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4994e3c266574efc2378f136fd200c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049a02ea3961670d06d1d5a7a8b48f2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c1123b11d6d6fe74e6f47a8ba8204434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80e430f287981ed1b2fb8627d2d7e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43e3fb6cf99a066ffaf7aeab92b1e1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de8eca3f327678b4fd89d6048508d9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb7fd07f988214854c4d70428e4397438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e38a85c4c23ebb348bdf4f142ecbb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c124d792267aafb1d8ebc22e48b3687440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24606ef9b894e9aab25d28d3ce186594441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f16988c408b978e0b5ccbc06bf6eca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963c3ddb59433d4bcaf4ccda6fb00cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7c37b1432b10d9c89ed9ee0aab921444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c455686254cd369823856ec15bbc81445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58e720a6394112ba13d644dbbd3ff3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9939ca7c9ed2800233a320e9ba8f5a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e79b3ac0cfb4824d84a691ba9fd4f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f9ea55a6fb282df75a5537322c0a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef045532e4ed917c949faac0a61017450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2516f8c6791627b07a7d6381a15b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173db4258cf314bd7fee58d431875044452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e7aef3dda5899a35a963b3e54a7f0c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7c0c733dbda3b73418b6794b46c71454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292e58595cd2252b7af0ba26cbc1b0f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877a36c25e69cba93dc540fb011cffa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539f2423305d6f5580891c76e93d912457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca80926515e68719424c8a474235b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c2c1889c40195adfeeeeda2a75753459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318f6472bacd6e56c36ae867ab8ad76460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1972a8b75d14c5dc9a5de36705a65461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ae338aa1a799530fab94e39434087462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88846b6c02f8fc6ef1d9f4f0e3c92a3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32545358c8b3ecedf7c3e14e4891a2b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9ceae364a6e0ac3bd36ac939730a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e679b4a81e255c26a0787d2d29228c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c3c841118b898aac732ed870445b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9f088ab56972c8684dd9d1c97db45468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab74b3f22c75da40889c9d0a4020b36469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcce4eb3cb6c4f99571d929769294c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d261b392729964a8d2ff395c9c037471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85dbeb74a5192153cb845691a3fbb0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef65250041d6a16b64708dcf012f052473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34d80b91f1325ca9450603246dba7f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada8019a86f307ec264e7a1a1d50b34475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b839130b5eddae35c58174915bdfa9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89fb8b20275e2ad53c5b3dce644762477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37158f7df0b8355597422f8be767160b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df7a2a0026e52b11f249919f6794d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a272392a64f354f28630f73faef26480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e01275a0dc4f7425ef76675d45b797481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f0f5f79a1bb12a3593ad8fc374f16482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3289f80f53f6672e8c1f3b0793103a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e50fb44727960f4d272c3769a4b587484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4055755720d833aab2130b87b6dd4410485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85425398048b8697a69b2e7315b9aac7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee229d3200b9b5aff762ef1ad630fc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b353c93e365944fb9f43b29371ef3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf62b6371e30f52d5cd8316dcb045aa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580b9ac6e368c095299d55d2f09a0014490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d2826ce1839137876a937510e9148491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a50bb08d2e4ec562de9507c3e95b81492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaeb948dda75b13605fe21bdfaaea46493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15827e287c484460668d3dc5a9f5b4c3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc337bdad0f4495fd54b03667abbfc3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c9bc34261c0b4a94bbec95943ea5a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ea66e5ad8257ad234cc6155d0c722497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc18b1e85b33c454b9ba76ecabccd9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd89ab24441d302f70444d6b66d5b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64a20a9808891bac9e74dff59e8660500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981bba243d3b297a1e39bd798e49640501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bf2b3d5b379f35a39ce0c2271e137502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a55536a531823042a11c38d3b1620f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde445ff5d0b82e7b74d9c7e879ecc2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc46b26420751dec0ced0df04d205e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0fc624834ca8ef5fd43f97a0b01b9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795b2450a00dfae13cf1fb6c3984cc6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84f00bd2a0b8032fe615d68375b7ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9f3414a6f6621a41361e511331821509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be407a8cca9b7c1b6a5dff82b4f71f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdbc4e82edcd957be4f28a4b88c7a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54b71bde1327663906fafb49790aec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5baff4574b1ef68591108020c08ed513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60f42fffc6dabc50d020d0e39d8b54514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c795206484c13859bf655c29524c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb7528cce385c183bcbddf4cf0da60516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6acd5ff9c027e5686d486b395409f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32ba11c09fc843216296474311d74a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d5d1b47cce306cffce80f8e37b28a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a161bd07d508c8f4292e6d0610ab20520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984e69320754a08500b41271e5a0770521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023b62e96935a7a9c6119b2767bb022522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a34d7bf622c90f15a8b915843184f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d9ad4aa3ff9ae95de1d3ae24d0470524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f7349378b0df3535be715502d5c8b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37cff8494917c30a8d2af1b1e84916526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a264cd3a56f662f40435ac7b260660527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332eed0ca658b5a0a764a71e9b662cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618f9eba8a9aab3f785245f365c63c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae154801d5c84fd8062d7e36cefb8e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7e43dc7178482fdeeb4b2b671af1d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af90ec2b050b04fcb5025b6a377885f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1065348924ae8b1b4ebef39401f3fd7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eb97d44bee1072daf5918c136db4ad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d79cd1ae0cdc70d72761cfd696f43535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36d792d9fffebd6bb7e6ce0f7b2548536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0b1bc4987cad2ecc07efc1e32c165537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c1ed50d89dd3dde60d92f737b9cca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab66ec9b2639b467c5b472a6b015531539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9443c177de65121b19536751be7f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5afe44ff9d0b2818bd252e15336b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de03894de21ee637fbe93a8d7469725542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a730879e1c58d3e672b0715796ae1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e66b5affac8f1ac89d7765e41fb69544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d99b0b8340366d9ecc45c004a12e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7883c5cb14afe7cccc87d39091c20d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc110f8378a46dd0cef1ad24111a948547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb586b0b427c4ad9dbdc6607f636b37c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a6f4527c3c0b086b123614e4d24bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d42a24098f2fac492093a1755c9087550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbbdc6f7e4ce451a2da77799ae0a56551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f4282ce754f1f9e6ee773a4a5a480552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaa2757065f2f415a753988397ba15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9be9bb99371233e5de57809b492ede554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dca914900c4ff66d97413222cd3835555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc4e971f2a086448496b32ec8a2b4a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb3953e7640869a5b2549ce4979178557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef492391f712bf6cc7542fb875ba9b1c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b136b98012597f123f15bd624f1b6e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6042dadb44fe35943c0a9cb89dff795560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a392418e77f51ffcda3fea2111677561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b21c984f7d174064e0408ea518b011562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db823df28b5aa11296b64021f6bcd67b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c6668ea9a705b24896a74ba10adaf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34decc9bef0b0cde7f85ead29de117565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed678cf16df5c623a7d6d3b25913ff566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9af130d8f0fa712b8a38c0160241cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c861954f696c17f71fae47157ddc1df568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6416e53025bf25fbeba02771f0bcb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce30316a5f7ec4bf8ad4c2b2736bca1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccad9deb203e90c556b9746105e56cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8cf815c6bad95f8b8229da20831ca572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77232eede99a46f5de2858298b599137573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291084bdad290a0f625cd9e764a86002574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88645c1b9d33d89419a9de49b64fe148575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c119676ab5e00c25542b9e7e079c340576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf28fba9439459fdadfbd019eabf2c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563133c3c2670158159ddd5977199400578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a499dac79ea16912bc66086b487753579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779779440eede1f5057b7f139f1729d2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f2d685df5fc61461f7b1f0b91b015581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f8a43445bc153117557a64d5fddd4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5594b09069fcc7bd860672f499020d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163d5dc1a6cd628d96d1eabeb660241584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22a929a265b4a1a7d2a7879b8b68dd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91dfbe7eccc72594b0479cb9340022e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7b40c60ca59b33791655d6d1325e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41199408503d9fb74673671263dbd60588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe7feaba4a805d5a507aaa2268309a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23516d2e4a1b8736dfffbdfb19ea8844590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0676673e0d29411e35de794e8d219a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52953ac5fff44eca631c7111166c4ac7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490f5a75a3852d766eaba0cb094b4d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e60a3ae2dd1ff1eb763a460a6d262d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cbe61b18268c4b0a3c987fcc94ba7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfd19050314591ef3f7f55311c37ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b6d159aeff7a96b9b6f52fab2de81597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175c5fcccb83bd480cd57b47afc46f8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872993490eed6785781c8d7a82d45311599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc95095df9b332b2077042ff131390f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802eeb08166f3670bf0f4b38d53188f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b383489c27c719704de34f134a67e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62991149a0ff759e17bde27b090dc879603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce7a2dba08b9a8d8c6309c0647b439b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae8683ece28d931da753e282c0960c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c04d197037d95484223609242558e2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beeea8458b5e9cc131963a72c288bd4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6892c457c741f45c8aaa110b1ddb8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8525772067f0f6afb98cd350606a91d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d7caabd404e1b8313a2542f424c1f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ae17cf4eea2ca412dbb607ceaa11a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47180a5c523c7ba7317735dc4e4fb2a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0790b9900a483fc640ed34dff6d094613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d764b05ef9f67a2859baaf8e132bf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52467bb3b52827e2faa73dae6148237615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db4eb482c28685ae7991679166777f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be82197d7600e99c2424b7fd720647617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efe0caba5cb64e1c84d4f1bbe43961618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9413024f7b0f9479ddcd178c413949619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83021dde367de6f930c24d4838c27d58620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27082dfcdffb1b9167100da924068ea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8afa9639bc4b3d6e20f0e74af515a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c48ce770577c1592ba5231ece7fe60623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865634bafab548977394b484ef72b505624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98c064cae2d3a1e827222028622475625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162ada2caa51cf40bc1c3b4c8adf43bd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067656b0eba011eaaa4e0290fdadcb35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948810553e400185f79836f505194b5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606f9ee8f86a6c30be6cdf111acbdba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25388d3f33a2519576f033ca80339019630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05535e9bd478603a4bda642e21aead2c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28091d6c69c30ba4a19f22164991d66632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a83229f21fd303f5653de10587606633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e6049f6774f6c0bc57c62d9e86d6f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7733b6a11f41647b63631046ae53e0c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12235525d67da8c624bb8d79da6b6462636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b254e0928e6d928808fdad831458b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ba9e47cb5af03aecb86cd20dcf30d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5a97ac06770a1c78595868c4662d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38109bc163d13e8f2ec6ce85ffbef9f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1150ebf147fbfa03d3f5d75145b4c7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658e960041e141a99e613e142051a239642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef38e1f5bb7bcd17e531116b9d11ea9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfc95229b8a961c1322838b33cebd7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10191fce103c0ab4219075a4bb2c229a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc8dbd66524db742b019a4d138c382646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516133e33792cc5c044b80ad4c9e7d40647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ee7bb66ccc344654244750faa877a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb0b300d3b970d96950358c2735879649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1732caa6afc6910cf5036509cc1c0d8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1498b3ddee183f3b4d5eda8fca69c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c558caf360fc6a771fd4124659aa5e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f89a5d45cddaa558f2a57f764a819653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8462c03a043172dba50f2fc4c3379c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964a16f2cbb0dc400361e24e2c472e8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8120a67a5ef3b30c091adc1ea650744656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4a91fc64a84dcbb26a114947bddab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0a05b2c2a20c9463af97ddfe0b7a4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa232f1949b9c66ded8aac96beabdc7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe8daefa854e0a571519087699d159660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778271f1484a77f8974c9688ef48427661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834827dd3865c1164ea40839ac583795662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cce70162fd769a85316090428c6d31663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad40d3e3ae9771c86f6c8946b5fe75664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfce994eff4b30a21fa97418993d9b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1adcd386e3abe8baf529f734cb4153666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ae7abb459f839cc472ce0e11e0221667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e0b00c114fd5be96798c5fec2fbf8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729ea63e5206e19b9bdca7200ddcc9f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe7591d6696dc3f50995dd74a4e106670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd61992f2e333cb2d56c465ba454f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584f027e462a5164c6bccdcd42b72d69672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f0ecda752e965c1661ab37d263c97673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa01fe395473ea26bca3915e1e77211674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7074929ba885d3c083afa6d33560002675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8260066ce1ae461dbc941ed1efdd8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6035c2e5bb656160797e5a9e3fb71677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2801903f038ab4fbce083104d7959678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227486404220333a6f06cc58ddba4ce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da01b6d44033f349943b76ec2acb21680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8622f6ad9b06cf42162335a2723e620f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a664d1a688b45237981c6d23737571f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eeca02818c75cf90d023cc85eb0cdd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625cd87991b912d224470f9f8c1990d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a967209e974084d11e3e0bbc9c4849e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effccdb22263b0c3377b6af598bfe39686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516feee84f307fa18409ddd09059cc06687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9039b3b1973ba3e5dc4c6d143e809688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aec4fa605ebd426a2d2a0a7e92d3f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c28b760a6e5eab4b0c92e24dd8e7f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd4ce4382f3632e40b7c853d58c2f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ceffd86d396c22db209804abc187b3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd55715710862e86350bdad54c2f54693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105c472bc9d55e8db21c75137a18635694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49719c16704141fb61163518dd9a184695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad034fa9b3e5ae0f2ab2aef81d9e92696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e905a6892272a22f1e62457f6403a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664717cf85cef423cd4396ed09c1e57f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34851dd91ca6e8a176f9f8de41a9c48699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd62fa884be2bd8940269222d62cfb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b62131527e09190e572176429248fb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867fc4df7a20721b88ed24e1a1e82a3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e917a7579495b1e14b0e3acd9db1e75703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89004f015ce042d725b98cbd80dcd8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6e6fed47afdd3a19e2a9dfc4c0b58705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8daf2ce6284567bfadc76793c3e57706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01378c7075b1514af1cb0e59eecb5220707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad618b62ddb1aa39a14d2e5689f4158708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfadfe7fc1c4f64ac9d0b246e7b5517709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a366c383445bdff73d7be446ee70f5a4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2eba6bc4bb3554901420d923417936711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00c7d765891ebd0c1007e96420587c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c265ad03170c4d3a09a349fdfc96e0d9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28de1ed89decaec0e89b29e6464173714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a2becd26475779c14725e0b37025a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2369c94622cdac8d5e0a40c3f49d02716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc1abd2d97f6e8f3bc9e8d41347f03717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59233955da82c57113086b470c3a6a0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe36720c0adbc2a8fc07dfc143447a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78300a86d841c1fc89e015e8359f5352720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f107149295bb2630301e75e4e6547721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0858234fcab4e75b1a194051b88225f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a3137c55ba73a85418a9d9d5ab8d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0201d734e2194d93d3fd21f965aa0e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedd398180c25837565e400dba0c4e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1438c2e023f9468e8162c584eb3b20726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b1401cbe5b02731dd1ff6989ba2fa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671633a81dcdd790124dd824de747e6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a1d90f45a29b9d79d0fe16135ccfb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd27b0a3bdb530a2f9ebe1d60140acc2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22834ae5a03a0574b12c3a0b54fc1893731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67f56ceb6ec1a3f3dc4c564005a4ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a63093216b42c3611fe0faa2ce4da733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13325f374d13766766125037e5b962d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd805f9a1d187978135de377e121ecf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8b48f3966daadb51ea7503170a291736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a652f2752ffdd16fb9198ddae65265737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efaf51dec176259e9b9fc667982954738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2d606753c8f7fbb98e8e41833652f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6e9595c74fedbae5ea2b63094c685740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb824e9ebb3d02b1ba7ff3716e5101d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b8380dd9c036974d44fa5bb101b074742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01fb350d924db1a45de20de247bbff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9318923a489588422cf27724e867183744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eecc1dde572461c9e0eaa2f4e2e3a8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690e604b7e361fd9c8f81d0da258b76746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131161fb142fa041aed5c6bdcbfaeef747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d301a343af6acedf304b457f7f0b752748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd7eb041b7e979abe0d8c7a8b554cc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a83f868edcb5a6cf71b23dc353f2e4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e053a0cd230abfba1bb7ad0325e0c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461b0ef385628c8913dea5077571dc6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22608bd0ea7d8d39fcaf1a72d3ad3b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e0bedb008910237762d1c8019317f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc8194a962a1490fe4c9cc2471b8d4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8fe2d72ffd64087db8f962dfd79f6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22912637e70dbaee52ef13a5a40ba96f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f36061aab2837eabdde8a010f218d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18193d407871834911c908f39ee40aac759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337eddff2f35e73be428d1c0910cda01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02384036fa7b8e797cf1c63e58b3f472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901067dc32193223cb8b62093fb1255b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6462fba5e674a930ceb35b209b3924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bb24b6a7b397b79898919aa0d4fce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800606fae978b979b7ebb3bd222f9a36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca662c03317e07623d35024bb0652c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ee130a421799e4b7e4452d2834bd88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec246809c64ac577131e2a8ae6e2ebb39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a516da2090212aa5c7919e10e1ec8010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831f8359b4054c3267ecc065b4ba8a011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615872cfdf906e7ccedb43e26de250712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77638d90ba232f0de6ab2a6804361113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d60965f5a796e25689cdb9ccfd08914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5906d416cbcd213f324f77f0a2c2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cc5ef027280b6653a91b7524056fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250c2bdf450cbe1124b0fb0a821d44317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b7d88bb8f367418bd85b62f425c0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6d62fa61ecc6d73b6db02536c1a0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cb0539d5f35344c4b4f80a2b7bce020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81415d989cf34f442cd6eb7e9c100a1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb1c695328b22e09c83bc255120323b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20199b25eb23b0056035b835b67dcd4223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547b9ed4cfbb6035b2ca2b4d4edb5f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd62e1368d69663512b28724c001ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b790c3a940f71ef61159a94ee38f7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4adf726b3acb872550869e1ad61dae527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455e6f92b874cf531fd24f6217aa2cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87cdf959bd3eb5a15804f53dc8b05dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c43ca6594264c289494a7353e2ae2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fc19641b5ba082fc4eb150c47e3a531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebbf83fe1cb3ff6b08c250e75d37b132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b50d4d86331c23b327118ceb68c2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78fbf0077d65b7ec9ee232778988ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbf766c4b5fe7865a9eec2c0676c3935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084defb78b97bee102eb64b9057b963e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6126d2006be4af6fc8c162d078d7fa337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043368f138636335f356a980abc75ceb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edd30da19ff91d9849f1259903739939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3e1f285ff6c50609a02b12e400d8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1b9ed3932500cc7377e83f121650341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91991b07cf3c1f4ff0e8e7997637c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c3ee416b141426cab7903348d946743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2b28399490ff4289ce891ef4a212e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c42d8b67409ff02e5d1f0457a0784a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93715d6e73491f6b64dfa973c4b6ba546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde86975d3bacddc63cf3c6cc11c42647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8aa5db1dc135654bd7b2db3fb83b3f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413d89c19022e7538a4147bebdc791949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5a1cc22a8efcc3ea2208bab2a842250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22945917693d6539c5b17a32d61cb72351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e70c2034593a161f4396150913353e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd80fd4ef17308c2d5a38b60625169653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd03110152a4d3c746c3f8a3be8998ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5aea5c7d7f3df3c5d3c439683bb0055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077464ebae90f1e3fdc3cd2e3903ce556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa8de465ebd02fb3f68883329ec6b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5eeb5619e378eab2f2430c2c689d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae508ef2319cfb8d45f1542f952ed459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ccb9e4586680cfe68cf737f2dc9f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06da26e528427d86eeffe6f16ae53e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b82d2b3442e4df0775936cfaacd5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071f7d80cbaa0b254e22a253280df3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8f5ba30b2de039af50194e40ba0da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f35a8161d461d57e7ea7685d036ec765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078fc72262f962c55f7bb9ad43d82dc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742fe8620fdb72d5faa7d1b7f5d844467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195b1dd2cbae6149436752dd92289fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99429d8b1637b10de9e025af4cf2f3eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d5ed6e65f2c4e64a9e18babd1080570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd58c0aa40b4a28e204848589b6c76a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04f52e8881aea3687a90a72e73d55f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d29c1a1fbb18c7d112e725a39cf60973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbe4531a9033d551091ba9f9fcdd0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412bf46b8f7117df113301199a1156375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6f72ff62f36b4b0f99fc6ad4dba7f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a629c7054b5b693985b741516bf5329a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96602ea9a3f6785a513c00db7dfb149b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523b43b7bf4ea056e42f9b7885234e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77a453fea617d50aa5d0e6f05175b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6665f9a1147b48693becad159f8706481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8571268a46a57bf72156a3b156dcc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f68ff60db9493a2ba98afc87bf4cf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee681f41399288c3da61429db2d86784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2bbea9abd93ea42496c627b3d931c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d448aa784beda3b2a6208f56f48dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cb368ec3f3ca84aadef4476ecc9b3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c594896036c5dc923e5ca09cd0ab588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084617eec8d102016617529955c75f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5215809a28ad268f45e1cb1e88f139890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7702befe6dc0f0c904f75920bb8e310791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf61a56e44acab70bb91077d21ec1692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a082d3f637a510dcd5ab9e6967b90f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ce6304b6e4312f570ff22af91a81e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaeda37cd7732328dd66110624ba7b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9384abbeb605b2900083039a0301996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f759ffc68cac9fda38755e3fae6b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01dfda08baddfba06514918049125ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f80f3891069ef71a09e7b50101f67899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032c88a07bf1278c229390d3ed0a5a3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fefe9985ffe37174a9a87c34eef77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a24bc42c74a47f62c48244bec8c30b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5912fe4da92907750ad828fc71b4815103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e5868236e23e2ee67635334477f83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1be307ad7438f3beffef89cfc992ac105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c51e76c6c7881562521ee201c38e87106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3724e81194b0f2039bb9a9845929420107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1975a9416e8aa197568cf425cecc27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9882c061770e541808c4630427399109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30e26eca46f8007413ad3fcb4e535e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226da2074b5c09cae74fdeea101c8cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36d73081f62343f33205820ef03de2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb37602c065d83073955a3917b4c2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88769df29bcdb9e7fbdb0fc218b8c7ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe264b4fd265128a678d0fd9f2fb74b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3dc28d45e927baea085705a7bbe579116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb5238492208e8ad1de36993f0236e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb976fccaff74076fa91c549df6b28118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c286a992d6c775b22bfd9ecbeee3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f8b8683e2b82fafc8c14710dc48b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549158fadca906065f35b99590fee99f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf346113f737a8b798541b7880eb10c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e7f7ce05d2c6f7a1e033c7e2d0942123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837447ad878f4851056a0f3c098d0d01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a72efdf0a84f728f2b9982e830d675125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e4034329a87e2ffe1db7aed89a9ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c09fdcaebdfb51d553f83b0e0e785d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84722ade246b2941e72dababe5cde7f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d564745aad1422f2ae9eed1983660129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391df7d40cc8b2f953e8880c24f5086130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2eda052289dd88dfcdc91f673410a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257c1b3bd6d45d4f757e100679f969a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3278b49b00a57fd61718d182312f46133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f52fa242266d2dcd0253d8083d27d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af9a00893e7afdeaad270325220cd9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af278afb453ec445b40bd2e06c5c454e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848887c4b80b76f0e06c88beaf4e6a47137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ef5aa5d4107861c090c6de5dd355a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4acb5d2bfe8e15afa4034efad39da3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5ff59241432afc4355c035433555b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7aeeb3e797d0f9a314f7c3586ba4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424cd28dcc96e2f17f02ed4a628accd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed92e853934dde032df7e70a83c2aeb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d45ec5445a8c0253ab254e371cba07144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca364ffd9dbc6bc0fe4d82e7dca1f187145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119a68aff0131b66d6f16a6ebecd16a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db1d22d530c97824f72d3d48894189147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077cdd8aec216b0eda32672e9d827bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08a4f217870e876273782335d858df149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc93bdada0cbee58576f120ef0dd9aa8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7959398b186bc8ed6df9c1d2663e636151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0ecb624d23f5797e889b3a95cbbde152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41523a928bfeb0bf0d641a2a1cbdf2ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ecd2cf7b85c9f1b1f9c6e93505690154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75fa1a88b7bdf2043cc24d446f5ef1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df0dd1ed0b8b59a193606393c36548156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc77547d545ac0955fe348538e13afb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb904e263e0fb5cdc66f6b7d3bb7e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca2430bfc65e6f515b3809fccaf5eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31268979d5a328cdaaae2c9ef2ac119160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043aa627538f5ef22287fe4fbcbe46a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f426fb5c3499abf8f395975c30e099b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b829c874eac29a54362f5244095172163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f81b04ed93df88df308bfbd948bac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948541bcdf187dfb8faa20c346fc7110165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e86e7d148bbc7179c11cb59e0ef79d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db97f91d9e2cb72ee5760cdfc265cec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11425da19292a5a7ae5ffbe45f373c2d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76882762ee6a360f7ccacedf30e8b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c8ef0b61415945043e86c9714f843170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6e149b1fcec689e0e672d2242ebc7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2db3523194301dd5b8456271fdb0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5cc177cf97d49d6be9c42e29bcf22173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa735272dfb4c372c6602de23f8628174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae16ab27da083940617e902badb612175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5e3bb13570cdd8aa0dee880d27d3c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fc3cf4bb82078c618a4b0a844d9fca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f05c0bfb6278ad444b57dffeab2d56178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61c43b237013dbeeb174e0ac30135f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4454a19d65a00cd48ce894b030b958180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369e4d04bf680745660522ddda4844c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebac297d45a2697944c75e7713f0007182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a69e0423dddf13300dd1d81d0d8890183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ce75d4070d73a697ce4f656f517c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a3f12c02f3003433358276c9186a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd46d241ef881852bb83c0f698a224186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3d88983f76450b2acd7b33c5d4946187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3586df47779e2fccdfc426657ac5959188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd50be0fd8786065443999aeb6d0795189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a7e8b064a2e738eb8c7973512f7ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e0e005e29a6b3205c071f67576fe8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e1a83157fe0ae36cd0043329487df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091a87e288785a9606f5b688f5f24c0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14b3dff5ec2eeca3c6d9ac51734e11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b9a4a8c9196ead4517e89b661b7aa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f827da234a9492b2402f52df341d073196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3f2865e20e17a77baaf45ae5fe3ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c83b54e62fa4c30fcefdf8da72e3ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2143452a1fa890e2b0616d43a8e69a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c0619b55dab64cd11770f292e2a92200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205af1ecb5f65e3720e2ca3d7927017f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1aef75734e5b0880cc0b7d8de5aaf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69f9896519b61bb320002be4b0cbc8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15498dc61d6a3fc4d9ff4b881ac0be9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab149754c0f880612d85fc66aca7c3c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea60007840f72ae7b29cfba0def0e27206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004ba718b7366f87a77f298b5821b0d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d458466bd8eeb915a9442939b6f53e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40b4c4ef17a41aad1d5340e1d9cddc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f1a0cfb0e6742b91ed76d5db853930210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a173ca825a961bc058cc4f4df16f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e874981e8e7f147d6ec0f0baf1d13d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e129087809782a4e13659fbe8a4cf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18ca1be100509ed057d6d3c69ef629214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f12af56babad4baecbad3b685001d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb75f45c7653cd5ba4a9ede46d5086c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3215e3e69a28fa05e341760739c3734217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f3d73462a4d50aafbd2da0b6a888b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26e6f82de43d1961acd7183d36cdb4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c52f0b51ea3165431ca5fddd8b5eb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a485eed08509f0e1a280700ad21f409221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dc32c0dc35dd17a8b71e8e43ecca7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae4950810c864a33162489f33602be223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43e754630e88dd44ac98848ce46f10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6d8c2bda18a4ddf529ed3876b1b9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33fc488ee2082a36937b41175ea5bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345681fd431fbe5c6728a887e465322227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b44235047d05f9d84d28e41eb64b3b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e2c23e32681191af43335b4b17b67229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9664150331d01f4f44616ef5e66d73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cf40be06359cb475260c3e940290c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067460c9808c40a112b940e2d4b7c21232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c2d30628bd45b9d56daf7bed29546233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f954c432d6f50bc53a9a124631adee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3b5f73e650f2b64b5f55a0277580b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e33c53d7b93d74d905d63431ad75f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c54f4d2d6a3d28b19cc683275f8a85237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7120f31a9da71c228fe4d1d9aad2942238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf6f8a03877975805c2e69403ac6e06239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ed81f7ca432aaa0eb465b6221c220240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f120531a7ade2cfcfd46f8c45d95402241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37743ba7ea814842eb24aaa94382cb1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e22dc170f245da4b59a867ba483b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64c8cde44677de2f26820aeac48931244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7a391de7dc59865f4bea414af6568245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26838328b634f1a5b7c0ff131796a22246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a7a22590e4d08a219d18a291a115ee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007d52033a66b8535ac57ccf19d348b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92618cec1b70c5816bd96f682a1ffd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1a1345c7bed6cc1afd4e999304c7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2413a8000a4ddfe927ea48d5146b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46318cda7e9db859421d2a99a642b4cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac70cff2b494efbfab655b86a0eaf5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abff885d838de2ef4192848abeff5b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714954a6bfee372a7d5cd0b5bcf3bfc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4aef287c56663f3f72df12383c50d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c310fbe2bace9fb69a60ebb48bcf32257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8265101a25363d08477e3277bfbc8d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70264d2e73d34b3e4b67529ae452bdb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239658ca54e712c7b60d62334b36c0f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7296cdb722668381f82ae9c9a8c2ae1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4ce147a2ae90ee98971e00bdc1781262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde098019ed9725cdb4856ac8ed6b8d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d918f295a077f9e1b2d9716a5c5dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5724b5a13f350709facd135c401c7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8bb833ac996889f874aca489c9e65266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4f4f01716e28a39067b880e22e5fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774d76a232565cdf60e05c1e6728c9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b40c22af92246375f8f60c1051e9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076a5b42674cea86dbf50a970528516270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032bf46964f04c43bc2268ac6498f8f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33290fc1c025e3152295f2db922c8f01272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce71108c9606798bef39d2861986bd9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc84c6882daee9094f4a134ae508c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f432c97ed0fc584e700866742cf2914275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1266c486e876c6cecedb95af81419276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c056b914416f08d200982c6c1f6367277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e5a0b3e83aec3fafcba2585a027b7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b82e88723ddcd93fd158af6b7545dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b5727aef851b2f307b2d328d71b7c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c6f28909de57e9de9c79eea7df9ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e746b7f6b00aac2400877656b4ca75282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024e738f3124d61e870be94d28ae6e2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56136f2b9a3fd1f129307b8bab137df5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a490b840caddc54c559f94c3e12e7719285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488492eaadf9672b55363597eb81e3bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e1791c276120acc7a23b1f334c076287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123178e8e03ff12bcdde8ebec2588f5c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ba5f72c965bfaabb08b3ebe3f0c37289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa60ffb3df54684a3769c79fbb0562c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a59b8b224eb8a12c144dac13e2f900291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f57e99996090f93c776b3722405c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e32f31076d2ba73d3d0c7600c13d1e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212d6d15a5da79bfa391c833a61837a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a84f704cdc089bfdb22314a252a13295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ac39c8869cd1b56d55ad71a8db3b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59671582c4026b8a9cc7b32050e9c1b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffde8c1a03fd057f4f5054e4b6519ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4f13b7e64f048ba8818e1d08e730f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c751dfc81e3266da6dc4c014989fdc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a5b39ba5bc74e83ccc7237365f576301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c890e63c354c8032f2cae3ac215c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f083c2e0c867970aae124e00d6cb20303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fe1e8176c355b6086c0928789272c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d60ad8eac4d1e5441a24e3cf7f0d39305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381631264341f15b8af5925b6d26fe3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee74568eb1ff54311ea7573bc87771307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521909eaf6ecdbf1375c609f92fe601c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d57b4c93f61fa7aa7b630fb982c11e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4919dfaa59ac8560c9c4319542137fd6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd733b879a72b24a56664e5d3b41d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055f5e9b3d2aead11b85be4d7d4bdab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4203ad25aea687dc6696ac8b241fb7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d6e1ae7f42526c791af4ce93278bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4e2208b8d6f61fe16e13a30b86888315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d66062d22b5d4d37854d91c76cb32316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ee610ab1a00a55bdfef1429c62f16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ada2c5fd7e89433a4a6b6fa6615d86318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423fd2105a52dde08b204e64269d473319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f752b9bad3036092e7ccbd0bcaa46641320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8519c82805a83da5ab0f446f2db71321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b4ffe147a3a2502db9a2f247c4827322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d65324b53b9165a002da5b2d139273323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfc8ac32ab30a14264edb060ef1859324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055f5b6779a8ac40f91cec7165dce5d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0830411e5299a741e1fe4447f9f623326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaa692682f595ac9169e9fddd747c3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497ac35823a24bfe7c88dcbe5f0b9ad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b744511cf967d614aaae74063081c6a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec16989e424fdef05d06d3898682dc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf443de69228bb5c875898333b8badf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50d7caf0d49fa9e6111c1d582e4916e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7c8eb0c70e41f7daf726b87c50315333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaf878fa60ae6df3d24519ee34e6ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c70c197475bfdbe2823f4ba4628b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a50137cd76ca94b290643288ce3a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc879689f5cd38836752f586fea1517d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98c65012f32ffb10d340f06fe54412338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0431f491deb6624daafc9343e0c96339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e740b556fff2e20f83b94e484b6c593340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efd0035014a1822085eb827526ac61341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adde287ee9c47da0da99f6fd3aaf41342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58535b87977a07b05773b5df9f64e722343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09f8cfbac1d1ac518266c755c57924344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568271821757898105efd12a04d09c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2228a47f88570ed4488cfcb797f63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7a8032d75a1f65a3f2386a0348acb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392788573a2c34093c9fb7fe491af838348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171ab73ab465b4ec83dd82187c391a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4eabf2286d54cb58694fed5c0f49b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9213305230f737570ffb4daa6cccb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e64b123a7f39733e2e09835bdd644c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098b9d36bdc07ae2a037a3e0a311ac6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf31a4574e53f0ddf34fca8503ff10f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbacf659d4d25b49ce05c3d2ed76291355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4694dede9d94334dc00b290019f01c8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e49c73ce28f09187a8021df422237a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fa23e4a163f2098472d97e880fee5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2c7ff7632fff92ce192ed068699d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19138c6b873f532e96b6d8dac72c278f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17db9db8b5a6158f5da72f00533844361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed496198c240e247c9f6c43f8cf55f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc178286a7b116512cce9229a3b89ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430333af7c9cc96fc3d6270ed9e7d8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a04099ff204414a6b844daff1c82e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01372afd440613957158a4aa32d09178366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc51289d7f863023b13a025ce4e44b6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fe5b89476423e79a9eb996cc6ae96368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce85aeab20e9ad027b71938dfdb0c1f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44baf7b89d5e941e4bd624ebeb5115ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2725d0505430d6e7e62cc7c7612b79371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30253cff253a7d7838f78583aeec1d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ef8db59506d5640584c1fd20eca4f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ae489571a831ecbd51db068401532374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcc6dba4edf594b4a75f03ac3e3bf3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c819b5c4a618483ffd6209750c701a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896c5a68baa61ed0eda58678823860d7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace17462257d3492ff666b87e5d1b602378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07246e0a0efae180db99dec47b80cc87379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95a5b2b9d0656a20de9d407bcdd1c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8ff7e62f8bccd1e21372dceb9e032381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e803a9f38bcb0a50b1865043c3d4cc0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023a734bdc8966fdb727cb8118f60a1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343abea5e7e08fbf4443ccf3a9befbc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98d982117288cf82d03abd3531ad34385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4847e68a9073d069a4ff8743ca6ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa60a4417bc974637689ccd61ed420387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5709e8996b2bf33d87817802b2bea8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f577287e529a566f00305d5339002389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9f2f6d79fd0fde98d064635941365390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1870ef9fb665394950608beb68a5ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1e4f2f4d58aa601787e8b7f6b4d11392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c6ffa20cb718032af415c8e3f2333393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2352a5d3a7271b26fb5213be9fcfed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c215b6a775d2778e470527d34cb39395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0e87ed4a241255e53b9eb9a97ed86396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56bed7383ee64241000a851e7347cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6012b1a84b011b6db280afe1c6a3be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb78061c5a0ff06c7cf99683820c1b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a2396f1edfe6164403fddc261525b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c95b3e8c224610ea53f256b0025811401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b02867ee94a59c88c767772793e44d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade060a8dc338c431efbb020a6051f21403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff638e40c52c96746069de3ea145b713404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b04d2b39fe41d760b223313e80008405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f2bfa6aafd5ca403323c6218ebbc0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acbadd2be27a3bbc5dab9fcf0eb7e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9708fac1f92171bc6596b3a559d35c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769cbfb5b2c9ddfeb8e0f8e201b9bda409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7328fb361c5ae5744a19af065a13d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94566a7c76e382b4cbf4622e304925ec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf03062e4bdff15e9dc00573bd05175f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4b8b094fe80e5e845e37445019fde413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c1186bb452adfbe66583ca5a438d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc826f07109c46b69f578833a26dd07415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7075921be8e1665e4888b7286fb521416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f86def3bd80b11e1ec12c64c8b5648417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61836c48ed3c9472e8ea7dd4bee1aa90418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea8dc0c0683b6baad07679c94838ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36474c64775c8c18dd361b58afe32a39420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de58e462d1ca069f084c8543774b37421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3220765aa865ccde39e10311a1b73422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc23a9c1105bee6d168e518dcf9a9cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca71eeb1c460780b57cf6aa870432f07424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baf9291780c283c20c255ee05cec581425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921070ad60ddd165f3e740259226fa42426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e319cc5401116ddd1a3513a3e4ffd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fa0d5b6342316b56ed955eee6c22f2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdf905650a18450d0602062a40ec40429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc244b084b6b91198a97a7462ecb50c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50269eeb0918a65fc690d0025253fe38431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa11900147c402bd1d440e737f4edb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3a587fd37f4b10da702638ad2f60e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e57f454674e0f4817b68b469704ef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80615a9067090467e52dc1bc24cee4d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20134d835be4a685df05986afbc895fa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a8a79127ba64b03f947bfe9e3bf5e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f8e7fed29fe4511fc2d818e3a2c283438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7ac59d803a4c21551dfe034cde268439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85373049d179d844fb7eb22b2641fc4f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408af7450562b4670f698ac805b9db1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ca81f95f760537d614eebf1016771442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c0b890172cfa84ea458314e94729f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1628724c4b5491760315cf32fd79f38444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d027b28c94be2e29fb3de0ab81273f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833e1a1dc3e01d96b09a7f0d75afefd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a17d1304c5a0554d641061a86011dc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a721d360a400e8e201042d30e78bfdc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4ea5e8aea6104f0dfc6127b623c60449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd315fb197e7548a1093411a619e9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3ee19003fcac0e37959050c7c1eb0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d901eb8ae245fd6e03a35e2140308f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f35ca9c5bbb9b2796154aad25d173453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7600ac2fc591e324126a31c9df17b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693628e57c7fa745556522fbe4b28c87455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b3de69b0156ff3c49250da5f2284c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0479359672ce943003f82cd9a0d276f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef27c5d8317e1745d530d75051b7319458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04c7d073d02711093ecf9e15698e36459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52abaaa2b9987176565f8dac71af24460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631e18f5a5577abd74b8f3d5f488e96461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22eebec4af3e3f80c614c7f6fa4a83462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1862d3e0f839090ab565399076820463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601f15ac3e5962f8faedf42d92685c0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffdd39811c8d2e610bb595f85d5cfa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0497f6d10093068173cbe5e5fe6c1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c370c118f67bdae83f2e26a3d0fe36a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa11e03b752cce92cb671beef199f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f208bc8fe0a295d97f8e98bda6a7e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566735968bee7d82469b6fdf6154ebb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fe33e9d04da4d63359fb41dc1662d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c4fae30e797793388f0221140a5b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505f06f580aabaa93347717601bd09e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc9cf5ff50cb0d50c146a486e59762474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870effc74f47a63defae6ed495fdd08475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3ed83bc66c0738b7c0f5bcbdc9404476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0d6077107f9f96e4014219a961e09477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db426739fd02dc6869c4f1714942cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6842c0d26e6ba2387a92b0186b5084a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb425023eefec9a208cb1f729f570d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e54fc143c0da0ea7e47be8ddc4909d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec76277107da72fe9b9c643a9e147f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29e93147353f23f1ef22929a3aec14483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34058708f03e8feb0c009224df2b0e8d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a643df74d44dd6370d4584f9c1ec9ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220faaefba663cfb48552483eb30bcab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96242eabae19d13d55615cded46bdb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bba2c561e16b91300f72134955b38d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e6d211796a36957af061908a2d483489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc571ede36a646f4614d03278c97485490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db76d984f926381eb75425d084de59b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ede44b1b4dd9ecdb9218c23430ced3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7350a6c01c8b69c3078f4965e34b76493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14d6ab5b4fa275b29dce41240bf053494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3b8db09a63fae5ad9b58214d1af50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a81a050bec695ee1f424d7c81c9899496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1bf2837d72f2c46213a9bd99f962c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8f2b94e9f69f4fce2044bf059d71e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04915007f2ccc2e35a56334140b3da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176b6c5b3bb1ea861d819e5d17449bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040818067d9403dc25e04b129aaefe9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3fb82a57d064ae3145b53712ebf41502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509561e0200b7ab3e79945a949d67329503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d851327169f992ba6347deddb3713ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d39dddfa2f923c42353064466bf332505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b25acf3a5262359f95008fecf780f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689a02e1dde5008803fa5011abd571c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a56bf661cf5a7b744f539836722958508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fce3b881f30134fc5c6aa300c2fa6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542bcbd4fbcda19399131aa1d0a5af4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6de5e9ac4b60cbc57fd49452dd77f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebedb1584abf39b65e3901ad53a29988512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab931bbdeff6a1b4b85124ad6b53053f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cc23c3f6cbfe6260bbb5a46e5bf07514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4d952d35aaf8ec8b74102d96c3b2d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98142b8896f76d87e30d659ce49c2765516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc968795aae5517a6ccd377e4d3ba7e5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4adbf15464944c3b8cf32058782b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dcdad110eb853ae7b12ecd720b452519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1b46e8919493f91301e6ba6507967520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a371d5f7d88dbaf24919976c2fb5fd6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677a12b3d0ebb852009d5e5eea509fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfb8dd38938b6450f455ed0860ed0f0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4341926ef462eae529cf1f605367338524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e610b350f1791628b1bc5a899431150525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90099405e6f62f1fa66efad92b0ac860526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e9c264524c0a38fbf197e09a28102527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2913146d2821345e091c192728e23528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc581213c5c0732d789263d8e2fc35b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4fd8f1b9a071ada83d6f44ac88b6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dcc3988f985fccb61002bc01b26c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128a7c675c47d620d70ad3e9484df6b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2c61f4b0de0286145138c5bf105b8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dbc37d3dc7c1eca21269255493ea29534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938948f440e12694d6f68999c35467a8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067627263b61ea50d644eb09ed6a1a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2da8b6b6c998e8f224d5fc61303df5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c519cbee0e5fd144488384e7e35296538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fae786586dca77681c200c0ebe652a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe528b459d561640ee2662c6526b7e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c1c4fcf642cc5d58f54dba58e0b06541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0635d756c3a9cf34840855aeb348f6e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b56eeb7c956be3a2b65359981cf4fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c0caaf7bea127f2bc2782b40d3769544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01e2724a792ddac5e3406a418c91a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771db9037f4ee3c18ba0dad0fc15827546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e6fcc3ae42e3a5b9b791916efd194547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b924bf91de81ba200bbb23195d10d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2cefdc35286bd4fe382000ddca6bad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52973598bfc88dd08a4bc143975e6842550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06dc6a2407212f95bb08f048a69e01e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e7b4169a89bb4414d752f72c45e6f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac6bdd233fe4172c1130c658521ece553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b801921449404be104a70419299e97b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764082950c5f12de9f614a57b958876b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b4fb8a5b6e1a59faa1cd2c899b86c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d37164e67cefb633dbb232aa7f94bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa26e0b57ca708e2e0424680e069821558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c168fe06b6fc44c59f8eee1413c4f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd0c91ddf11bd9a7d88bc11a8b20b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ad674cea34edc7555619b1807b5c9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb40e8d66254d4362df1961b9174d8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a79ab46357502921d512c48585c94563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e2519bcd26b062a58619b1c748ff6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e061af4e4b7f63774e8d27122e712565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2837912052f63dbc6a96511a48a27566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91918c0264143fd86e2d857a2437744567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4f2603e1e49c3bbe72440080d212a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4d38b4c9c27ea49d32c5031a5764e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216b453166e73d78c8700990ea54962570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575808b429d5d4888bd93aa8f9bbbb2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e9790fe2881f690a1a09085d19176572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b306b907ac42b072f4b7bf382e189f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad98f4de585eebb283e8ac5144529c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a44e48c51a4c255420e039f2c299b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ebfd5417bd2ca7838d08e037ef064576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1dd7b8004ee8dec8f7367832f1ee4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40dc0666ead81da7bcbbf744852358578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53d493255d40a7635905a2806db412579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111d370f9b6b1a75fdac4321d727a9a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72900600f6f2fbf7c0a83f1d6df3bb1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e671fe9962ed41706372dbb738946582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd5be95878f0150827d4fa41e7717f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965d64b3ac2a35fc8f3cf45ce8fd5f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e16aa3f02b159d45420f68637a56a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f59b5a99be3f1091520a3aaca8257586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713438029be135b3591874209dc785e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43732b2ccf617f7d515261c3b320856d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a178d5aca1fe48aafa7654c668e974589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacd983a382cea763ff9011993cc4e02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355221c6bed36d6aed2867055457090591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48529e547d6dcac960667d0115141f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420bdcb2c7c1731c21cc801aa6b1aa1d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d62dbd4da208359441fa33addc129594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b3f3064d754e50ec93ed5c5dd0722595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8c969ae29ddf439cbefa9b6d947ce596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510ace4c1daad310c6af55723667b84597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f0226c5b40d52661be1b68d6832dc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8a4389baa0236032d912a533c5343599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09604c51e7969ac8cf84c0653596ec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aab04316ec9178ac62f221f5a8d0f5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b89d27634f66b44e988db1e4b3f5c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd0088c3c652e139fc80368e634b42603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370bad40554581b41a2afa04a34dcee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7263a94843579789bd8d843206d770605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023dd1d384079f367af51a80f7379b3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78a8418ca009e78ad1a7123ce59164607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722aa6d6a09c38c0232bbffa72017b7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78d705867910e66a679b49c7766731609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb731e5068927e4fa1db3c087669485610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db98422d6ba6fe2d309fd92a874497611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef77b71dc470efc78bca8101787bcc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023a4f4118f65caca7908947408382c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523651cdaa2af00e8adfbda03d891d68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec3f88bf4d28c910e1b033cd6e5422615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c44b34908a353de47fb3db7a19e41616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32afd4b096684e8748022b54d8eac71617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b0adb8fc6d34242c27bdea48a77cb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc896e6947ea94c8def38ff2752e868a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af28fa396d6ae99dbe228e4d519424620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c9490c5c8b8881ad5daacab255dc3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019295a50d8d072e78c41554eed320a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656b61ab9690c46b59a4284e02a0988623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c7c1c7327508804d4f76fd91056cc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749ef59c2f5001a9808f7d932588c45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c5f6ea842bd595d78d2669ee58688626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b780d88471d3216894671bb703e8e89627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440a935f330aa853fd4abc934d641f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e04ad0fcf4cf0b30190afe6de1fc8d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421145e3244cac87a9e5f2c1494b914630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a86a69d617f58b808769a8bc91c4b5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd1646d6eee6bd79a57e92c603f1ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aa25deed72d931f7f336ab599b2323633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d39ce731cebd63cdb76a57d05390c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b626e9b78d379eafe2c1273c9d95235635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8107094f400398876da4a5b2e1f3ae636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ae10c83d29e665e2042fcd5c355023637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12373fb8630f94ecd2f753fba2b78ab0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76959f325b1d2fa9037c06b841ca5273639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db9e0df3e1bfd48d394c767836a1136640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6710eee3f062c74789c7ee3d0b913c28641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053a899590a98b8906367b4b0c097a5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890d1fbfaf6ec939cf9708418db380f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831f82c2e04414f1d1518dfb15a528d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e983952125e8ab7f745ba6617eb584a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd761718e44b04bc09191fa08f22d09f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c196c5617bdbad22cf4c57e59c9e2ba647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e0fd001590ac112cdc56521130271648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f79f0b605155e7b15fe68379d13890649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132967ea94d8943639022f30de8086ce650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c6a6fea4c297fc08693116f918fd1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1a083dd4cc339d9c4d7aa00d772bc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4773ae514f8fe9d2de3e7b122f4e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558833d0d47303241297ea3581c7ea3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f862e7b64ac3da8fe4b4b59d8e085655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637b201ed374a8994c992f33819fb23656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdea50187b233cedd627f2f3276286657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a9afa3521cbbe236674ec368f63a3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6cff6a46f86b6f8c56ef191a6f11b3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02a04912c92f4697bcdb6ed9bcc7c56660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9704a275351d03b2c16081c55560a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec067998675256d799994fe4ac502a59662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c04367e66979c78999e65bb72d117663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64491bdb8338ea6a87daeb9de940e187664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cb91426e55b286f19c75875b1c11b8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1db05bdff64a9115c2f35c8c44e7d2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065676d7e2571bea220002844fb779d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86da390e65bdc6a49e106f6f14e97bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96928f1fadb950982bae508c08b57f66669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe76e2fa688fca545f3f684ca9b4b9d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f94b848a3d6f290709ad2e1f7c3297671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f68ffc3db62326c79fb3a10a15a98672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfb9f89edb4ca1a7d24da8cc1a9942673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59053a68b3d2ec03a8465a12f3f246a5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43824a39f23425bd2fa0c2c98eab15675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3e6a766b170bb14508751283d5ee7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a3a6dbac10de43f475847f9c6a661677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019446ab4dd0a275fc4c89f56475b9c3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd35eab5dc0a1bdf48f17b47e0aa83679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e3736da432859147a689c20282d28680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678f766c0346f674cd94a931927e12f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689004b2e2bd59eb26d598278a94bb57682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c05617d9449eeff58908ac51522e1d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a9cf97e9d011b9a098c955ad07e67684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be420ffad0048ffa5f1bb098a23dc7e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b71bd9eefc91764afcd8c127e2cfa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e401ec5eec4a5f58fb9d3e1a9740db687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f6f6add491a4b565e08f2c8f64cc2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add035d29b03316ddbccaf78354af351689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aecdaa14b375e6173c45e7fd0b2c75690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75c9f79e0a5f6280ca3ed3dd7cb3be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915effcbf5af17428399b91088ade56692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa043b8011d1e5acd69bcbf97f98da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492ba58a8a10a6fd7b8e41817ccc069694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3366178ba4fed5a0bd42840b6eb60695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179231d7c73c7ed9d90bd54bef19b571696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd5da207fe2a6feea0282122bcd396697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0823fa47490c0a476c6cfd3a39848f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf13fd2a7fe879d33053f52da8ab57e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b9fa03959cc0315fec2e7be1519705700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b38bf6f713086f545a59882efa863701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e10afc0a7946b70c98c6639d7caf35702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5825e1f962da5bea617e7a1ee151d01703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cecc1c0a88896d48d6d93a8b00b6a6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa293cdb21a39b714d06639d015f031705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0065a65233d05eba84d6d0b5b4f67c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4a570adfccd4fcdc0a8a04071abd1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3cec933c86c9a3bf624b7f8684b91708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2925d72e881ab46c6c882352e1b2841709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3938875938ade600e51fbf4c1e2765710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8635cb82f7f8fdd05e29acd12cc24711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826a0389f2dd97f83ed9772a8df4748712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08848a01ab7dabd58d526b56c4bdc5a4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48325f0cee8b965fc999c1e3fa2810714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7913fe36bf93a6abf47fc96717a4f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7961ec4441a6e8bc44f317cceaabbd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4942c150f5ffdf24beb720e77e1717b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43723403e62ff06f5e8f25500443dbc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca51535c0dee5decc5a5f5ce21f9919719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a6dea1e72a65c622b44342cedb6115720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376618af7f8c59861c1836812138d25c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad465a83d8ed194a628861312f7416722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6dc7c1524cd93f1210b73b1403c7cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aeff93961e3d5f12052b80edf757a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe346a7d200820d41e4b19442e8ab0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23b76f43d223f08492746dfd69a41a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc80413519ee1429e027bcbc78ab3d0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f39bed4881bb3735f56f1fc9d2f143728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e2ac413ff2a31ec4913bf4d7abc81729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d142f345bc293c557c873097acc3612730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaaba0de0af64c5ee5f8b0f61af48d7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ce9d19ed1652fa1fd06d3921d3cce732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898533c6f0d5ee61655b894bccd706e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911bdceb3a22fe5ef127b264f3ee22d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332177e328da6e2da72d0810161a0671735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90853ded579446cc1af69bbef1002aaf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcc36b1998a6659034eaf2f6661be0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537cd240a4c3895672690ea08164bc42738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8c247d869cf161e01055c8f04455d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977b250dd30b12c0d8c1a38356738c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5ec56e6216db348e1af9fad3a6a6d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9823ed0160a18792e7810c6043f42742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c92a392fc5f0ed55e3663b25d231e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2ec55559799ec0b412c3c657f6843744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66be7003fce96896826dee1f3ad77c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cad7caf5fa2ad009dc1490bc7e9f8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa646dd2e467fa55150f86cea8cc1880747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1a3b84b761aabd0df8bdcbb79c899748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aac2ba5f1d84afd0bce4c9dbd58c39749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4811d43bb1c432f8244fb96f9ffc1bf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbeb3114361ee36ddab34f59d9f16c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ade9d3f7e61eb4018f596a6d69656e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf9d53ebef6c215a340a3970a3f141753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939d43ef2017aef85a8e8f9fea3b25f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c47f29ff284706721f3e23691a139e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8f46dfbd0dca8d6b8d9d240150c26756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0701253352a08d622185cb35926c3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e371a8e0dd52ba56e0a774ec715c6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e0e24fa6bf57051899f1fed6ec7f9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>