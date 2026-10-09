--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabefc09956659fc416ca9de097269941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21b3909be8bcf3838a67f97c8c60de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909114c8fec68e367638ce6f2f7a61883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e483ac77b68ae811b4851162b19f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9ef3b9463c08141fa7b1b03a3e3375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679569fbbbd2d009f4fe07efb2468556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582bd3f104a7b2fc36a564fd9feefab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783f967f4b12797bb69b4df32413a668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ca8406efa9274341b2520c3c321379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdc652ee212d0a73249bac74a87a24710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55878a2805d5745773a2dac10fadce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de02af877f86807f8e18d1789adb4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6eb9124edf74bd164bf7a30d99f94613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70137c9e252416366c9095f9ed47f64f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cd9d54ab4f194341b879567cfaabf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119d3f0feaaaec32f84ee255eac6abf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a91a1af4803de1564cd573225854ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd73224e964ec7567ac188e34e57cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecba70697e33d200ff1f28248b6ed919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66109502b656e163fe0fff81ac57b19920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65cd95a04eb57f453f6e6aa30b07a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15d2ed4d8278adcc82b26724eb62de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45442b23c5434ff64a29de4928a3dd1123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc170c24dfd69cc9fb46ca67f86d01d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6337ced2f06a831e0d56ea8eb6dc7225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87041cd269ed8d93f04fa45bbc237b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725c4bc76af548dca4a91f9f8406ea727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff04d59a0474846268a1a016f24439228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4240c267cc85887352ed2d888dfaa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d07521737694df0df80e932c7497230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09184cdb5212fdadfdd5d07f60ab4f4a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880849e855dedc4d07d14a456830b1832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054be4f9453df42220fbfb84143637633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2565bb02d46ddaa057f18ca97ac3a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d84ac77073a5699ddc032ee9e178ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924eb60bd8a26f8150bb2bae7cf0faa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0667dd8c5dd71917621692da629c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822fe06db6db6fb645e50a9ba73985538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786c7e1b15a993ef8ff9e524b8caf1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a157b0d53c4e69ec4b0c65325aab4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef3a00b947cc23d3e81fcdb28feed141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4591c467a9f642f75996e8d6905acc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34738fee3cc543c54cc10966bb95f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8cb232e281f89455d3d0885b41a4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07aef4bb6a3e54026a35997c5993bb945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0600c489db3c3e39f9341f526760246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3caea4b93d7fde6b679e9e284d32247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14103afa1b3b87580b0f2a43f5f7318e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee713be1816b753f8aad9ae446449db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368969b55da9f4949eb0b66dc6d2070d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12031ff5f57aa002e644d0622b0bf351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa458ea26c645b7354ec7f7d68d9a5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160b8f7cf29e5e113bb0be7d5462f4e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905b8cde0533c5a11e46eef00e6b6ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a85793d2c33752f37a6903aa10bf755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d36f2c9a0a31bb8436b24e8015a1d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a10ac53978206b47ffd14edd54f8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd77bdab0ae15304aa064ca5c70da5458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2a238934ba8a8ea98251f029c14bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8778db14969f819adfbec7bebed0726c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b942b2760c1118be18be731bf076661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e4c43c7ee1ecc5c1f05a1853b7b8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed9a912d5c35b628c1359d8bc1347863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db630342bdfec13eddec7d3ac9cd1bd364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2323e1073e31428c659e48dc1cf45565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8621eb354c9e5b7e924b6ecc990ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51befb2375774cb896bd4c1d18e8014267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c10c4aeaa6eb47c0ed8823895faa468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2bf4749793d478c7119846c9692eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288fc7fa43b0e7cb3cd5b6dd1762ea4070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4721a1b479980744c3291e035489ca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dacd5575580264bd9e54479a1b44372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854958d63556eabc5a1582a3710a6e0d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7adb2cb5f03da4911ef9bfb959bc2474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416702055094c5139d7138d4dfbab9175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105e4b79e395d69f7879b6f7bab1e4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2ee9c64398fe90328711f859fad3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f80f8379472fbfa4afb02ee16699ad78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1d5d7a085621b60cbcdcf2a7e836479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5042fb56ff1303b9cb058790861456480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c16d3ebd33b31d241fcf1620e89cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e91c70e1bc3cda0e62c4f40118b51682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737613bc13073837ee7735f722e3fb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47468f959421431c06dd3c9c983a87d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48204f6775f308f1b6cb693c0ac2f0de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718de37e847d6b7403498ac4c9cb07086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1da12bfea17469f9e60cd919c37c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df78e9740840fb7d8aba4bb2cefff2388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da8e5e897023bd97ada21aef17402389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b18c520c6b866ca6c349c7613990d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc00d9020d3b37f7d2795e0ea2db9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc1135a9120f8cb98d82229e40079292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abaf00a094dab51d57893a9124d03f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c69aaa339f406e325fd86979bf0be994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f269e694bd68ee1381390becacb3b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefae986afd6adc454cdf850589cbe696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3a27a0de3804000d8b52279dc36b497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a4347e0e529609aff5acf93f822a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd63bbe186f6fde5adcab676abbf7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa5567ca2a983dd97cb786dcb2ecae100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785023dda6786a7bd806afff7f7dfc24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b746a3ba7d3f2fa5a29f101f3fdcd18102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dc6c336c473d2942af41f0a891a20f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df85c799f3322dd18d51f40151b528104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e72c754183e8e528273c6fbc47b856105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fecc25c09a488b8ae26c43a5f28018106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fd12980c5d1b3276eb07c8123aaf5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e41500ac3aa6e8480460efacd8c8b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5b9a9c827611d6dc2a5e776cd6d1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a03a34385765561fa79977b85c8e32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d84dc59075ef7f925c7dd4a37abd2b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd28ca3892dbd141a55cfd7d84be61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e781116c183cbb6fd5772950ae64179113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359c53018ff4286b5eb8c87a6207073114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad296bb9a1247396e14eb7188ed84b6a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a30cc5714ecf18c925fd2fbcaeb25a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113c685a8658e2cd3cea948aaa71bce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec615091b3f081fdce3b4bb9112a6a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b23e587845dc6d495259da50173263119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730da5609833e13b1514d02ed91b5dd0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f7e7c94d723dd84d32488815f8280121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bd3b6164bc820e65e54636c5fa1d9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92f3dbed3acd2c43c25c9fa9091818123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd88cf5db8f5d33fc96106c488a7ec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362f71b6462c007e96bfc7c2f927764125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec157ec053ede0bcd79054fd6d45f7a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889222f4dcbacb54d210c897cc0c946127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44992a87dda5b72cf418d9f31a46229128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe6a4fceb6b8c35624c6ec4f65cdac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7354921b73b1388e7a403baa5a9d1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb48ea045d86f89fd3adb5021daa1c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a2456b149ac3037af822f4b8359b7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee0f5ab4c4b49cbecba7aa1f096f91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca06e55eac0928afaa4ca282e455cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9819a441d3f7e4c7599ca23eff677135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44d1d5ae23ada88cbd65c32ad12446136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8e06d83ccf12b6909645b4f965711137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fd710c68f3b6bd7ef88e70de08d7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f2660af4ca2e0b0cf45d7d3bf8f42139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8bfd295c500ab9420a85f372fdb884140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe14b63128a51f4717a7762c10e6b7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57246e911b038f8107b992447a09be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf99247566b3736b9024adb2c9e91c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901456374c706039c094842098d1b30144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c5e1fef3a95fded8df0a12ef006e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330ab63ffd54f70c0085a703cfa0965146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786febe974e0784082f157fd22143297147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bbeb9420e3dc54d7cdae19a0a6ae7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772485c7b2951171a0a24064fe2e02b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20a189f7548f36d412a056b5c26b5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c11ed6692b770e1b01fe0816ecaae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc712d95250fdd5c2c6d77b22591040152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950989b3cd6da67b1c4a1422ea0498d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf027ce5c16785f1ad2799d8dd780e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b31a1c5916a6edaa533524605f1b62155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd4e821988e67cb3d7fb1486b6a2a3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91baa42b4e724890781c21ff953fc1cd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828539aec1cef8ab3e1370863fc32bfc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c744fefdd9671beab6f5a0924ffe4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab0327bfae8413c92d5b87c9cd2a18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4f5ac197e765b6760edf010964224161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c71a7e6b2f9c07df5c0b0c6b8c571162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1be7457814e20e45d6ca94bdb6172c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a31081c7774fd415bf9f7173ad14f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88627c0fc5471253bfd90d6097993379165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406682f0dcf860d61d6bcb18019e7177166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feba320305c9159e670b4378f046655167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df670a042ef7d41fe37d9964a31f10be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b4e88b2f228938d6bfdd1bdb45c89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd08a72d1a376c78b04296e2b865a5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787b9378d871c69dfb1434b5844aed9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7a8989f68d62b7f0d427f76f42e38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d5b8c8022133ae198ca18a5be5d55173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230c7ea266a5dface5dcd81439ca004174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c84c2d9c4e890c10535ffb82c30d01175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8a5b66ec84b6af23616dedb558864176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d6847f7b2a4ad3358ee81daf5f04bb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8794cb15ca610d3d98cba6e93bc033178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d0564582cb781c529cfe90732e952179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90110522481056ecf8b021ddfaf007180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23971ad53f38c5092bb9331a9eb4b276181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df5a77d76a00a6a9ad841071690323182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147fade1c4a50497bfb051a524fef6d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d7c51c2389e36aeb42148fc82600c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80889e88420b47c37f9673c56a34e8f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cc1953bf9902fddaa80cfb66dad07186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4834f02a5e883f22ecdd67569fa9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cca9e0d7bb36a974ec6b4ffb24e14a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ab80c6a7a9e4df3fe8f39ba730bfc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d74aec73362e7401e7757bab2f981190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbea6c0b7e741eac552d629f847560191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1bce34a241a32b5606d0ea57abd96192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86429b3002c1b58e8d24343246a05d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8eb3a01abac1825353464959ef478194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ae830870da9b79255268174504600195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054bc14db41a2c13f8cf50e91aa281c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec4506fa665eee207b5d929c121052197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f28eee39d41e82a4c2501418d9d75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce709b76c5c42ff1454aaabb8d924b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881d394a6b7904f049a3dd6631437df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd326ae9d452d0bc1b68131b38f8311201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7b4ccc91e25474ab01e0aefc93bf1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8ecdf26dd9dc2c78dd9e403979b6e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f121c84602582461d177cf6ac6087204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46759014d1d6d125e152dfbc672d8c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d5769c76f00e8fe4498b46ff8d03c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4f0a08a587636a931a4a81b7f69d2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739be4cc4373bbfd0c6105615896e09208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1dc58aab9b0e7dc98927393fcc873209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9047a01a8e5adde635ba641a3b43ae210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11fdf82ab20d88435b6616032aea9b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ceff4ed9b0fb39636e9977d38c8c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528df1178cd8ba64c4adc0528596d40213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77dda74988b133021ce0d570010530214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ae7ea789367aec564127b6c8d59fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c415cea9f025ea576056e170efbae9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03c619b13a051607705128644a5ae5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145fb672d58cf63caec86a8eb2b67b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90147cb223f3d0a75fd61f456b3358219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fa8abae6d9d88cd4a50c8c3fde374220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8bdae5cc19e0ef6897d3de39fb2c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8a3b6b48de7dd2112ef899f85145e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c960c23c91ced389cfa9e6a650ece223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224d8aacecb6cf75dc6e0c6616579e6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02197cd84dd58699c1567fed744a2695225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76236714d438d1b56ab4a3aa75e31a2d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16b94002183291fedfeb477d8ffeb1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168d03f3ee3cb5187942080178f03d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab40494be72baec9368d1860a2ea1da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089f747072cd8256887f67870c68675230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d957072f82b4b56f49f1f3cb93d59231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838c041e63c06649091ed0a0ff92983e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec812c187b3301f8a230c29a2a7789b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4156786c3057e4d7b45a67f782b47cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065919f50c383444c5537e828e68a4d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e5cb0f6fc89e021060cb0960d4214236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b6136a376b58f121c58e1bb72ac0e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003725b8f82cb20917d72720a65fad19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bde5762472e452124f1fe8a3288306239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5d56a7ede115a1d591344af928f2c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56416359fcd5f2c6c2c2b4db7ea59a2c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f3fd777bcd8d136beb6bb80009ac9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e1d2f60d6c9f8da7a5c64e507d5d3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c76766447dec16564ee760d6dcbbd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edb032108c06b8c201635a1e41acb0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398617cba32b03f9be1b16f0ff833b8b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f29ed152fabe6680706b57e7fb9b6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2c99395dfa8d3cc8ac88b664205a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e32fd7e5fac8994a60aec01409a174249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97197ee72288b900b2a77ac0b6a28b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9ce8508d93f483e1d8fdf506382f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64b2f50d68af6dd981acb922e7b281252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afb583bba1fdf5e4341976acae8086253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d111ba7f5bff397200dbe4d9246b8b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaac191e02bd2769d9f7fadf68c9d45255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041771a923f04c80bb51eea25d853809256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85930da0a701e2be08da0c8ddb3f408d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04b4fae6ca68501fa791c5895891e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f0a93d530aad9ceab17a48a9a4ab9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728fd55e6c0c927af0c0dd8211d2ff5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8d312ed84cbf92a2e96e6f76c4472261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e178257e7f7411d8d2bc67ca38fb6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e5661b6dc8aea26ee7078dbadb6f8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd4751b4c466b6119612e5d2bf8bc0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e377d4693b20cdc7d66fd8724ea314265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b795143833100a921b57199d2009039266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25decded0f9406983b34047546d7e1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac794ae9aa4a035e77e725a0ab44611268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dc102be9f41b62d8c62f2cadec8a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce550864f281a3d3fb525bc6fa24535b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea70bd5483e77baded010601119256271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a7bd4f1b132c67f69f725ee56c26f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec9a0c37fd6a21086b3c6b93219601273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2340ed3d03cf31b3297d9aea868fe0a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9cd8e210b66a3aee6a60cc7b98c3e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42703d0ea19a77da4be7ae1a3472e8d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8345e4155c5ae8562e9951bf90daf5f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b40a7a780e09568bb46de2d971cddc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029b824619f5659822a1bd3a509b46b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee9ee34283e5c896e1a88f09e9a75e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7173614f8c7678c48e0209e7d083c8f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c06637d891751fcb6e054228115ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b16d8b048eaa8c7aff81b544b88101283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1da2e62bd2c79390146be16ba8493284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a68731cb27aac73cb7c06d35a35a4e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f824cd7a959ed676eee4ea073caa6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96aabcc6e86f0d83483b9fdaccb6c2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e4f22f60e9988bb1eb5ee259718df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce090466d95ec93cdfe050be1a487017289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b64e72ef96d72b7d49372c57418677290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c2e488ad0be0203ca64b705ca25ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2cba74799efef17543f3c986ccfcb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f383ca47ed4a550ac139732f27427a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17e84e2c15fac1197929d869600368294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f22c959044a289c2ddbe197d76acde295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99fed48dfeca4f0c28d95302f1083a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e527ed39fb9eab816e600dfb79eb933297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88f593724ed601790bbc109c1213a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0710b40db5df23d3964648928d470299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc40256d29f53b1689fb5a66774c2df300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc669d5f175a8a5dc4b815e83b27e0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb7970b60752858d7b22389ea27da6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee486dbeb6efd5acbc97671822e48f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f1d65275a5c1e3a37595c0c222b2a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84c0396f49bdf2d446b9d1c5b10965305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe175ea655b321c3f417b5b2663d71306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d2bb5a69a3c1b401307d460b4d3ae307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf9d6e14a02c0b82f6cf78d8d5048a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a379d7013b6d4e5997379f1abd5571f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479514f87fdc8e50e4b6012e2640e52310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d725f2dc80c0e033898946639267f89311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98f28001d1e81fd1591fea13264501312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b67e63910b1ce604b033251ba6ecc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e96a894cc82582b692d1e94d642a1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2213e9f0c12eb9b9046ff0767329c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7bbdd3a1ecf2e5a906c0602506cbdc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf876e6497e5c9ecea6776cc66e41f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0575cc33693b1585b16f69a4b82f11b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b639208e62e4dcc5bc1add3c7df09e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0741426babdd451321d27259e9ef85320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5701f6ef125dbe58c2c5d4edd7a73d7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2332ddb8be422b1b9aa52ab0e1d40bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a887669b21282356f3f00c7b397bde4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891888970894c8109af5d84f9423c73f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749f077db84c9fb6e852db05fb4274a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6de92cfab3a2c143d118426a4ba5d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7c64292b5db3c3bf6f0530b704b68327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e26c2033b6c879e4dc3556e8818116328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c10aae8a17f56abc37a2d39484710329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d508824d8ba5afe9b3913207fc9fa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf21bce1702c7322b115b7829c0a863331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b242c0f46613e7a50326180cc775ea7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ebbf648cdfa1da7b00a360c6e8305333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34498358e36ece455eb805d7a9e1da0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94c0bff98db562ef98ef69ce929a9a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49756d2ff96e9bc42ff740cf19f95bef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb4cd390ae59c45b78e843100e5e65337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fa5eb98d4688a8d0272fcb17bad4a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc42e0268c99ceb7e4a9cc9140188e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8624afb65b8d2255a3c8c812974ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368afee3d40c4a6d912ba15c0a104e63341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e60302e6927b7eaa4b1e3a456f03f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4330d7dd128a08cc8abbc1778c517b1c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5594f9fc372f69c0f47fb847d33d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b50870c22bbd2eb474e7695e75766f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8c01767a72c80e286cdf09af8c4fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8864a49091b1270e1ff0c5b055704d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34eacd764166138db5e1b31fa975700348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04849f643a2914ac8cced7cfa136d802349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9277dbc33571cd42f0df287d86ace72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfa7660171d8d12471b540af82e602351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f9fdfd4be0a0031d5674dcc45eaff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00708981432b89085781a94414a14359353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae933ec440e5d72b85230b865fc22f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835014c9d544bf6de2deb06017ba3ec3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c34dde32dbcfe4b629d02a64ea8e10356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a43b740f9f23a2ce9f65341fdb529357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099118d52a91894f5493052eea00ed6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8d4cfb9aa1f70424a5ae8a7847aad359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ead6980bb54d0766d246da03e0b8f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cdc982b533a8ea2b066e7cc29c7fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c341e87fbee89b3647c4b689c0fbbf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d3f65830df94bf7496b22e0f6ff0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f668494ff635f152f6caf59f1ea0d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991826ac4d387f814b7ad0675f2974c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115222f30bce0d9c44ff63431d3a049f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456d16156c1d23bfca0cc235b3ce936367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523727baae684b1a52a1dc7b18bbb43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8df19a6ebc6a5d2ec52df9e907bda3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed1e07db575c8c18c7d39af036f865370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9243a51ac4916d43039ff059bbb952371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286157d1904a83ba6117b7773980b34372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827ecd8401f76840c5762312ceab517373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be67052ba0cbd678fb7691e2f10db8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483e8ab37e6e5beffcd215c2e47910c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce17d1bffb85a68a7ec09923449088376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c68f7b6b8d7a46177f53b7817e642377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60398b7d7533e38bf54384724b4dbd53378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce360351cfc20f3091cd46e60531bd61379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c556207dfd5e025719992d4a640ebd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc1717203d95920f7b5b380a29ea17381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf281dce270b63982e8588447c435c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a6affa9179432472bae11facd5654383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e923d4c904c7092020ea8f0f07fb4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbbf1b45318978200f337c933e4a1cc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff29c33610adf7deb3db978cbc579d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860be84302d0bbd62a038a6da96cccf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec32333b2f698837e334b51f6729f7b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b841b3637fdfe230c0f50b9a3e5307f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b2e94d41cc2ec95a54ac356a8b795390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268c69f5b85a1a23e6cb3878cbbb698391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf358f6ed65906a9730155cf5c8c3f40392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ae91e398dd04377ec5993fec1cb95393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911a6f4ee070d168ce2c1da6c1c3c28394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22608e50320e875fb6d35fb343ab7c9e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af77a50d46f7e7804454186a96e343f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fa3943652e0ebd2d378a8fe2798c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2140443b6f812512602dc99cda525c73398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50d35ef89ae0728b0ccf4ae8ab43ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c9c3b4581a7e53061ecd5078350f6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70195781c3f66637fb1122f166e8a334401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3bf851ba71e5d1e0f84c94c89ca93402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c059263cb90e9c5e2302936a385642403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b7fe027bda1f03c2a15f08502167b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbbc94ed1e44a752cc9cd93e97b6e7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc924a7cdc993bd47f10321633117b7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fd011056aa0831a56d8350664cdf6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a83ae9c40fdc882a3500a9f3de941408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b6fed888b22e9041922f592765e3c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2634b87c38507fb8be467df5908bedf8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11fba8e21437e753ac3aaedd6c739b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a367c2f38a53f70c1308351d156465c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5800deeaa9a81d863a6fdbe67766db413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad88dfed39d46d742456ef9ddb406b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d5825d27aabfbf529b82468a0ede38415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b01663bc1988f0a03c3ff4bda4b11e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6e802f92a349575fa8042a0fb5bb3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf8f9120d0b0f10beb88fa9ea3585a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95244658fd214756c4daa0b44701ff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209aa0976521c276e322fb03dd71337a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892d7adf07632aa5a2af99b16b6a67c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bccffedd4be3d0eaf91baf3ccbd661422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101a74a6dac75aa291c801bf8c59193423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1883cde45d8838dff791c5c0816619424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3c1852497b7e85cf6761611d4ffa1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40923371a65edfaacd4fb2fe46a6c75426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a03f5df1079b406136208d3bb29d6e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb784d8fb8f934589cbfeae999948e72428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3226de014068fd3a265b21fb868d6c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5f756f24882fe8a47acb622d7e440430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e54320eb2c3f90f0c9658787da4477431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439eaec95a980dc603bc7848b6b1f58432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f99f15f0b2be2229822c1adae7856433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980658ca709a08aea50d73bcea6cf8ba434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b3aafce49f8dde07a6e1c58b5893d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08b6935e369f20e8610d80ad54c14c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef0dc9d1b2986a90ee606232d10b98437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f34d50b6cd74887e7fe8d3817dd7ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5e2713536b0db23ae5286d9a42e12439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1678a57dfff960490e2c8ce5d7d76440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265925291e6b1150f233a2abe03c70d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7706369746ee6ca445c5478b823bd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0651cadd72f7d659aec9c056465be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c3f19d0b7b05a0882c4f87b7824dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1840edad2e95feb59aa181749f3ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472762ac48286c8b1274d866e5d2e93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9b477aacd547481ff0df43ee4257e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f879af512bfa0504c7ea124ecaec9a3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a356ba405a2c27f7aaea01b5564ddb9f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8f72ad7cfe694a010fbc71ddebf69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbeab2391d9dd80678e056f5a19294451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ec48d06d5af9b5c7ac86ea1bbc848452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58271eaca74322659451adaa8a1ed801453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ba6b326d0f7ce831025008f64128f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f89397599a4abb23fd91234b5ba59455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a467f5c7e92627590a41dcfac8e4256456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cf258ea463cde2d2da8e7a7fde9d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3efc55aa0802c460ab9a2948c9a05a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff059668a5ab864aa937a23f72ede11459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1883617e56065e6f85907386e90d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c10e2715e1fa3fc7471e70af29216e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c21d9b9f891b785eddfe8e392b6531462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bb4afdd52e7ef120d7c2cd6dda522463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84270f042fc95565305d09ee0b247eb9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bd58517ef247cef7c58f4ff3284c4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65b1ee902e8585df0c7467c4b73637466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d876a061521f1f870d9cc8285f378467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba96f38197b1c3d860264efe09bb4f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10802ebc7a1f619e899263a5d194f56469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e671f0f7adf29468c0c580e78e992542470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58fd749afea671113f05d19deed44e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd46af865cb81221b71e8394e6855c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516a48d45e8cce748ed121a9021ba44473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd152e8f18eaf32fb91717409c73ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6d51c20426ef281a8eccab48be7e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d3634e36dc919b3f18d934673d6bd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995c8eb243d9b4efefbfe0ebcceeb17477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33777f22e9fa787820c055d979c07e8a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b910e5907c1d9756eaec120a1366255b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13256258ebd38c48bfebc8057e35a77480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55582cdd8c92ae7f76ce177155950b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d603f92f5942617fe3538d5716c6c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a03d67e0f0c1a89281926467c6eed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699857150d85e80bde03343920b0778c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29823e5642e323a9a22b3700e98d73b7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bafe586c2167146922aff61730e55486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e5ce6b03bc919f9c7e578fd1e2a20c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c67feb77c73d9b47b7ba5198d7c70488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5644c672e2cb98c61232871139c63e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9cc782fe35a525c5c81a9af114834490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42ab07c078454b855640f81493635c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ed5eba41dddc86e9da5412c80f6af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e9c9b1a2008b356b801323f82258e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986ef0e02bf19f056da77e9e7bfe6ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a092ccf195bf0f787df4a8a150950495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f9a7eef19f3f37d35e53515ab826d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b148194e9ed0c9e9e5a3e97bd7c60497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627e5d2cbdc652bf3d4ab137501b23f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ef1216b0c9e020215256593274360499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63d5d83a34367d4e1ef68a9188b122500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6a268704e9a94eba94801d55f120d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b78f8549708c80f62cf884a2cf44a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794e92305ac7b71db3f7bbb58fe2207503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fd6463a7d2771f340a065962af8e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b08e01c8918cd216528c59042628d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6282498c1593c4b34bd820db267b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ccb63da06799a7f6264f99f4462b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4be6e78bb13333943b362403925b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e91c98740a4968e4b231bed1c6afd7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2978b7a688251dc73358fb5daa4baa0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933753132b1020c67027f66d845a5fdd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619e6322a1d85962657694422b14428512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085bcea4d3fa80f692ade260631449f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0cd6aeee1b574e054ac2d7edc6c400514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e211894eec37ef241dab5ae4e2207b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d22cf0889a42591da06df60b3e020516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d4f85a2035235fbe37cc9d1e08d86517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0acb8753fc9f177d43aac15b9b605518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283da74bb3d345f953016fac445c4e76519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4db6b9c7c21226e324c24983bc62ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b491a6e593a9d792cfbc055a4d9d97e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d69c25b231426efadb596d5fb8fa45522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec510fbc3cfa07b82c21f9bfee6de22523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2067629c34686e2433f3311c2163bcf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa812acea48ac9716b63e284479c74c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee2ef32279ab71fe10803773191fcc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de38ce662372a94c5d876395d2fbef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b7553e6003531d095a8c4e085894b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82d630d2ef6c574cd3a9ff1c0b0aff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3d16ab4f6c6b031f2451b169b69c4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2d517088b2d7aa6d7bc6f612280cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e414be1537e8439b2dd37ca4822e3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408f6aa5aa0deaf011abc8e8a291040533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830cccf981a0719da7f9b42319097e5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc174d4e16a78e9180afc2a4eeb531535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c03791d885c66e14ba91b0ab8ef624536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd78749d81179d6796c5a0f8d8c6a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02d3148baf72865a94f96893be9b64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60054e6c4d02435d4b561a14f76e70539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5f3cd854c3534155a2587a854175c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb448cae0cb555e6cd49412b1151ac2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608b0d60583e43b36c4ada7daa46a57542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220445522aa3cc246a3ee27df2bd8486543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1983ebc2a6a4c6e1bcf0718a9bff9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32578cce90a7425472cdb304cc6922545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9252390dd747911b88f8816892c69d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83cc170dd2463f60131419468753f3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628bd739a106c6ad72cc34b9ea36a273548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3090ae3378865837f715e1bb547eb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050f465beb64e6b0941a768cfbcc484550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919c88125842edd92b88a92a3689814551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd782a776c0595dac297469e1a8f00a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c283610b0a8d3342b66cf5f0e2bea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4700c4d83d6f5925d799dabb850637554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254db80e09478a6614025da3628f512555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3150039d572e8375cb691218cc36b80556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a3a4f145c37c5f60fcd0944ca04a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcfc84601038ed95d7caa3750e74b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e642ad0bc0e84e13a19d5ecbe6ba5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f91a86da3f751e76db33858cf8653c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422f27c49a575f624cbdc748d33edde561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b55acc74fa9f6e71b55c040e2e1753562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1245072133c82c95060f1111774f0c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f560ef6342841953736e1c07cf42b1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e030b5417ce65bd66f4e037bb39b3b4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fe3eec5824e4c038447029609b0a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612496730c78f70b4cdf0d7d9c176f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb28d3190adeabdcb3a3d37e1269143a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe17d866c01bd6d9e512ed5438b2dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f255ad84f53278ccebeb25f58656261570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa52b022b02088e18506636140e1b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f20beefe25b17a562c1dfcb4d80f7d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691757c6a7f0f93c78ac05082aa21e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c154bc2c6da189bb11848dbdf3821574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73257702ef4ba05503be96f5b09362575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b9419cf7c63a77b7fb3c9070cb380576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfef486056aee5f49c7eec44e713e5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d7ce1b3ebb527c1d63424ea5f63d6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dcae968c5d319f69749b98a8de8df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee60869f830314dc2bf93354c264a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d9164b917d1be1314920d0e435229581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510053eb6d82e9318af27ff0feb8b2f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d69ec8a7e87e88a2be513bceabbf9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddd8714934a459c0ddf4123cc9c070584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80497f99ed950516d675d87e9eea6b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272eae729e1a470d2c284186de42badd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05944be12d9e1f7c2881ddc7f1e44ff0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffcef06771dfc5421402b607adfeca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c178ef9ec3ed1bb07ab9d1ed6f290589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6ab0ea526bc028c805bf22ab67297590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab95c9dd1009cc40065b0ce02b9cc97591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f8508611ad3d23b06b4cf866c80fd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef302710c394565e59191b967c420da9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf6c3a2bc4451a21f7c11a49a07c66594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f73275f4496bb1d3c83fd51baf70e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de0602dde39d37df667d41e9ea1727596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffdc7788a57f9f50f6881f54c22a88b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00d1ac50c5c63b63e3cbe7927c42ff598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01939eb978120655a3b3f00776ec797599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6146f293797b6fa5af96f0a4787221600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04d635f3b2fa009b77858490ac633a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe027cd30d57a18824a6ab84c4a044c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93815d541f00df02109e26a6737571c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64591865619b1efd8523378f6fceb49604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1258f8a94e821c6f3ea2e30d33248d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca63ee3ff39e1aacfd60bee1ba1250e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96749272a02f66142dba18d08ef2f2a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30418239d28dce4de744061f6378a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a012d3613f2cb470aa05b401c4fbc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022591904d802f41e9076a68f3646d0e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f7cdbe5f5aeb36f8a48a1f0c5c432611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313519fd9e515703028aae7692b51d92612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6a89bc579955435a332bef6c445f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8842441c60a2bce7d45040f3b5cc0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50726e62fadc02ab5310f136e335be46615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5baf16ea6bae13ca69fab66e3e039616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d77ad88ca1a43f1219fc1ea1447493617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707263ae85ebdb6e5296970cc181f41f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f587c7805265a958f25d23a38bc98fba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41a4eb71d84563b5af8481047706e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603ce2c695edb969830c00d709bf097621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5daaf1c8ec190f6ff6c73f4f86f808622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b91eea6e3dee6c8ce67d36b798818623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1b1a2b6d5662a5cf7dcb6bc487164624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d1fd279dd0bd6ffa7cf1ce2012b5c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb02ea6c87ad90770827955df0d9fe3f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96812559a87d787225f17a2182af67627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74b99f46011fc1c41b98ae6565c089628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b198d0417d5fb7931a72963dc5d76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6da0416dc78db8512dcb08a0a884d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5ea1b29b3a27ed48f544f53c05a431631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa1300fa87714fa534ae3018e72b4d9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e9150566c681ed15ba141ff557ef8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703296d1a026f4b1bb8ac30ed4236d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc820896516d198f8d7632217786ebe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3712d77fdcde9cf990eb45263c1e744636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f80917c7ddfa4b9e398c9800e5ec9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660f7799b05e6a25c310b940fa98ac3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a620643db341e4d36ca74ccc5900a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e622bc79bfca93fdab83ad3039259a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603bf81ce1a9dff8ddfada530f894a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf7dca813aa39d2fc06d3f352d4157642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc947921722bb8302f84f8c83b23c1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7403b1feff034f4e6a33fb81e46ce6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013052d13cc26d4f0a99bf2e2f5a7fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9434bfe4e2326cd001396bfe1cd289646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06a65be0f7b247eea9adef87fe8885647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b514f42cbf9088c9d8d1a58bb7b6271648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859977a4cbff756c9f5c35e6184dfa6f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ce3e68f9e5da956a35c9e780ca686650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715b09b8e2f102ca6bd656a7274b03f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2a7d4398dcb8ca4b26d72a87b23ce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35452774b25689a0cca850b1aa078c71653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85029ecf5362099ddc87cc8568dae5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814c92077c3da81ae731f36e5bec445655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461d218aa85584af3f7a591be00ee1b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df54e1c7ecdb8dde0ce34c52e8168fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6d572c67a5b8bfc35576daf5af864658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9418bd03becf8e381dac1d6f43743659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66d50bc5e2c15843a2a96db347ff2f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaa8f8d813a226bb81e08f52b99b46661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809ba4698aaedf9f1110914a17af0b2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1400effa931c2b08b36f7b5e931d674663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaa46fbf08c18890e97eebaa5cde4f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2daf756d95cdc9cb4f6ba59086f33665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e53fe50f485bb94e0c6503fd1f2874666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602eb6e4391de91903f4d24e18ee9a3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51409e4bc82a4a5e6edc0dbac1b00e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43732bf5fec80fa492aba033587df64e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2f1fa3cf7b79342e300f354337b50670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0d3a9d8cce732c3ae640c50b5e8c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc90abf759e587f562204f986b8c1e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e26d101dd4e79e0dbecf68b7f9744673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f79210b95c960ddc702d1cfe571fc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6643c1c7d454b8b3a9b110cc864fad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42345a965998953fb8bffcde53a364ba676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f544f28368634d4f9bee8b5b2841498677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbb93d9f414af508cabb9a5842804b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e82a22df670e59587a0d7848aa243f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3a18704cd1ea0b05362144791acd7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4632f24fb4d4e6d693458ccb96c7eb2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7f09ab40ed22f9e5f11a7f5aad9ba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe9ffb49eb4172df73f677d0657535683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b6caf91950f2a93bc8737263a48e4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4986e6ff67eefa13557e393edf301685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332adb2643a241701dcf8e4e2f88eff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c6933f697d4e4df289fe01e54a38f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30496581e860e2bb86486be55b05d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8852ad3295cdb10b985819bb407bbba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b3fcef909d49def50488fd19272735690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce601dbb34f46dee0929ec33f3d1cf2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d47839d8321c1959b75e76a68adb6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b09fd441b3d42cb3b49aea0ddf7f2e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387a2f0026471cab1206613f557fb71694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa37324b60686182461887f6620eda695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb40fdf905714130ee8794b01579a6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa7bfb6e3eb80d6f2774bd070082a2b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d673406f26c35788ae1b6a8d3ed953a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351cb008290b1effaeb51c7885449fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adddfaaed46980c98c71cd83b7f086700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39aeea8a7e33d3a02fe280f05d448d6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e45b78711f14c079b0e7c27ba8559702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc8807b45883aae50b24008956a339703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2a41dbb2f4e4b758d52910da2afeb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec0a0c2eeb13c08bc3b787fdfae77f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c72ac15a215789dae372f91f672608706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68920bc557dfd4d192cb393f444f46b4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d23a6d05398222a1452a25b73e878b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad7b373840315b05c8504728a64dc7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6c5feb8dfde5be2185914a27e7618710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fd7634cd5d00a28c74458be732325711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93dca7e8f572cf246b77252a51fe8d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7afb5788f4c0e5ac34d72809dd1a0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9899d4de9f103e8e9fdb96d999c8b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41198804a93f7b3e1b6eea7f9dc3bc0b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e0fcc3dd719ec53d7bcb1e584de84716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4541646d28efaa94665a6b200407d5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc1f4d659f5cf9c70eb5fb57d6de59718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241b334d6c2e1142e1b54358f485173719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba9b82996398c2f62de235de1e6330720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e5861237e428f144ae9419e298b57721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d25a197fede92b8291fa48b918e7bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a871ae19f90c686e57026977d2e42b2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cb7fcb70f078a783d562aabf1b57b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491daa6aa01519a9b1d0ceaf9790a89725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67677481cae19365020555c1c26006b6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99dc2572b281506faa24122dc2c77e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da65f49ca6827d200d924df1c56110c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24ba8a67fcc013bb286156b322f8ef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5665cc6685872d89b74314a5a810f30730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd886b2503389b9ef6cc30caf76fe6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca617a0250d7ec3d4853b87c2e5f9f4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d0da1acbbfdaa74fd3930d4af2f84733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bdb183817ea492e06435589b7054d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bcf01dab943a10914d41bd4eef82f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a9201fe3c0867391921a56e23f665736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0a366aaab076e24c6cd57dbfcc74f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3be100d999c2ca5152e52a187f21e3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64edbbededc1d6ba711dccec6e0d70739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390f87d40b0919fb7896f59815ef6f8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a61bb5b52ffab0a70743efd809489741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7a03785ede8729a08a52e4d728be3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035cf3feb48b531fc4f6a231aecf8ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2f9ec85da3bd35b59ff8086853175744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72d7ac651da1bfa312b4e2177c8041745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dd12d208db64e5d9172bdfedf12bc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7a43ed51d612179d5f426ee9251001747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26f2d5d399f281c4547854e0cc8665748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090dd78b7fe18de33a60e5cadd9effe9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a24c2cb34bbc00b4698ca578b59756750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb201d22695a76367fc06e544339c45751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dc57f82515195f6619d08464a3955752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca13879a5ceca776651183b4e72795753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f88c453bdd4b8d7885e11087d3a10c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e57274e33c5b12891f48a20b1eb943f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebc6659cac188eff3e32222d1455fe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c24a661ba70f5bf18592a0ad8edd18757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f705919a48942318779e57f95ad252758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09d59d4ed4d37340b701373c880d4c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa720e30957c29c0b4679fba40d1bb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec8e75a7fe8fb0606ea15332991c682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43118509dde2e92f010b408855e711d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a5e273dc3deb7de44cdd87e1c76ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d50a25788dc27cb185c3ec62f5ad25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59f807949152efdfb08eec2c4f72ac56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923321fef03c29fc61f8e1606ccede187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e31040ad4363ed3d0df7bc6e50d488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bd51d8a0c3897a9c1b90e9060c8779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4957bd4f094881084d9cd9c92b84f6210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0d6ff935a0cd013b0dced785b059c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b12c291d833c599d4803d3caf7cad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a4e7838935fdc25fed560fa2e99a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27167f9c89365a85a9b906a98f0cfcec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc47e722103bb40c33520e906bcbfc415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85d9486005703ab808e92ece9faad216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282bfa21d6825d13e52a0a1cf21e87617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26642a70f06060ebbd2b16631cbe3018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a6f91db8b0b82a332752cace0613819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371b9e167cfb6107afb578baf5f753420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e8c02d98285442031998b02ee55a621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2ddb2caa18031ddc2ab4cba260f0222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edb5a7302885e6d1dd65837802718e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186f9cf2bcdf859869f12c5bef2a1ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f2cf6d8bd34f75d2118aee056cac725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e022d07b731d5d71b2abcff8c2e1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11612f54f4d8763b96070da921e03327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778c6b464d442a2e6adfb504a3b5fc928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf452f32c4acfd407bc2c7900eae4b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62b6bc9a3ea7269ce071d2feafdd94630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe623ddc4b2471aad0691112aaf5f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c680102aa290fdd7d50ff3576bf6b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f860872bb87483e6b3e9ceb4557a933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb52eb729881f92e1ade13acf48be134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08449bf0b7bbe07238ddf82b7e6afae535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd1e76e6447b43abb388e894744bf236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01df64f0f3ef8fcccc466fba1fc9db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfcf8b233323b16b177ba020d3d14938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5be4e53b0357a452aa7db43dba7d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f057adc5b15dd07160ccc6e033a80740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcf3d769178ab41a08356110793c3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f40a6dd13e3f0e177fd31838182ab42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc531292abb52960e391bf61b4b0a9f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988914d23fe2ff6752adec41c96524444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb12ce4be85f7d396a08d84e196d9945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab63bf239b68db31a61b2f98a9aa3f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfcd9eb0092c5d2e9c3a919baa142947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc1c5e878f0d99f62c053d3ec4585f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90796fa167ab589dff0c88c427511049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de037b3facedce6047c5408ddc3fac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f34d70fa4b7b860b96638eecbf5b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e937f98502d00f045e844984ef4f1aa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397df260a02ed3946b7cdc7dbcd299453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6117e72e5e3345e4ba662c0b3d9e5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e540052395a8d590f01d2cd3dbf3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77faf1f73288fc90980665d0e3fa3b0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b96c39437209ba585100a8b0b8cde57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb0ae7e402ecfde945b825cbc527b158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdca25c5c74a9abe54c71c7600eea359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d29cf612404ace3f47e7622e67ff860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451c193c0c2e86648482e2ab048afcd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339840dfae957ceb410258a4426802fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8926bd4f9cb54930b0f738d0aa315063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784563c474fc553e0f1e6a068800b84264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab881b833c397d631144de6c741909e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e765ec4d6d402ee22bfac80d5a84fb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b107228c9a5599372c7dd3e17b963fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28987be69f7ed1194320c4effe3fd7768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafc025c9f78a9341549ef041383caf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178d395cc1fda28cf4ba92b687c404f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc82b02f200550c606d83e60b4774df71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492f3b2c91f1f9adcbe1546c3f260f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b80d7d96bd4c6e34ad1c0eb26f9e4773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aab75631817d2cee0deb268ed3774f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f28a5e885ca90df2f6ca2b5d9059a475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13570758c738c57edd068e960e70cc2776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ef1cd213854517316bdeed09eeb1177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce442056f70be32b4a2a492d261525578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ff1112c08243c650ecfd0b0cd6c2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ad4c6af91f53f716abb0b9cb57b1680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ba586b805848dc76a207f6e55050a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fa7bb92d316463905299c9bf8a5de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809e49b69a616f2de4482419fe7ab6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28960f146b77c09c9ff9bfe3bb8b7284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4561c0982a87d2df709666fa06143b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46788e6d4f4da8b81fbfc1ba9d09354586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25b5f91ea5028056084f6a92052de587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ccd346a8fc8bfafed353016105afd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a1d412f92183ca045222e86e71a6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7446725373e03762d5173eeb59795a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2defc54c78c8dbc3b0beead8e9e9d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba1e62f8bb059740c569fede3f82e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d4201e7233bd4229fb8bd3a4431b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d85b3f3d88e9409059d2fb057759a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e203c388d90fabf784b18ea68680e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1f7740d713482e4fb7a9f5b101beb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988d944c8168e9bf0c2e8a20fd675c897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de16d721436cdf47041989663d245498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c20571ad7fd57208ef3d83da59db8899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe0c8d96b77960be742f63155932fc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f80a9a7a4c1b4799d20ca6eaafd221101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90371f3dd23100b15da762a9b7e781102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2c5b65752503710105077e571f698103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd661a99e37a05a6513da80fe23b31104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c14c897f11eb7ab437a628a8a6538d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c5b70b4d3c1a722a7efd82a2442ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6795cd07a01584747bcdae17f55b936107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a5def358c9681b35ec36fae640aa8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe8f6fd9ee5f890dc1e3926b39def3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcb27f12a460b0f67a1066dc2aca7a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b494f4166d7d9a591a646167cd8e4d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055428b81d55866b4dfcc04976fd70c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210b5616b283746b1a9f7575efcf12b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf69808a1bcefbdb7b77f4d2b8edbc6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643458f632ffc54223753c74c4dc690f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c14b3bc91b669e310c695aec15128116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302509e436189dedea44f1517b209b25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b114113ada04ac9b2c7dde527a55cad0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec8f5d353909eedb6e00f289ffee47119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aaf9b92e54eeaa3261f3a5ce5d6081120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbc7d18f0dbd4e0c4b1f82d4446fc8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad878b9107c0c583e429d53a8e423e2c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9120fb9004c8af11795c5525dec3fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60551a55324c06441458fff8067f62e4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44868688590421eb1272df07772a8223125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ff55ba9e34f0b591e8f6714a688d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec0fa81b4cafca3710f9ad4b6444cb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fbd6f0be234db1c2f720a5a0f5a90128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afd910018bea4ee7fc3686668d93f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58393c69c1f58596676ec795aaf8b7a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d9511f8ac83f85ca6f97ebac0cb43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d34b675c1449bb8e7e4a41a0f4a491132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a2bbdf518700af50695e792c7be24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f841d7028a6ffed4502982de784fe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cf218021a864ef0af1688aa7d73fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f63ff9c91dc5429a444781e99dd65136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52de6199a74412c57b42b2e565f282137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc94af23bf9b895a4294aa44d4efab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884e547f62e2fd64d59d2572e2f9d2c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe283835f2c03230e61b13e8da2e43bb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4da6ae93c071f1f458d7ac563a8a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8deb9eb7d124167aca2db2ca17889c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa8fda3ed89bbee030864037229530143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3a1cfae9983ee1fe8869fc237e20a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c3742922bd5c3826db6165d365a64145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170494fb65aa68fb19371a6b4a888c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad1b7db6f8c8960021fdfa1f75ef7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab48018a03d9845152fa022efb2bef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786279aba521852f6f85602c4081bb8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a604bd20028339e17efe972d6063f79150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00455c6768eef4323edb07cb4594286151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18f3287d4c50e9101f2650a1b61b0f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed7ee6a60657516e7376a91cca9644153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7368c353bef34460354776a4367a08154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2bcad26e011336f5c50005929fc7b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b6373d4b3b6d31680bd72b0dc65a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac4f35faeba6e23b6217930fb43200157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784664f16a933ab22cab779b872c79cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a625ff548d8f9c1d357c7587ef5e7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84126f7ed82d0b581d2c783a9f8975df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2efde3288910d568bbe1f6727ea3e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6d1dbc684c55d1f672751ba364cfe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d22c90da33e9db8955efa1417c8d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088530a79baeb17724d7ba1d633aa94f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acb14ae2f82b9dbdfdb6c5e1bac9ea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93158cf93bf954da9e244ed7fdd235e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00cba2272537cf2bf92c0580e6986a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c25f4b6354e6501a7b82f1a3f3db3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356a6aa8ac3c262fb01a2c4e4d0111f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edbe7c63d26184aaeeeecbad10cc0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2adf10f82b846cd6a5b66badad2dab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f1c3fcb34f9b448bb3f16a758208c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35f893dbf002d84f800af6f79ca183173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4773c8de74684808accf6dabacfcc4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c8f3d99dbf6d77883623eb1c7a769175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185224a5a8113215f8fce0ed883699fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41931075185d7d28b9d78bd93a62f00a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9a4dad73c55e206e37770cafb9bd9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7344d2b9ceeca2f1b42cec3a0add2c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8119dfd462913c3a5215662a5c604d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09863796bef0201dbb1d95a95f1692181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb800ae1f457b98494b7adee5fb083182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683eb7a1776f6148cebcab778cd2e5f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2117745f4984873cab329d9ec0291184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae083d28bd343a1938304aae7c607ed185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8104f3db083858a6ecb6c7fab3e0b50186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85103f79f910028d757e66ea0c9e407187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb26ba287baaa65cd4ee9738416948188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ab5d0ed7c288315b2d5d41f585ca7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32c9882623d1eb75454f0a89770a6e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42830e240f88d906c72e6b46d1994b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516211ccbd9127f6b6ee9810e152d80c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7e5e9f7288f036f1b131cf7d48d9b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbe53f32614cd3dc42926684ba4512194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d95966278469c231e1b269b51a2500195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600b26a4bd50fa53f0a3bbb99f08f5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca42d9a7248be33be53d5c20506f64197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43667dd847facdd453c6d196166445ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71573aa43a8e8a9e35574b9c2065d00d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16149212e193f09de6f6fdefe27b1b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fee735506a7de742cbba0505821b07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d9cb8b3cb97a4bd7e57db7c029589202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24748a27a07f0f403ac00c01fac1611b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c774f093b48f827ed3761ab2c1869d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f771c9340ee2cf7bd1ea05d68775187205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbae491d874e68b961477325353311c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d90bbd3b9e9a2ff89ff7eeea7d6edf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071f5d43f5a081ba70d48403223c73b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15fb8f8d1c6e32b438399e8c35568b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a595739650358b28ce39181fbe841f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf1efde590c169700cd3c44a321030211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cd60ba22c759b03f06473c8653005212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1d512e6ec3cffc4cd98a905728002213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf07ce2523413cf1330fde8e971b66214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4159a08945dc7e8774bb2de15b44f22215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5f1d67325c7565d838b54b78ba7cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f01b03f458055753776e794dd33785217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574994a4ebfb0f4b748c86d20c1447d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d444735c303a6f27847121e85b539219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388f0db6ee17764a95d3bfc67102ac8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707a5decf67b81a0c6e3dfde77bc350221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c3d26f04b581004ce901328d27b7c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca369023e35c40743ee7aca5ce8a9a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8374d3d46a7c5ae5501395b6bc40a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb10154d680a1678f6467e6d06f1e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249f6358e0470789c55398c08720f8a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830d1575b4eac3e343e98cb57076415227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fc5c3256f3863a16e6bafe79e59c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab0eba65af55cb2ad90eb7b9dc3ea3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1102f3627f981df027d3f78dd598acc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09392e3b541b975fe69090255245ea90231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ff61087f254a3882e0f35b7e0a247232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2266a91c756bbd200dde522725129233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc1a6853162b04c251b6ae8a7bfc19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e32b3c4f1a07cd5812ea27a0c8c38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40108437473746f3d6c7715014f9f2d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8862d35b860e49868061f798b377d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252347c8bcd57cd4f9b60883c90db2c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b707d2da2a0ead165a2ed44b805f9ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df3c27de2d8eb71bfe7ae45ea058ca0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c45e71ab44966ce6e4ce55583b83b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532178673a971ad9971c8750b8b4e40242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c4bba18a44f9cc8113f4c34955752243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a917d44d6cecdaaf1b7af1209053e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ede39c8d7d407c5b210c404dc3b7f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf508813526d06d9c6acbadffd66ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39008c01a108dd9f69bbc90dc51226b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea1ffb06af94332b8da2b4a8f6525d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f630c5ca26ec1b1b9aae6fccdb2ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6921d8b173a73ea7c049ab1695b4915250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a9f91b6673ded53141bcbbe1f4805f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fcda7ea7c863d953678195e315d1d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef8c157c93d45e3cfffbbb8454f29d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00f7bac8565276767437c4121d0806254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357e0d2d8b37bb592d9776780066be9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec2c14429b0ca59d5f88edc78ffaf0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496e89780b4741ec830f342c333cb35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c574cd8f4219a24a5db14b918a0f6d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f2bbaa699ec444c045592a90c9f92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595591cc1d5147124c6b5d5d58de1314260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55229fea3029f873d87a712bb959098e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730c72a54b5aa06821156de34719dc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe712e56b0fbba2be2ba8dafcefc1ccd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87608cf1cd7982b060421bea13eb46264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b562dc7377f59d8d233c4e0872a27e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264b1b295279da4573295763f1dd5ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a728556f14aa0ea2a52af572b35554267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021a3c834088a1dbaa8a362cfc71d51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70660b6fb72eb4697dea8a008640bdc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ceac97391d84b34bbe4d632e7e2a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57f73c4263bf66b6609870bd9107b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b87945b5b433c6afdc74e19f20a9b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa78e11d86008120c649956c3f7703273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da685ab51bc2537b98301979ea3c9b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2276a2dd7faaca6a31c42d2d7eee5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa42100398ecf3d12afafbcbe674f98d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e53a849ed94f0250b68fb46e6a67a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3f402b3fc665889ee7f3a4b276c8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986a2591841b5acfef38c7439a0e8f9e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0daf61b6d44630ac8fcb89cfdb5c2ae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf31cfce27e72b3571417e7d6412d9b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bb9bb4f12fc186ac9d7ffa5b016ab282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d01dbe7782db735f3487705358550f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920ae8dee37a8e36b4e782b9a4b016e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf31b223fc9fa842d8238c731a144e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75658b171e72b4782adff227306a6b70286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50790369153b978dbce9bfc649b7f5a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fd019b7961b8a28b6eb3e38fb6989288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cba6c4d868bee32b9ed600e860d5d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0f8e94f6c668d4b10c04b21c94096290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba942b3219dc2b0effc72672aac817291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31553b1736ee9a4ed860661f878237292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2634d6a71a43e62be65a34cb1e6ff2c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0baab9e79e866b07d1da46f54cf2e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be71b585dc74e283dc75b6809a60e5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57838f124369651bb4114918ce9980a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6011fa7ecea57c409fc78ee75a734297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cd34ef471c60e65bc1629df873ac6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ee9ba3690cb661ad153f415730e4e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc2ec3a7150fa78339c1a060e553c3b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d4d2e1f727a13769a9068e79d58cd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8b738dbb4347751e8e3799615221b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60b662330317e56783537578d4f6c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f661f7213e8f6ab2298c4d4fb43b575304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e16ebbcee66e1f0fc42043b05e46b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6052cc6e30ec59b08cc2fb450a59c9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5df1688b4ff45fb18bbb1f297359e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd141c3a5601004272b57ef42fda31e8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83f46f62d4fce127024ecce66be6fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e262010bbbe91844347019c9df8b17310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0149a771f346895eff12051b5e4386311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5f6a251ebb92fded66758f4384bc3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975d2265c3e09f6299ed2ce147e95e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa69f63568d62ee6230419d94174ce314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0df169bce33f474fff93d752f4ab2a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ae46e92f6091769108e4d4cebd090316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5b57a61dc918ef47b0b7284d59d45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92774ff748a48df928a9a19a14b931ef318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0336ee9950dafe0894bef5ebd28ff3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b53332c1c2e0c3f1150f1c6018181320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6db246454b020ab9d8a3a8806dd52e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a65bc7758e23f48b37ada0356886bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d85b4ee89532a53d7e8253dad93cab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3e1ae07c662a662977ca5a88cbace324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35639ec5e25799b644401c9726f9eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42cebb4cd4ca8ac983fb664f2dc1b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fbd87077928f3bae4cd16950e62f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f804cf4465130a45fbc41f9fefcb3f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ee9deacbc09d75b14c3e98a41fe23329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5880a3702c1bad305b938846d545df1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9bfbc5128b661fafb061cac8a3ee05331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ecb08c86661855068ec0af991c6376332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf93f8e46d2650a8e97941e974fa6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f03ef5a423ba0fc27bb9d3b8c9fa1d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88626b245669ca01ff72c2412e04cbc0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321273c46369356c566d39f5cd85ce7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216a2526b89ef4fc61e907d4b6f5e3c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ec74d9d6500b966b2dfd1ef58152e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5bc718826a547a81e37614ec655cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01716b591f735f20afa3315ac6d6bf28340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f383c66dafe942c39c20ad66edaa424341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f6658a7e1a6ed155ac948f421466c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73695417c094bb086c3d8e69953ed8a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec8b779e9c0559aa240bb38c2199ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76235930c5e211376b2e39130e816bc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030fbe46b62f077887ab55d5ceafe21346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac0436a3ec1b26ea8f9d4bb91edc34347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb71808624cd0770a33a4e09b2a882348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527a907da052385afe042e33dd50c60349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831d48f162e1c17537a55c51586211f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab84e07a81635331701e17445e669b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a31c01e034fca2eaeca3517773c42d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5febeca7ae3a2342065d0c357e177353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ddbe7c121e541938f6d096b993774354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577b3d79b84495c504240de67b5394f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8047ec917f8136eca1dabd6a0052424356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa21cc31a891f7c3899595cf0440f9f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f059ef1ae5d539a7de3a62afe0c530c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ba9c6d0a5505fb5fcfed4b68db3c1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ea4f7bda19a26c1660d8129f4adaf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dec67c13e910126b4168c93b6fc01361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f77e192bf795ee729bb3d8ee3cb6ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d98f5c231ad7d574e657ac157c30ab363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd59103537c47a07fa44a8529e13b4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8722a823cda4b621cdbe19e53671d0c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec17bf7e03d6e28721ccfd2ddddcc8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479000f1a52592a6aed416ec2147427367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036392e92193cf3c1ce050bae446b89a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055be9bef2e64fb3b1ddbc552733a2a6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f359a482d6b715782b620ea14d87541370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79587c75417e56db23961c7eb21feecc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456f8ba988144ad27d4916c75c43ded372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f544ae022e1b6bb06265e4f505a0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6d7afa2634282b22ad0c7b5f2e411374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f639f0192c17087896440c697375b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adb7535af3db94ecc9a8be09663881376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eda638c2e6deef244039e4d623ccd4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16269bed5e9bb2593b590af531b52abb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18211d782017cbc00821567ec04293379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d030f7d656a7c08f5da645ba1f67ba00380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b1a2deed656c058aa96978c453ea0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9d0352d02bb040e5f02f6e587b0cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e23c134ac7cb2cee4c5b2b5987252383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e5a95ee6012aa8ac466f001c91c7c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb25fd14b13bf734e919e029c58234385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafbcc2a75467d385a9024ed0b5f2a47386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b499376fd9e0f2d66f5a586198a8ec3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320137a946402f1d55edb916996166c1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82e9bbe4eb73325e68f9d7705fe40e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316ee2e2c97add779400bff9d1a3e11390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf53290582b978299db3ac779b7ddb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224cf0c3da95c52869a8116613ecd2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ead5f988b4e8c5d96e773257048e6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2539b61a21173a4d653499f60b06e6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f12d7a976f629d83a966222b180547395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58759ebec374b88025ed1a94572cd9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f7dbe2d822686b4d88c9b2119c14e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de6fb3eeb708353d73d994e3e46d3f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede68e503ae1635ac3a60203cbb3a368399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da1c69f43c14350d2ec572f09478d1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13a1670cbca849abea89e1078e0ced401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def0a6fddfbf9b0ddd089740cdde69e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b466e0f195efd50ed5f94ed1da12b3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2ab874029f6a147463eba5f3d2626404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb90d9c6835c6c2405e869da4d7d827405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71498d0c8386295a74e5c0b75e1158b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399c9aabe6a2ceb8cfa9ebb629b1c11407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e22cafc6d9152d000722481e49c542408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fff27494ad1f04c5fad8df009461ddc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f20e49f04976dce9aaebee18df69f3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211d201ac36aafb9e912c12a3d09dbc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8990b582673321b521186a0ed818cb7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e1b2f76dacf5ab2c5ac965ff11602413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa74d3fa9364247880af5c722b08229414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667b5ffd78b836a34b690b1e108e61b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce2f6262dbc05ebd45e636d18de857a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaff99bfbd574b935eabc788006ba12417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67aab619d7ec63fd3b9a03ce8284e0e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304027e6dcf35cee20c3404032d2562419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c1d8d48529caf3879f73497a0c4fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685901f427523b103042a1f4f81f8e5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c1f1c0196bcf655fd3b4d10def244422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08448479ceac71c7fdd9c2f1bbfed8d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f300fae2710223905022ab2c7ad8b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62a459151f72454ac7d06a6e3acdae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff419c6ec12e440026b93c080ea17f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5d0399e725eeb97681dc0e1fca0e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75cb537e5e3d3a4d7c477e36bd45bb2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840652e6b9c12b63a0cc64f9d4e88a2d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38aba478135befb7a3c4f23722d7780430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c709c713078a32e68c7aedbc66e86b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d485c6b44ef3e7d6f7ced02f2a256432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb07e4d9074658f2becc83f9f7c5c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68c559617b152c4bd993419be0418c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe5e3ab68c84421957dc611956197b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e90215d8ba06f8d6802b21e4d4cb3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e0f58262fbcf36713ec9897a66d71437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cfb197ec6a009ccde2c7fc39cf67c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d291fb53a8a18b4eb82c91b5c64f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad2f451d2f25acae0c448747ae73dd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a16ed4494e2c1b44989214f011e8b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208be6500d873826c20670b040973800442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6cca403322bc0d981348351424d7a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f460dfd07e0bf5ede18e7ab0b4b77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504b76bdd3c2561624317ec67f27854445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946e836f9e44de091bb9befa9389d91446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a486a43e57e37c80994c832c25e6c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6acc5e77b614f268b6eca0977acb8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb69d892c8ca232f0b70de13928195449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98456b41655d230ac6dfdc25accb6340450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628d2d08e013e1293647c0c59f380ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d8ea3d1efb149a30c95afeeb1a269452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2628c66471020b6204453dcd924e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a2a1076b05cb8c8e47825e367cfdc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3ec5706d903449f7c31063aaba141455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21516e4f52a43e07742da96b7b9bcd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f41017cc5c6ba1bb27c7496f03156457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a523d2d9e5df5aae87f701d4e825701458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e7882eb7e862526a7b9c07d52a950459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750dc32991495e4e2351d112a333af0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c844ce5dfc06284df46eed4b85af0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e8880d1b40893a534f8a6be3eb728462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3271cb9505a4b284d40d59b8b932c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf5e6402cbd06967c26aacc1c22f6b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb6286e3a0a23380397a84c47bfdba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902961323f365b766a4b36852b3a3689466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858be805ceba425bdc585071b5915384467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e526b52fd8cb7e620dc436b09ffff3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d243e3157d6b7ac3fa1c6635621aabd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67330984608ba576794fad4b03a966470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79afa941f47ec7dcbaa8a0d1a6c6a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155c5db8cd8c63c315155728f4242ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1efca916f6725ed3103b49101236b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5ccb76887eee3d0b8691b5935617f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b54e3ad468038b36872480cadde2f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695d290b28704861bfd0339d1a5ded2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc389f72b4bc99b5f7b3e93c3404467b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6630fccc5cd4aea2f95e7b437e8d19478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0950a9cad06d1d7b8e06fbf7aa6d67479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd4687d806d17f1fae66a68a4b0c0c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bb41de7af60693c3a13cf9276f864481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09331704937873a6f8f6304aff2adb5e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9fc1d19d6ebc6372143f91f33673d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc64e3dc73cba8cdd4b3833a9937cb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f42bd0a88522cc4d0c0342460a37a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5a2eb6bb15d36fb0725b64ed85bb5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3c1431b78dcedd75707fa65bf2d0f1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942aa705a0604ecc7ffd7e748aec2890488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958016819148c5ada46ce6d7b3522b26489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57f940337ccb964531c3fd64fc4d34490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e804fdcb9d6eb0fee03e29461b45c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dec41555a877b710ed39b561c05ba3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c28e701604c160251b6453b9f671c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960389d5787573304e9dc9de807ab29e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa727f8f4139b18b3d11424a3b9ce3b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e69f6888b6803c3c3e5175dd1e9937496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c036584533ca9768683cfd1711de9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54971f7cdb29a9cdc05000467e341656498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddf9e3b33f431a4e710b79ae092cad499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a013a9c8abe607912cfc4aa897d3e6ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a874554da2282de2e6825e99da5758501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167b9dc624f7b4d3c380ee57f090161502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a859d3bc98ba2fb11a0e24a49f61426503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acd78944ca545ff51eb1fb14717729504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f5c2f73bfdc64e5d1175e4ecfa61a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bfa3335bb0f7925936f85c518cd53506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f828a286729521e1f79780d8fc7fd3c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bac240c843b78419fb9d6eb3ebe68b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348ea2a459a8085fa5b1fedb266c251509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c845b24cee8bc7e7b284adc93f61c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1050f2dc159b5451c9fb0d47526d0a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d2a8364f9c5c11522171fb76d2135512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5601d8423657ff87938475c97384b4f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9943bd401a725c42b87153eada5e00514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4104ffc2ad289121eee5fe9141bbf12515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fa8bf448009ee36a3679227cad7ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefa3b3b0f528360e5ecfb9d3dd9dbd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f311db0e6576842e3b7aa86afbe7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cb92944c4791ae4b9f2da6fdd263a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ab7b2492c9e499dd9c594cca8895f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2c4c1e760cde4f8bf0bfbaade9703521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f694a802a3a738aee1942c5ee8abdd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ab9f04eed520a696b38262f505becb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137e54a373e3e5748cfa8277b296d79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97958b95dc9de63cd9d57642eaea58525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464cc0fe7c0cfd594fad44f72ee811b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047f42173468c68d3f0f9e4d2ab82480527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27247dcd8dee40add19f6852b862a4b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2415954903f150360531703ce27cd39529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb9ac6837dffc76c0c8e1e403417007530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91052b2a714f04f98196f9cc4cc651cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04c73ca9ac9730b30f9cf76937e3f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705adb3667b89e9d25952b397f8b268533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de073633c8801b743850cccff0e4fb40534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958848962de65c9c8e350c6b98fa6330535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5b8cb566727fb14f058be97cbf7b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f06b90c30bc1af221ee3ec2f77887537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79929890689c0ed7645139344b8abeb8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b622d00c36610556b3d89ce4aff9fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9859c93d2ed592c0380234e2465cd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f77915a3e8387bb3780516dc9aaa0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35da2304bb1a776fbc625ffe4d41367542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97538364bb6afcfbd56e0a592ced243543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f02bbf61eea0fd26bb80312b2e81a2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173bf551d717a48470617f7bf92fe9a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d340c6225c136cb5dcb1ab080e3d2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f4683c540f079efb6581ab799a186547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed73b2fbd6a14be6eccb369c6af220548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf087b51adcfcb2edf197475314f0c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568c858dd90ff1afa18770d80ecde7a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc68bae31608bb6cf20a429885d6f1b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb537d41ad9a03cd02db57540834ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f63b9166bc676859d21185cae4113f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51425461ec68a3ae5cc778b31caa694554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8338c1e9f3237251013f807ceac993c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4dcb3a06e41a60ec9a4b2a97ee089556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2810ce25cd0cd7c12c31b0918bfae64557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec19453b6121ad5555022c35b1c6f1a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9155e19262df865b6e2a23eaf4eaa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a674d443a8d9fa2531ea5dda8511c4c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c72b919bbd5af65ec8c9c9a1200866561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99723ebc0ecffc58e721883b8a229e21562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd96be88f27cc7fed1c8b7f1e8c695563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a161e6fb78f1341f3fa814e9451934564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758701da355b22b7638fc38abcab147565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841e90b4f86a00c50629f7a1841db99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ed331de90f76c8456eae49e7c69a9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc37989903f5d3d58bfef0d00c2a9e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce35e4264b2f1f3c00fde0a212c3d74569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec147bb5cf3be77b87b4cef5d5a9b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c02e88b0a7a780a809bd591a1d27ea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018520a8925bb71055137b9042d9fe8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167ef70cf505110614df24b181b753f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ac333dd9db848c841a1362e1b50fd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483f3ff0723b49d16cb38d07386b818575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53932a3a3009861808df5eeba8e9073576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6fcb17dff71947c97052f34a22257577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515f6eb746a8ac52c2052c4c3c0aedc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0911312a6cb65e549eee9aab5b4cbf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00287e2216e64a1f80a86c01a2c153b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7ee7a5968da428a5b9b1676e5f9f4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fa58abc03f12d49ef2f6c9d37a702582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a33df899c9f33d660add9d5487ecb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc9d807f6bfc3ebca95d01e03881df584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f5614c9c23001291f5f0002677a9f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5bc0d38aa8725fe032943df50cc89586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83e1da7f32af49f4c549605fddd2a7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1afe4424e78673d05fcf6c9b454df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a078fd7dd15d59bf2ca2ba8664ae6cb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2b4e7184a84a3626f81c0cb35cec9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7fc87b7ce0b11077a413a72f8a583591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d239f0f10d5805dd7b5ddf404d6a3b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b946784f9e1646eef5f6b5ad10ed0db593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41988082744efbc8702cfeac163ee12a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8a0608dd08608864938aec2a83b20595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38caebe5348557dc15fb578da9dfe1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3faf240cc77efed79c760147ea183597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2915ab575d9ccad9a126545f507b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06235cbbdd2a87564afdf8cb9339d196599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89ff5b019ee2d140e0c30b684af93e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36f1cc2358cf4bee5061312add0cd9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac17ae74adb7efb10668374140621b8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d32f11d15e425f6137c08068bd489603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e562c1e2f19c0be02dd29cfb5eba56604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8a359e0fe38503dc6d46c06f95d95605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b669e7949776eb69d01305fa3f5f14d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e25f1ab78530939e4fc9561cf59ba3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a5d5f799c177e4f49d5d691d9059d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00774073168977e14a4e5a75164a89609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde93eee18b76fe9d62d30545a13753610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61a0b0f10067bda4525bb684e5d335611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e05c3463fbc21d531da83de53267f5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb2b4a81b69ce9d7a5ac89da0ce4ec613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0ba6549d4394e4858e92e975fe49b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6096d9b43a9440ace6b37a42ac1eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db346665c0c6b32848366168922549616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afd06004d6427c06a8399672a5a10d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c236eb3dda9c75d2285fafb2e832ea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c89e66e071c1f381693af7ec9254e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2a51f053ef59d8900f841ed95a2e5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96f8d5850c33ae9c30401d274a1c76621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22eae1db2bfd0b862233c2dc87dfa76622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fda180baca3ff1bb5d72f0cb05a86d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddac11cfe03410bae5a6fef04ea794624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce2b5e71c1af4f4a96aaf00a063177625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13188449fdafeca85700a15d435733626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca46f6e26948137c7a7a131765e059627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b7a2cfa85d996cd676c91d357c7b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a55fb7f5536bd33c96200046796ebf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72646421eeb69865a6edc97dbce2a60c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd438dffa558ee6b82a6f9e42394656631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33dead815bdbe6fbfaf5fc96c44ebb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e86dce04e1e8ddcec094a426922587633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06af9a5e9d0cc06d85f2f5ab44852f2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ef234b2fafc9417b8771fa3ef00d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698c3f83d6a78ee1f7d5ccb57e52d50636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659efe62dab2b71b90f1d83a39f8bf2e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f8a5be2e64e170a86d163f6d72138638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40297c1c3d3e3f5aded4857ed109e5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ef6fd0e77d8213f39a83f9aa92874640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67275a90349cbcd3082322e12f1babed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45122018752237cc7b931246251932642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a3c63715e56e1b38047c3b901ecb1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21146ff5d0d5f9d9883e53ffd6bee613644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c49a6b353425de089ac81aa522ded3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be030c9a8f7052652b5c5b369591101646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583b5ce645b3099c92aadac882e732d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d156d901e7c23d0c63f3ab19f1853648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee98ad0daec97ecad1867f78f627e30649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a02fea545f80508fa503bfc2327aaf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270301f03e9be2b6626e1594581b198b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca499163787c9855c7c91d7c3ad304652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fc04e7bd5a4b2f8c7f9ed357e69d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a38ae7c3daec1a53feab26ae993e0b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00816e727c719815f70863555a371f37655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b35fcde2f59fbd088fd32f1fc3df929656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7390936819fb232266bcf4594ae2337657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e988a61552cf26c71b3c7e85b8f00658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545a2d49fd70f0365dcf545c2fc66f6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508c5d1223cab27ce9fc85b5e642477660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ec72dc6a26d90313fd4d01a15ba72661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d8bc85a7bf852cf6ee3968eea8254662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c173f2de48092865429c9b21012a6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7476905c941563e1ec628619f09d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d54e4c4a1f047c09c6d46559900def665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a12d9a95a5404d004b35f5e3e0488a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb2adf0a2b17ae445adc36a8f0c176667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99526d2ba34dcc6d9bbdda5687958e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d50ff8c589b9e0b561b78414a986c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed55591168e4fbd94eefeb8611d27a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fd5fe45ec37701edcc58d429b734c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8782ca92c7d9457a965fe2ed8373ad56672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765dc727dee8bf4d7dae6cc4d8fa998673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653f64dd0a294599f5bbdcf0b8004e5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541a9350a97b18a4a49e535350b1650675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def12952bd040d064c4c8a91929cc7e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de591fb16ed2a7d656706f770419f33f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759f32180548f41b43b1e9da8f8bbd0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7afe65b7a8719dbac8b63218c778b6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23a41ad37510d58971e2e058231669680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86af6983a2328ac86e3ca985da4f45c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52aa0dccd0810cfebab4d8878ce027d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279efca780b8882d530690dc0e98f6c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f17e08378bef72da761b7229f50685684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327242e24eb03762881299417de1961685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa7be2457dee7e104e3240d9e7bdfe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c1c017d2f78fa0999f010d4afc549687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0eb4b40e4aa02f98d6b5fecce64a6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d26c206dcda51bb01fa6943edaabea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469db78f41e2e60d23e5c06aa6a5db9e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a669c68629e46bc1742e57a012cf2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898efc8974b5694fdeba219827375b3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4683d22f299bfa0ba1737bb633d2dde693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705cf88ecdce5574e92e79cc48e8fa6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78515ffb2732f321f4ff47c7332826695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fe7b243145fc2b525a8b6a510198f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c098a7e92ee46eaf7694144bf1c424697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea927e8b12edda9c4360fa90d4c609d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243a2be0b45073d08db5959aaafd747699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12085822f36b39f2094756f555f5266a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b4205af427708932b7655aa2cbc70701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ab014a400819ae39b5974d9ce689d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c31a61308e04d445c647e3c305ee3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80e0c36fe6ef01e9a93ce054924552704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d0b1c41e0f5080e2c0b03e4650a65705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143aa033a8000a1530bd6e5b69f00d99706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd994a7523138485feb88677097cbf8a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497a5a98dd17be2f507c4306f1f73cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c50102a231b85a42fa6f7c4121819709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8feb3b861a0f5c436520a9efc331f32710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b13f84e3ee18e3d1b5b6f85b5b41af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502acd315bbe54b15f8f0725b1124da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcd0ec88a52f85a84110ceac0e4056713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9f955dc8f4f4097470fb9dc15358e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07c7117eede451eec50d9d0435a403715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efee27ea867715341a6244d04ca93a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9713449fadfd0a94ae7e6699c3171717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fad773be5638e8f4aea762aaf4534b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47aa71d1c6cdb8bd670b3cec52184f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6faf9a04918f658988979079a08e617720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f087fdd5ee55a9a319eb1473a238329721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16abb18559e033e37d487e06adf14e1d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739c0fae007b60f1b3770da85f9bbc7a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977df461ac9e698d7f3ce230105656a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e97d301eb5b2eef636e42b4367199725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a474c8171f777b13b7152bee8fc14953726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1272f0bbf0a07ff89519bf999b0b3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b4118fffff91faf1ed14881adf6fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac9e973da5dcb4fa7d6a72ccf4efe3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0bc4c6b14658f60a24c87f43a45b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fafb01e615a51b747c1ce6bae3e38731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f497bc220bf08c64e8b5fc52e8b08732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4070482fa8f1ca0febe97c1077d3c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0953437e1d838e82e7021496f065de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a404eedecbd8a38f70452d39255af4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe12b326cd00dff84b1e9ae7453707736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d70c9f5bfe1900c0d3b70b6297f35737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837d3e8fce27e29e0843fd7c6edce8d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d53eccdca42484add9f255e51e9a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196bb8f931872ad498c4027bc3f4cd0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca207fab98d65b3a06b30e82531cd09741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514d8c2a3241e667e53a2b9c745efe7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4fec0a131afd46f3c6144703d0fb6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c412f874c5a98ce11f3dbef0e528da7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63092f055630d531f3dbd7f0def76d5b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dff4cd5189638de718bfdf9e6e1ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b290994e4740a79f939fa02d52fdae3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7492353946ef7c7f9bb4a74515b23748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cbaf1e0183ccb971da6b99d45cbb4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3f42f1564e6418abc88c779201133750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf433db958ecc35f4908689b9cee026751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d7a82a22abc209da8cf9d38bbd1c8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb48b89218e730b626043abe094564753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70569e1327bd5468bc1afc3a5dda12df754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d7d3cd1200322e0129b0489d52884755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b3e9aa9ba87446dca6740f5a94b46756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e4738fe72a9f75f4fc8d153448e24757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c4ac2bfe6c8a9eec64d18d649689f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f6f13a7f80043179ac045fecca57b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>