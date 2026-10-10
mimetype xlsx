--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228eadcb3efaeb41c2af83241298cb061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86538d9709bed42252740f8de027522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ade1924829c2ad7d8e24328c37cba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58397d81588e06cc6c58e36897baef3e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00b64f0a275658305f348fdeb30f775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4d53c0145bef8af61fff1310cb14c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f812cfa8c8fbde0339bc7f3dfad425f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3d92be533eb856e056bce454173938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990742a12b1e76f1bb54e42027379e69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d10e62d5c8cfd61e01a05ce82582ec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d1112cbcb7d5d3e35222ed7adbe7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f80d44c4e545938c839736b7cf92412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d959b3bb3f0eda31d690ce90b6fcffa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705a1b6a77790f33ab35388ca62bf9d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb803fa1d8ddb6c85709c430fdaf5715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bf08321aafd3a03d56c8cc874405a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab702ede7fc017a60290ce39b85c9ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65315836d290541041f01fb6af8c931718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504e490875048021b20dc0c6a17c4f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c1d6c8f6ce1458ca85ccc67aafbc220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b7f2bf210f7c42567777e888d10f321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eada544cd47dba23c90d7cecf4b671b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c612f5f2ca9bd357785efa5ab14c7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95e73195ebda913ea2cc7930ed1e6f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b744c98a57317ac25d1a6526e7666f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1849f156a680ecb2371cfdd28662cce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ad46c043abf9f734063e3b154474b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0a1f955d8f5c5c725c0ff40c84b2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001b2b9aa317b72958b41b67bcba5d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15424e707d0af16523cf895314c17f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50482ee96916f3fa1b56689c003407731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3a2eae04e6ef483c5e2a21d4a63e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fb5972c3a9235e9462425031c509033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5845d81aa9087f5eb54602736719a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b754e6e1cff8e1d9782f2779270ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af20e60028eb38da894536f814d24536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb61d52896ed13cc8714efd9859e5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aac4d6a70da08414d80c95062f8e1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93602dd7c5aec8092750cd76f18bd5b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078130d523e550ac23c7eb4aba247c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0e7daf2f771975298e610275420aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63722b1fe4a9d5a89c10a7fd1aa1f29e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc541d17ffa8031e0fc8b3fd40fc1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221032a62ab867778061aebc75c970544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947a2f7ab5984bcf2ad3f038083cfdf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02faaae4188943c5db2df312d101f5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5577312c514687cd39e82db2dddf647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92202f139acfa73288bd82eecb623c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc0eed03b6332a3e582cf6627b318a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b54488ed9f9b3e4b1f21414f1f77c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238ff544bffeb43a85ba2f6bb539dde51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4330ef7ac74620bc9b0c848e7cb449852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9b4dbc140e038442a7bf26de9c8a053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ccd0740aaa659c494c5e57269fdb0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad956de124e28892b348e6af7c07531555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ce211de7abe94053a1ae4a603fd5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d3249c8743b1bdf4731bbe818d54057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f60ceb0dc3441dbb88d3b43e36a8d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cf3a49943f646f71d28a9da3e07a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0fd8a6a679c95875d8e747670a8c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5389539c3e8c2606de774420a648b8461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8ca2a108029de1824180503275bbf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd3c0410ae4478aa388d7fbae5136a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab725d67eddac3c4b211dbe12a84b5ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134461487b83459ef606beda48a7428a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017eee76c43c25ef46e5de96158173866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487b704b454fa6cc971b1183a7feacf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b9a6af06d9ab962ff717fc4a1567f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304f3229d42f8783554a316e1597d8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15316b2d336d169e9324f2f06ce790ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a71a2d734323a9a3b688697abe4ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de6a922f5901f74ed8fa007f32691d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff2e78ba9183f0ad744420cd1ab64273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b989364bd6e5e602f5cedbdbafc2c4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd6bc7c40752ba711a2f37bd00588975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508111dd2257cccd179b48b8b474eb176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf674e0493bcf6f72d370fc4ecb94ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051b6c91e738b9aa55cc458d58944e678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55626384a026678b1bdc490f68d34c0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d574cf36a8f10b70d859e7bcccafff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75f42e1670b5c2bdabda17d632c0dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa2f08f888878d2b3587f7032309b982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec3bf420bc53aaf59da6db5abc748883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b9a3afb18c12325f1fba1ff96cc9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbeaa3d2bf1c3dd91947876144f2e7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd68edef20812bf1a0615bd167011586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a4450c4215979b45eedb5ccdd719c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb0e76527ffd473dd67c64b9871bb788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61e89306ffc776605f32d5b5325e9b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e8ed68c76aa67033895b513f603a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676953fd7224e20f5c79371a28eddaff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c46fb0b2a44830d4588cc67db76295292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ddcafda62eedd227bbadc0349a48a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc24587e5d95fa7fda596544b6b51294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa88f8dd6b4e0a693b606ee0a94c2a695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368e68926a81a503d176e621698ec0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642422f9efc7850ace217c712e11a0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5081d83e0e0a445b1d799f43b047c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c8e19c1849bdb1acbee0ec5ff8f0899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ce7c78bd5bb32b6eb1bc76e0ad634100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162db6666583985624b0060ad51112e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e19d1f023e96c4f4218e001a7e5f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5527dba5c70f1a4b37bb8cc0062fda9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17787633f936dccb1cc4b6938a24a7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b49aa9af03080a58da71c53ed4213105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae507b0edc27a06299332e9fe32b2c81106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c92c742c03b443468e39915f8ece95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0095958fe34b539ab07b42916ee0331108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae399dcc28d459e8837b7dd99f96e66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4dd27ec89d82c97fa913652bbdb1e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985678e938a055bdd18859c5d699325111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e9b0e6022d662be65444aa1ed6699112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e184c097a466e256cb4c583f6c99c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395755cea414e68ff270976560fea356114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ac60918b70103245ec26519b5f288115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e04aaf8fb0a6ec728a7b4545b6d13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e18390fbcc9365e4cc15d298d39c98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0eb8d220ef7c678c3494758b461edb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b72ea7bfad078cb111c14c5f0ffb1e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab76e9362a0d161dd40dc1703db33d2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0602a42a6236aebf0cd6c12eba7262121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ac6c2b9281a05e9cc33568a149d16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b9444672d08dc545a478bbdef3dac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04230f6e27458e74922823b3e45e57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a87d825207feacadec56b80bbf57bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ee92f01560966be6249a3ab2a5f89126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93d32527cd4ce5b9a4223bdd65e853127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8776a9086543650aeee2d0f1672b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac1dabdf133b5ac7c78c401ff57b2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99ee827778de2963f2e73146a4e195130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e259750857c23e506c08cc65cbbf3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e456212f1063c787707e7bb2843d41b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b412e48c07399f669af6afb181cf19b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9174e5f1188289774de5edce3b06f2b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34437154e0ff9f6b01e23a6effd65b1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f1ffe66d4a08d590cacccbbfcb684136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0da6f7d1537c4258380376770b1ce3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de327e85ade0cf04a3f49d0d8f8a1c61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09832b0ab22a35b619051cea5d8e22139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21887595164b746774e3f5d421ec6fc5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c11e43369b9418100244746ba6b72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a638ebc87ced0eb570d3f546736fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01661916cbdce14fada1822b064f8efb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbff248c26cb4b9ce559aa1dee2b2ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94f1fd10b4bf00c240474379bf6a1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fa5af9869aace0e5f2b23db52d53e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286239ffcb9bbb2c39b98ac3f55142e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a60fc7c76fa575086b35abfa36c72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c929f54f646f2dd9e1423e9b25abf53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bfb540089ec2a9753534de4f14840150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01883f930f167156bd84b77f6c4c39f1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5357a32db2ffbfd29fed52fa7e910152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfd1a9d93e2e841b36b18dacb604f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da1932b4b3eb97a130776d9072cc37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4dd305f2dcaa789e0a56916fbebee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed630ee365f18a82fc5cef06188ad8d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadf684b236fdb88364cad91c2ab525157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc25e6840defa14f306b5f11139441158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd821db65058c91fe32c862c106006d1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73e35ed107f2baa07c63235bc286ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccc632531cd11ee6e3327340b463dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce0a3d40c85d42ad363c6e93ac3ab6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e2a7529e853b3ea61da1bf0e741ac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e47412bfad16f22bccb762dd3061a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cf56f16b8261b807e32ef34d72f1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3549ce68908d5931ae4f0b8af1cde166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d289314bedd29408c748938b96504167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f3041eff8e467b2bc89a37f528b89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f0a9c453650d24ffe22a75bf1446f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4a9fcd0de33026e3f9200523bea08170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40ece4db403d3711482ee5de594087171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea9407398d4bfdd68856d339a85c65a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36b01a1e7f86f3619def6b98357e6f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b6513401b4332fe5c1a408b4b2fe3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2bafaa14e6b712eaa3ce09c5b82962175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac937d5d64e819280e74bde5370c00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a925c741b9fdea9d22f8660afb7d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00deed0b98334d89ddd40cc7841e678178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b35d9001c7578f5a0f5592d39838f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d25bdc1934e1bf389d8adb52ed02e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ba285d0caec053b2cd7041d2f16e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d75e1011573c22be5bd20b3b030f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48504b35ebfa876c645cbb1af7b1fdc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1834962b4717f231e1cf2a6acf4785a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04ba53c404e5a3cf3e04efb9789fa0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9c92badc68bfa16beafa5afb3ad6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a098f6abbeca7316926eb32ee504f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b04a8a71e2b0671dcc7bdb6e6f8d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9f02ca6d9f54b67c750a163dd9915189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745ba5e5c2569187bdd2a61c7a075b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cced1da35387ac583bb47a0fe40d80e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d1c3415b06a99b087402ba6313681192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998ddd3c85960bb6ccd93a6b50d40e68193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102d722f7a4b522b3565b0c1e767ae4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673f084841815c37dfe8ae26db70329195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c12f9b02221080a48992474cec97c0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cfc7b6c88f32c7cf668004bd6061d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad996124239cde2bcb927ea73035d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fffd8b43e8002b2e92410a70db543199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e740e4afdccb9f07e88a7b4ba9092200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b05406fb8a9a4ad6783d0eb0673ab7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57115016503fe1e027b3713d6640a858202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f254e32c3859ed4d19fc9ef2ee56a66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545f2021e1b480aae5d3093a11b2642204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab48d2c191b10a313c2396b2c478739205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9470cc289dcd28c08a8653f071f34e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828c6f1e656e8f30b4e32f98f71295c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad32d4df92337ce4fc121308fa5b688208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac512fade056ad980a8d4f628e3d98b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec675265b0d5fdf30a5cfdbf03c968210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43809cf4cf977c85e480fd5f2df05db0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52805545be5c16f4d6101771ab1fdef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3659737628e28af4272a1f4d1a1818213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43cff3c07db5d5f252a91260255c09214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc76f0e289e68bbd2b6145f1e6f6b65215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e95de5d040ad67ed7569fa8025c41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0e1a2f67fcfc2f9311bb8e1cc66b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a928b613107b7762776c24e1e024f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d24e513c694a3649b19f3c0dfe4ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956711a33f95e967ae42cb830480122220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a500e5502aa37c2ba438c667d3a80221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eeaa6c256a500f435a73de2f5c3447222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d7b66e5b227f073ad4dcb7826aad1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f672397a0ff8f3fa35872a1098b89224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51915540f60b5cf172ebef9d4ca4a83225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1607eb9da34a05fd91acf7faa1a280226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b4fa702dafd4bc539bff4422f648a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06ae05710cdbdcffbedcb3ff93a8be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb713ce0feaf63c64d35a72cf3c57e82229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de46f4fdf4dbb3e7157757c7ab5549f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25006b2a3b8f3296611d72e1d809e5c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb72504e81d11d8fb9cc91882ee6be232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f800b582e90a1f695c9a4ca313d07c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9e56f7f1a722bba3758a3154190b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c516081f8d674f82b13968648a6a4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76777a55d4469a6cb62e446d0ee7425e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bcb034456f5019a6403175059bcd4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f369accab4320cfba8fbd777374e31238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48111e1ae4f01ee7127cc0fd02a878a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795edab77f236549c3eb25e94cb70a0b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac8ddc270823e35b269895615f76b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616af0f291eca4abb7c0d91edac30132242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b71747faeff5fc0d0382713dd0e26c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb853e175e3a8470196f38c5c82cc8e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd541b21209637ab659c8b497d14dbcf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be2604d141d82e498a27401faf4574246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837ba8a04f3e68b042e69a6520b1429247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422552f7bf13c3551874a3ca8e90b79b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad149275a25f89d70f34361ee131301c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48730cf908c6c826acbaf529aab91afe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f090a498beed8275afad45bbe1d867e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622c70f6e84882c900dddc1551c0dac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dacb4d983a2b44a85534d955450d6ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174cb5a892c8904fb65e4dc55a52267254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc8d5393dfffd4554d5f152a438445255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c972061662f2acf4448701104682aaa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11354435a6bfe31119eec66f65b120a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7eee56b24ccb813e895494e093a6b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30332fd5edcbbb171aa2b8e7ee1ec2ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43313a980d3574e34cacede3211bdf5b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fe010c143f9481727e93dd7b59304261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf862ae91698983473b38008b71a284262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491d34be911276118193d6e457e082d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1db882c94dacf4e6072a0a3ef63a30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5497605b5517b42ccc53b043e58347265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d56f3b7f4a465443d4f52fbd775d0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ce80a8eb1414905726eb2283d0337267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c91eaa6de837c2d23fd9dba57ed87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86c2227064e5d6e8008c7060ffa2d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f832d6ede693d9aa47f891bf67676270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c448cc54ec845522319fa62fbc4621271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270986577244f1db54354ae1a3899d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bf9e10bf6706592aaae24486ddf1f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7ee13ca955179ad41829d7ee55149274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d692828aa4d94031c45797180961227275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8697686f3528c06a8ec7344d84103a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517ec2e201594628a952962282cab16277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9a603e5e6cf424cd2604752bbb5ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2650eaf4ddf2eec29d6a38c7a4db041279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63886c7ec48b490b6f948e0d7700819280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dea6296c5af22bc60e1f3d06d4e43d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cce253b29f64c14764e3758fec896282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751dbafb13af4e9bc3574293fa702d54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875cb03a6b8b73a71e2eeee1a705517284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d21479cd436703008cdcac2ac98109285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d446aeb1f378fc7022cda03bc83f5e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4fff6fd7a00c7d2a60aba4e898644287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b142982067d58ef5d055dc7531d39f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70f8070d41ce065621285ac8c8ae41289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb941db5498494628a384a65fd37769290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18966d88b71968004a7fa611ff74e5d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde0dbf69036a7c64ceb2b964542ce7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e23b6bf89aa9327f09d6acaae2399293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e8c9bd08348bf3be4b295fb8bc040294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a06e29384fb97b92769dd2abbdded295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f959117ef1b8bc5b0ddb2a2d78e7a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b938d5bce90f2da273cd218198bb9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd207a52da91b7da6d63788ab35568e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d7dfe33f23a44461028024026b3bd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf399685b0431573967626d8b80428300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63013cd3098f05a3da20ce1e2cd3b66301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85c31de69d943c1c6af1aaafb99658302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad43d6854293929d41f15e797983600b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79179c028a39315c5e318003308e151304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1ad3e089edfd689fc4c1933ad2fe8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf738ff362dcaa34b0d4db675f3cdc04306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb225666f6e1dd6820202fa0a0b0f644307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3c37febfb02984e93c73f32fa007c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adab4bd59a6dc2ef7dca6056f6cbfb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da711164b72cea09ef0e747dd4a98a25310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3dd0b17a592a4b27edceb42de83c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c4524518aa59daaed50d098704e51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd105ef9557a13593e7dd8a0888e3f74313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269118361cf07701037f2e1354a77047314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1f741ed32128fb41f026d81bf8b77315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db09e0c71a230e5fcb3809988928f0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb08a03878837163a79c2bb432fecb3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37d47277ba0309c321bb0bf5c328be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a10396b504be4ce6ba482ae01ac3f33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a6937c741fc3185863047805b95de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3b3cd6b29e525f57c633f7ca83968321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a95f7821e6eb832a4089dc6e57d76d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c138124869faf3f7f720814e6eaacbc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1ac2bb77e72002ceadc752dbc4763324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367617afcd5a81fa56721b8a52548b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acdaac3b5f4a535c6ff9ab3e8f8755326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854b9fb1cd75801bf9c339e7fcbb0a7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462912ec16e4e3b29db2da2fbbad84a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821a4e3a2a61ba5b0ca551f4d868c3e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99350ac95870c9eadf47a6d7c3232eb6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5be10b18aeb50a7528d9e3a2f53c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643f43f878222defc5001837c2d96c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e78c6a4884d808d9ce13b234406d2d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3408a81dc5e3915e68c0bebc2c5de00334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba0b71605c56314fbd7fb79ef2ffcc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c18e806be359115acd35a97968d78a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ae646daa13ff9f66b80e960196199337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78757a24d3fd726bbc301e8fb0c26a78338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34ab58fdc1445e5f7623c57b093844339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164164148febe2ad65bcf774f668f92340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a523afe3d9a469504b99c40e7a142f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99ff3b41ae83e6135953bb37b24edd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c044ad6df9dcd24a4bd9299faa6c98343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e9252e43ecf16d41807abbb725cce344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff6e22ac640381f836d86258ae72f0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45936ebd116d01e792de1a8ccd3bacd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ac9492d2af26278c99d57117b5be8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76a534f7cd54f855da92f6ea2f784c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc2e8d3edfc9b78c3a3aed7734a459e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e149d4ef0fc8c1fadf7d54e40d1d8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0615e9f74a9a5123522a24aee5a2b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f7aa48d228eed3f834f2489ba0172352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705f9832a1fa7dd21a5560ba476f46f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf068b4bc183ff162e454ef130fda93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03dfdb79892f6038a79b6669c92d52355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc822d06b604471e92494e86cf030fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3c0798dde1ef00bbff929f30dc02e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ddd4d68b62213863c0bb8d318231f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbea6c81f61c75ba4dd7981a95073b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e1befd73ef333e067d9ada3642240360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3441e1486370fecfcb66c5ec649d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c2ab2cf6bf56c56f0345d1b96a6c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaad6fb62757931e6b9758a251fb5f0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa19ed2affe0be37e413db46b795a03c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a836ce3d76e93764402b2726044c660365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024041e3145aa2ff6498cbd230fd324366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bf03a8d4bf39500d44535d63d317f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a662040350d3e1c6679ae854a1ad80f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d14fc39dddbd3f350b4ed49ae47f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4068d772e1fec263e327b3cce3190c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe99c0a3021681f13b74bb0dc646b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9d5d4d70cf0a0ae1e1f1a648de615372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2359844683b935a79f8527ae12baf1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d122438706ec198ffdc67fed490bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c917976362dd4a06d44143de883edd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86de3db54222339faf6ab43c116717376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade16fdb53571193020b73b84178d0d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf4cf61f6f55bda67a9fcb4184e517378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1b26a8e4093b090d06e033723f7b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55101c9d725ecb84002281cce472a025380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680bb3f81601fef7fc36918ee3e0018381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7ee2db1be1a982727b5506d94efb2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfae3be21d376f161e99d46ab148aa9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d1c6987336ebfbe9ddf643abc53e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93bdcc3841ec5df83f8effebeb68b5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b481dee654f5ef39297fbde8a09bec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d16f2ebff79f484333a3932765d99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008319f948f1206b1373af1f2e62a7cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f95525d8832667ef54a3e11a92e8b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38d2720b8bcd71c07521f69528a062390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eebbf1ca0d8a63ed92b9e399f005a9b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2153ad178d21eb0322dfe48316de4d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ecc9a315019e5217fd866b8585e07393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f03f5e7734fe9ef6ba58667a297ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24043d0e4baee2efb3b201395546ddb6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da666f75941d1a81124669817eedeb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5fa7f10fc04cb1d8a0f6f9e1781aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bca3115ab10a8d37be703021873511398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483657c122980f16c85bb84fc536a6a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a08315de902e0bb373e23df6fd3ba400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1825bfa07e917e206db59d82a2187401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf7b9ef0e8484536bdeabd030f1df1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e8955723c2dfaede396c68c22c74f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea8e3bfdf8f91c4d5de4fa97c58d4b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c8f9105194f9ffb6524e0a72090b1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c25b5e63fca908305ddf2d796b64548406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7564d3a3721e407f1a804f5752f7956407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291da6e2932e2aad8d47e9d0c3ae785d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf58333ba4060401159f7bd1abdfb7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dedb2da7802a8710f8a120120f50092410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d55a9d484bf65b7c15bcaff9a4fee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4552074e1118d589f805d8fbf77ede412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5724ba6504a580516b6391b0bc950413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf3858284953e09e253286a4fc081c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed5d74fb4c55b118338c01620110e0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a35bbd372b5b4017f4deeaf8fecab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7487d14744c52cee041b83857bb54e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573ab1f3a967962d1ba99d6b1015364418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fff37170cd8946da9cb83011bfb6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46730c8bfa47e0d4b46ad83b877bd770420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f99e494b334119b133154f9e1a6be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd947b9bf56a84de170cd5f0566f29f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33decf78de879fc59b3540e86c5ae1e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b4581bbbf513ce6ccf3a2d3361080c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922f9ea6c279a3e62b96c8f419811cc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff410ece8560676152d6af5f7e269a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6960130809d2a2b7b444927ff80398427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa2a94b1b8814aa424b8f0dbfb23f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38d6f5d5fc67402109ea43c402af17429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754ed9762c3c92a9642987b5ef4386b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b79176e290a4c6afe7a96596f9da71431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81519fef6daa36dc1f6f0d23b4df4572432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b063d7b37a647038098562cb6111174433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465878461bf0592f8c69cc63eded47f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71790e4a4c576bb8e7a809794525a5d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657830fc53fb2c3ee636472a0b598cdb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d6421162373e2e1163d9129cdb342437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13407df62eb0933b2ec324854152990438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621da1635fb5cadc3fdc44e71b0cc48439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafc5e1fc372a7032a2f39587a8d81f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddaafaf98290a80237f0c1412cd7674441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da728d65e8fcd04d835bf069f7b29a2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390525a267030104eb5395da87b1dff1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab609698bbc10f6a3cd25f6a48c9134444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af10dd9d33e1fa9b171e6f1b138db2f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afede47f228a03fd84d3af418e6f2bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a3c5119b183dd3231cb25375efb11447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e3c681f25ad1ea1986e985d23ceea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744208d90f04324cd4f47fc8684af4f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ce7d5f6435424e8f6fb648c91ba3d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c11ab3ef2e93c9c19f6be5db638452451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e8f54ed609025c7fa65b30e790d0f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d787ec42f8aad7e9b91e115229abf1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b923e4f4363143d59fa9dff3f4194a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a649e675035c354e997ab1ea653370455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46de35710f673134a4cba4a832fe814456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259104f83645f3bdbaf771e130170a66457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d216567ca67060c1d2a84578951fc2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea6261ea5d94d767a4e74232424684459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6ad59e544797a9042ae6fc74fb414460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25250502259d04c97364cba555248273461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d18b2d0eaaeace6be4333300415cf4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca042d5f267689f0d5afbd5ab9e6204c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cb5df5abdc9806221bd8b04157e70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8f0d9c31a5497d52477d507c4531a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f273f4804b9345ca0a8e334fcda20466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4046e97234c473cf7c93dd3029482467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadb1719e9e87912f9ca595a03dc39d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d988b8fb241b66d58fd29f75111e835469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5cbb6d3cdc6b8d9ac19ba1f6330c0c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87817cf196f80ccffd1eed313779a5e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136dd6a8d7b14b3791844c43f9d67e00472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef7568e62e3238ac4079b62bd6f030473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472c0adc20a5ec8d500ce721f901777474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff5365e03fbd6b7a009ad216dbe66c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01796d568da04bdb9bee4aadf58e0104476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ceb111d876e870ae813628c3cef9e5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0eaec5d6397349bd3ad18474aa4a0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad705ae848199b52ad216e1a864cf00a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde5beb9d2db3350c6f76d8cda6921d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065577ec775183a6550a3b2b341c331481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba7a2ed83e78ad89d82c385f678bd3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1f6614ec05ac54b77473822836aa5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebce88f8ff7511d374b2ccc7c7ab30484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe35ac8fb5fff8cce615480f6bd46c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d56ce095ca9cadd829121f87c8e045d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fbcbaabdfde388f00c65428eee5ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7b4eca0c88a57c114417077d4b464488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e469e837b919806a3f3b3cc60d5c4bc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004d54760a1d0505f60bae9866ccece490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c3eb7652e894ea47d02595b195d9d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663a9a94e826c6e882d04b8fc52b020492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c8c81b2f43f4998bed260354aaccb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849887968720e86b074edcd6e5926ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7c6467092684f675d62ad95b81232495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b445db4ace7e8d419884fcf4ac1a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e4858321c8ce3cfa125f6711b7af8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265255c9e0fc1274bb2a2aa49fa78a47498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26660c2f2e37c580cf9eb7ac43a516499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bda5ed5bf8baac62c6a1ce565cc069500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18188d04227bf141846317ed45f8b02a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a70653aee37f15876532b8ff41a4662502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f23c130d9b20e5771c658bc9f6d96a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364688ac8c8c909d0e83776c66f9791d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900508bcb6afa04b0128677a0a04129505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232a6631d328cae16db0210abb98686506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de372470e432c35dba8ed659b0b5f236507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7eceed04117d240711b657ebe5c0e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963059bda1d4962cd3f303f552124d5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f27629cb076be8e2e36609deb1f176510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9769dc0719e5834e774bfb8502a543511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e4f188e2eeb22ad81b8f1ed5da1c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4dc79064405001d28e1948a0e27dce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35b749ef9fed910c987245cab28f3d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ee77137a2b276f14ed9a89234575c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447bfe56759a2640e4e9985d824e491516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719a12649950dcfa26afaea52d85f5a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a89010205131bc371d296fd0f848b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198e9b080a4cea258f00730dc0544be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d9d88644970dec58c768f665e6c68520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9321f776036d76f8281df197c8b91c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78477a4d1404862861cd02d3e552f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ae32f8dd034c23f115b7faf6fe25b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f7512cbfe7028d0e18c51d0fba27b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49363687bb42125a688ea13a7164d3fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1e9a37575dd2fae12490013a93a12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508a65ded699832dee67ed41d48e0a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a5dcbd18130d9760081d54093fdc5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ded6bf46214f5a97be47c28b05690529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333a084cbe10c538c9ed6c201c75302530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731c032507207a68de4204e7a893b7c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42493f71b3914c3fac88a374e5a77ff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc78cfc2af2d432a43541db4c20c7a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b814ee11a1b0cad102914573bfec7a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4273f6369b35c7075d8825d1a44174535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5eec2de2a60e84362f3d164d94e30536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c7a2f467c723bf5198dc1c3cbe1bf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0309fe3b7590b4c3c39779ce2f3327538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f5e796195046c3345b36875e99a214539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7166aef0f42b2fb5fbef282d2832e9e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a61dc72d14e7641a6d86050216aba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb6bc4ce7175cbb8b8f778c1f14bbc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd1fd7116d88145bf90f367d4c9d3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ec20123c25804837af687004913cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f1c000fdab944cf919ebc58ec9733545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff15b7e0629f1633ee8d3dd27f4ac9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab406172aa67777b3a8624da015f98e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6abd12a551d1f12c0fe72b2b272b79548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1d69539d84882155c60a293f241fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a983ec1360deb4745089b96c6b051550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c07ecafba3f9be174d4d9cd866d562551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401c59a60dba2569e127e098d1e8438552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5bd51b69df5d71a28d89f9ea8f2437553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ec1d6f40f3f2d668d0ec248a32cc5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0edd3a0b7af6bf890349bc3bbb5b0b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6273140070dc0acb4a56c1e01d2b6d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d61afebbff7920b335930829c0039557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59005d15b09d5f94e7fa4300c36867a2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922892b93b32e894332cb79d28702bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94053bb05e645df9d28ab754c7fd2c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edf60cb5b66df2bd85f90a04529dbd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b3321b3d432772b0f5e2b689339b2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0f5a6a20ac2ee10109f9f27ea87b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf79c8cd5392e02813e2fcc902500b0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25eee39f3251915b1e864de1baef3c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841b5013f9bb03b43d13d83ea0f0668566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77570c122703297209d211fa5c81d4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7431eb34adf6dba13d97ee87020c9f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3857fbf31e608bbda0ba73dd974a8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec9c68a142ad6fb4765bb8da5acc85570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9571ed3202d66e4067871ba0fee6fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef494e0ec7bf124d10f786f36f0c717572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a902761f9a945ecc733af896db28fca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fb297ab04e3b4e73e0290af58a410574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b4772fd44f64ae41e1bef2d8f19c6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d4545b8577d09d1977cb5145b3614576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2c222c496353fd86e29e842e58e9b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf010d3b885729a3994d7b05e4ede1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df003844fddffc76e5f54dcccc2c8fa3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d306ccad498be00b183bd3f7eaca7df4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368381fc241705815c120b934cf532ff581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c00c465eedf0b4414a6cc7f33f9dcf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8dc06828a779e8107bcc7e04cf4c13583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d3a82a78d636b5e2fdbbbd728a77aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4412c02cf6ccdb22732b46c3aa18e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6a26f67f9349d95604af4d75ea4a9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b60adacdb090cb32624086b28ca8d2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a658aa12cc409f9c76617d0ee111b60588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cac94f37bbec7f6658633ae334f2d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9a88b69605c8d35bd4cfd3f20d8fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2525a033d27dca7623faf4637d6bd50591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ccdf3288cddbe98eaa29a2d5a7311592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d778a0d5ff719157b48dccba462686593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c106562fe8777dcf20078c819d34d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428d5f591fbd25c90a5e76f1d22a7b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627044c18639c0e6dee1c04dac863ba596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68344c513df3ce9c2edc9712c82a8c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414a03440e901c9d8c4df210b5d2f66598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273cece8053995707802e65fc2df4f60599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e15d45902a7c7d2e6a1f680007ec8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35e20c034e0fcf3ed42327149974f2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d218863beb8b2f2730960a43479e5a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46150bf54afa7ed99b28a5abb2a06b1f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7511183ee3118cb3c4a467e3b24380d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd68c7bcd8baca789ae29116cab52d2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f916ebd5b9103d099a80804d47f61a7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6661e8d93d6b28eb1f14f9d9b3a8503607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3ce549d729c25cff5565c9e6b09b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb22781d0bcbfa4be0a863bfb87ae3d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637143e3a5a49faad555df1deff9850610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e5cc027cc9c5b74b9fd55fc5aa808611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018afb76b3d544c492fc5dddfbfca7e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ec9c75a23f23963a408d7563ea128613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a0204c916406455d0ad1ec33fc52c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ee879e29d729298ccf6c8b669ea88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73386cc076e1eebb84c67b24a9e056616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a2b160f360898b2ac935f28acb57c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3a6dde081f81e2ea6c5664fd6b708618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c742c123ae41d991debdfc4b89ec05619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129b1ca71d5c44b6c79c456e8cdd337620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2888e9ebeaac906afcb1845ed81ab0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef35ffc999eaba2131aa969b511caf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170a65eb82787b93141b86960846165623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb8a3a6afe3e92489848c8f24dbd88624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3aa2bd8d9dfb0efc93c740d968dcf0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dd02625043dd3f03b2f12ddb476ae626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d6c0c85b81b1e51d5a79e769ecd16627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883451a2ddd1fc9b5024ac283e23a7f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0545b2cc0061fcb197e199c0629161629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9f6060d16f77b38c5c39624db8bf3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db077c08181e5d22b93141da9f0036631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cc0818088d4b553b17b1b112148fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2c7e279c4f7cf6175b5a705f00715633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709573673fd75fa8dc36dd9cc0cdbd6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c9ab7ed5911873e1145027cfcffadf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a7850628b9dc4e72ee367833cb0db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152fbe63f9d6b546bb61bfe4ae7862d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038744ffd3121b619b5f73bfb088b904638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25360ba624ade9eb2f766e821c748dbe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230db12445a7d77b15ac32a13642743c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74814b96560726169785dca8c5170e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f83d0661c0c6ae808a2007b5ed465b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8a2f5179996a33fcc8cf7b83bfdc5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4019426ee23e493befc674db17aa6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29303551b072fb92c8641dc89d345cb7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d594f22dc63237123190ea96dbae5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7aa6a0a1bcec6d2c11523e318d83d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095533be2fcc1c5b7040a7073cf39a56648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56a0f48d21ffb40081bfd928f00cfb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c4eede5e48673fe5c68b3c12c9e18650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31924733fc5a4e6cc252d13f144e991a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524197e6a581fc98d881b381f05a8e76652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4faad2938d07807f155002469d71e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6e32339145f4a7e91f03d1a087734654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c43f14fb670cce8bdbf5f78f4a1644655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d86ca9d6149695a65b1f87bcd1aa1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41fd2c7c062c5eb08ef4963bdc8fc2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db11f8dcd5e5a6908e187f3372ad58c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da731830f9bbbfdbc52310dfdc34d3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7757b349419bc0a82d1ce92e6d46db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8072d9513aa7a394828e8812ead1e4b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cbac102788a3ec37d2f4f25f9dbfb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1873138034e77fd9f0c6f264264bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2d996e2f5cdbcc7414ca957a5311e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385484065481609fb8c7fa4234f66124665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89986c4ed8c4600628a4a87f393076666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251df480cafe0b50f1c5027467913d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64c9519eb2ca06f7b5e675767c0791668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a43cbaaa4801b7750575c69d0b34a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c8429dbeee932da1e753a19527f7a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a58db9e327220fa4a236438c900e4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd12a94e8294b5a4266818bc1a87336672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c65cd91bbca74f67c1a9e97c95419673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61447d1f34b9db1af29e6907186e0dde674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d943238a22fdc8230ecd9863c49204a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd91b829ca3b6681532f87716c99ccb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e9d569011e0bc0e81efdb1bc76bad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4855dbb426b742356190dfe191aedf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95770972b0597ed80bb073ab895243679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2e268f1211de869e25ff50178bf6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953383c81077902e8065106fa4d1f922681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55346d3c452b79d4efbf570425f3cdd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce7b56f22ae2fce1484c6bda98f046683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a81bcb425b04f5aba725f5a5491756684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c341aa3980b6d3b6d26eb5fab8d1e09685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9912493a3ce9785eabded85e50200686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c6d28ac45e82a4018dfb53974647c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e27f72bc068696be3696766abf3dd4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7aabfeaed3acd841c5cba02a0a0876689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e722f60994cbabc6a501030e1455dcc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ee4eeaa7b7d03f67105004c2617af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575463cb66515b9a0c8c0c125d5dab3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca27e878226809ec3f194108e8ada9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f84414d31fe7c3f928e1178391aa1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a831282d1c24c0b170525ff75c3ec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e3a85ebe1f794054c44a2a829e800696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6e90b9fe4934c7b574fc0b0175f71697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030568e819ad1ffb0da2ee6ab1a27a16698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc3764835932873f53a45f0a93f20b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaaec27bd9ebc8a6d3487ce1b678664700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08719329b13c71141fd8b9dde3c7f4f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693df0c04092e4419862a0ce2695f2d3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7ee7daa4cf8a75c8e7bbd35178ba5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316af14d05efe0d33392859d84af255704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05249c86ecc77de34e3cc84ced7c92b5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45089c549017fea2a881a6f3aebea304706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e26df7cfa36e04d3acf46e9f86a621707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4473176dc08a36ef3241a365adc7857708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9be0f34bc05b0d8411f4698a40ddd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0ed3ace0bd46577e8327f0f8fc09a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4d84abcc7eb397d84d86a571fc488711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b597ba078594030608239863deca6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bc2544be58c6f31cea4bbd77c9b51713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d18710a6f551e1fbc9d9aa2fbff54714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e801fc30a9400ebb114711b1e3229715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32098baf7f22c7bb1913522c07eea6e2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84ccb9e902662c9f392d098f5ef1fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bdc402f5523c2df4f2ccc8d657147718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0b27fcd308311a40c328868b2f061719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e87ba92f08f007a57515bd92295214720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b60693558080f440a97adc43e912a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5c21589bcac09e254b2e323ae070b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cada0453801ba8e2a2f02041357d23d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5630eecda56b68a9857e9cb4ed409ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d07d1b1c53b7420f5d16d7b7bcc927725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b05d8ebe726f203f78a54f01b00eb2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc81d927e2434b465a9b085fe7a805e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34adadc786aad1a09634b7a9fe2e91f4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dcb1ae6b3ea4a342bd88424b9df1b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75148a491244209434d553445e9371730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50678e4fae283e973f9c93594f911c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ba4705b576100f0defd1eb9869b87732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30250ba2df95a562c92352dd37c29db7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de27e4f6e1edb8a4c7f022dd07ec41734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb09325f2947d5eac166320bd53b175735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d848854bc95f08fe67864d4e51f70736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f68787384313202f30ae9f0a4bda0a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50cb45dc0748a95420e1cdb65f83dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11154bfc36eb88dd7390901a3a46377d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca988116183a86abf3e85264c878c46740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6b95f1b8621109e6095ee5192d158741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4ea3b30e294576aedd1ce8922195d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ee2b4ce22390247411735b2081c58743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c1378194e380a8b7bbd62a4a4beb5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2c5795c51de7be23bbc701c4a1366745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e78da86a37876fe2c3729f78b9d6b1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf3968403ee8b44bc32e47283c0832747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb43006e428a353b901e1945931ab84748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94f7a4c244c208f2780dcc77853d1b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1646fa7bdf9df2469bade8202c85677750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ed25323c314cfaa14d21e359473a5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24bb6cbd14dd269fc8a85d8503a806752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf203ee39a8d4d6e57c8aed4b34886753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c71313c4d0cc0a67c099a22477de7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8cc3bd7e8052a884cd7c45ee991173755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3d6a93e1ea0a32a14a1e27f5ed283756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94873dc32f0dd199d6b80ba0b21c8e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594950600d4d695d8fd5bfe08d8e2dc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11efff83d09ad1113e83ef3e068af9f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b9c5c2c48278672f1c9d6d21cb0b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517bfcc1bc9156adb7a4839a198c7672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9bf3fbcd4019eda113a776b968a0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968342b14c037add2ce3031cf0b878fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9596671d1acf5f616749bfa3469fd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c6ba3168c5e3ff176527404fe401b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e2ad5ebe76d65bbd47748c4367a267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89706cd5ef4012ef38518485b8369b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d8291b2fae571b63d0754e19d72ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a477a6a52279642a0c06f14b38667ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6b5160ace4d36bb99dfcb2264c88011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53294b15e7614158da4b5252c91f3c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2249df392947f454070349c5b6305f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c325e9e7dbf8f1ac08c516faf95956e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1243889af2f6b4bc625adce5efd136e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6746408577185edacd0d3abce4f68b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468a965e6564c3bd207386c048131ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed078dd818ae743102e7079099d9ec2318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d789a9250c87b6179147c87ad19dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28aa8701379671c6c98b838d41218b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29532c1150f7f2d405eeb45575e1256821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb973f1949b62fb6541df2f90e7f3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d958de70acb28bd337073219d46631123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c94578c0302a2c4ad6bf14b5f6db324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c6cc10d86b79af19ce2202a1913da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca22db2b20091015786d7a5d3a2fe226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3324ba6cd795e70f31b6276d3a710327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e25dd55d8103574bea6d7fd17793e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceaf5aae34137a7a939ff6ac0e2a81329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16363667628e60c792367392e57eb33e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53a4cf9e0d320731004968271fd10231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fac1f88887b29979a8804019a536f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e3db6e8b80d958817d0996c80e76733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb551e2d9b2449c587f529fcf3d596034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db0d3fb4794fd5cc34a2af76a18d3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821cfc53151f775b9b5dcaca7ad9d4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4168af57a97ecadee0032baefc89aa937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0abe55ee049eeeb2d087b7a84a31e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7eb8ad72abb2202c90d2b5003e303439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df169e4ea8dd6f91b416a149f9116540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70511d34fc8808b30f826471de5e6f0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f5b098da6e25bd6cc4866c355d7a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2747d2f238bda1a31c52372d7a9bc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2f9e59144eb5b8ac114d2da37861244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f5ffaff15e131e55d23031e36d2ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1aed4a4d1ec32964a94d3f2e1e9d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080919ba64dadfdf6bc7b59833297f1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c713556ac599bda2218d5099a75343d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a123972ff7140e9fc1517d36e00d52349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb688299fb919f33e3e9681d8f2505650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5008d0d185fbaad0a520c435c8b21e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200576aac3b14deb8a5f8c737b5336452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b485b3e2e34cea55aea9b912d410c4353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa463cddabb4b82fbfa35112f6e1b5d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15b8fe46efacf0eb64c7fd7c87df61e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933b2cf67896366eddc05f34f8cfda956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb030609625d206c3c18982441b98457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484008dc7a1851fba93ac0db4c366a1558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4166ab1591368b0a6d2b9e642fd5159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32cee2f9370eaf0489b866e6e8e4e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2fc5894d3c761f4e7f7c41290f3b2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88fceb1a02ddf6c5f472187744b90362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76637229c6d212dd6264e9822c3cda6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10de39c02a9201af808a6c3e12426964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a95ed566419650204d89d9f6e249d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4a71a6b14597d9af788fadd8598f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9116ccf7a7c00d47aa7cda3e927246767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848ec11d032a5975b6e74ca51fb4fc1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab213d81819b60000108ac76e6859c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e768e104d8b60e9bbc56e3c657522ae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73606dd0f80337665c2f9c48f2043671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d2fd5a2d42c79b89d76f2ab3376e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea1b2a3bde055884d5a16a2ddc63ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa4f3d9d5bc5768eed711f8586e2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5585c2cc8a291be7cda2d63184e5875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b2fb3fc67976290a3e3a98c3278d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bec0e46c4b402280bd7682099ab1d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f223ee12a9a700b8d71690a9540ad678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9431d275acf7b2155778dca0e994dd279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbaa19eaca6226b49a2b5922a538f4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f13843c8e16c87ab8609057fcc9f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df372389b1714d71f916b385556e0de82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181fb39bb9b42e04cd3fb4266119c6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef507791adaa6b217af2558fc95f5ad684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7464a430b82ce657b9314365cda4385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015181dcfac740bf2296d829083d51686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4c9812b9c5a34a9e29d393d76afd487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb92506ff5cde32fad3063f8f415e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f29f10d2def73841400260d873842d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b21c2257a0cdbad061e7dbed203ffd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80155ab9a9b4ae6f85584e4fb35b9e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d4768d23eb0db70fefd7a2e20f33a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a33c83994e513e7d1dd810cdda3e7d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f42336aa7c85990769a8011d6172194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98791c676272846ac01b1557e59da7ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb39be714c71cd54b5a75234c3eb73b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f676fcb4a51686b386b88ae31db2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb8f5ed181ffac64a0c52d52d352ba98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2f1e8f818ee01789eae4511f03fff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0e6dabcc77234b56f2d01820b7011100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3f57e67f47529f68ce76f851fc5ab101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133112d376082945d0e6a071cac93ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb20fd5341e25dd598aee958e062c6a0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1facd034cad9847da594320ae48c30d8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbf495a20ba0a159e7f58bf4c301bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129b0f05c1fa4868cf985a46712599b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f429c9c0340cb377fe0c22cde5b50c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b71ad8865299dbd4fbd08871a364a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15caf28f01132178ca04c49bdfd3f246109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9c31c5aa679e69596f1d5dd897bec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095673bdf10ab098b84927691fc2539111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebbe6821aabe69fe03d3ddd8c6361e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad6ee5615186f2c6164283c68ff7d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee27748e328ce6f39b450b36f10dbe7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739e9e46ace13c4859cc0124e771830115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c73a6e65d528625b0d66bb11ef06a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4291d4558780697b69896841c5967117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84a508781eca1559ddaff126f01f1a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34cb00e64c77e76716d7cc667d5903119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2773c0afd7e044b0eb5f4152a31492120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e01302de9e6e8b16d3209db5a12e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e04ebc4c4c61fb32ebaad789a75144122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ccceadcc7ed39127a6dd07ff6c1fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b621700cf2485fccc3e3b4c01e998124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046aafe4e64df9fa9c77ae3919ffcca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4952633aab551b926ea16b4197b9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20821d65a33aa7cbe355881f10de00127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed0ff2e20f75db09fbe35eba257f9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cee01446bc5b2681c77eaf32d3d0a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbff4bf58fc9393a2bf00d97613a8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d81a8ebbafe039da4619e08da3baf8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65641147f90c4e5da6e5dda11ab5b069132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83a4692fd97311e4163d8d33e3361c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716645d5fd91e378d54e7aaa30e8374c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbd270f8b5a6f027d888ccc50936ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec523bd89a169076fde9c578d0689e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82586d8c350df08593a3f7c8d0e41a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e4785fca089ee51f95cdd556402e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5350d51006c20e6f0a7ae2d40dcc0ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0eaaf4aa06ae5698b0cafa15caad6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d100ffb08161f781d966a89c41cd00141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db563387b87e8d24fcb5734c5695a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd149b18d5df1f26cda9925332da1ac5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951204b18d57c9e1e6bd2ea7ae8f48d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77540cffbdc7fb5447f312c8e1a9c09d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e275dbc2601b83718d001afe211e853146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba1a874280ba301d280fe652ea0560147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4683602a3bbc316128e1377c703649148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d5493fb3d07233c90140156956663149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb8ce1e7a08df985d6b32e9a4909b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bdff0f71b41600096f0ee99ca9958151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b410eec207ded05b61a4f69c973052152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0df55ca361aa685e1a295fc25f75a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dccfbd20847b92ee0907b772834c53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb9f935d8be4068bb41d68eae2ad61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361236b9cf0e80289a9081b87d6566a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefd39e3b40bc7534fbe240cda47f4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ab33aa10162d5396348d6e4fc7c0b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df1b74abdea9e21a925b0080ee83ad159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1cde8c8121190432f399d1c763a1d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713a4a4c148be9f166eec4c0b4cf5e5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c0408c23e8fea71bea49099ebdcc5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abb2e780871535eefbd485e1637ea7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0277597b71cc82351b0935c9f92590164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe20279013879f5f12d2eb79f91bf1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dab39f9461b1aea9c5cf49f6df9d9d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ddf6a1e162d870ef0b6cfd14265ac7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e45c5d347971fd34a930311d5f352168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c16d3e9478c4a070779033b185179b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08d098257695b2e565516d34186cd4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107e5367e1a0958a8009a727c9c63e3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb4fd827542ce8e286262111523ce3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2798ee4a06d606b51032f2ca80761a6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3716ee0d75d742442b13edf9a3322a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d23a6b3bc4beb3714cb03f8c2c73d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd4f94a0ef4e01f370924e240a4648176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dad41cb2f2bb9e97326732562a877177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af2244d0fd193d31b2eba92408b46a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6394abf77966029e0a3ea4e31b3b01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aec0b558a2682d124c5b662b2f5f96d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cc25d4a1a92cf97e89a7885da28e7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bdcc170d54fe2024fc459a4c8fa79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b3d431133a0a7bf5ede34a62fea0c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b89e47959fb9fd33b1ab6850096804184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985af7af5291c042086fa04d29da51c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4c91019e1029a0090556376fb9563186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff8be828aa5dd958291c1159f73946187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd620d2688f289058d651d7a4cac6e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480a153a4ab18986659f9d923b229f0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fa1f7527a2d6921ea2fe077863158190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bf16306653cf1dfec10f1770c4f26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5b6714fb203a1dca40e48c2d09bd8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4ce3fac7a09536c75bb5cb63d95bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933871c8a635c295169c8728b5eef4e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e5e15a1ce08b992e1a3d15c0b8502195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d04f29aba27b100375344f5a73a11196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c64db73fc3980fe48a6d89015d9c2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890689dbf43aa4507061316829ae66af198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fced10fed6fec8fff237f97a6bf2db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb77c53cb6188db391c5039a6fde10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad279c204eb84d7740e0918dc3bd98c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd33fadbf0fdf59e92275c93f824e4e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cee1a8d7078d9414331835a133e63203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992a9c474b2e28153c6f48e97833ecb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52f60d75cfe9c2816b37f9f8d6a62c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d6ddbe4871ae942634a566247a11c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59197021f4720af55ed6656e6eb04751207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61497909557e22ccbeb0e70188daf128208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50ebce939050867afbb6cf5aa3072c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3239e0137bebc64d9b6755be03d4bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6c4c5ee715fceb3585eb0faddd0a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f46eaffef37af8c5293b500128b1cd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f92cb2f723000eb921fe9e2a5e844213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6d3d79845d987c25e9dd2c679efa3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780351cd4cc633bb4d0141ee51e07b9e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44054c506e0360725ee2819873aaf3df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca5922642297632c7d0f48b6a1e5f9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603c988d75bcf6d211df707cd5db96e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e481326a27e85a581c4fc03c93a52b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4eb6d4ec01ec4ce3e774d5016363fc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e58861385c8be6cab238586a45ef43221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39dba78759f83ac32942589d22892f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b1dfa9fbd2c8e9b30b5438cda3e58223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bd107964cfda6ec0bbda5f0780b84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f492afc1aed5fb1dd6ad5d91e61dca0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141331f692f2432c027d8622d5a172c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf40a480babe189f6eba7d5a62d5ade227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59299f1f528977d2e7b4ecf48513544228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153d4090dba1865274d90c2baa56252229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebef2b1784294813a022c96b25845f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6813324fe7d9788a565d5b314596c519231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60a3a0fac7736d52b22b7b42e7337a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a97c2f19580147b22475fa8f67e2f1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489713b54087b0c222e3dbb02c1d0b73234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c65b8c254db9b190fdfd73e6183d1f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8c73c00ddf0138e8749e25600e532236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1f7fbb5841cedee276c07135677ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fba72dc35d813a40a48a568b2aa6c28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff513ec7dc4827bbcfa7ebe609b342239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ac53f203339d1ec194850504faa1b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaad88efcb8a596b82919b6a94b722a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b793e50f9961837ea399fbfa64e38e0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c142cba12652c10df8155a1c6f52ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86b2a114f127d938aef8e301c2d6fa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a80703b0c64f355e50c9bbe92e779b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b614b152f86fb7aadac8379319d6a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbe4e42dc76c5ef3bad7eac2230f00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7289a2fc680a1a92206429c8fe078435248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe88472b61fac128f9da26b105d233249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215531e52182d84c78b0d95255e356e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53352127843a0f848ae99400127fe78e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1a751a2dc138c92d156d8e3b82e4d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76b79c04ba1e91c53e00ab54c7a8f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cabcf40f4032518cda9dd3e39b473254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83271131bb832b1c2f4ef372932cd24255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335ea490f84e1590c136f6cc76691d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33a37b629eeb1ef32b86a978aa83b9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e4867bf9801685ef731a8347bcf6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c66b5833f35d29725fe98cdfcd110e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ac3eea9ec4d1a6d0071895a095b8b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deafc38042adb02c5959abdc246b830b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2899eb3b3e17223f59de98461f781ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0e02e28ab4ca98654f73146a2dbbe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4e57101114c764a0f6a09a56053f6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a41a1e59f163566b7b4c45b25a30d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67b967b9dfcd5192e721d1c4ac7451266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9def1eb0713a52d2c58029ea64e7e9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f830a083f3dafdfe55f0fe0125e8e82268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d213bd82ba3c1adeae514188a59c26269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a83ebbde4f0da2fa1c168280d5a10270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e32e3cb22d33abd68316d6bc5a9ed6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b73c903758350788514e31913f4cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6313bca4a3291ff5782b8566af537273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73217e0fb44c91578db6da0ff806b23e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ac70e7c8f04301609f265146f7219275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210a699fda49897d17696bbe9cee504276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0759eb116fd0332b95a6b15d09db5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de6b371d2eb2ddc2b3e07e7b904769278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b592a45158abd12938445058bedf96e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b3c468d469ecae4c7f11965f7fdb9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f858ff593bce2586f9b72e640da36d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb283b2df134066e0f7ebd175561b03282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fa5ad94b6561a4883e216313004a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ef665fbca8d41bc8ca6d0b1c5489b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bd097b4107e531d1c8747e187b89f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3d4d5a006c9740a23c800f99ecad0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bee510fbb553aafea7b1978da4843287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c0f75b5a422225bb80947e331506b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd9f95adc582c97d1dca90e9ca9622289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171c098c9d12d13979d5d62f8d51a69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606d06d37cc7eb887da49e1e1524c2b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd96530d2c4c83f888cd5e10691c0e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5afb4b711bba6a9bddb56e08a13462293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d73cf1a1678e0d1e3690796855c6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0877cade151222da2e938b600b51364295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224557e33e3e664aa4f160baaf68e22296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e38285352f4e0b67578c63fa77b801297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d52756f05d928299cd90d64217d31298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fdfabd1bb6b67512c281428e3a661c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299937f323a371047845fb5504773e7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cbdd482793fcf26ddd486209b901d3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a1081542135658063d5310e0e9ecd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708b7a6ff37b964af76bb3905a4a4bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1362fb9172ada94fc0abde97bb597304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343366bed3e7824f1e5e687f10bf6d52305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a335bd0b68857dbf3b83bff9da2cb1e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb675bb572115ec6a84efdc9f888fe64307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a303055009e16ee73d6063edd6f281308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c41a08e70473505b258e2b2ddc4c04309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af5e81ff0385e213af0622732ebb36310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51621a2c2fd2d2105d2c37e0536e325b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0aeb6116ad0f57ca18c9b877f5f3e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f009c7864ef76fd49784c5f619e0fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad890bb93d2c676fb2c202987e1d0f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55fdf267f4d221371435db564c43017315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362f01ff5267f81802d7c25bb8f1a7b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa1dd279e4cbdee6c73f458464b3bdf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce29b717924f934b000143b4808dd02318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9b6d483409b628f9ac16bb8209f96319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac233d26bd137196623235b528a58b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aed645b9022f9c627ba300a26b5b0e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc942cfebc5f8ed44cb8ecb9d0c1b7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb5f54d8144e134412b0b49a650a7d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8e87adc404779f1eb02d01ca57d24324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccde3654d6cb38f10d306b9dff638dc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bab29c9d5885661433040e5682ec5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f949fa5e03c0de7d587b88e3167d52327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d47a11ed4fa6a33a763ef9e3249de328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1f22fe13678982f27be7dabdbbac1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470660e96ceb01c8858515d1d15d12c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42088d2ce36dac0882d38b0ad67f1045331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3869c425053bf05c3428fef35cf53332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb44db77aa19e9579fe01a188a49579333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509db812008615e881cb7eeda591cc2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda8f7ecb356334b456be2f965f9ae2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf7cedd60a139c1dc90f557f2d808f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a902057c8edaab5f3d533ad72204e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba0e9d8374e13d783614a6f4c460b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fe75a88bff712fe5abafea1e70b77339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60683d47c9146671979c68c05a23e419340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460232a1c9a55cad1d0918b3999db4e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd0d0342f2a78835da8074affaad0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c7f7170d8c411fb81746d8d1359b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf1f24ac91c0a1cd19002072eff3bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87616e5cc3e4645abffea4cf2592341f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e428e75fdd3c9a6b42b62b11dd225b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3bb885e676d38da4ab2a90acb6088347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16297d11fbd29e984577719496021719348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d1cd0088f7f45c7799d340a983815349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaa1cff4cb93289237257f41f223db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a36a3d72de28942c5bf006cc5c1d4c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80d64a3f0044f73be714d71726119b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d181c4c27e1e244fce999c1527958a17353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e49bde1e187be074f011e2f1fc139354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f028bd9ca1ef2a46fa3bc4a9044ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf852dd05458860867829c82482bc9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4706b88d52fcce3c0c1f3fcb4797f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159d8fef92f03ff2cd8773d279b9891c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3358d48b3385fbefc988e1cff3323359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3cb6998b4f219d1baf148f14bbea6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff7a1188bb8ed982b78421ad3d437b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872ecc12fecb0ff7e201148c9e2753a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88f9a2ef7e8b89630012ea08443bb0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e773dca5d76dbe64e04097b05d574364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db139a207a23e405e887fd9b6d3aede365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091be5db0186e88eaebeca8bced9dc8b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5824ba72edd560ec8193fbcc4532fd5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e55cfdbd87d48124a18578eb73e3b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bc7973a10f6aff6c2435260ccc962369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88eab1f411d8d577cf5453dbe326492370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b835204fc9feb87f5bf57aa9fb787d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdd90aa690e648f7c5371ba50bf9bd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bda847b456ca4acb75ce0cbc0c9e19373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088cbc980975be1bafe40c705e4a086374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc59b240c2323240135af38565d7e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935bbd67cf74e3875664af32d9c4f5b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f1486243bf25d0eb2ab7f1ee700dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa841e0da96f7f612956bc79d13af764378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2cbb46e03243f7bbf68cad2722990379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce866f8c3d9ab47fdfd431b7163462e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399248f25548afc4c4886a1f3895c79e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762c54cf8edc235bfaa611f25939379382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19535bbc2d4b8ff7e42cc2acef0e765383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d34a0f54f0250a9423fd6d03569442384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800980f23275092c0debb3a2a0547a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e861235a4e01b9b97723f2f054b2cbe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1cab6eaeba601ed3daf49f937a2385387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3a61e0ef2e4e155de47dae16207e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01f4d663af8022748854892aa856ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c05a7002676f8fe532d5d5f022eab3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63193a5e2be143a8e68e17e9b8feac63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c46cbf1199afe3f86d1d0eb29c6436392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d513fb1af3b0e16dfc56e712ad4c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614a087bb07a15c19a4e699cdd350bd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f224dc9680e393cc74baf836d85e9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae78d74787e797cc3a52b3cced3927d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f0acc50d97af73d0e89d1b539c42a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f17a869b7d3b264c8998443c4659a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcf3a3616c1d1139ff847d12b690551399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b0469d4b16a512633602aa4d13aa8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3202c2b3c141fc190728f71578d61e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37d5395f778442cf79a0fcd5576492402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46b0bd6ad81dae3a56c7c2488d79f6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cc7ac4a4670a5be3bcadd3a6cdd80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48594191d1bbede4646fed5f6ab498e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e56deefd151f732e0863c770534659406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fb2fd70cfe6d0975ce1603991beb0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194d5b8c869f1bdba5056d9ef3a3e49408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dd298ce029bb22381e02db7a9bca7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231b4d2a4d5212838ed159a47db15c86410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb79af3382d9c57b37a16ded64dbbe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1dc690b49785fc3dc7c3c58884502412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb963640454abad11f2a7c5abafe3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df591d7060bd3036cc74c24e725b70414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6f375efe0f5d2d5c79caa705dbdfc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9011a8ecd89fa61899d0419f81b2db7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2b31fd08acb597b3975acef29b13f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0009c2d33f9e1dda8592e437b2c79f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e4eb3e08d8dd645d0a37641353508419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020a4752c45c491c09ec8e9ab12ffef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d780724f6971acc76ed702d4b6fc32421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f57733d06660f3b0745141b6e6550422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c4a1d447fb3402a9a4f104400d0b1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c5bb8203a0b7abce933f96537036c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b338eb9dc9c8ba9840e15891b4e9ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2375b1488d3d0e92176c1b5c03cd5d24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439c9731deef576b00b11686e37b10f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4966e910c7b6e3c20894d797f018dd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378938dff6b76a143e44ea8a56c4f9b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ee5a6124d8db3df41b1101ad4a4d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0ffb2071ff2d53c06fa0cd10f7861431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8a778abe5c37f05c459446d8ec2c7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1606b1288e3651c7d83653b9dc835c1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48718e9a4856278367553c40ef77222434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e552917a8f283cb69b87645b77da5da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee90685c7dca49bdf9b5396cea91dc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273525cd58ecd3060e6244b1e64b922437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a645d025c537cb795c25dad6d567423438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77728e1261b4c05e4d6bd0b4e51d8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462fac539e6a5d17a10e769dd037f66440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6256e7a68adee727058d58438c6845441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9ede8fbc3441b94e2dfda6c24731de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf137ad7fa4a69ea96cc07f6502c8a64443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417396cdf93dc31b4bc9f6821cec1a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11553103223f50b5a6c7ca3ad60c5ca2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635ac4a7a62d6e99213b5dfd44dc829446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86c09531ccd76151f5bcc4d3d6a694b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5064ff1c0183bdb462a4def22043984448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab761826ff5cc73d9bf24ccfe8261bc2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301eae58cb50d1bb468ecb1767fb6b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d9d8d3a85f45de2207499221888e5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736c07117fd1c0d76aafb01cece2fb8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5800876c2e93f6355cbf3c97e8f9d2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54ff13a027fd20b60905a3609e2d47454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994ab54a724729c8eadcf370196acbe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b49e3e1826879b8759576921299242456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08699ac0fd9cabeefed8538c27ee841f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf83cf70efa7793ef141d8d49a52fd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00032220e01e70b4fa21e25d16cd6682459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4250dac4a9f68c36afe173e6f3678c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec3ee1fa0925f8b1f8771a3382b437461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264a4e92f59f3d1e2113bc009b247f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d825e153db3c59cb687f8a2a3165b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980a748bde418fe56f277a4a5765827464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1c27c0911826820079feaa9c3e36c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2c3c5ecf91c4a4a9753bce3f7787d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71200e9ad6d7fa55f09eb76b42df062b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf868bb371c772c0e0798ef1f7fee15d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c1dc95f6a39172ff42ba89e1a70ca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8d3cd53ee351944f562e357232846470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3881e6b25dfab6823fd563ea62fe2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca30d6b7d1f529cc7821ac925c79ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f030c3eb6d439d0c9049d1f7d9170c2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff7e2dd7c625117fbc2dd5f6d0d872474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca2247f1a6c574501620a0edc5a628475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629b29022f49d83e56af5f718f5664f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77cf4fd2ca3b7c7c8ea5143e007def477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a692c1df2fc694646006a6b1080779478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c712d7afa9c61f138386ce3e8fb5268479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367c60ec6a32bb854542c9fa901c4b9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43492472e5e58b24dfb000b34cbe11a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92062a30184075b58a33d021d24d00d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89140621c3b6878c5b6539bccc9a4cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0661928229123559e4272a07da6da5a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec370fde2958dcfacc9c2ae599c9c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c518e74a6c5e9f296b41decec888c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd48e7966a39d7097c2e37a8beb21b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f46e3c5f16aad2089bae6c0837b54488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d587afb8fe749d68902b7db5d535f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc0acc88b7befa5eb8b7084ca673e3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdfec082dc39f6ef6f431ea2a40d58491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb4cfae7f45f36db214007012f65c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470ca3d93c436c306c93a480d9ae93a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252939799aa8ab5a208660324fcea3c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51c408ea85f7c57f2034d3be9d4e9e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae8db6fdd7bfc17e2da5ce78a6290b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0236da37ceef79a0b5722101dff54497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9726a65f6e4c6590abf4ea8f1c9a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063224a16c20d6219a9cc46377147c0a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb43aa49814aa4c69d27a5168286a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935d82ac5946080f2cfb5a745e2fbc2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af89438376bc5ef227559e1d9e9219502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82532419a15642828e614a1bc811ca2f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84237329909476fb5332fc39576aa8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346225f3f94a1bf51f7a395d566e0535505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e265d88afd93a69f1910262765409506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd01c7e61dc7de78435bec1b346ca6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba762d3827d047a320280424ae895c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e9875d8b16cc6ed8716241908df1d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b09156638a9340ada473a97e7593c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ea5839e9ba4e0590efe266cba2ee3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162287448a67c7f3d32c15af9f436a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c362a8a2086e66709b05a781a841f8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50bcd15580126f6e5dd01053a38964514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384506f8d239c8b0fce94f3943bc256b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2bb9112f25e5772f257e5e978f885e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8337fbc4d700081e78c2f128f56036517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8dbfdeda54fec8f7e647963df999d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efe3ce6e23ebaae1540bd1ec1efdac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93342fa74922ed62752fdd8d4c7571a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1cedcf6240c094c116fa64d9fef8e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7265690fd4e58116ecfdf0510dc24522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052e97adfaec90ec37608bf9731c677523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3395d494624a8ff6755540d1606176524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f563d14cf0d11b98827eabf8583f62a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290863394f41ccf923f223ceda472bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59098e694a114d4d87186a7107e67d91527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d56ca10ee079aabf9852edbb282088528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a69eb1361439181002cb588055c60529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ebdfd8acbc40d1fc8a7aa41276e47530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4e880ce1d50aba169bcc29c577666531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50c6b39ca4967ed2001182c9a8e780532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa5d92b41b6a557b0fc703b0e82343533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05daa7b2e7600d3834ff53ba44ecaf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401bfd073a090e00ae9655c96e9d241535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f0bfa857e24832b66283712759435536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983f5bc461751744860388b1cd754c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ae26b8a60ceb13f4e2962b3018679538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea876c7e62cfad3a8dd6447996d4eca9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6196487a2b3ad05be56ca6f5e32c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9145a5cb49c71c5a1d0c5cc91efb6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f061c890b7d7ea70b0f8df624ea9695542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419ff7ace8c8b50ee8803dbda696323543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6383ae1322c183d89a163d358a21a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a20b2dc80007f9216dc85b597ed47545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb547de13aac2186ff4583153676088546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd791364cf33329baaf2666bbcf403e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdde5e54266800c840068837918f3b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0dc31ecec3914b56d9064456c1f432549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0722d230ab8ed2094d52bbfd3cc776550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d50c52027e2f539d306833d7c4b24c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7493b5b805eec690a0cc88e83eeac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef31ecc1891ffe1ab7b45e15c6c0f726553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ea0bf8e4bfb73e5f392866d7e3383554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2274d968ee41cbd2c782001718f2daf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea090a07ed64ac5def6ae13a32dcf2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1afe694fb500e75cab3565d9429812557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67457eac6c6c820c19554417f16dc475558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc34bd3eec1d8e1930a025968e97fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fe177ea9604ac65316c6eba292646560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff94c9f112a5f779cc075541d783eb7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22315f7be976862692b831f34025a3c9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282a7fa3b4eda900021b6fa2edb1dca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1cee0e370d9c1dfa419ec7239a20e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cf4c5614aa3c5151e72117ee6c9d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a79ab8d040a3cfd1d395a1d242b1eb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac85f881eb4a95fb5de7b8b9f000f66567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5d12d57b9c6c7cc21df2b442f6758568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe580b62981a85e9590a2d3a08006e5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4bb9066e7079e4ae6c9baef1c3090570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bd0e1a7bb3ef7176c663fc54e16e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2abf0994e8521ee939906c809367d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342d81fabf2a4b13f7d3250044af90b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a163d9fbfe548224e2f2425a6f9001c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50b5af7a85c6117491038ba83c1aeb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5095fc458b61686568a949ecbcb5818576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927985a1aa203108c69ae7f64534cd3d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bec21a3805f3d3e596b65e91329b2f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab591ddb82bd432f677e0e8bd02f92579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716210a56f68b057f1a6cb7e85d8abb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b0b0ca12b62adda1910f36fb6ca42581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd36465fb736838ccb84f2a5f4e11c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23883e25080f42e9fcfb8fd22a2bd54a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dcde16bc55ddd43992fc5cc8849d0f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5b3621bc5e89a7367560d65633985585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea10c2b8742f1c6ce18c1c28c67178586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8aa29454709182e4d804b0ee98c92587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca09e4a53221eca9a0a095d858561e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0682076a314a1bda1eef03af5cae7f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c974e1b2d3c7a4072d99194d62d1312590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866eb220aa6be05c6fc2128b5579f13591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09fdb0e9c4cd4367cd035ba4011d4a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86e75c73a0b569bec9766135c3ba28593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63794d38efb7b31fd88eec9df5ada64594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc9bc6c6f4272f31496b7ead0743ad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e181d7266c14eb185e9b8b437583338596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52c38c7924ce95fa28f1c8ea061ed2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c13f8e587463a0bcfe29d15ca794f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f1c38d065935e3459748eb732114b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2317a29f9ce935b3224a7e43cd336600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be9c56cd7c61849186b7043cddb983601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce1ad92e91f75227efb461d5951d3e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8447164ede95d2ff5a2ba028553fdb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c04765af1c916b1954a7d1ac2180ff604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8a51a446d726b9efa57f78b86e57c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aadc3f4c4cf93bac93ba204a648143a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf7c2bbfe53725d72fec38246d256c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82cd3f906bc92d9d1e015773ad7aa69608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d00dad03472ec40afb83482886c85c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb7c1ac07fd6f300ee04a64f7f41b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c6fde084e7539784d419c9db16bc0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607c68f32ebd3e05ade340aabc19edc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe49352e25992ff63c26c1931fedf7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c680a387a51b5181a72d0bc6d531a97f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b654588dd684764931c72e18d099048615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf479dd3ce3415d95d1a75c4534f0336616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4ba76907e77976737804da0b8c82f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701462f3f6c60b7dc6a60528380a79a7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4174f387bc21f791f757c92d66d02619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c8b20667fb96c57b9eef67f3d20f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db14a5a130dd66149614ecf2fad94fe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c1ad164c77821a0d4a5e905003f5b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2086a3a8a99cebf3f854e0d78e621623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19258487ca7ec988f52d139a4cad6e9b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17b7a36fa81771ff7e6093885fcd71625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b3c1f860a0bb8fd6817968386068a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4d80a76d21bb0fe5c27f5a524096e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c91e56d314dfe958690379c3c49bf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599c4a445352d257e001895f311ec05629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063a0aef46559df7b422e2b7ce95cd7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1d3134934345ad716137b7eee0432631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961493f05e3c8ff75c8bc42025dbc3fe632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab0f4a5a35a1406e32d172cf6ed6010633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35cb999c75b598d7272767ef6f181a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8626f150b2c83606d5f58ea46bcad635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fb8664b61b481eb8c1a4c02df3b3d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8490cc3e8e396abcb06371281cc1a6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a62ea8e01d72397d089ebf400baf46638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d593f38881f9c3f84a066f6e21e2f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6076446f5c2330cdd0e88ba4a8cca9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d38b1a579bf8063371c7b068f38d9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc62829deb5789a8dca22c9a7502fdd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3a178b46ec739fe952430c70905e6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae7cb9d204f7aedf5584611d7576af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73382f481da13ff6928954117ce78dda645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b683954025af0b175b15a98bc0a5b18646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0993ceadc87a48af9243350c459e4e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870acb395474342c332200df1dec037a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924ecb77b5fb659e12d198220779171649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9196dd79a70760bb3790f16928a1b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df8f423867ed7bd25fa6347e06a809651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2cc46a1cd2fa9bd9c7cfba61f5483652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660b52259cca62262665df5ceb994514653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c24ccdd56c027687f394ceb5cd86e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8fe34d40f8f3526ee2883a33816d8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe858279d23c647a939b295bce7efda656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5de1c4b7f128be3043bd62e072a4c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c79533f49d5f17b919852b79cfdd7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877795309d23e851d54a0919ee894bf6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ec76029e707c9e76fcc87b4d85d609660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be68c60040e0209b3edd3f5dcee777661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352db66851663c8278126eda351525fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b18e01014de4e2e8fc59f2c8855a9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09c9570da6ee7d5284a9766e1e22c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0154360ec4fc258829b237571ff5155665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ceee5fa30725073e6b52d0ad0a499c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ff409540be3e9b74c8121b7db584f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48741a2fd992085de5752d92078bf17b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f51da902abb6a8022870512e52aa3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac3b9ab6785dfcea56b59e537d54de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82775d78369bc9fb5dd891934de544671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005e9910a7ee10dba473827e0951a33672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093716ec70634939f9821ea8d94b0076673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48439536027755d3c3b767a37f4d981f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472c4dcc6f2ba6651fd376c55e6dbce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4fee21dc45e41f874ad86879f0e5c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbff7b6c1b32cab74e114cab13a8dac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b5fc1abdf3dd52ed41cbd9567fe5f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22063fb8bba98cf4c01ba8dcf653b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d44fba242e6bc8c86f97a6b39a5f1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2c4894005d98f994946bd790ec3d6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73407daec45d8606961873ddf2a46c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d9b6f60615068ab9b0f2e29489340683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598f3d23c99ae39d2d9dace51e377af684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec553353c4c48334c349dd61e4d779d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade71dfe5ecd7e403ac9a2e304916158686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe079eb0188273b7a2a6a90ff3986f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e2ab490bdfc60eea8eb910674f347688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c898bfab1a07271da2fb3b05c63994689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2abbc71037e240005b05367db6dbb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb878fdd1e6fd6ae964a853fa58175691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b481a3bea90670e73113ea58fdb60a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca4368ffea18db3e8cf67726c0f133693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecc221fadd897353f317a9b20ecd92694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f731ad82d7a3b154226f90d3818dab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527541be38204bdcf7657c76e32cbb19696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b2cf066c30a526339357ae5454b5b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cc85ab2cd432d9749c85001ce96d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e58740d0668393cc11fd16daa16eab699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753edfee97e4c06bb7a4236ef7179e6d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a494d2f10e6388da80440b6932f654d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f750fa60ff0888356d84f298b69fd09702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb97f24d112b467c650723f40d17d18703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efad3a175fedc019332857f0517a98704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5cd1547e4967b9e345dbf860a2420705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4444b087e1c36d32c2b0690d814d4fb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2940b1ca32cd48a9285e680527e8e13e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e6e700acd4a0e88ac4fb06e27cec3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e7e553fd56372639a537f1d3b17ae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2cab0ebc8a1a626da137d266a15d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2874725a58a72c3bb49fbb3fd93db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd8f29dd6a76c6fc609ce93b18bf40712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a143c927b0cf6730c83bde58ec0c6dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4491340163a6237aa42bdcd6280f5f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683caea0307b29983671255725c971eb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88170bc8cde82b9cd88cb78ab9586262716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd350f09841f55c4db9d8a9343c5ee717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ae39cdb8fb8f9ccfe309dd662d8d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68479687aa81e54b40bb4df0efd1dc20719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1062832f54120bd30355f9fdf36bd2a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052405cea3fe19e47e5fe1db855ba147721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f3a9cd2ae8ab71d2ea3fe883904fb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a443065dabafbff1b9195488112401723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69441f236504e169416512cab20ad1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a788dc060356f42d8d3f3c7ccaf2e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400b55863e4ee0c85fc1448e612f0fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63781bd95a1b3282e953499a92423347727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dacf17855e8a817ea10002a509f8c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa51dfa410d603f08af4910ccd5fe8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8af763e3926dabd5710fb41761013730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6c0b333beca3a07b21bcf7912fd9c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e66237c22960e77f1026c8211f9c59732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c10a50781d88a934b75b08ea21db4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b3df651a90f8e6c3c9a906c72210ad734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019ec16066332910371a7e70a893979735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f599707c574bcefc80e92197f19a339736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe67f9eff2a60d50150122f851ea9d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf6bede31ff0d32a24cd5a5a9461c7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ec78670514b7917ff07172126d68f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ede7b41251c71cfa26ea735793aa0e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230901377a31fe0ec637aa3ae7d2ec24741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188e23de58c16cebcbddfb64e878138742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c0635df3d753bb507b5c2d0a7c594743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90877e956b1364dc5f89f3950a7d553e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15abf2a9cd834c7d99433781fcc28bc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48c51e7909255357729d124f2ae9cb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d6c9b31f7e0126bfcc312d1794373747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6fa9dbc4ed9b02fe90a8f3a9f0dfb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0949f8c46c8478cc6a94036424ce9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f1e66a41dd811148b427fa3cf335f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6fac3f15cfb459bf167dd638c5160751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf212cc1dea44ae02c10285824de70c6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c17ec76d7ed9d469de3becfc812af753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3aa2e4863b2f03175010f32cc55441754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754f836770417cc9e5acf3ba909bc73755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e56960464469f7d4f8c63eaf29c4d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041b33181c050a56f4e89860bdd6cd7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26908148db0d39ba2872f1a95320f134758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181bcd3d253c80b1e8f8a864732da781759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>