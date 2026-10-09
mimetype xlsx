--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6e6eab7c94a2a617288961ac535bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709cd53300cfe2c413835fecd83d20b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40c5250a6d70aefa0435c3086591043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e2e0783c2f9b4dcd94721a3cd45ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de218371b8afb1c39ff580eeca56ca65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b0723362b92c616f84c79726e67a3b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90995afa03ec23034f3decd327b14967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bd38b4792c35a1d0347ff9e846e818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ccc371b3d5d1cd5396e2220cc018f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9c4edd684456c86168c301872b9ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc0341c507ca4a4a59ecdab17f49b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb69b4fd8bdfbf13af35fc9f7e0dffa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc58b88072ee7fb169acb69f1bd47213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25eb38b772dd5f7c008a98e03247cdd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8ad94f0c3e0e6d0ec880f49da200f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150083d391d2e01cd065b16afcc5ec816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60907f235ddd7881a2eb81f348b641b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b130e0d515ad484ac69ccfe8cfdacc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fbcb58301433aa5ce0d8bcd0180c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d047d74007f564a45e10ad3a9bb4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3138882fbdac8d507358d4b3acd98d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4100cc5bd258d44f22c0f57d146fea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369ea59c4148a3e8ddeceb8360f087223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f310ab0bbd5adf68953bf79f21c05324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139791827b8abf52563224528c8f7d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca5785dc3281dba8f51632a4f2752f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00f09e99943c6b8226c91cd8b82a9327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2b4fdf20330dce2366f67c138bfef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477100ca8666ffd89e4759a75d4e4c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7046fea36d06abd320d54363d052bb330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a87378d19b47a94d1385d38a533a2731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e2473427901a65095a4e1974fa68032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca0d37522ae07e0b93fb962016ea0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e37710ca57aabb56d634c3cc93388534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c54bf8437031649938a23b50b41d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a411e9ac1c0f395da8c471b2a301f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ec28955ffb7674690bbdc54d794e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2e13fc50ecb236658bac871dc759538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062743c170e2113c537942e71622c3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc4f5d6216e77a20b5ba3ef2b0301940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee01493ca3191cdf22cdd22f1afb9e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b177776e2dbaaa5598cec69a05552942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002475efb59520b3907d31779e5df2f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbb53c8dcc63e89cda92da64fd291e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80b923e5b14ed2ca93f3fd9afb5db945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186692f2e2be49bdaefa4dac85cdf7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6165be4e1f1095360b8e2fcb49376a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6cac82cb3a71cc407a801ea44faf248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa62ce0ba32fc2dedbe43e825a58baa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde6abb38aefc1da2e85ffdf02d532950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89df500eab44cf0c66f5f54a44b62651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03624bf3cb353de56039619fbb6dc8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e9dabe4d4ff2fce2846151a44e28f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee99f5efa798d4b02fadfd3fb1da7d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b25c3863ea74e438974a3c46d49f955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7d8015b6967c3495fcc360a71ddcc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643769eb70402e852e4c37d7878895e357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3b8835b19863ae9ee95aab861295c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0016fc9b179a890fb568b96602e48859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee6c0312ae47fce8b9f689c3bac5d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2bab7e26ec73cf642e4bc4e98dc2161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397981e3e8e9e9f01d287a4a9c495e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b68f9590251d2bec431401dec2066563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbb229acda8ded8e0e865dc5baad7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77642de48851b9651a8dc0e6da9d601265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99193f97f94c25586f3c180d9f3f3c6166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37832245e817590c5aab7c7e55ed376867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c23802af8c3b0bcad7bfaae73005768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71ce1f537709ea78d73d5f0ff405a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994dd650faa90e33b127dbc8dc4700170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7bba6ae9b438d2189c7740792d6d671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bc11808febb9eab9bf82a07f4f92d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94811754a1ee6b5a4ec1ee3b9db8253d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c2d3af372b787bc73d7bd2032441a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ede138af0c12ceb7e1d3069ee3e88275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2744f5e2c1d87d541de83170e65c0876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128646e6dc93c223ac4a2bcbec0a0d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1531f6af6fcf85cfcf7dce8aae591e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d656af06863f17a58b1a0fb98d4fba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c04942b778d7e8da0d46b2ee33b5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158999ee5af8933e4d451093b84dd1e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd14fa764ecc78bd4909f2b626fd2e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036c300f2133954772820e1764fb6ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22255f620aec6cd23e965641f3ca434684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973b88e54bce675f0f0df3f6b06688a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bbb5e71b304afa8ff2e3c5545b76b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe7266ca6d74a03576384ad55f7a3d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620eeb62a232e55dd6baf2a2163348288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce0a5613ce6a19fc84c99a42b291b6389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc59d04dff606a6535a15948c66aeec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031e0549c13e3bd3ec28eb995ad892091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f08a1c40f03a86b3aef261b5c2d83492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71673253006fe4077f5456c8abb555f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752f634c50b581bee452956d8664a9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cd1fa464f7282bba5fb32108f2c2495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50a7fd0d6a5c4118d7decf10c1c27c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c661131300222125268d6339222f8ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e514a53b5ed36fba8e1145b21e15d15198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b75fe3ee8dc8f491a41ab0fe2869b999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95951a47fe31ad4eca8cb203d0e3877c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff9be7d5eaa5e1f84c1b3a6f45cab7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552fe268e7e7f520f1537d3260ba2e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cadf079b3796a7681816e3911a0a0b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5a87a60af514eda8b1b41d6bc5ee9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc4319bbbd3d26ca14dbb5ea4a5cdb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8e82eb10ffd61a24c7474d383fddf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25700503162d39de84c0aebd370f8267107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e3a9cb77e0ed23e0e59bce15b6d69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c010b8ca5f315de5d5ab808fcc3f7aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6eaaa96babde9c41f3b5acc43c755c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db364f24ec9301ffbd923f9a867fc56111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a08d508ce6f032f2b641b7d29b1606112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad803991442b32b6c87180448f5432b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509b4c9f68bd606c669f48bec0d66a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a249e48205429a86914ff48e0516852115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753ade8c01f81df26ee7497aaa1e6ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9594d82114021fa0c3bbfd01995d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b6887adfa11019ec149c018645e83118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aca1cb2ebc2d6443418f7386f0763a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd9227880681d86572dd8b00c7e40f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8d04566c03e31e1039a1dbb53c20e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6979e4ecea317140abe41e9cab68f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d9a300d5e86d33e5238a8f4247add123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdf1321ca0851a8fe051b41fb8e38a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce95b2d77a3fc6d0cf61c7d6f6fedb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c225756b1d2931859b9b520723a553126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4886621751a89ef78661262e31f71058127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7a3115badcf8b6fc981f4589c108d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c2c18de26056b6c133fe2d7ff19bb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b0b9ff3b51e0b507925350eeb5a21130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d36a83ab91b4cd3fdf0bfcce28863131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87c7bc16ed748754f67de4272b8729132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5c44905ca11ea2a91664be38996e4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63678babc2f97d4bdd91e51daba0316b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48b3db6b95f1b93d5941c3f7b157de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce1d70c6d719aed2b4be400227661c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f300eb7f993cc47da9ccca133e70b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250fe7cfffbb652a6739d9275cfc830138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32090ebb147336875be8e96469b49d28139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf2a2b69964dd32cac97f15659f19b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75a9d2418f5d71cf99064158a34d9d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83766274e5c5dd00ef314b4e1fc276b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ac93082550ce4cf4a3c5a25f1c8b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db726a93d88abec0004d0b691af95968144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddb496d7e2c46ceef1130d2c01762f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a5e045210877f38967159de3bef3a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd60537201d08fae8091cd556de3a97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8818f26d9330d92ab955e1f1d2521148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1586f4bf220f643e1fd1a30124a59149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca9ebe7c5c218522af4797123caeac150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631055cc8553a093de275d657170704151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c715430e0d0227b1ab92929fc06089152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8093d6ef2f0bf2597202bed0990e01a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed05a85448d4b5d4485fcb98764a51b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3708e947c9a4af65f461cc67f6ce7cdf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f1d02034ab40396afa2576cb25ac3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aad8ebeeea857700474d5b4bfb292b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcf7f8c54aa8702b33e766e06e18af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9b9c471191e6928a8cbfc0852b65c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b58da7bb522197908943dda1b5cdb5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8720e1491a68670582594f2ddd19d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79568f022af5a41a3f27446e25b1f72162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fde1c0f0fdaced29f911d027f4be00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b46f5848cda70c2fdb869eb2d71dc0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a44d88c493efaae7f7d9540bb5a6f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf9db3a6917ca29e7fe16ea9ab546d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd5aa9c8c500e4fa9caaf38218cf6f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67b1919300e5520afdf4a94e4e078c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f153e5019068a81bf32d4d726c9c6f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443de0e03b83349c5306a091d2a0bea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacebab3a8828cd77732699628537980171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b2c2aa29bd0e7bd7a109e21b9e2da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6562cecfc774ac2ede6cfec477136173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca82822bd37f4b8e944717a574ba44174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0a7856dd2576e3320a580bfc011cc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b27f88c8d24f055f69334a4c7eab00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e453fc61d5de6b3cb7990525dae38d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4f0159d198336462ff0bb3e96e5a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56857a6f243cd31606ecdb41f739ef55179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5711fd00a6fd00215cde20c034d55b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78c7e194e994cb450637761219e7dc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4115c884d61f9c214df17692e6729182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50e7bda5e224dd5721621b0d8b56ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0397f06b4c3dbff9498374905cb13184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3200a9e541569d1c9c411d6d395582185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191eee08fbdcdb0775c0460ac1f02b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ec5f21d76ccc33d80b459a8ad55dbd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf42d2a95bb843e69dcdb4bebfa8dab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb62f54184773b4dda3a89e80ed7bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21964362f7f1f33cd45430d115b92a5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bab43a432d8bc9b8d2af523505dd86191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7da8b1dadc6820b55ba20920509fe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32738de59631a344f4d3b4df04b27a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fbe392df2248d1ac2df93ac8d08295194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d5d82a2c8caa98e1def8a5f996026195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce1153392d2c7ca14a28117db2e32e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70821af966e96421813aeb2c0523f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa75af5a6434b3a7c47816e7ad90e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01ca688ee7275ea98666f11db18081199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29edbb16e6b3e287dbbf3aa454829a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635250c3e9485656905a5772110bc797201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601174b7a85dbec55d846736e58de160202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f5d642efb5b2355600f688f1f382f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cc50d4ed18cee6c0bd48bab26c3a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b70094e9d6ee0de09542e85a761b89205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058bfe7a25223741c489b0a58d59b57206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9021691713be31d71fd554ef474fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53389172e106c72ea7194173cb1fb4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8310d52a75ab53a7ee134286ed87a1d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4424d993ed71a8c399a54d745717b7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f770843b8ef9ce1d7a3447969db23a65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b536556c20fce339292d4f5e7a053d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ef9d13df32348ebec6a674cda7cc7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f14316c6e2771b6b04b6cb2e83efc2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527c05ccfaaaa5b61fcd90644c6be56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c12d6fd7ca189cdc0e9ac9026ce800216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e9c4638cb3365b87c5ec61151aebc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf691d66f1bbefbd2e8108b073783c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d1aa45ea5ddc0f802bc6799707ea7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805440ce8136a453574b47f176fb723220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0b007f927c2a7f107872d82c64e8c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55d4874567b5a99d60d403fa5a8b94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced37ee26edd08a75f991a73d3285ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184cbdc61c4f72bc543f030dfd6ea58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79a2d98c544402903669d728e2ea54225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59f5fc88f7d2204daa98a2040a8d86226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3960b0e381e831076aa0a4556968a20227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f1635681b18204403542188b1033d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a3386e95927d84e06871be80ef6f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbdf78067e0eff7a0103f3f6faabcb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585ccb4f7aec5e024484f9e04bb7758231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccb48bfe1da7e6ac6d659e70ce5ab1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40a92091b8c252971e88ab44b030e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565b553abe456e19f7746966c672fc8a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90893ca9abb07e41becd4e06e21a03a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc11e83ce19660ca5221b430f25571fd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03bf47c60ff79c60b15930d5a7124c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba514025557af0ad760780bbc6512b02238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49d01babd1e21287ad66f2cd048478239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d02c8281a1dc112fc37dfa1aae477240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12d46c4898e09c9ecfd26c865111d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da5f68888e019b1c2230f417b0f0a11242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b9c1e78c11f563fa6834f0e2c59df243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6998d74acda48128ef32e04f75dc23b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cb9272b828a5efd01c36c0d83bbaa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bbdcb34cf9363aa3942ae653267bae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b7ffaa74b6b2e167499d42ece6e68247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb815cb320b7bfb5fff087b857223730248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c805b8fcf95e3ab638607b8bc45e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f3d55148da484aaafbcf1cdfe1b0b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7472af4ef93f94a7bce42902f67a231251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a256130694cc8a8660c7adeaab411d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17263f7fc251efd1df0779cf688df9d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0b159c3b7d43c6abecc55deff5d7b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee67c5636263ef0914f72c0db98410255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451edad249fc346b78b268d848e7c247256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a63bf258ac5e34353b6998a22b397257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12145f0b82ebe3da170bfc67e2ca3102258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ab63c768a1c8c4c1a9d569a1e9a5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fa55a2dfe43c1ca418c47f4678805260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218fd4f1b4fe58497ca5a9914d1ee51261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02141094257587c82098b0a1cf039e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a3bde70d05986c1b82c8b077b233b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2754f2e5561de3072d7b2f9dc533293264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2f9706188237718cf077433511598265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145391bd38f9dae1393fd1cf8e4f80bf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b190022bddf29c4b3e024d1fc22946267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d11ef8dc0039bb326e6c80606c73fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae934219e60037ccad63cb2b6fd1cba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca841bab47a18d2ebcc73416ca257743270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab229c1ec99e9b69ea167b2c16b5a88271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb708716b5de39a3a4569d6d971a804f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866625f6dc7b6d85269ec1fe4081772b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b0ab84cc47048f2ba49497f40fb09274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ba5964650842c5c316625a6f8d170275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84c46919174d9d7910c866cf4a7ac7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0fa71becb46dcbfb73c114fd04a00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02049f33742997dec524b60b3b104459278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5ad54b339eb780cad213c9889340b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddc39d3c3512ada8299f07809da0c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585747bd915ce3bd204ecde47d2828b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66191e87cbea02d569853729d969c526282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82fb461dc614444992d346aac70e7f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7adb65565c4016d76adf1f56f4ca6c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01fc2dc5ac887c39a8d785ecd4f6a6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6aa818678ccc28d2731d924cf6a24286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14883b0cd4aa5cc090cda04e2568cf80287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c68fe65c96c5fd32b3463f067c6e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb571ddb8edaaeab6c1a38e1b1042291289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44350be74e681a6e9e393fa8744086290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a964a7a0e32bc3e7e0972ae84e024d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7a25f9da2e772304527c4667a9424292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258be7d28b2ebc7bc63d50e8c4e120aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1479f0172c31b07113b91e86ba512294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d0b68888100e0181f3c3258a3463b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef2e1064477bb5c34e5f65a5bbdcdd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71db64ceb8f715abcd12bb613ce6aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161d016103a9a4e4041a95674077d97298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68c9f7754ea17d819e4fa6e88d4f27299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36ead1772abf3d5219b70fca8500a9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c60e2c87f0ddd5eba4ac1bb94fe12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a1a3567d1b3d7f750964961a8688a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69588186b74af745e93935a115e88e55303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b6691b51b7a3d7a635a4eb9761c6a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ed9170b398ae2abcfaa2dd52b3042305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a9755facba5186ba113869d6f4b3e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc547473cd7d8b5429ba64dbbec07e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3bd69af0243cab6cca3461eae05325308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae054e3561bb9d5721dbaeb112a8b564309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b34be1791e1c197b53e2f999613858310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e597c63d99b75999a56c8515f392fa4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05c8e90ff84d9bc7cecc6bdfb15698312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014ce95485a96658d3d2dce9cd40926313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d676cb020283b8787ea9ea247c6157b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9dc9bb31ef14efe09cbb19c340201315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f309f8260231a4dde301843134a3228b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b480fdbd17b23766d7ad945066720d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff598a2bcb8004ff1e10e9bde243bafa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bdd74a9a390bac39c7d183e135930b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ef3349ea832f999b56a260b089d60320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a5430cde31c7114a5c17408acd77d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538f3dabdd5ec52b85cebb84386cd58322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1fafeb689ee71b9ce540a1f2c940f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbacda938c8699230c1ab62823f643b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f659f55ca62d01564078fd327768ee6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688337a25f1da514cb67f00ee0ab6e38326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdbeb7586b61a6433a9e9a4560cedd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0721530368c28266f8feecfa377334d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253705a16b2f577b2f98ca75e70bfcc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7877ac1367fd1d8abe658bb1145c4909330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e0b8acd26e572c6daa4004906ad92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed361a2d69408c8ca61716a2af3df9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ea6eea79becb53b5722db8031b477333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791da70f4ad560f85e9367d445886e98334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd4292b7c54e0da3cd2894df91a12a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f647ec3c8d511bab874f2e7ac62e6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee2cfdc27ce8181c18f0951f471da0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580434fac68ff1e45602855c9c05b43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56433fa4f3b8ce89470d59314c252db2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10e7e3cf44bc1020cafe19b7bb30ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809a5754c6787d810e85bf55c2143e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4a125e20aeccb6c9ea197d141a9cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95033914eba31cc8ec9a0dfedb86bde8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7300bac19a75c060e5996f19ec4a3c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d14008ef6515ac5b588b342f70e9c5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa31c5932fde5c12ae3436509901fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde9e89df5e68fa41fadd04e13fe4a9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779493b62f19b37553705dc1f8e33bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08732380c713b8f3b36b1adfe9fa047b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f63d39e197de650a50e5239a454c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bff4d82dfd163fdd0a9a6ba5df621a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8109c563c77b4dad4a1a9ffae47f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53d8e16f3dffa1845c538e53c20d57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b5edd5d8ae9b30c4c03cd7c7fcefd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10235713cea03cfb6e25466dccedde14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97518d17fdee946f5dcfab6e547ade9b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d7ca0387102917f85ad5e046818fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d72799b94090c9b27b53ae05bdd75358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd62d0a5b783ee4f75cdee916d39d4f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b42178d464bdde2ddcf669184c4b18360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5454a76be2ab49d7e0b65fb59e803f15361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105bea03030112e08adfea796bd4ee6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad80f06f37259e7f10362fc0eed2f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e169b871408ea8e1419ec633500d6d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b458431b692f79002f9d06679110f4a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808998def49f61fe3c6961b70b35fc8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f6b9f3e0ca2146d9afc96eaa1b826367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87d7acfd43999271b3d68033a629ae368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4de4ccb9da4ed712324d8aa7ab6b51369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdaba891fb8618c3e07957eabd44a14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede12b9cd3fa2e9ec471a1b250437db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f449560fae2b59a19ecfd26c58ce8cc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33338d34a08bad92bfed6b364b5f533e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dff2043189e11e693bbe8ab0fe1ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4aed99edad58be04280c49d10e9756375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff22cd69d0d5d980094cc9f5e8b86920376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb31cacce90a06eac1419a83962dd47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09480c56f1a3d4f34ddebcd805189629378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb66ddf0f2a5cd66843f471b6468a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf42815d2e025d4ef5073a74a31ef1e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a82059f69d8eeb221978d834cb464381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d0f9543ede4ba4a1bb1110095faea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9e7f4d0665deb474ea853a1a41850383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70645d6bc56d0a918700a3781db2c2b2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0da6a9f4a5790b443fbffc9a16b894385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7b7f28bbbd6cc3ffabee1848aea8d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ef18fcff924ec73904062aad59d84387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e3cf96dbcc7a05892ee35a80cb3dc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973be2d775adbec154b1072fe7ad8a46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2f24aa3c470a5d5828aeb585b4b9c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0885e5c989aa09df93154af6ad261f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133408cef51e059a3ff6153af7681fed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1724aa77e8ba4166a5466e4353c32393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0c5aa05d6a63867d16640f99cd828394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c977a167c2c782a5dfaf63b361fc32395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4145a3a110ef176d457cd96dd13e180d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdbf7743b1149f8da531377bb8729f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1955ba73c3eb33316a07224e9d511398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfda5b3162ca37035797840a16b5cc0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5be294e372739612308e7b2df3ae1c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e998ffc507d00fc937e46cb6223fc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2824c064cfa3b7b6f2c3b43382fd4b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c6b11de37912653b01b3625f37a64403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b364adb08d216fd5ded7c0e32dde8ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c152f1f80a2e54b23e476fcb0e04b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcc0227a7f39713ca299f8f641cf96406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b35c240e57443256ccae1c23d050a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffda7dd988c2d7d420134252588a82c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0474d70a51b9f09167d86dcad12c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4478cff0f70aa744d78d7cea497aac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb6e924b5aab096317a562c0f87f373411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f863b570d5194693bf82b2d8df998e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ee2a7f9d4756e5622455be5a7b6bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392fa88b2ec1575e0751b1ce067fb37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c59197da989a72cc473672e782dc5a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b73ac686e8df7c3ad242b4f28653f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bb7187c0b3cd9bad149a93d22b354417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c98dab00223fd3da5691d360536bc5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517170495239fdc4d5b8956e29b48fe3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d82941af402037a6db9b0193d3148420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be6b224d06a361f20b2ebd81408bb9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0351d9859b6832cdb753ed1a3989f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fec02e4ce83c980b71aa3b96172f99423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea845e28b3315b8cfe30cc162846a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac36967785c66001e180abd59bbce1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb454c71f7c6fd24a7ddb51e1d62ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a638b8b068becf5e196259489ed12ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a005a589796302e133c0ca289285ff9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34045349c6048894ff1f9a5411f42a7a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e68cde48d643a5f60b168a46534b6f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0733849db496543a68d5e591a768614431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562841eac519e6eee002ad11a7bc4d8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35948a10f14311a5629509ed812349c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d2d47d548d8531659e7a192b77034434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e36278035e818966ed6767784ab27435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f10b63a7570dd800bacd8e1f10374436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3fdf051fc18f8c8e63d758f1afc171437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f7dc58dfc0a13430dc80eefd6c0866438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e59d278c254bf8d530ceec269055f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81c75f28e216f7643ec519c40767e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3d0fc0735460d610e7c426bb39efb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab9eeec9b171a20889f22ae2600c3a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3085e73d93dc0546cc23285b00522f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21262b19145b2aaf13721c229d3242444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9a30f0f7dd3c628bd60de52d6fe7d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dbadbe1dcdc560c15d610ee2a56f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4439e23242febb1471ff03eca13ae8b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08a1ad7c062f86bf63e20156c16b4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2936f65cad78871f3e18091d69ce3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06ce90b80530c7ac80f8e2eaf371a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec3ea0469dfa492c14d5d4e335cfaa451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e6f4a33860e60ac913c3d16b2c064452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c13226f9a8eb2d17e3337bf90a1db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b9a2b256e784672dfa4d4cd84e7db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66580a6f64455ba62e0a293ff83a7263455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56b2a3cd04f533eb26824ea82aa432456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcfa033220c163c7a4504c7645505f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58fc3703d610da330f5a1b5cbf1ee9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda15149d3fa67c1c4ea050ecc9191d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41f6d0f1b311e5949a7e6c3671c518460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085550ed6984a1c6e7257d89c3485ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0221568c437adbfaa142c27ddc69f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e94f02c60ff9be54b2c7f1a09d7856463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f5fd4c1eb97a8e2f984269ccec842464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddeeeed6410af7bf30abf8aadaf15ab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6757552a160d42f60faf90cd9f5c714466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692eb07ed97106db52619f9ee499c494467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a77c6fd0f7a152c44d5b03dd1deeee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb915c84129277f1976969ae5af3419e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36fdd465b5d5da40016187f72c64663470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3a161e278b2e28f6ba1782a1333c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b482306dcc11d933f727d2143fac4c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb588c69a3d87fdc3dc84a536c33a7b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60857d5d502f17688ff7a7d3d6eaf75a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0f9c952a5d7336f7abcfe81ff6a41475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d628f6e9028d73e03b37cf345aec3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a427122d540c92256b6ed11ecddf116477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc07128fa1fb0aa9456378a1be0771478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690632ea781702eafbf710323f6cd0f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a92ae9d88f249291ca89dc7e83f469480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf582e66833db7f8c054c08fb377775481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd9cc1b6915134dfa6302c73eba6c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d83d03a47f0db61f63198bcb677be483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36299b54ad5f4c07d4edad0ddff8aaf7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74224c4e6b24bb099cbe1053017745b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d41ce97c9bb79b052b7948d8424b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df2837c8a377fe58d355d61be8ba27487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f416beb9b0da949759564ffd64c4f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf92d77751801de55cf9c6f4860d77489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cb486b6757b3e2c9c3603217342de490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78fb076d00c8960d2b34e838abb6015491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e50148b6a121dbd6e297706dd0a11f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6afcb600f54482268cbd2c94b94c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e39247a60939114195fc2014d9ae0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db60828d166549cd0d5562eec42f24b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48875693e7a3f355c386786df8659a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eddb3cfa1c4d439871c9d6295fee1fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5084d86a7277d74ac84af7cc632fef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d23f763bcfb015441250cc3f7885b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fdc95ac3d7f15e273f9abd96c5d68e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061400df2f676ae4f18a1298d434fe92501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdf5a6e45bc35deb42d2e29a7ad4b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d650131e5d721f441ed6f9026fc634503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d843f9a02f0e172e6abc5b6a45eec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329e24760ad504875ce0df39aed5085505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a26c3a0df8e83a900b085346cf0d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363b064980315cc75c708621a1d4f75507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061a48f97497d9fd1082fa68c974a2c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22549dd5eef7c0039386a81e02a90ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3d1b2feffca5ca915c0eae496b773510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c525257738b59f0915c9076797a215511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bbeadc179e48f68f94222bc33ae8e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1663ccfcdae660041ef95127421933513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192831a52ae180acfe59732085634437514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c874e02c1d5797216cfb426ba7950515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2cf7981a91cab1bac501452e8a311516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d865e4fd1432433f35a3f3fe5b49ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc76f24c58b71b676bee6d2d8b4071a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30465301811983f495b37c6bb4dc3cdd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2e04b519279201e77580e3b37aa16520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5392a9f46c289319123fbad4ea35d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c7b58536bc69dba47c53edce6a5cf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ddb4235b0218b79ccd2e543f808c3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618af54067f46a334021357c41e36d46524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68099d85ff2ffbf73c5b3893ee640bb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fb840ae0783b3d353d3a53ee87348526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f781e8eabccb987abcf1ca051a8045527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab38d6d8490388fa38eb1798058afd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cc420441f2cc79d52bd526e8e5030529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b039cc586edfbd95401f0871fb1ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3b69da0a674af91f72889b963e1e3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f8ff1acb95ececf57dd336f29e5bb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70124ddbc74e1177afbd9a28568dc121533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e171238908116ffc16fb73c08d5f313534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0053ec7f3cac41d7172b3ac42546ac8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d163447e347db9554adfece6edbf251536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cdd243635a8eb2bc46281ffb6e75d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644cbb83e75dd4bdc2af15180c8002c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8aa937fecb32b52d59cfd1809eaba539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5505014ea96764e45bc2b4cad821f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4219b1484bd427239e63a85b93af6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6dd3823421cfeff50f1566b8afcee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa59cf51c85acea3e7fd17e35990dbb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36868f68bd17bd9228ce5a18a449690b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0324fb8a5aa32527fa68e77a450dd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fc1fe78136f4ee12115c01cedd6ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a33ab5ca2daa9519d51b2bb7787df6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac19123f76bbbea37b959d0d82d0ee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50923d8551fe8d2459209ce44a89d29e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0910891f9481010edb2b81e354327a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b48edccea3b99f4e031f32a2f35858551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8951b60d2f224ee30e8465514524f8c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06018dee31d634db447858b6c4b2a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d16a22f1a4475d68637ed2bdc9b2cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca1fab207b146a35fcd40bea82c22f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064044f118908f97c62b068f5a8a4c12556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee297c8b64c7c7139c7453388e7d81b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0071095f8bcc62d9f6ee6fc1c6417e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b5fc6f760123891e32dc124bd7c78559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac0dbd8e1931cc7ec4a8eeb535b9fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5ebac7c2c4155b90cadb2cbf447ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0a767b7f6ea513d4decdf358434f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cb3ef48dc71a7689913c73e2f3282563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8aa39dc7a8b2f6c903d8a6482b261564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c816297c5896c77d7d09e802a19acd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc281cc9d8db7754d9a2fc7d37e844df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd60c94d71ded2618e67af4d62a585567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eabea64a24229864202feeadc3a84568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd98d60472579b91e14bda81c506d38569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fff35dc8e8b1e5020eda53c250089b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe37bff198c32d1e029ad927a79dc09571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747d40fc4131dd9c77aff2f7b5c31e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518c15ad772de922dbcc71790809b96573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59316ce6b4ed877afcd3409ef800f693574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68181ae34632b8cf5e28da512b3e86575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479a7d7d709b6a836120cb6e93c298c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934650c125d8be2f5dcfa6281cfe7cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80ce6b80214b8fc87d0f7a22688410578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95556621ac41cc4c065f49f987a1de1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d1a7807fc5f1b5f47747d47179da9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48406ef639267b75035913df1a0b039581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e57a37c18a921eeef8d634ab1ec58f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b558a9316631ee14db3639b8715fc97583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836464499f7c8293baffa5d4c0fda65d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c8db9a3ee83b6022f1c5a4d3b89db585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e9d5b8a5434c26834dc6baafb91d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138b65fb517c676e0330e25d55e037e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff199b8d1679c7db67484a847ce5ad64588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee4cf2d6999d63ef3126a01a52fd8d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b07b8d088902935e87a12a67c4db0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454a6e26bf95ce526607973fcc803f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4e663d4ecc709f664c0179ff09a62592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ab83c87adeff9a7c30efc003d6a17593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4360d3b52e8273042bd7490e823528594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdc9e9119a80edd6a2110b1b53dffc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daad7030d7dbcb62ccc56d78853d9a9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8905070c6b60465ce3a8ea024de05c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b9ae50f6e0e09063bc8ddb2a2f7c02598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57980bdd249404f89364924cd01cfd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c398f7297b4e23622e3bb9031a2a55600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912627824619c1f3c2fcdbd1d6a4cd3b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe96d679b88eda7d72ef5716729d515602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263180ec9b4158680e64bbb0c8fe1f89603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039d396cd79c6e7e532ca347538b71a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba283329243a1b926e3ad81759887bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1aaa1e761a161a8def98fd4ce435e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca4a3f37c1e27e50517e5707c27c1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10df1626449e408ae128309a3b1671608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc32a2df7113f5f6640c82f85e0cb4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c5c986c0b6b82c841233198567806610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909ae1ccfafe58bebc6ba26c62c1aee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06037639f4c3bac8890cb1b543a3435b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718eeb8f249612b8ecb10d4f8ead952613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fd0ebd973a70eeb3fe434446ce14f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d631c2a916abdabe26b4b38037a9d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307be3d0e7155c87e1689a1fa6f1fd5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305faeaea5881b76c8671edaa20a06f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afb22f36689265bce01ac16ae73e16618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856b39a49c474fd7b8769c50eb5a0fd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d3d94a73bb24090b90b09fc233405620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e9018ca987171f193fba18468b009621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4913b1b9ca56a459419f2aab83226622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a81179789caf983c7fff858ec5cd88623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0261de3c985982f74e8f40b9aaa1e6f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9a00215414657f0359278fdbb7dce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc41c87eda15fb883b308b7fd1ab8c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e839f3a9271ce0d0a2dcdace5bef3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d798a65a2e9196ded1ca260b78853628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fc7888a32466eb3a0d01e79660eba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da5d5b9c7762832dd64a1c729a4479630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777597375efb94bf4300271ae419f878631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59279c09d1e1c6a43afeedee8570e40632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f9c596c2045dc874c6d354726f82b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ff4c384033a64699fdc680e658689634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ca2a00799354ce6f9dee96817d249635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4e072e8c9e31506f3403ee72e34c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40b7e1971b2c97ceebc0f53113d6961637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803c1abfbf3d42dae6e55ff1d68bda7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c6bf001115bb98baffbb45e3450c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797a6b560c26b4ecdc6382b03fb2b0f5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6842c4ae7b48ea3fb4079088acd2370641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f58218588226a9c38abb16de25cd4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a88aef7d8877891acc021010be947643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4cbc58c4517a64e20dde8a4945f63644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d550ed33a7a9bd394ca0de2cbb5b10b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3a5991bd0f03f0a2b953f7c1102f5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafedfcf170592097b2d53b4b8dea068647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b080b124ae74d28f1e35db2815dda19648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e25567e44a669a17a677f646c8c8a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a117300dbabe61f5815aa717352c8b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bd04381cc471cb0b2d2099a7d8a65651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae425f848ebe3f7b5c1132e915d404652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be25bea25a322612658638d2804108653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e593928835bc6c656438511c627a2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8daa0901fa8f3019f23fba6e787eff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf974f08835443439e04e6dcec851e58656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b68b16094fd6b33daa2d16c45647a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6df66a9cb3c1979c94df6242f7b46658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b73057164a2bef52b5f0f63136e06659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cda7cdea9a88d61e216d932993331d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ac8b0fc7448df7ae02ec99e0a79b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9adb7f742eb51fc034f4b6df81b323662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508e43d47fc6bef53937c5a247ef368663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb2c0e6d291019bc554f0252356200d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79ab35b6eafb6fbbfed4823f6e7c80665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b54377c3b6ff5844d2f5cfab0cacc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac59d4f83699ecda15346e3ab18b1c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84cba7d44561671c0c3414ed1f9e20668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2599ed4b89adebb1f4110b1afa85390669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a7751d471c0619ad4f03880490f15670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfd415c5bffcf93ef2cd37dd0a256b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84ca71fb3a02423ff31eaea6ee4d875672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d83b4721faa8b8005fa139d53cb606673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871a02e732c1734be6f3b13d3fab07c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3a411d66dfdcc06d6a3088ac5060a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4466875e76319f0a6ef70ead003fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809b91d9c2918893417d22ac3eb765e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f79eece64effb21510a9b9fc11679d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc6ab6c405f82215f0c161727228e4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01da1ca32fd0446cd4f331ea6fc8bf680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdfe366f69941a24ffc7706671fd8b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0737b2afb67c25cf6d884543ab52159682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b499ea134061a25cf4cc234ad4ba96e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228df68733f34d0fd0c5ff8a3a25b23684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e39e68468e40f9b9e9ab1aee668bda685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeea3dfc002b04e1be0fe60aa483141686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b129af8e51e3a59d7153d1105bd5c5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccc890f528f82a1288c7321d9e7179688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4b5dc8719b1b61ca488efa3862106689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77bba79ca6ef2a078aa94be419c6b6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaad0249fb3b1517d69f406c1093042691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe0d86c27e5ba2192658056eca438f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602b8065a1d5fed06307564058a2180693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d16c1d01bb14e0c66eb8ddf31775a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0196128b2dc35744b21640b2b0be6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60332412028d62a83907f1a5add18a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6c0a6a7325e5f53ab195891be166d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed946dd9dff44ee3c67ac29538bf79698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2ce2d079e9627b3ec2e36adf0bd5e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21073d5fc9464c3ad24b63d526d8a337700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485be1703dbf3945a5d6a6b533c74c6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca764fa2f764ab3d1851bf0ec8cd3890702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d171a05bbc35b069a2c028a2121f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7289b45ab254a670cc284b7da981991704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a290de3fac146f0f5e7dcb45f0224705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650a73132a26a4a766670bf029cf05f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a1078cfabd1e3a1103e9f6d2a1400707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c3ce3e8ac13c1d5a95bb587d6a30d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6f00630cf4190a94c834fbd006863c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616650ba63e1e3057c32b5ffc913a53710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e57b2b5c77ec9973dc4142d249f23711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1a8011f71e597d7afdae7bd09e0c9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec6f2a4b1cd3ff99c5ac13a4ecfb3e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a569b7812031bbf0a3e2a6f8d6a5ad4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763f6d69811f1bf8bd0a46f8d60aec0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8cc530aa0beabfa57554d56cf2cee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f3acde5f7bf1f4fcc39cc3d85319c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f40ff6b76b40c9fb981e67eb7d26dcc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc02c591b72e1d64cd57e49b2a7ce78719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85876e62d6dbbad910d76da8a5c4723e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe7429f6e294ff39fe167543afdf72721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbbb461403f30c15331896d507dd97722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7efb68566b89f81a5b20f1e8eb17f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d75dce644cdd9ad5696259b7817bb9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e9cb8d116c0a15a9360ef29a94297725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f914450868630b1b616a5ea85cae88726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166a5b016d5ff51c2122f05d959a194727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb45fe883a847559302569fbefa390e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440098935b613369925453d7f282f8b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3c0218b6924cf4052fb13557cdb21730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155df055e96fe30198cff387c50c3f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e26429ac197d5dbd11ac42a58026ff732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970e435b40a7f1f16035c9bdf7107cb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c6d4ab9fe5bcac4b708408c893003d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f6fd65970d79c10e46bf3c78aa664735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067160af478a5aa62b02f85833d6d61736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955b784e4e9c147f11cd662a3ba89e0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c677dcbb67588b6399b73a29a4f71eb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13b9be1590849eb18e32188bdd6d6f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c673d2a97416b283acf3b0d836206740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b0b7a2f4a909e9fba47dcce6f2a70741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966a758b4035d24474b984b05c00a26742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3616132c1f22dd0a021824433efe35743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0475fc8f3732b7fbbf73ef2042dd3c7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5648d5fddac192a90971bcefb9bd9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb958318b71fe33076bdfdfcbb4cd50e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2e9de406917c01fc13672543dca4c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f86930426565dc5072932aee71c57748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d632fe78ace13d11c455f8f63222dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcba5e0c812d4e6269b30d1e80c3ae1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9386cf72995b64fa5ec652459cb4983751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693f63a5af843e998b88c80403eb80e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24d62123c5294260c4b3a2c5574029753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d188567f7901667bc10e939e915237754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5c8c04259550bc62403e3f74a9f70755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0854835fe3aba88c26aebb8d421456d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f255daed8351127815dd5a44a26b6e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaa408599edbbe3c1a8cc52a400fec758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1b248d7cfb597254225535babce70759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b96784f36e4e161b78e809d81e99b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f8831e09b722de1bfa44e8cd841ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0242dc3f3269403c49636c66987b463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722a57bef4d80602946f095c6fc44ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d76cdd84d7365ce2ac94c4e5be7fc55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722cd3e634a0710579ccdcd424be8246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3216f9fca909a109410ad35238a2d797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97ad870daa04aecb31dfc903be054f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a055da74c69341096201d036d2286e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077f563116dfe86106809ea7d260c0b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d13c8c013cc00bcc2c1c4a4ac926c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3a26b09fa84d1370b14f9dabf648012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2476f2409a3c6c9586d9e4065f0079713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d955b58e05d4142f289b7aad6fbba3014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21136a6c5a1556be78681e6214441d4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ecb31701f5a8e141cda93d0c2656816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7731fdf3fb28b3c61d361f09a0047c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b45d0aa8cc7cf52af50a8ad9d8757018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d9643c1d4e8934cc06992aaa6771e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd07382c48be25e276729244cfd71820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea55d7451521ec6b686a8f226d85c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95544635bab5d20a1b899b366b4bb6ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b941aede2579d16436eefe62604ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1042e5f24c8f06948d9c8c09b409524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef49a330036cabd67a0c8e4ded620725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba8d91beda3e8ebf3921909eb9352226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f0dc8ffff394a1843cfab3ff8467b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d60e77c82e2c4842147dcbc25f18128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb989d8c3a0aa2256133e71092046c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db36603423cc6af86b509402633e63330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e28d33d4cec0a6d214ecb7a017809131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478715a035283e18996ec59937f9ffd332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560573a2ac7d5a2ab099cc06b2327d2233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e875559065698e4978ec6a63eaab634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e2bf847a425945f253f4da7fcd1f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2efe97a03ac37b5a1a9fc14581d64036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b533dd09139220c2c561f0d9eb6621837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6e6e5878a7d1d80f0c360a9b61c5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89cc56e5f6d0b6fc08c3ad78bf18c539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfc7c0627cf5c549642dfd5f8e475940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15df2ecf70654c41e03871130923a8341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37684ef6c31d3d468efbe48e06e6a96442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaebffd81a69aa9d6c0b6d5476dc1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53adb4c13c3218913c2dffd52f291b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7335dbe510a2b08fc162eb7a5c774f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278507f755b7747277b69bf7610fcb7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95181322891d900df042b22b31c2e9bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fb859fdaa0afdd35eddfd216a5e5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea1d5a788661138e5c38ec5f5c20ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26b7fec23ec79ef473102591bc222b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0590b041bed3513ce0bdf6f4509e051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3ce508ce1fd91ab8a4b587eabf4e2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdddd2be3d0a546815bfa39cbf7fd0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ede04bf638c9bbd3e474c24780500954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884949af8c82ec94e2e7d0bad3d7157a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22417b471714dba331c1e11d53ae076856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345e54e8c7f48bfaf19325fed6b5c8957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748d55012919bc8f74b523a042c6a7558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a85afb043e5517ec6e1e6f131ed4cd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e8bad9f08cd1a2854aaf351ebad9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07aed2039345cc53ed74acf9c6c8d5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683714e85ee43a77aa4450d3e0213eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573d7bbb5494103311a75c752c39d4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dea2b32ef7e99e7f99ba3da89e57a364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7701607a696496b7e7b62ef0029dcbd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad750d71a9a64881ca4c6b3db7678a5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e5763bece30bb931981134c1886c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f7dbb76aea9dbea5ad15b23137a9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9bd86077df1718f90a5fe9b76bba769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17110b2e4dde2a96c52594d46a624e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a4a38c87369d0ca63e3dffb588bb371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1348c9e324ab4f34033d030b297a95e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa459bb0e28e809197ca4eb550b14173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570164e38af6bd91ddc4402f9a2b54e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c944a3d2c8b4fd627f7a708336cb075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadab19e7e03663dacecd2f663b4cd3376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a5ae652ceee23d6f8d81265ee512677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87afd72544f5a9d0ad956d709d6b73878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e34c124f1baf47abb1b25ddcd3316179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70290e481e672a0b2877420d64e533ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75cba17c6a1c162801feea3804dddb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b4b9a2768fa33a86911791248875d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35966dc11fe7bb07a5f06b0a1fcdb7da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466266a4d8c16bf750a493df05ce469e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971850beb4ee361222cebe451868751485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad45d3f3706e2a76e2930a67d82546286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44dfd22433a4707912d2a47e79c40f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996093e2b197605cbae1973991f9603288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2115aa05dfa249866966586b2598f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c15dec24d65dab0508765aa82bc05f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281bc60658d5e3ad805caafb79c53ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d608f646b22b168e0c7937e51fc036792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923d0a22cb6b57646d78c857ee3787193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdb73d98ead925cf8c0dd71c2ce46b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea853fc25c6af0fe2d5c81d26676ff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983234909aa22ec6b30de4f41e96d1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20cefbdb73ea3f4f689f89fade3dae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8f2fb15e59ed6463b48edd44659f998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0742d3f1274cc8c1fdb3691de7c9ae899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ba3b637f028a55293784160b9ba0f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f8b80a6789555a7d2f7a22e44403f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279a57431e14eb93f67a00149e2ec8d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea262187f0c93c5efdf4afa81f3a87b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b018d9d59e57318ef3bea37529e96d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843cdcb80f21abf4c49099796663f7a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb941bc1fd189343c731a1a19dcfa6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179d13946af3f90141bb4b7a0e64864107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bc492bccd7f94156106aaa4c58067108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b7b619788a4887e68a802ae248dfb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d1d47ca7ab461f78b2dbc39f29fda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f932c35982e1878830c0c9cd167e20111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302561952001bd3d8410492bead48e08112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287ee31dfe4b75531ae51e9975de91b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29556c22723c1cec37693fefc9f0571114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88bb77d12c636fa871663e78575f07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3399e80321d98a81bcfa1eebe331a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f834c21c33ad6dc96e33e11c5196b15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e010f00ff78297b3b5757d52f07a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dad1bfa34c0a78b0e4a61daa708277119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e667f5d0a65f62df4d8f50a4a144ceb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1b17bf1f9cc8ba67bea47c982eddd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ebbbe20225a0566ab24e37e1462e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea140fe43d71ddb6cbffe75591f44c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66b597c29b2e3b8b36a0432c115ae9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e76053b762eebba8281ebef1967e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006f0534fb019185472da1938efa907126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16cdc913b65e861f0cf62e3ef866ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56f5b32d7c1df179ce7ea71dfdabc8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bc87411e3f694093a0d099754c77c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa01914d2942bd2f03f57e689785e69130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d7b53b6dd00d082906e732737f846131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0bc9c5a27b67eeb7d178a42e1b1a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09025ccc8e55581ec244964976fc26133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a262ee489edabe4151317e936dfb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d113057f3fd77f1e1a166425c41e45135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23eddd623dd34b8fe2bff2d1f2d9564136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d77dc8603c264f141cd8a49fc1784137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7691c522ae70a9339265ddc34c2c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e6089bbe8c4cda7524ad6c37016e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d4ee1a632a609dc86dc4b1f9101f4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cd76acfdbb7ba237849f5f73e7bef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2b0e5633f7212037eac969fc92d8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271c7bb3df5bea4adf97a7da01dfcbf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc154e6c5ab58285dbcb5a345b311d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfabecd29bdba2a294eae743d95c24145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030855f3e3fa4be408b72657743d746146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2938b3976103904d358cd2dde9a396d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1a54c497ae95bc8d4095ed4f9f358148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53215df62ec19f43c6ee5d4487d463c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435407606f32ddc6be1bdb1be082e58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6bc8bcd02f57594025c81fd3df5603151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10faac255ffe2b9b0b82ff8b9bc86ff2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd93b8b8b56ed568f8212847741bd8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652480daf0eb5c34e5847cfe81f93fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642055618148ae16eec1b6ab07c98e1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb700df3dc09d7965d754004efc3a994156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f1a65c1c351918059258adeea0865157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9533f621903be97959ff2a7e261479c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2cc3906d2370ec94ade162372c399159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef5a967f35b06c9ab62e8556e50743160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1861f42b75db6fbf706a37ac3f9169c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff4f7f6fa4344bdd1849aa836e249c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ded1c80d058e187684554b6a6e84e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd949419c05e6247225611efd81dcd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67baab4f66324f8c27fa0da02511956165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56004379780fe0abf79932ad72b28a19166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d38247b5419bceec3beb6260f6421167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61787f12b141663fb123b2869f9f81168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810316f6af52c90bdb0ac184320d3182169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510e6fe0dd28fd5fe8e065e4d9edc7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24926917a0bdccb3b95eb47f06544d1e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e025c9d9dd7df22a278247806b0c1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f1ba1e22481ac499d44fa2d32a993173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae28c16769b4b49d0ec2e03ad2380d9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6495dc3ea4c3952300b93a4a1333d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b2073d6d8bfe3bd0879af12ee2523176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0866467aa1469cf6c83fa6b593cf171177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef37cb04330298f2dc77f784507827178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04a6a58237c0d1d2af42380c9eed35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814577bf0afde5be25f186aa2d4b6aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2813703fb18c2f0f1e33e7c162b31f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454cbc5697878f43e10106f69e84f73182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebc586b2cfd2bf1fa62ff41cb148ee183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a12fcf13d3512bb2e77dc1a1aedc0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731afeb335ca6e379403bc185f807b6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc38bdaf1013dbcd288a6e88784317186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf47e920b9eeef17298a363ac5677d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff6d4af33661a888381231cd71bb73188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfb09435f496b561b21495e8551dc6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287c4b57c5a44e7b9687725eb58bfd3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ceb29d0842fa8e45cb85a06366296191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189f32ad3595c4a61cf2b9a3b48e45e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a8e80e569e878b5751ef3b4eb3935193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2545a58435e3d72b2adcea0f47d83a3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ff44caceca3d839ec8f0685722842195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7e6e36b28e0f72124adbc23e05fc1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa40fcb1be45de54a92da0e9bc063af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67bd4550ff554d03619a0cec6f510d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48b409b4ef4bfd3395aa003660a586199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f59046cfccf62728431b5739d3986200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca10e5a6455d349546d4ee46180afa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a00e3c7bec03f8171f4006a482c14202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3ab99dcc8d9a233966b3da57ba506203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7695b37b12a12986b97f389bad311b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c67519b9b8f5b7b6368d5ec21b93f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487f7ca655910efd43d70a6e6b37bd3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1045d2cc27c7d5975c212c5fe4c38207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42084dbee6ea837af545b3b1cab90843208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d5e24bc62e2d684e468d1985fdccd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b20fd25143e3018c6b846bd5d47b0b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ba622ff18be04fce6581515cffee8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb20ffd61aeeea833176695647fd2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eeee4912b9a22246cc468ce406554e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d91439c4033cd363d8de426708124214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de8919ad926082e7df8e00195578ff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3bb9976cf61fc554c9690c290a624216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e5750279de7e3af859752bcaa177f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f39568faa06a4fe963dd77688206d8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1f464977e816bb477064d2429fd19219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531ec4eae2fcfbae740d246c57508bd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f7138990d48c7dc96c05c5237bad5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665c0cf540f6af421151843b300c89c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c993be5bcac41d4dbac900a4846f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6c808037003fa814c5ed2e463eedf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253dc64a258da81262561aa913e3f6db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b08dd9e086a8d29bc43c363f26c11b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccd9c610538bec955b8b6d33078283227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4146d98819b94e1675d5864bd89df228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e003b9fbb18cddaa734789099eeda4a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c60955e09bb5a78ef162a88f35602230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e6bd8c3a701bdca366573baafb097231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1133f246de1c4036e7c65dfd0fbdfd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1940f5261979995d69bca76e920242c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391ad2fa2b576da9ab8182b68c1e39e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921253e6244f76f6b0c2059eb4fa84cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc093e8b9320563d4645163b6c79eeb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec415ef7e35ec402c244b8794dc59a00237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a28050dc1b0060060915e115a0c13238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8634104d4a8499c195431400ac33d0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c88c1a69277c86d8ae74261ae960d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9f2402a9c4cb09883d58f73304fe2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d431bc134f2d0643e55b5640ed16e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6191096f76d41bfc681780b8fa6036243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695cca95731b48db8a1275bf04bb025244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184792d581884397591c2a9a5319796c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6452060fba67637131b8b9f0285d2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fbb9b6e95e7eb8a34d83dbc67222b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7281706c1097dcc21cf9bb38eed3a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9c4003cfe0455eefc5c3708100c0a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629b8d70fbea49b8b29a6d3a2513c77250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48374a4bbbdac78f17fc71401d0ec9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f4f4347ccab7f6748cbac7fd99e0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db203cde3f3600dd0ed08c5fa5ee01253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d467f715147d5f61baaa1c7177da3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5e56e07225c5c8303002afac82eff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fac30991fb2c8be0671156171a152256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5820427ffd31d7a965e03a9a1dcc89257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd1f2c917c274f98faa1b97e68ff08258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb764759f25996b7954732942dcfbfba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bffc646ca216a73a52bb2c99b49c33260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb186e2bc88dd6aecf5d6a33d28f2f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980adfa3cd703e75b55b4a6dd58659b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225dcbe722a004981bd7e5df7a010277263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ee8f3a741f28ad3a0ea6ffb4f3656264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634645b355ce61ff75ca4757d91633b1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac512d418fb4139bab62c61a26de60a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99858937c1695f58bb5af4ba67869c21267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22c160557dccf60ac5bacfbce812b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7626b696d7b0074f49d6aeb4e046e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528ed84db4b502e5e2380ed5c8f788e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b90b8119c0e7cf98524508c70d31c1e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39270762fd4099c5f11835d6fdf877b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abed56d19d65ad4e5c23de3a2ad645273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5e037932067d7a76cb93f91033c8d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935f549b3c53e40c58252fccae4ce74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f42442d4fc4dc65fd462ba6ea9bf58276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8240c3a025001a4fc0df669ccc3182277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c9f9a6c814350622aa73403abad3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b887f37b2656ff4225e32c7345a0205279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d88b2e2e930c6b38daecdec33aa4ad280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d216ecfc2437d5884629694def5c1d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf42e1a1bc392c146454d930f413bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80078e93f19f1b17d2cc9d17e5f20b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079fcec7aabcb05280c068eb2aae4bcb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b362b7ae991e75ca1a235dca4c5235285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938ed5ec6e8ff4a5f71b04fa04fe96e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f56ef57ccfe802745ce0b2280b747c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb789387a447312aba3284813ffbf888288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7fe0553d3d2961c60bf2b21974f47289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8700a8c14c153a63fd5f69cee51503290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382099739e004401e531166191ae69dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a156706f87a53939b85b990c4dd04f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0ea7ead14eb143f59f2421ed2c5b5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3e7bd496245c4ce153ece6f8c669f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550cecb0d15a3fee98fd4c040851e2c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f311984d51bce4f9c1a8f8bc1d6a3b5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056713cd391110d1c6f8944263c8c738297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60317efde2575b97978bcce02a0db3a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3acb58ed6f396e9a27fa38e2f762f4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b92c0dea5b0823514c81d4609883ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5b7ec955908794f5b2c75e4d6fc4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220aa22f78518d519e0d226a3b2bcf2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c452eddc2e9d9c6cab80e8d3212ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5482131706d4a9c50da046512852a86304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e1f23e6a29a2355619a0e8e143a12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3768dc573e070a7b82f4df75efdd6e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe9b0a986498b6316311e99ae74a20307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595bcd1564c5247cd3d431412746863308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690835c5c98409830586235b40fda4d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d66f7b8936562b2dd0933c10e3ee3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e4c0c2f6ff4cfce24d367e53aa80d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb79119bbf3d57f1c59b82f537961c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa06999457b4f72ab81d1bd01af6585313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ecb776258942e6ad8ff8ddba9ba81314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729f7b7e9a237d097d17c4179dc8771315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ab78d8534e87bc11c775d9360a667316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3fd3edaaea108935c5a6c3d6c175e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2178e7040dd913cde46722597cc640318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977760140af27f16d78fd73543642916319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39feb6f962015dc4baf0252028df8dd4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107388ae7574d617ceb3641e33a6669321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155665a19a8c953a90613b39c373279c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322e927b393042935c33f715f279664323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287a866cdd65c20fc309a30a6bfbdfd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e87451d9926bb37c4f924e62409fdf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612ca367e24f0410cd76c60de879ced326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a29e665a805073d8ee1f43e09ed09327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f951b73266b21a835a4376f3ff3c47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907c2390abb100d02ff8b12d0781b64329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358dd6ce394251cbb518ba8f6397e37330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de023361c471ec66233255392f780d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dcbf9eb494e28a03a91f848a02688332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddb766eaf1e7b357750fa8ac1acf17333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350091875939a8aeb9348aeea7952595334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac78ae7e787682e9468ccde5db06562335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc34e0e2738c7ab257ddd535ce0112336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c6310bbad137e74abc22b4d0ec1cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3c667d50b2f41122552a3ae838d8e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34e54ef01e30e59a052d3c4ecc299e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11683ffd873a3e6e91ed31c32ad2d058340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661e6ae16508903941a904676099846341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489928dedad4b4e1eee9a12aef31165342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4cf4c86641dee997618866f00a22e1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423e1222370c37cb7f357cba09315e2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479dc31cf5a381132e83971851e849dd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33529a0a3cc8945002c31ef274c2efd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21083030d79087a7990459696034a978347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f673dade9481d060853b3cdfb66085348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd919101acef1d94707c13352ee5505349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe19eb3a2637d63d08f2e87fdf3aa3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486aeb00e1d2deb740340c93a308903351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcd2f11e4c4d799a2a6327d0b5308a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597dc35006f1a1fd8aa949e62d47dd0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cf778f8f032cb4bb040d1ee20f141354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2c56731ee975d33d181bac00700c4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6804e5a6b1d8a21cf10377671702981356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749291e56078730386083b337740cba357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76ba7a82aa7ab589059eaa9bf8e536358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9f8a0687e704bec1ef92c5ae50bf5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aba0eb34e116815036a08f3b6051c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49b9bda6f29f06c4617aa9872bca14361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6f3121c3d44cb2c8e65d1353368a1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3906412cdc9762235016d928b7c4a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a0b2f7fbf3c4ff5d457cba8e963bf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b7efcd4cfe31daf36b54e6ee4bda8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74915970b4b43588a01f8308cabf051b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5c746f6767572cead6dcd9a6f5063367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578ea04aeef9c0b164562f377553540368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72abad6769114722385e244ea86310f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dad905e7bbcf8d749037285c282247370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca273b7e82e098b3b03d85b80b6ab6f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159f73f8a06cee83a5f1b512330c97f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bcc4e60976fb7920bb9d268106069373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e791d35563a769f6dd2e63296f8d41374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83710c01f0670bfa5fac1d1a691238c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cc570d027f518a769ac11e17aae69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f91aea2ac9114e8775d91e87b21a6c8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d711c0b15a3f0ba7435ba10f975381378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b174045140d2ca7cb2d3dddcfbc3b8a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a193d42518779852d127a57c163b67380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2c3cbcabf29744949597d284e20fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a23cdc482ba1636c25ad13a793750382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a68b15cf9e2ccb2588616f87cff2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515ca0231623ae66bfd4590aa5a93f1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efbda37ed2d2392f4416cd9dc956ac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd368e8bfdd82dd79c148efd97705c02386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ace264e202773b8dcc39fb4b6c412387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39503aa43c20188b3b132d07666d85ee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15f36671df7425eb5bc9e52ff9a294389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43156eea8fa1542e7896460d5b5adf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fe9d81c533c0950ab67efca02c014391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c902722dfcd107e71ce725931c5e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15a9d292a372eaadf828224f08a19a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9994e563ae95e488449590de8754d8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198e6158afd6e87750b87521b7ee262395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e602c0281cadf1ee289b2808f4b47396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b0833b2adb811dc91616431ce4a2c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba53c61055b06f1575e8c58828ff03398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434b894b95fae53322dd31dc42331d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b8af4159a033af6d66726e74e3b94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c02012f162c01c5066256709f60526401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa956fa1b79745cefd38a7516fcc8d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b65c0d814eea95916a2a70f01198f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b19721c8a7ce7915087153d75748ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddf10cc1f4e0f771788168ee4592a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0aa624091ad8808c65a63cb80febc3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a864bd7def1e00150ff200389a674407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c986723eace84f4cbf1d41c22ac72a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e11d0652f07dd36c1dc78f106e6657409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b61c0043b1bb9f97657b9d4011f247410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ce7de0e3e56812242f5a1b6f529b6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b40b3b12277ae1ed3e77eee499b3d4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4acaf1892d76affc179db9f163347413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed98edf2ef69825d84d1fe8577d343414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb25ddfddb635ce3dd88cdd457b613415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a360bbfa22db053b31140fd5cf9626416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597ccf3732a1c2af9ba4aa2639cb1c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dfa0b3e0be485db46466be71615b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232db8e293ccc435f45271b9b8a45c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b750f3c235c0cefa1d35170fc938898420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202e125b1e0049e54e4e1ca46a1ee65421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21309373ceb48a1129a234bc7f6351b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2de9daa071a1bbf1bc0fb6fcd5680423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810217fc48ad33bf82922b7e18ee0020424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecb175119ef345e0bf7acc76493f0e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfd9692cf0366eaa482c3b375e189a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae4bc20a8ac493f3151fe8d5b6ad8a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a5797c5305b9598c60ec018850eb5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de08286d1c11a25db9653ce72e308d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244525f832d747733513ca0cda0b3e13430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45707f39a790079c4b96cfdd4b204b4e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37ef77a8d12d5657fb43370449e871432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3bc398f66145dbdc1f3eadcf81367433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f1966996e6907c261b1df2b295d74434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4ce0c884040f5c99c796c3646fa20435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05ac8430495d8b5ab8b9a936c92596436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cd4f1ac09534854eeb66c21b607f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a58cd61770155b8c39a8fe2a96e1f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2296567aa67ce799559199c24fcbf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace241ee4a64637563cc9b5c7c453655440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284eaa94052f969c5b13c1ceddc755c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7598695343530143e99e14c59014377442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa83921a9c897c804d72f40d0b2ebf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c854f064348c256b546784b74206731444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406aabeb3cd54b92fd2e0ed200af34f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b8231f59d22c3cd08eea4ceef9d36446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37098e3dce6a8486056325fa3f7c21447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563498e0d5d81d51775ae7139f342943448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc3e1653449219e0dac3aa178235d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74aa5450f9d88a5f9d22303968b692450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad992c695d33ef234f9c0c7f0db94cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fa08da2e2fc1c8e422086e1cc8da2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358f86691669dc66c04f5ab39521813453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53fa29743b17f59d401dbea239d2df454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46949b5f9397d7fec94d80177ea9014a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e3d8d51be01e29b02ca166f6b31a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2343e4a7810fa97b66956309a9dc934457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ad1d3ff59bfeee0805d918c98628d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c783ceff49850e55b7b9859bbb21d2d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca22c2d7036d3766878bd5ad0b3ab4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60194fab11babf8ef933ffda16d8b744461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1a316ee20c86aacba94a549091da8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4946e83ad25c37016f3655d936bcfe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3ae174d5bb629de5ae60fc2d2e483464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c28aef79f7707b9571e6f7fa7b2ea9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010fc19ab2ef7483a9fe1f40e9d88ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04791221f7d3232b2b6a48f6b512da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461075d9470da4a8bb188f990f89b9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80c870d757f793badd9c2c95d83107469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bad9735733a2621b2cf5275e658a97470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a987173ce127733dfb40dcf145cac4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0ec4bdb6f86b4dea192f148fb7467472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e7a638aadd4ca24bbfc87c1c142e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8342463c35252c27ced9fbcdef5890474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11121d51fb43a881375b2e71cc075018475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c439ea37a54c2c2832bd9d57dc8de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f180de97d4cca131ad650633840c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e74c3b18a7856d0b9ded4903f79915478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ff3da980003880a5b2db1972b9985479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae78a30bdcfb3be9d3188b5ad091e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe90cfc45ae6194f57581e979a95b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8fb1d9db1da44d6fc8e704d71180a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd5006e7423963d64ddc0c2a1ecc84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8580e2a2c167e8bb15376ecdbfd57484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf99282ad0b6df0a29e07564a2cd380485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f2d3b4f410ce1cffd14ee17a01a80486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1513a29fa53f2bcc0d1efa9928c0ce58487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b518f21b4af011d016c70d5124e75af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83563b8dddc30d986196f3181986999f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05866114269713520fe4d2e1ecb0e0b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9286b8ae10f62f1ef6c0bb93b3c2b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4696b89185c0f773625b4bc7efc68e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86016f2765f36deb8352ef5d08bc006f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046455b12465f8e8b81adce809b71c7e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf1a6f5ae7b1338c46a1c80f3b3224495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f217c12232f348f29215aee24b3d13496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b30571b5b22a4d10ec8772badbb39c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a310fb132be1068043d1076838f833c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8aba0e371dae544bc43ba85a056d4a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e25ee4261fb5843ec2a3ad68fe146500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4449bf177067e6b3c2fd855acc9179b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d5f8e6587dd4bf57c43d24eeffd52502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41590d1eeb948df5a1ef0cd59558e67b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be5b45830e8acbd600371da66f82e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50609e317ffdf787d1754f12d8d5b192505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dca75c5242b208d9811461b6f830d2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c76b5ce8907de7803bb0e46eda253507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23171813c1d016fee3b322b952c07e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a98406106d3c87e11ef4e6833ca689509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96329668dcdeb96cf594504aa5d307e5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921bcf47ae57d1141cb4004894e6e96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565819eb232e882e383b58a85406b98512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f311bcd35d339d9e1f6de3a812ffe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755bf3b5558049aebea9858f66a8e22514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb43485c6e37c1efd275d93cb74035a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef407835ba6f02b4ab0deb6b8cf138516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcd606f08926c73ffe6c385fb6b6ba0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb7891da8d9ed8591dc1f5037b0b00518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb927c0d12fe12ba6e610454829f60f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2e7234184f85ca4647afd025c8486520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51000593ba8a61f6cf16f4feabe1f4f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad6c71cee0d6c389fd77812773a9f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc2349e194676fb66cd184cefdea6f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212d928713f82784cc632075395ae9e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a282ed7054461caf804ce61af51af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1fa73f64317ce250b0b6e4bdaa000526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1135fe402b78c469e9520100ff965527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf6ee126009ab751564e9ee0d1f282528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0528f11d2568f68d6014a40217e6b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a0059d16ce5411dc6c9d5c47f55a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c619887ffa21d8b8ca7383aa4517a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb086f361f2a721172b035674d598da9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cca6a7639adb604329b3c508bef911533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63efaac3dedff5e9783ccb534d80230534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bf01a3594b2fc7dab94bcba4de14c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e134d42344d0c1bc47aad6dc18f07536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b01c5a4a6b7995d84b431b62f52f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77598d0d596abf8d381b143dbe340132538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc9354bd0bb7e8e476bb4efb5224d0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee1510640811cf8ca4fa09a0ff096d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a26e8c877276bda7a9dd9ec138820541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3ce0049076383f99b56e9b15dfed2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5881a638240f606dd824c9746e8df97543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076aef9e2c91310af51885917e4d2577544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9922b2f1444f13aee0a1e5d9c7f00545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e191cae779fd59b8e4bf6c5a6b52c37546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a5c26d9f2ab098c9182c1c42e7c7e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979ced54fe51632d0eb69920dfb5e1c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12489c92b671ed236f3704fcc2cdc31a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f654e53e1ea7855073fef016d1218550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a36632239144dd6ff4ff3c97453ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b366fd445a850162542582730393cb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0daf1fecbca85e1938f7082484f10c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06fda495e3fdeb7d7c98f95b02f8b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096146c72798bb5fe6b9d24476075b0e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa84a3894c4688558fb035f363f3f6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c2abd1fde9d1fbc8fe442a35d901c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef56628bc23e144ea1d04a8b287fc1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47477ae496ebba710cee4ee28f447baa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd087d88851d77af8c292165108c38560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa802fda5ab32b29fafca4209ac7e226561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85029682dd9427c1dcbf107a4e1e7403562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49fd3ef6f00ae580a1ac2bc7f765bc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71feea10ecca1307c6d550a9b97159564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ecfba02844b8f67c48107c26d15cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c10de8412cea625cdaf7fb6a811c88566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7b71c38eb25850ff60e65dd13dd69567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0a44c3e50e02a6550c672dcb8fd03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73ab0890e09d26da76eca222ebfd81569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8aa4f6db8a52313668a5250d6ef8d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06350c7ab2336f349ac4681f2947a3b4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc215c023eb84bc2c216bfd3b2de6337572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6a6c6b840efed76c952518f84e409573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ea10dc9dcb5798cec201808e042ef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc7c96a44b8f5127969899fc8227f7c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70024a684585e17ee0464116ec0a6ef1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766b76c22820900bb23e2ca2c85ba58577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554cef23f021c5c88d2eb0dd68102df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37723d7d24b4e19bd349e21b9cdf94e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e590479a9225092695c28e3db9b74fe580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cc638d4a75c471cdc813e2273157c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b250b45a81a71b145ea29e990ff88ba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4af9a41a8ec40e99a097504302f44583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376fe6022c28f57165997ccf66d5d89584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d09b13fc77bc33528e796406c93be7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19478e999fc3c472af618cc7c15d1b03586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49964ca3ec327aac329a1260e628b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b491445367a53e99a70b8d40543ded588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d046ac88b5d2cb7c124cccf88cf3e221589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dad65d9b9b6b68d528a457a975660590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429153d3844fb9aa53d5123b7f5952f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289f792f1b4ab3408a1b108f81b6be8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35afc265eb3e4b35d2265dfc3baa7a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed0ba6f0867ed32b52d1826ef3ce27594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab32e4dc9198cd0641ee08cdb99c1af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd323425fe7f9a7bec8f839ab270acd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c448eb0341106460235f133c3a8cab9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521b156b334ee969f34db2802668801598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14c94dd371abee320e9e87a7a261e6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb31d623141c3bccdffb96c59b03313600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d837db468703511ad4b51a2231250601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f755a5da73fd0fce3dffdd126c6c76f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157eed2a93ddbeb8f4f025303d7beab7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e61c3237114a40a2e74d575f1ce002604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd239b9c2c13d925f328c2431437ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa163381015986b22d9f173abbaaf8a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0344ac2c75b0edb2ea21aeab6074f4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9266eb6d560642d3ad668c873cadc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a64fbd62a59293e2b682456b7e515609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891df5787dad7da32c89ef58ddba077610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3538dd1826f2f8b3514192473a998611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd4b9f625d30b82cebaacf75e888eb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6ab342e8fe4054210167774fc0d90613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab793c3920fe501685244b11a51b425614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db623e9fb44828b0e2b1a4d954673175615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f6c46b568afad9c4f578b305436d9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61c5c4d11a3ffb80e5039a9b2bf68b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f57f9095572fe9f416a4a0e9b17162618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914553a129134f03151ee4e019cc125f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3df5a1264d438176a4d9d640acd52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5454fbe87221a6ea32bba6ccd1b7a27621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e69c5fee0b309c876860c259b76715622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777e1c3543266dd1f7fa9973fafd93c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3ca7bf4387da12c7cc5a577ea2e74624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68a4daf8a732799d35da805af930e4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702948838baa708e128ff171d9eb2b07626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321eb2ced5720bd7abbb446c86f3629e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a9c91416ed0d94059eda55af94ba7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb712017a8eead1c3516dd5f42ff7a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79139d56e06b9e0a8ef3eb546126d11c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e201f72e29ec695e628d0c8847cd9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14521709d1294051dcbe1a27119c08632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b80c6bdb4258129090de9877ac31c9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5118cd87007cc67a9e06d98d040eb51634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7b790422e2ebcd93d800b805e52d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97176fe612f4df8d74bd69fc510506d3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6c34ba91f9e577b97c64d6a5af666637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1071941041e880dda8b901c9731a10638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af03c964dd010adcf40b4520ac492cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b1ef76795ffa10af821dfdc23c840640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96143c4d0f2e14cd122e0002c44fec5b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db800b094606cdbd5a2e11e7bf97107642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0c245492b349992ac6e3412e0f24b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2871f062d7939ac1448b0b472986c31644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d199269e4b39917ba828ebb2f3ee1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63028ccff3d44edf4ba1d728a16f3fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710fb1b09cb58ab3db0de80650dc3e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabd5c0fcb62e4567c8789bf310781d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a53c78313d0a165fef9d803ee5229649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5267727a29f091e1f920759d9e8210650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017475eb981fa3fdcf12a962ebb4206651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe7e207ff2c3b667d7e54611bbbd9a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd85d7404cf410ab734f83396aa25a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cced3c4ef5a9330df1b6cfab04ac82c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00fbffef82caf525e73bd4df183098655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33c2339d92bd89e73000bc4838bc94656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a5714777ad4527f99389675d7ebbf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75115129682f87628ad929887edffc7f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b747b50c57b6f53a238b4c1cc8325659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95514067a46fb184f5cb52320996e4f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a62ae77c404f0bb3150481a00d0184661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ecee28bf7590c85c2cfd217818a14d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d8f5dc4067df501b4ba792c58bc97663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292fdf08da46ca8f2cb2cfd1aa307ffa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4666fb2e77dd1b5b628e91670e6bb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662caf228853ee99446e46e15d6359e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba61590366247e2db68195a1a79b820667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50cac96817faf6e2c1cb19d22177b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a844aec020282ca1ddc54bb9be8a06669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6b7e728b491299e100532dedb5c55670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24367ae099d7df2d28586566ca1293a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd4d846cd3d7844c27c6c615063808672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ad72d00c836d32c9ad04cee6b7487673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ed03f06d51cf067e2ca1f8d8fe945674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdb87eb72f3fdca35ab160fd2bf9d6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c91992d4f308c77c2b5a752fdf802a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2d930968a49a440d063d604477610677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512371b657d90ff17b806b5b7db2248678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77a02f094ec0961580f8b7230748dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff861ddd2c8858f9b32386e1a916930680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883252176d2c4d020d0af01c1f071182681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed985c330b2f025cc2a827e7ae4899682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ad2d30685ec86ce56b6910fdba7e6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650b514d3a99f4a5643ce7e9f002806684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b73ad3ce86979c7a589adfd27b27a4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2013ad0964be4eec81acf0c4ccbe1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a3161209476836400e60b010aeb52687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b515e064b8d546a06be0ef44b0ba5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e385a84e24ce747b88c1252ec4cc2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb926a0db7fe5c93ef79b82da432b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192f5aa9a8fceca4cec685cc6dedf62691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd53321debbec8f7490e16894a3110a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286244e51c536f5dec75ff5cf6ffafd5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b6e9c0ba8ed8fab3da1aaa962e7ac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9bc79f7259700e2ad3e51c5dedecf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafd475f3fa1b2296a3a89e9874c5a8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d81ef47a34d7aac226eaa1b6a8a7d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08547298cf627695ef3b434ae10f24698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd557b722243858bb46edc4f73cfd0af699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e660e6bd67d7741608f24089e519e7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422d3a0ca4ac0f99338d28c86cad750701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ae44ae369aa508708fff0b084b21e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26068d0bfac3539cf84b585e2032c7b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d4cb090df6d592f0b6daa8526721a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d9fb835675b4dfc0f83558d176cce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7932c01ea324146c85e9d6b765d1c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ecab2a7bb6d24dcd3868edaaef009707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcf5159322ca34e76990545dbc91a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e2516bdd33a20a5f15cde4085f118709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d368d7a08933bb58e5b96f2ec2068d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad82261442163cde9d87e91be3d05f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc47b311a1bcbbcbc5be775fa5385f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a558dbb93223457e957aad5602ecffc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925691a0ea94410b9fdba530884edf8e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee126f945f6e0237e2dfa35f3fcd11aa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefe43398c5bd65067c6167c42b01f7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad7f517ce3ff9b91d8d0756127d88b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87949918a16f492031f0a385684694a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff61e281a3dcde57a2aefbfb2af9e47719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7e758fe28f508c2e69563bc99e302720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b7f83d491f4bec81121b5e1a141cd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890601b50d6d6d78fed8e6fedea2ca0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0cdba2063b792571b5819d41653d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf59028ad3418b4a3da127a464b677a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f02f862cd7e88d83736f11dc0b4574725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d60220e98582c878a1fea01473a07e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a67a9bc32ddee4deffd052c761ff4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c028ba124e87c40060ff69de9f0124d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ddfc1f469670d54a9f53a09cb9302729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198239aba96ade1c22b6d1d787ab63c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dd871e057ce4424c5b1ff732d77f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9be233fda79bc3a059f89449c4fa47732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d42cfa2619e2385ea089cc1bafa5d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3908198be11bca27d8d709fd9d8221734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4542e57ecb9267fbd4c183bed83b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de56e5aa5aab5dab174c406716bedd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51548835520dda2f6a30492e4bf325c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99e701290138b84548c4d4219fa552738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfea0f1bd9eb08d37fc23d24bc9c95739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dab9603694a72efc050d2114bbd9a5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e5f564a9c4416fcfb67592801d389741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d0f418b0106f4b17b3bc52daaeff4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54f67c84dcd46fa33b38bdba0370a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f66812a413db5e637ec9716bcfc2f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329b78695de1a259476ac0ecc6467ce745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051668c1f7c0b7adaa5ed254953e8b0f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f606816e11d8ba533e295bd6f49b2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3404e271a32ccb60508eb69d77489fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ac34ee22b823816864653ef28d325749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f6fb0fbc2cb8b37754e379a1f5fed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de935c41fc9b5efc430ab700809e85a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1854fcdd3a5121012367df893d3db84752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2163ad47152b7158569b03062fd8c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c537b70403a4e148e1ebcad8c0820aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6970f9d366aee2ee216288cbe68590755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3354e27e54608e915bed5477c573dc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956863e74c81f2c0bf11598feffe61c3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191201f39154594180289e02cd82868758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134b45997ee43a92b76cdea28654a46759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>