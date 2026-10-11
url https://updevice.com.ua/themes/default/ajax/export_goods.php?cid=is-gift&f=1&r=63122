--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8638be53f5c73bd53487baec884541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fce7c3ae39ae4b2ed7af74ceb06d102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8904d0420da76dcd080936f8489ec133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b926c3a1c4227ea0ec6114564f46b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d7f126a5d0896b5f690a3d4f9baf05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e468126e626bdda51cf753ea7c4c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb43db44a0f7f07d10a21188f509a827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fd9b5cb81d6390c65384473def1268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274618db6e1a3e6eb276d30d05f4389e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bccc30ce1009fd41ae1da60cdb81710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222da31475a62a8af113a2967286c7c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f7f9ef775d4882c2343c89244255412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983e865a1a2bd9910d939d3298fcf9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a1cf1c4a13d9c60a20e701a0df0f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6041289b6378153483283b7dc7142a1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27f6d9a752a12a8b7168edd5189d3416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecff0b081493d6e1c32fc14249266e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1af2c8d45fe872fd7b5f74382975a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787490d32b772d98c36f2fcb67933c9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e3f1652a88c6fa8e33542afbcfc3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6bab83dd86834fd90a0d82ac314ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945302951a47922ead162a068e4a5ea22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213fca6eb2f92a7e1f74148961e71d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9eb64bd2b9f1ee2e262b18977ba2b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd23ef6ff0d340928da96b7fdea562125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7154332b6894fc4c7c71adeda491ff626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2ea785d4bac8194dd76763e6e7efe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73222497dc04ce44769bea4e4c24c9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba74d40d3bd37da9bec1c7d350bc53229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2e92e02da7de57ef1d759fa24c07f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a57dac62350187844cb0099ecccf8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a22db28215053695e73e0e7138886832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60981aad4890c31db84b2d1bea8b2033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ebf62de8dbc7f05d9c94b65b8b63334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb29f41cf082f8205a2676df45a0ab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679705d4c090d757b066c40ece743b036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cca7111dbf24e8b3f5840f2688379c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40617057536e8a927c2ca08cb6763e9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fdbc772ef0717a68d17c0bfcbf81939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0221a494cd5ca13134cbb6e0945d9e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd0aa85297630750476c068e11eb1a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188d6541eb5f1b843e2d0331e35676442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dff5a319b92e3ede72c4bb72c63aa643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a933f180f1fe6f4e5bb737a5c82b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6a3e47dd6fb9e00df5f4fe813972d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf5f6f5796d9117fb85201a75e817746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9c2477b9f2135ffe92e1ec71ce3f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c5d8e6a2a676c10e28d5b8c49813e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59108b8765bbc53a3b3211e17242d3149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faddab8a97abbd7e7000615bd17014250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62f6b6dc52cb4d9f5245fe72e7023951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839da2e54adacf850e428d1a01e2e8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ec78a3729a2d1a95d50e8aff0674553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931b51040275a77ee0d9118359be36854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e72c89e6bfaaca8210f1e046021b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d302751f7ddffa8f9ec78aea2e11156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868be041cc829e1d8636c6fd4d7750557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e2556a386548cacbaaaefe57fb51b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1543d473976088823f53e56358e1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92a45b0f908c7b5677c197bfb462ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add2c08b06df3d19fe9e538336efe9961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0e8023f1e0b508c1e830d0547636762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2a9e85655a331e7d07a647162212563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4062f6a2e996da33cc6f42b4bd26164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb5d9ec53905cb4a5cd6601eb8a06c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884b9749a18223b1042a0a4ad74634666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb1483ca11ecf2cb64dde49b11461767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b10941809959ae7e4f6b5bd6c7be5568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec63ebb87c14d937f7dd8ae350878c269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87639dd918ea0533950522bc0a629fcb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e7f15593c55210919d5097c7c55aa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827dff456b1d45132ca2c6d4b45f68c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe39c07cc0311e37e23d31c1f9f5cf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85092ef1351ffb12f05a9f3193b3f8f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27bff7c6e2ccc75a87c25aa5b2ea9375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d180ba6789d6147339b5b55e6299c1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa72f4ca8d59bdc0cbe4c9465a1f09177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcb23fceab784eefe79bcffc4c265678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035d5ef61792c5dfdb591168320030d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e955b2752bc0de00add7182c464abc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fb1d707ca6bf87011634d02e051d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5eecd0f47438013d2ab3698976bead82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7eec1fed6cc4f9c3b2264bf2c1932683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334aae0629bfca120b34e70ffbdd5e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f62a731189c5a3d740c62b273ecd785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209abf7c106859fce3fc31e8890f45b386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9bdc4bd108e3aa7fc4863146d202b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e1b230c8d488da1f220fc078aba6988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5df9a49fb57712954ca5d9f333b4889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a3af47c96ed5c1b9ff8cfa85b1acb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832baac942a1190c52f4c394fc9d90891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16629cfb801c364e98351d4020ba7db592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95deaaf79ae52f0fdbd79849744df693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514228feaa52d968976aad4e0ffc49094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bf74e07fdecf94a381da684bbf18395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cfd2f2162654991760707112aacf096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98164c257e864f71708e27d466484b5397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d17e262582fdd3f5027046acdd8d6298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79c9817fc0852ad85cc65bec31082d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec235fd9e2ed89510844cf728f9875100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94dfe46136f2e764d6d8836d05363a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0fb5c12a2b1a8f05809f61b491fa5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7735da3c0277d1447c822fcb28f8180103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2542d083c6c6f4ba154188b36e99ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd595b7cef8d7cee90cbe0f8eb83b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcfd994a814f935c04eb5d12b4d40f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484ad3bf4946f578e99c4551122a180107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e29f9b2e274c51bf612c548c452fbb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5a8721fe095044f75f0f4e46ad0bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc163c2e8d44f3592c73f4c23392c81b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bac6c9721b4d2eb0273cd67949cc8b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858909ebcf4bd02e13ce5f60cf887cd3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206065dd67ac02185d67742588e17b9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a5c21482cc725852bdb1abc3b80a4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c7f3df49af4256aa68518b99c8760115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ddf7be03684346c8aa229b3e9aca49116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b55d3d687fd823caf8b77a6f1b6afe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d11aa9b5fd4ce40ce271dc6e22b9c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d79d78d1de36ba9c07861a2a4fc553119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8b22267bb068af0e3136804535d42120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f86095dc18119e8d23878d400c4772121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc2655a3a1b2e435d16e29ae55b583122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21286045d6f45649b6a7fddea7b7f4f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020a7c3d2bd90ca184af778fea831f4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071f7bad04e7f26b422022e5dcc0c22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0508dbad3c72533e96431afc8f7b72126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b553853a6c904f940f1df15f65b0972127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec475c3cd20272c2278eea2637dd23128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec92e30a7c78e1c241e2b5980e4241129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b78d194db27bac176c68f0348fbac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50c6eebf261dea8783ab541b570b96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293752fb42d510aa43796c3249b1a3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f0ae5d6547bf721c3adeec46b40f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8c6ea5cd0aa12f7bb9c75c3026cb8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e41f758d82b7310d51247b32e451c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963d36a3c855dffbb37c9825b71c71d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8047de77dae5b2840968deb5afb2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ba154f8e53bfc6ce427502f035626138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d1905bdbf43ec652c996e26ad15f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648c93b58a32c841b6012789d577b77140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59765aec68eabfd78349d49fe879937141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fe2937ba1fae5a12eb948750b0175142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfab7e77ab7e61774d9d29f25dc5a8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd61565dcf37482a62f19b9e213c04a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b0840f287c8ff2d21ca59bf6f36d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82619b822efe8ed9a9812e0b5170d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5db3b2e95ce9ad83aecf6d6bc884f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c61ae8db0897292b5f6987959141f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45af27a8fe75d5f9a2fc966d0c0c5ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da40b0cd45500488bba74c91f8a3a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f055b0ac51eae7ac26344bd3b5fe2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70616a3b83c000d454c496d6e9884dfe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa29b32bd8290306a78bdccd5947166153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6af78b2d11764f80a3ff47b22bfbb3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296f60b7e0f6fa474bb545942b14931155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7ece8f5983cca1a347430b6f1a012156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e5c2bfd4c6defe7bc4253bd4d50a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75267086b207a06e90b4320419a48d5e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4356372eff90df0e95261a51f00743159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83562ed2d621e93c7d26e2ae59355b86160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a625546ff1ad72d35e5c971481d9b7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1b0aa5b90bf53ef7af1b1774341de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c70836b486838912f45cc438d62c4a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e32f1a8667276e0639591239bbde4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4ac9eda1996de8a80a3c1b3c31b41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecd3abc767be8fa0874c7df1d1f5b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c862b7476340f2a88b550d8db7755167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070cbd5c3a919cf641b03b98f07b4cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565eba8da4bd3c4a1c597f01ca8992a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633dc03c1bffbccd83b9235120e43e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbea09ecc22e0626bf2dfe3258ceefa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21061a616030d0c30179c8513a773d62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766398127170da18f705eb25d65da22173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c60c0475c6e94654199b17023b19a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dce926009198a82c9cd0e84e037d9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7f763464abff6e8c09157f4cf5845176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7c33c07e92f0f378f0f5cb2276a59177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3854908d5b8ddfb55baa1056dbc0f5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c21c335f706c5d72aa7b67f554222179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb3df280d9978fe68c3b0921da0af6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447105b075b486aa42c8f0559d6e0150181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdc8e6aa14ab027f65aae349f81eef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db586be892079f8744ca82a89aa6a4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573ad346c564760d58637df9ecf357a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73b3416bb8e416f227bfbe4b7ff2fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2a3214f4684a897ccb3fd4a63a705186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad55c59c41652f64cbccb277bbd84dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99223923be86248c786c55c19e5624188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c96fbb383454881c554c5cacfcaa0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540f0e7034929c3d25714e697da6e25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27765a6361748a0ce7aa1c169b2512ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7e8bd3a321b4fb305796e2ffadf72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0226846c18212c8d791b1a26419e13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b7477d1fabe517e6987a1e778604d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcee2f8c75cefe5b95a19d8eb2bd2d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06305b72bef692920a538f137a9546eb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0ea95005afe200559b195c0c0569d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f577e461a05f739ad8f712abb33880198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a0421f56e677bcaa153ebaecff24f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21746ca15e24af080e20201862862208200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a31033eaafe9a731ea057d3113063c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892749dfcc519a2bb9cc76074d77980202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240aa84ed2cbcf8ac21b0f2bc83d6d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2645dfa37851e896f7deea12292ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572b7280d22fd36672aff265b7b28d4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11320d6d84f8e31c989b586b12ff4c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974eb1e2643ec9ba434ea653aadb8a28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251870f358d780bd4dd1ba7bd9d45f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cca42c95886928cb79fdf369e08ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444439562bf8796c1279e9a7a6535a12210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6914e295ffc25950aaac528f5f71183211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47dfca815d5910f252f8060097e440212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430de124a59419b1e1de20328d25b9b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb564b4cc27510195bf3e2518123d19214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb4b708ac2e6a2b49ae0b83058a61b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdde2d7fa2d68b806d0dec2d73d219216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69de38335a1cdfa2b8f20195fca1b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dcbb2194b51e2b338a2d67a97d0494218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a899b6a7dd9768375c30faf1a0c60ba9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03187e8830f544b189e66cf94d4f95220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296008852241011e7797fae6e6903ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9377ce42346fff70340c95b968eb2ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fc680b21fdbcd856ec2b3cfe7a24e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f69432f80638909527e891ff332f53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3587639963ff15a1823fbfb48bc1906225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852de38970c201ed217d65ce6bd8b27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea2160b852af70cc7d0d0c0ed5db94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dcf4341567c683cf48a341ad6dc82228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7edd25e788b9a0b809727214eb2ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9915da7dcdd5f032bbc19a334e93d4f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514d338966b95fa0bd1d8d945ea02f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3f95b1df13a2c50bd9ad0d3f80531232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef3735b74db02092f57e1a89cddcb5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20924f34ca58f7e26c63d9db53521333234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb4fdaff27712387325d68ef5e5137235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e961b1239750c683764e3cf322a12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb203d64f0b5f00fa74ec49421685cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151095f28ebfcc33ca744d0b2dc3f16238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305631bbfd36624ede9c1adfa14e0bad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a55b8f12d533e563212ec5fc987b6f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47e59d144e2727c2291f4aa90ef2fc6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba8a6ea672520a09244f247434fbc1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb5c5e37707b4e67de58b2311d701a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77dd75792bdfb99cf99ad9b8c983c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aac97db3cffe0c29146ee3f4cdb744245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef74c0db246271461295b8c3ea4dccc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1de90b351cb8fc4442141d7c68f47247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4b12e7b79e5188b0735b3c2d609e3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550636cbb8de4d0b6186cc3648d2178249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7dadc388996b76fc646e16396c900250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac97c4a3d6f1000b2f2a6fd2d91c7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db0e3e2aa67468c4fabe2d0c4f028a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66e2c4578f804c7d9b19d589983009253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f3810b363a5d9b951183a7c20bb09254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f628793d66366fe75059db9fb02121255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f50b4686e60e76f2f2152d258479ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df045428b165411cec326b1e619143a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569930b12134312aafdfab54998e930258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd25a3566b457295918cf2588f9566259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4835e2a7187f5da85d43c7f82a19839260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9cd4d7deb58fc56b29aa73a31f679261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b4f48e2ece1b73d8296e9c44fd0c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37262367cb7624d086b247e88ec5f710263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fba80f6c2036d2d2b128e1ed675657264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a20beaf601663cacc9a230f832d57265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf92cc356a382311a81800333c85395266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe03bef4ae1888df4d89123089375e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93925a1883355fe404d7a44cc147b4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35922e6db98ebdac18b15a13fa8512269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab02fa88f737b4e45a5d296e3d3e83e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b497a274970a35678229bafe3a151a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5dc3e74efcfc028ee4a990b281b68272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98d125a8d72de45267391a8e3a2d0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5f71e8c80fac99365847190e8e7b0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e84452faa539c514336eb9f01a1508275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34c49953905d8bf822b590f027ebf7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1f0f4f8b9636b2f0d80a5937f6e2b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1970a18b9bcfb20f2f7331adbb7c098278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17768a6a172b6a90da13be068bc23467279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d99cdd00342ccbc6d97e505cb9aad2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc424d7d8d309351fc9138dc71d295281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55902c4ea191098b88673636b0275afa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86780927e3ece9af2ca10ccc1d5c374283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4017f228e8aaa32379703b4e2f0785284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9c38ef298801c686261bf7e8edec4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86abee330621a41bf65eae93ee15e3d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598e65162490dc00f561ffe06e4a7c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad993fe3698c858a0e3f46a7c11c631288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46aa7a9a16880349a246c76ea5d2c79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b12f45e8cee99a7461a23ac3f258c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e136f4674b18f9d2dc5fb9f8d52b47d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf6f2f0baa1412c0f7e6d6a1c5f78a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec1a245da2001b8ce318ace82d5d5d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f7d2aac85a7457932d4f88e3c13437294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb33ccb4c2e3b78ad00a834acc7513295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b02009c7ab2116bbe159ea76b43214296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f28707b556c9ea56913694159e1067297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37db1fed163a1ba1412e4b5dbb4e1c0a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96853eae264c86dd36ed8b3d15f1a6b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb7873f4e3460503dc9aed04d52334300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d087c3ccfecd84c270638381d4f7727301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10225fdf8bba0045038156b9df2e5d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182679c09c138a555a12567edbfe337303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458eee01b1eb440a6a3d11aa56e4661304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986112c05bafa01385ebdd18fdf08b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03337af0289c6bca5b5444d73190287d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4587157a8a4a63cbcbc43820749208b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d74c2aa1b913d9d6176b03581639e1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d9133451a1934b42b765ae6461b8a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbaa2ed2e07863f78d8d5ec2ad9bf9e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45763194377fcdc3d98c274324206b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e33892950a91558137a1d26175c56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45cf6a9c898405bb5ea9b01a6dea38313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f998902d2066271b70c2a4c4c63f135314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72abacb13d8d35060f8a1defb05d8e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd6de5375c0accd5ae652c55036d4d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ab51cdbcea3f140c8dd6db267c68f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7f767ffb49188845a6cd87dfbc492318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df500fdcbf632385734afa0b5bb81a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f4eac660bddb3f62096a77eac08f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d732b2f52e0b5605636f50dd4d1e9a3b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac090a6136b259cb321bf34921c24a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e3a069ba1e1c5b052e96035decd9d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d496091167930115222fe4a1d963d0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fd7e5b94c464cd4689895febf1b65325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01297bf7db04f6a23e5f820578a4bb23326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083133e192671d4a3b06b6dd6dbac54327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8580b1751689655de7e3992f86b600328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a59f665a31dcbe7acfc4b8c85098a3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecab4133b5928c05690db04cb4e522e9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865b17eb361a272b3a98ed6adc5c378331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6e89f4c2827997f7b2444697a8d42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138008886d28ba996aa70a5d1ef3eaa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8686763761365d97d73270e95c3726334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac657dcc6203c361ff124d134c3a79335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab2c995dd346d90c7349d45ca7a9f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cc29f5172d2900bf4962a4b857080337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba61bc5d50217a6e1e8406c4e473278338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93a8ee194266fb41aacabe411f6998339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b27f0555fc0e47bdbff012cfefc1c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834450984c7f66db24edb22199bff03f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc1790eed914047f4def0129dac9a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac896cd61673f728c8b4d39a9300b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6cb676ca9307638c82352d271c18db344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae41899cccc7b25dbd481a187b3e977345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196732a521636967b660ebe2fd3bfa88346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f461f461fd54ad24c43e9cbaeaddc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4349e7386a841fc8a8ad5822e4fa788348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e80a3d9f5486d9c3062e34362a6bc0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b399a82bbddb38f6b235ac4d209649350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541753d59912b5baeb864d637385ddb2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff1038f280b89c33892fc4d01dc0ca9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba820f12614cfd84928cee2ec9071c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8136385d320c0597d79f160d4324566354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e62cf8c03ea5626fec6ae7fb99c396355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef99c4968bbd0e9e6bce8bb47f6820356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa2e061ef6ccdbedb70a5a68d2daa2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8578c71858baed5fa728a27ae10aa2a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986acac16e5860f2640f681462d8a038359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23015cbef76bba092e8e06616d9b0d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb83c9be7028f2bfa6572fc39fb36bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6fe70b6becf4d9bfdbd8084f741cb0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426c35db93799267e46d250758fa94f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c079ff764de9c5963e71ac16afe1cbbb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a538448bb3aef11a0c282a8dbdf1988365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682ddbe81a41fbda3cd93ed4d40b687366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde8f89950d5d1a09a08bbcaca1883b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e300db13f7e4b4939ffa68f65610f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7933b76c022cc80b3695a8ec356376f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522ad21f4118f3c30a034636bff8fc2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fad4e2363f9db21bce8c263a83dc1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad99458edd3a56d8635679919b0bdfc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a537064779c2224ba94809c83eb6de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad566a9748924733658a64d6c878a9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f2bbadfe0ed78927b394fdd599659375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da24843e0d369787c889a2a86121871a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0140635d5971722a6bb1ac1357a83377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f0eac91b714757897f61a8c5b9bbb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2b2c8893d09b19c591af6e9e1e238379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b06cc578a1208a032394c9e8dae9d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a5ab00ca5b077561dec027d62309c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc64f5b1f7a813fbd6c3f87d6c428b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366a23da21a298b0c6e7840cfc65889383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62896e6419895dd96a3e5ead016b7dfd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedaf328038af99b63560b4a266a6dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18663bbe6aca133ddd333f53e8332bce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867306ac19b62f24c1877cab5a1830d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de73125989591c82ad20d07bd121b36388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227de7ae35ec1453412c6fad8fc8e96c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006c4cbce09ad7376ef0afa87b4429a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b72b0c1ac7e469a0372dbb289a7b35391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae589ec5c2e452046038bd433c8ccc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78405a0ec70057aea27bcec6d825cb0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c458e3e85b0e9f94f22d67783924bb7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebf2b48d356f254f38b415a34ec831395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4e25b1f596c6b84098cfdc9c9bdfd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dcd6dd6165667db41e4fd8fdc8d64397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8282897a71d9c5a900e5766afabc95398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30204015c0e69f87739569708f099b3c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d214deeff3d7df8106e16c2347e1cc7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101663103b48454eeabdd8c07b3b719401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9e773222f3f5cf26a66cdf69e508d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae72389d6386a4370e5b51b8679c874403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2cae51676f71e3c233482da81af4f2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea68ebf0edcb1de44128e12fa87e2b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560eeff4234d1fccdc22545ab671547c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189bd3574b36d29368131ce07eeae21407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d0b51a5c599fe76ccce33e6b54d6d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7274affa3febb08159b29078c95316f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed92ed19b257e8d4d7e8ff3b96a49a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f348604b06cb70a2edad07ac07fe4d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b3086e409bc2b20752ae9daa53b78412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029b85b789a8d754a2b6859a2aaa24e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f432c74284c2cd2cdbe53b3eaffbbf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda137e04d255c16a95e23609824bde1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2417e7dd4c4bb9f98baad1d755cb3ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e3cad7a743536bef4e99c7567c1a5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5422ed6432271993022a7d49fad97c25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b23fadb634203bd74d508be3aa0c74419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787683b03c4d6be39a359cef83f4d586420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09220153da7371da69182ede81af4618421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c37d9aecb3e53376b0920fbe703666422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2f4610a8044a74c4645762a131f4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c68cb8b31d0866dbe2bf5a559f0b1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e2d37ac14dc685ff5da10c62e83f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b618cd684980bf29d2a943a6ecbe3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63eadd27dbac7b3c02369acf01b35c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed24878f6819803de0ff770aaff918a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13db541d8ab8c49fa42f8523bddb16429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fd6d0e7a3b1f5e58ea48839437e2d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58674fbca8a311f7035cca44dfddc66431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4426a29c7ae39e0133e003576e5362d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0eeb4e5787942c5c82c7b674bfe18433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9ff61120c9143276cc713ababc5cf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351f8d016cb3ec7e839f944419868f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ff11d683b8eeb2d6672d92d6f909c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61cf650352db49766bc67df08b7823437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634e27a88da5503a9f1f0b04f918282438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c771784f6576310c1eeeaa7d51078439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4c4e138a7d8dccce2d468537c39b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e0996e0bfc62a8ceb01526b31a33e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a2d47a6eb9d3751de1a4ba1efcf1e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5197892e596c2f6b61df7b1d9a352d4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3502c12ed2b93e457b6cfa59f14c14444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16c0e2e2fab443d3798ef7b63b846a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2afb26c8f6c8a497b5c4ea5b22089a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dd9eadc9a603b4dfd901e99e232a9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04302347212a791abc47b2dc6c8af91a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d08ab9b3a99237c5e420d1f035b10449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae5f728eac3d0832182916b4524e28450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb8cb654c90ce7a7f7a18f2c3be831451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c838cef6f17ddbcd9d4def44ee547452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ae41e4c5b56ae3d924c4b71b522a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa184c87b3af848979f0fe08745899454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3bfaa5e9f78b8562c7ec91c049b294455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af4a153d9c565b4b70cf4531a45df1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562bb4cdbff26013f85346e1f0d424a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0657abf0a6c9300a4575f8f475c38458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9985a572623e43b684c33717e7929fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdc1d95140efd3c475b3af1f0d4296460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f849d7338e7647078daec1fa1b9c6f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b511ca627c366861cb49888dfaae235462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc626d3931a2979688184055a37538463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e935f3e269ee7439bcc5bb84732ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e3fded8a7b825a3e03bffd2fc6601465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302cbc8fad586102120f132819189d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64badf1af619f3176f8de7c7acca42467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240473405927c6179c97ef858f7dde5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5076f467dee0bd451f75f769e6d043469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d29c1bba69d73207950ccc9866f1a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113a1cdac58e9cff822c5ffc60a78c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c86a4536eb17704667f67449a0db76472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12bc441205109832b70a510a8e2385473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad4efec333473f7feef6ea05b83bc3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ba28ca2ec7a24da921b838fff694a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c780e01bdb6d3f7c0e85482d4a199d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13afdbc13441d87d0024e9c7c120f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c67c332344ce49597b9bfd2996e1c7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c99e7426029cd87c102ae536fa990479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef069e5c75e1de0f6aae27402829a913480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f0e2a24fdfa81bdc26de857543b2b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53b3b58443f49c04f8ea216d0a60a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4648977cfd7b615471b77be092d8e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5401670db490db72ded2bc2cdbdff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404f1213edafa3b8f891a0834cf53a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ee85cc6566841f8ccf1c23feda0ca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ca07d503d58fb8bb8796a455b38d8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3c2b3b1fd13e97954f7363bbacea3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc5ee5ad33871f9d706871a46ba2bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866e5c32099a257f63f8333070d62d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382925f855e9ea874c433331123be238491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e70c144eede4c7848dd3cd41c6abfe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a88243995bfdf664752949f86e36f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635efd078bdfd5c23d63fdeba96be19a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cfcdb22e5dce28d87cfd3c18e0c2e8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e398883448b6fa4be6a9092430ebca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114c656b09dc8793aa5e19e9046ed8a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1beaa9592d12e146e6bdefdb16d5ed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae05cbbea41ec4a222e02bb42fdfbf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec11bf91f5f1ea254b1db42222f9d4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07199046e5f3e947b56a39a06ab24336501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ac1f5db4a3126f18b89426da627e5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436e5f04c15b3617b92d61e0e2b98a0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b1df1aba1b2dfed4873290b16d6a4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6245b931aa3a7114376335df7e3da505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2ba354addd3a17f76ff48cd3fa135c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d5bed4e712736859e92801d3da5fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a51ca0a0e119eb1198ebb502e9b90508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1b66b8c1f3f86e514e9c1e55789d7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f07f6248ef2747d7b46c25772363e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdddae84cae31eb61ef732b2c3ab765a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658959c8ca28d6f7af5fcbd8bda1073e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb94e318b4b3faed3e35ba2c34ea3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0c5fcb713008428c4ff99fe5f7cda514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7966ddbc86b5f728e4b40063b8d35b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8648dca7983ec3ea57ee3b8f4d91019516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc958ca1ec50a678f8d3c28f2976c066517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5132c0ebc223ca3675388716fc1da4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98653d43269b3093ef2efc66b8aa0988519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a98cbb70db5239f836f2ac29aa853c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35361d04cb5c05119381d2e5faf19153521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3534c35a75d530870a9dfa822dc7a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44176ecf8080150b183b3d9ea28e6f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34b1203198c4386d4c2ea6f45e197ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e3016518f43596c1e322af5152596525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325ed382bf938495108f97bed30f48f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c46325a3cc706a009a3c528b1b01192527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fa95717d8ab84adfb5f1781a4729b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15b0710754620421908d011f71dcac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f864f338a70ce0c1c740cbd0fad02530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722ef55c4482f0e14cfca294342f229531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7b62b655de07c6e9c276e3255f519532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a632614137a990f26cc8a3722b9ffed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38329550061cd55c7251b92c259676534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b297bc38355d88b4df8ccb39df95a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a99831fe4188c0d2dade45eb0dbc27536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a2e0b431dc9c254685496ca7c52ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17384c692f72f464e05e74351ed312b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529976f6175c3ac17795f34fe8df7cab539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ca97d748f3639f197cba7645eb01d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acd9e85d174b038d320b52f4b139f8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b02f8c833ff8921ebcf1ae58b85f5d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065947a1aca3ee5a591563fb61e1701543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc610bc57487fcf16297a87afbd910a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c21264610669aa7769c8dc7aa28d8c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0329133d55395364834c10ed260bc55546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dff514bf37ae6f19ab0deeb478599547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6480b5af634d88ce69e0e9a50b86a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3614690e09228322980d9d6e14e3b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f9346b2c19da5ee5ab6435fab3fce550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f0a8dd9644b8ff08ed7b2957b6074551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91e898b41b0181482d6ff8cb25f142552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cdd7befba18914e4e24a23e873753553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94413136a5e5afee7a446a4d3cbf2d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa918fbeb39db483df8e0dfaf094225a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e156716106373f09112d70beb44a717556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df92d322d20e763695add5bf1c40dad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f0bd2c362198c008e56737efcc95dd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b41adf71b2018bdd219ab008fdcbf1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2cdd7722acd6fd59a6f6c35e34a1f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416cb114b50f09b789ed5e07cdae59e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518a5919df0b9ce47900f29ac24ceee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b2e2690c1e96148f2ad0b40d633b1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fac0f64748dd420cbce4a44e9cc878564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb917f2a5d9c35677e9c82e8c77508a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b497c58c5af2b44c1ade16a585277566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fe1c8bdacc2040312ee2cf8169bb5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e7a620fc84a14620c7d882a1be9230568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c022ea0d9a724b51d8d0e54987778e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd3f70fcdbc8e67ea31f13da456c78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad5268db1ad8acd99897bd5d52488d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38421f0efe5535dcaee84431b27ba611572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094c822bd3d59e11b53641939ac8722573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a1270ea766ad289950dcd12e3cbf1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25abe984da41c6b08fd8eb9d4ef56d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33246858ff2acf893fd4d626a24c64c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ae2224d89a34474ce177638c3cb44577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce613582fa9b5fd76d2b7bf1487cfef0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a34b24d6fd35a662d56bb715b0ada579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3365808200f872b3c08170437a3312580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc00c0d96944fcb6fb3d95493bc3728581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742d3d4dba039973de34acc42e379d8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f44eb717163e177a8051a6416945d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54532f86dded78b2549ee276cf8aaa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb56feb9cc743512036958600b0458a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2457073e31404370865227504ef9a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0bde1029f632435db41cf7d1a0aef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d49ffd0977bf20806ffa6c927cb5f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0c8703783c68bb4048d00af437d03589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238746101d5c7a4e7b186c14293e6d22590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70a70e9985843aa28e22e524db2e29591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e641e610a50b1d370ba3a881a61844592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882c5c3196f10e51fb4d723cee4d96c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a5b74c1ea96299a1e6e9100225017594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf2b2c7d8a8aeb34195467f6761562595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da85c84d31572b6992c59aa8cc68f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09b38e29fab4483231ea0eb89e05a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b56e3f678ab7bdfa255f059c1d92a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b343b0edfc81e7357532f597f6393c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13dd9ecbeceb03c3e7c06bbae968e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045ce21ca9180ed2e3a5d565adf1f8a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b5f778bc16e6f035948a427c40403602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16d515f51eaf708f490d1df4f67cf7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdac076a7b177f19e4b44af24ad219604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08d02115c7f35f7c20b204b3f34eac605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333ad39a0974361ce893c3f2444493f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba99f27126d459427e5168538f207de607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7121f6c2896e8f287398342d7c153e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55467ebe7bba37ab08d312f2e64c34b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3cb7afde1f7c89f08d9d4f0550e7c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbfc06e30371ac8aa7a0976f3af3c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1412f7ba63f5f6e6d3973d3a2426d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9e595fab3b754b7e2719580b26a55613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9500533bf5341da7c38a97524231e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54ef79e7317390a25a6a6474d088f6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053657cd458744370643cfdfe7dd9ad0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e345d1d7715bc5ae1c53b5532d095617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8406f2eeb1efa65fbb66de1183a9d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69b79a7a2958558886d5d31d2a1592619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cb0eaec609f22125048cf31d36466620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb13a105b9d6950128789c56325295621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2eda69354fc25873fc23455021b0a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42fd741d5e543e09947e6786f5dd3a2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c33d38769d1f7d6d8259a222f35224624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbfc674507a4baf8169b4639d68c21c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cf3f458a0e7cc194075feae875074626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec83797e3e8fc31410382ebc3f2347627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb03b126d63c810d1d1a0cbde1ac238628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff5620c9550f910262e610b4d7cc39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981ba19dbbb322be1254dfc2547f282630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da596cac62685e7b92d5023264ed71631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab88a5ac1429bb78b214100879601a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85428e75d7fdfef7a62c86e71a6749b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fbd96c7e68b206eb25239e9813409634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57940d9c58c6d4d93d00dedcfe3be4b9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fad2159335c69f039b87c4f142b27636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559735dc9fb57268985767b35e9fc094637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17f620a5244323865eb829de28f8a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ac843dae464df633b57e206dd9afb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137f8a818665bd4a0c67222b54636f5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ddb3d73b1ba5b56e80679b3a2eecf7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6a1ffd784c7dda46cdbe3e20549d8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0722c9f819921604bb87c1cd0558e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2091f5a1784e614351d488fbd8e01a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13773c495d1b458425189495f89f4bdc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7858575735824fdbf0fcae2f2582a02646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c55fce87f4d7eec3bce13f0819e929647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37742e3bac17f03740777f843e9204e8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1538a1f1d4dfc9d6411e71367cdb7a6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92558e70a7c6b01759b52b09294955c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc516c4a9efea3fef155241a649dbc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e332d5f226a5014c8cc5c7806ebc658652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7b840223f5045a72241dac81e8800653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97083e1e6003d293844163ba69718e32654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8ffb5f7c6df07bb6b0446c56cc6f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e903485b11a90a51a1729cb9a7653e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fc1255ff539243737ceb6f4d5035e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7162846bacdcad5b177e06ad49d82d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186446bd86835ecebd10f939be82b252659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183d2ad92f0b7c6229a8f1a7bbcf3fd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bcadfd075f06ae436ddfa1f758d13661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbbfea03841f8a00229fd48d24c407662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6dac2a8e9e21887d136971d8fe524663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df3210108ce6df2fd15c2818413477664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3627557e70ffa68dd7334913e96367665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459468a61e20bb1052baa8faf74af56666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b37e2222c0a0b24e07587040c201ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2b25c8d6627f28e84eaa636c7a206668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8444f592678e17c960b376adb99329669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10b4ebd444b8ed150d7392e71542dd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504ad19b14b5456a0c5140917088d34671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c04252f3f7baf1211498f96c900872672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0efc2b1843d5f59c5c8384a2c2c0f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970461681150ef408cf62225a88c196674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32713def68c82f0cdb83b78e2aac21675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4afaeb62fd85da5e0c966bb9129ec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c35ce15ca4c0c1402172b6c9bee36e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d6a7e62a27c5e027b6696dfa73484678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7efdd15dedcb92078270bc4d4fb9e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4890f2e81c653133dcb7a393c5f31680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b457b353f2b77db3a6b75e17c3407681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f7dba0e84baa960a7ef85a9cb1d65682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e4f7aa956d1d5f5b7d3ca2dd215d4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045997d4fd265a5284ff88b9512a9b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7910e1461624b91d25050e5f363e6c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad1e330ad373169f5ec88ed4dd3570686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae29236926c1c6438ebb113bfb653f5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa1ea5f16c9b8ca9d9f52aca34e533688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff4c2dc3950bac9d09230c70150dca689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa79279c94c4014b9175727f33e789690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce4700cc29f5635fdd3fd41d0c3dfc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9209591f8a509163403ed22dda23876692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec67f079a05383219a01d4c7b2e58ce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de154d9f584c605531d6b7cd7a9c3ce5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305eb33188d44f4ef58ce4059bd875a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c852b110a33a83320408ea40775fd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e451ca8e46f2eb8d25b28e8a25d96f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7066c7b823b40d24d79770be7b940698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a47a354028c3b62755267c7f304a4c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62010fa2e2c0c51af20f2af8134dad3d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5905ff0b926b03e7b88128ad5f617701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f1bd6b6d9f33cb121196af956d659702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcae03819d0823ab34d95af2687fe2f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca60bd5cbab091c4808b3fcedd2573704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91d810d5d1137374917642b6340776705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b05423f23a8c77f7aacd8841bafed1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc9d1a5ad9b33534329cafe3b27a77707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0ef5fa39bdebbaff5385844fd7fd1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767b179745b312568b44f9074f0af30709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a54e48ca17c366bebbffed9004c4d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868faac4a8470d289ccccc99541be2ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59cff1371990e064296a395179e415b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5423b139c35cb2ceced5945378ee4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9af0e665c979f2ab1348ea55eb2924714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624eb2601298850b83aa5c6ff7a03d1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d97f9ed22c9b490d5e0fba79aa220716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec90095f4d7eba48ac39bbcb3c4a817717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a531cdc813a23417f9cd2d1a770920718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ce228dd41b2f104422b0aef7cc271719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5310dee17aad99c99b4870866a5a2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc794abf2a37c52b65febeccc67f8847721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d4377e07b418f9a8df21fcf299ea1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73630167f69d4f73c229c7d15534615723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb427b31ecf324f501377ec827e0b1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84692361bc058bca713348546762c8c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aad06f3b14275092bd5b5d9143f8d9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904553900aee1bdd772c68177ffd11e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2ede2dc2ab7d19f5002c6ecc20f98728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32bdcdd3a42bea12ff631269ed6c29729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485f8be0252d0e9f1fea4f0130f4c27730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e440a3828321307c3ff4e874bfd45731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f26384ad55697ca191dd156d35f31732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1ef093b70444e88fd1d75f5ae086b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3ac0acdb1499aea16f783fa8ac779734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731e24f51fadb7e25e6b30425bb6ffe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7846004042244f6f0377886243d9556736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92553fb2bf94d3d9a3de11775a402465737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f9d686f5e8825188dd7a7ff2c2451738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb82c3392f583872119caf95b0e168739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665ebe71c1657a31a01cd87271bf633740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239f9a6471cb0f85142910434919fdd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ac59fde03948dc51e7fb1fd37d64ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b1e4e3e1b62f23c55f16eed40763c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123f40a808ca1808f642b639876de22744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41749537925bde8d22575f7e5677a537745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5037e08de4d7d35eefca04ef27ec47746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8f42d89c2ae6e5218f8e10dc49df8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415efc3406d9789676b3e57b1c1929ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e05f3a29e0aaacee21fcc81e9dbf0c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c066023b144dbeb3332a50bd76c92750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebafe1f598ef9d4582c315394bf2fa751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5b260df9f32252e4ddb0f562631d1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79878f9e2f1a5bbc2043056691d414d0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4c55bca55ec1408f09c127fc49cc8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e5981e500b7996107b7054510e1d4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58e732e51c731deedda37a5e409ac6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ee0cc662ba64b58a050d3d294ca6c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed427f203bd4d34ec824f9300f1c6088758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219cbdf51d10366ac90414c29fa26e4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2376ddea3d321f0afaebd90e488e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421b0d2731fb624c854717b0b0ba1b22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436365ebaa34b1e07f2404f1db678fbe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726be5823a07f55a77d87818440cef74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151ae4a3af1fbaf06760ebd76234df95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd631a153cbef87a9c67d172c441ce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb01c02e0a1f1fff9b704c127b5d5857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581c13bc4a3b6df8fae137c710b091f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abd60a968023ac9f076afbedc49e8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcba8216e6471bfd038c4d1e4401e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ba7f0f05a84dd7f3ac47380b2361711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708c7788c9b4fc460aa0bc04570f5cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42b50d0cfd094a2a2fe42e1a29de0913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b43f3b865382a9ffb5c8ced112bb9e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe495822357dc6544e181284bd3e3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4067aa1352e1299323f93b011ddc9d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d4b89cd816c76afede8db7106284117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6526cc1e5553833eb5315b17f80df30018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcbcc63ad6e2d1e8f69c0f6a808e6e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3455da6f90dace8d39f18b7da442d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2576c85f0ad17a0cfbb3da2ba47589521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad47649576b4ea4a16070fd708302c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266e2ecb00143ad853e18c7741a957b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2f153aee3c22ac169701c15b9a35c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81df4b5a97f22cfa3c438236c0e44d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a9d79a6c22fb5f03d07b3e510d60e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abae70d1849c18376780cb128d37fd527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0cb8ec246750c0847c0b6b9de3a4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a6212e3bcc2a09b17532761f6aaf3429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb2ac9a4e4bf1fb95cbaa3b3d6634b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44140ec03dc9f7cd40e6468e785a0d3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790b0d5026d9f3bc00ba1ee5d1e6e4232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce24e65cfe396fa6d772722b19312833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4a79557e55f4769a24eb7f6c25c7034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16846617b1683fa9dd48f7d016ee765735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2237bb584d78ff7816eb1a17a76be8c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be7adcf39f1a3490607d8e9889febf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784cdcb24209ab146af3dd2ef3b0f0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906509b57a5ef43790c5862aa31ceea39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b50770e27b395fd8f08dc7c7d33ea140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e05c40f0576812341d6a31088229441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df626cb40e4bcb51d53e47dae662b47242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aac7ae891e290f73c34c2a716c9a4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53506da4abea68a326b4e765f748f18d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0918de6c8ef7a12fa8476cbc5b4c75e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f7c6f97ac21eab2cf67a2d4d9b9d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03902ef0842b873bc3d9e5ec73536647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d685f668d93bac357ac5569611f41c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb006fc33b0fa160f313dcde45f0cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21450ea98c59a15ab173a0d3c2fbc4e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6169dc1cd3a1ce86e82297c7178c4d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2bb19228728aae21503f1ef586e8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b31e254d9d0e71a740914f3d89bb50a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9c4f4e53a6446dcfffd79a2a6c3b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f225c177a4899947b5cbe123a22cbb055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786fd3b6341b7d108c2d4c9ea68aa0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38baa094b1cec891ceb2ee1a946c8157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309320d9ceba0187f081ef35042b68258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23280d9cc95d655aa6b13133dc4364859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469760a8171f83642e7aa66009fabd5e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61a0f9f6c382ee4b01907de8e4b90161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cb909968a76545c9c865750bf08e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f950d23dc9a9cfe605e78cb10f0b00363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e07616c0b6c64fc35d1066e057d9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d308fc397505bb79538e8d86b6a6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23b0f5c364d98ca7442cae3747764266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665480ca1b670570cc0257a5c61bb4a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08dab4f8c0fd6dcb75b9792999a2ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af791ccfcc888f4c73f6f50a3f10ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0723ada4f8fcd946eadda06994d5370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeba9607493df8c96cc76e2545c360571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f752e3b072e6b3b605115826df8bb372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac8ed1bf4b745a59f0b9321097272c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176ab6d4bf144d281b53f9123e3dc4874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f87eeae9479c5ba6a16aed999721e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5949890ab5a2b6eba858c81fa9c7c3676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde7e60b5bdc70a3f7666b183f3187677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5e93c09ebc19b51c400d1ead987fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5eab516697608e12a757ec12c256e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025cda4a47136fb56b6b58d732344e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbe0169d5ed28e915d5f5a430eeb9d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e10208b8d65b09dcf45a744d39f0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9739e8122ee39d4f2618a83c60935583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5a0302e9cce49d6f0d0c54e52ab3884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3efd346a751ef6c38da924d42c76585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df1a66aa7a7193e52aa3c603c2389e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a63117b7e0919a8ead3ba759efddfa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a837a25e75f518df6c7ea2b14f84d188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e8f52a05b0e5a004e79cd207883f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a2a343d38fbf805e1792252752c8d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36680749267fbeb94584f2dd94dbb3791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee7990666ce05554e3fe59b8016cf292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962df46f659e527aeb1b3e90ade7a1a193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7775a072364fb94c1a82e507efa7f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ceded149e1ccffc315b4222888c7fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f6c8e0da2dec3a9b93b539cb0365596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86125941dbfb006c91981d5e141cd597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f239e49c830245d4cb7d5d157cf104998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f952d62b7af8c9a8322239da1260f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df01b50b85f09155e5e3dc6ad37a1a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc543ba0896aca1ed1a641da376f54101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3149f19e338091624a7a01b459f29102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebd5cda96a2bb9648ce38bdf1f6ab1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b85fe65c13d57ed1965d1fb45e53e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef621db8dd55bbfc91448341fc847b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608303e2e76c8ecb7eefa671e4c14536106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af6e94ec6087340667c796c2ec93c7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e18a3f2b4b7f19e7ec3672f5aa5e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c22fc14ced67ac7502955635cdaaf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ff23a98a6221d3e376bcbf1c83ea1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d6c43f493a1c39f3769c29a53073b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae194c5222da3d3687599341692000112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33696329e14d15d536e17726c523ed68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bfc1ba6dfd477d87ccafb4ef2db3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2588b408cf797de520a413cbd0998b7f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5603784e55c3b6974754bc6e91e3f76116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f318947a80060510ab00877a56e87117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353adc79a57c5934d95c5bbfe990e7e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ad210bb32b60c7ced622cbdbfd9be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e4e81f1d585778cb82ce742b1022c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e56094046313826d869b70fd6a12c0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dee027bf1e0662fb1e4d8bf5bf36b1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379c6a0f31ba0cead8572a553164cc3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40108eae44e2f176f75c4c21976c83124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2635ab10c85b5b2cdbd1c30d5d856d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e968c46406a77d8af8a9e0fb098d75f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfafed1af14c11583890ab81e85dd43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0044047048bd89d8f33c7f48c0cfc4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb234e232b942e68781a63f5d7bb12b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5461b2d4f9769370b45c46f5c1e7492130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cd7892111cec21182d244e1dd9768131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f19d1229ffe58beddd6c888481bc3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139b3a3874975eddcdadf0f23e0087c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc2b7e540b4de8fe18095376458e78134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c0b184695f724702de633b747482ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50822a31fc1d30f5a54aad42c4c11a62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf114bd47a601c8da6f03be704c82dd0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762a63709b3bdeb6716d542eb58a6a7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6bfbad4ff7a263a40586329f6d905139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87102d62ce4f93dc594ab004d28b00140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633ae912ab267b4f26dc12f74496a0f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f97c2df06b563aa3f35f204092d4a3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60e59bb39de4a633274a475532134d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf398ccc69bca1d6bf468dc39b6a662144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea76051a8ee581ae4bf33925ccbc003145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cf38944b0e060c71e2859124b5265146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d330cbbe886361e190d2e2b7df00c9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a894ed9f9db003ab299372e3c293a25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bdffd8210282031d71ae4fd908b8dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70328f7e05cf30f1c0ebc06a1a8bb879150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a1364057063ffa2b2a153b9782d58151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8fe75b09df1353742557905aae813152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159b0b8659f29843c63823755d06666153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c10813b7fbbca88fb8dda7312ecfe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93f3b92eb3154655a497d6f3fbb3a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580d89261cc5bcb41397f7ad4ba9bad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e3b97a8563b944a7bb04ecd92c5555157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b28f2b63ca9e3b7ed66b9c6bba1a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a637bb83c7e3ec32317b575185cf1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad026899dcc41a69c416bbf6171fdb34160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe4eda4605a0cecb53a15f7fdbbbb5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712d91e1fe99a1aa2d7a6c0bed1548e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447c93f412ee0e8ca3fda09b123f33f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81b775ad96ef8c376c65ca28840832164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505d3da8e12496c7dcfa2dbd2c0fd07165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c53364c667dda3b641a36a2c58720166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1b02b0f196580a0012e75f3bfc035167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d43ac7f6f882cd5a44cd40e26b68e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598435e270f38a2588f0514655478f6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266190672b9899999fa64024cf0b67f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447b977f8478482b8abb6a9684b815e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552c2421b8a7e4b1b32e4372c5c8023172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43a3565e480dad9c9a9b7fcdb3c5b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891592244e6324c967cad9510e22769d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161537f0f16b5ea5e397c530d7626eed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a632ac15de25fdcca932b05510e00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007933ceffe2bfb349dff608aff289eb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbb249e82dc884b725a72d9dfa0ff7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551fac12a963d8cf3d93439c642c7524179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7af13ed18869d911805f260b932f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1fa465558649814b1323f98d94fa9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12133cdc5eaf90b6d11fa3c04c476f46182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ff0e858ab445f77d28d3654a2b516183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3941070c9305138f80ed56caffa6ee0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17721641ffec66e6588373e8b7d27ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f5efe1e018183b67b074424c946a5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be19077bf12fb00183512a9f3fb5112187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f720e25dc22032bc64244073a66bd8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fb5ae2250e3482f740a3a48788bc5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c66f5b2a54ac102c6644b5dc2317c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c077fe46cdde226ccc935390b1c94191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32185139bfbc471105f5c6fc64bbbc2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f60abe0313c03ae84fa381a87018a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d749ca08cbba8adf0b8ba1a2e6f6948194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156facbc182da76122906b99d816009d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fda0bb820719dc7f669a723885df25196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dffa83ba22fca8d0d76245860102eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b1a9cbb02ffc8a1717305db8b63128198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86e60a82eae51627fe731ca6ccf1ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0ce323f3d623c2e62a6f73e75ad47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca39e5de046fd0a0a41bd761a4ee7d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756a7eaed3a8f844f8611e0e262a13b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb385afda68cdf4a6722884f1f48a05a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a88dcb7d7e6572b35bbc224810318204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe21f3dbdc8e78206a97975043297c9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b0954f65273c496d0e46abacef7be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5ee24a524162fe5ce1cd6c4c54d72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba1caa99fa8c5bce604180a402cd0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a80df7d9270898b4792681e01c04e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d3f33a43084bd1966321ef9021679210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010973aa4f2120cca4167fb10178cf5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0159e392ab8d2e6c7f43f658fdb91212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ec056f8d25784f116a26a82290085213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34046dc42220b29209ffc529479f0429214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec82fc603a115f92325e96a793f75a5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a295fd24d66209f38920d082bf589bd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e9684bc83ce13f52cce674bf4544b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f60ca1e3c1c6cb19247346d5714ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc7f69794a004d4957733006b02578219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658416920f8f4a71b9f55a44559069b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad3062bf68c0a19ceb2359d1b1cf31b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923559c9fc61d91517af47ab0cd3cce7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8a2d8f25b92d9f2dbd241936aaaf2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096cac1e84418ea1b2d4de16a86e0f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f5154bb8bec74395377c12de71361225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572317c20051c260c61a1d9e6febf94226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772593d4936dcb79ee4fe56bbb89be54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd33af6af5b9445cb7b085a520b8f99228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c39bed1549f7923272d71db0fdd7b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea7b352be2fcbe9d94f0bf65022456230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72103a092e6f54de47efa58547e2f0cd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39911acc7f6babe252a898d7593c910232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2da89254cb2f32dd4bcf17283890fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351f4496eb59c7f9c5818dded358bda234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f7ae8e5218dc2473ae31dc8710f31f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82e7a5739ccdfb9cf79b4bab8edcdb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b57e5e617de5760af0194e0a6d6959237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25a395e793c2733c66e1455bff5db0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2212a34ccd99167ada1df6f472ff4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17169c710e89e6fe2beefd00092089240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee00981432694e258e9f2b96c2fb8f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528396fd6a485f862c115427eb0de58242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa07aaf4fd76f299f722aa5895edcc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2cb5853b919c26d8617b5a812b8d8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730c915cd98bf9e723c7bf2ef265951245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fae6dcb0305cfc3a383bc752d82bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d21e5858527178469b650052ab490247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e170dc09c628b9814e263c0100f267248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71f5d27677f17b74fe48efea2ea480249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ac8f0f84d83371ec5b87b72bce160250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445f2ba7f6adb63872ffc795f384d6d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236b7c0ee3bfab29204f09fc75e7138252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24fa2a4d238bea58e0a11b833c6bff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e18226500b0f23933078fe6c9b9f9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc099a311565e8e43aab5197b4f97b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593e2849a05e4d4725eed0d1e4f289f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba6cdb788ce7e40175f594c8b966b2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700271f9052f19c436e7445034adfa8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606eaff6b5543e7f006839dfd9335955259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f0df58abc267d873659196534bf30260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd380551b6e2074ed37de47efb53a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ff6565249527920c85a04f04218b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099de51bd591db1182e0e1ac7290264263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec5eb5767fb6d58142a4d929cd9374264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c20cdd4be70c1e4595de4829e8c42265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0406b8f6a1b939cb8366ad3204dad6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3629a23298132ea86b73158728cdfd1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6ff377a7778962b06a3df9627e6fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afe989ba110ecd983aaf5cf2c045b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255da785654f74890af4063ba72e209270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85618d2b379fc1b793d16bf6e4f47742271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5998b8fe80a6fb18f0e7f6ab875b53b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fdbd7b7eb930bd5ca406975f5e1f57273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80b4405d2e9481a42b676ff4fda908274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f1ae11ed67363eb9c8b002eabf5c2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f394f4b9b51b056e5d8ec339ae27d81276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d98ed4f8f1013b6d1205d476b51a35277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c33a36b0891751148c68fc723e090a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd25e176549d17b66a5228754c17ecb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ff43cffe7d456cc0be7fe234c58ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793a7f1e6cd17d3f55c565ad82abb64281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c1731a63c935308c0dde8e69aeb0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4af454982f40cf8d4f4e072d8bd4f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6af9514ed2068634b612fd3c16c57284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99534ce4af6a4a45baeaf9b22be57b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c6841d30ca96a4f89dd6990d8a039286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec79b89a0e826146469deb25615672287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b36aeae7710c3c34c0bf3f3f233c25288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b98b922806c72a9ade2e20dfda5f03289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7b0a3f5b70bdfd41fbeeea30c8cf7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e97bbb3921a3a6140b065205b1fe1c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450f4e7b74e6c4b9d527b54740286cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557afced2615ba1f420d675c69252c65293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda54b190beb3f8895a715e45e8eace294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b55d12cb8c1518963cb02187c97762295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d6b932268648ae1f38fa359834d76296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312868f7c90e20c421f14a4660f4968297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18682c4b291af4947e42a9a93e3d39298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2a654cd4e242b6e5feb70cafbb9d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ccda6ee20fc0dc6b64d7c8b9bca636300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737ad235867a760b02bf7cfc6639dc4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2743456320c85c9e8171554ec2910a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948a955f89d0fb0acb70dd069547bb4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f7bf21c48c42037f7ffeea30d5f3f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8e50609b753d3bc2994ea5e6e5b31305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6e76a6e54470f71be6908e0a2a1c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3ef795118f1886928f6621ddf81e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155cdaa17b0763a584fbadf18010327d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931db3bc8dee622eed912fe3c73b8188309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f1fdeb3123cd92e167af0f3cfd7e4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790c420c4c61eeffa656a67a4b5af15311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231379f0c33dc6f2d7efc5989450793312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae632d2ade319d6d67e87f56e03678313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c484b7e7017487ac5e9c1bd8abd4a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ac28a731971f2550e7885ee66f5c7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee97d47640898244f3742ca2e70c318316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e02a0cecacbc523567e649b1f5d99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a38e29e6281849d205f1f1438bb37318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9f7a63d6134ff26501ac02fded6fe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c14647b2f84a597e72b78f0f47bccb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67813b03b91b0f71564868fbeddf59fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6e8e912cfea54b59c72a028c803d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9727ccc5ca1d2d8faea38138382be67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f655bf1a213298cf49d3d86b9f55a0f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f65940d5448b695d5cce7f2fbf2752325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf401f0c084f58ec463d3167783b8ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503defbdf06949e0ebd30cab2cd0e3aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299261d776156e719c51954bd14263dc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac372ee0f99bf0b69a0cd13aa49fe5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265945d04a50c861efd14e006888c65c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f972bec50c7dae992fc4b31ae85832f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d4b6a0e8999f404d96bf4250c9c74332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c0097f63f78fc5c4d0fa64b6369ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1713b403ceb43fa2e48cf8e44b0f18334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3d8e11a45e664b70fb29969a7c801335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d94674be7fecbe971e705729ea946d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9e080f03a8d2fe4fb2b0c1d0540b4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dddaf2a65151ea4922f8432d3c86b89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce7cd910ac4841b99334a7ec12eb9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef2668a4d22f89b5bb363609352698340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780b3fe7b635d00fab11d492c147550341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976f44ef1053ba107c777158a6dae86342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23ebb16f678b9b3910e897b9ffccb0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cab3fcba2eb7a83fbb44bc1eac32e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa898e297545979267aaca2eae58d9b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4f12b21c8aacac597b2092480aa82346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23db8730405196866a7e9ccd715cb39347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa654e7040e793eb01b7083992819a9b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c696639957644046d2dfd0f8ce60587349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead560a0f4ed2af4f762b2a4451c1f12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075bdfd3b52271c45d5b0a06b18ad9a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5c75618706a520b867ae51d64a554352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297356611035a2d22f83fd37f04f393353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb2d158a74cccbf93ea943b0ab6b2b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f377ccc185f5e4c46f5e760b9e213355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e52b1ad3f12c50cc1b7902b66b28bce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026e0cdda55c64dcc67c9583cf3d8b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa8a9fa83d336d183f78dd0cee67e9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7d012fbb8e6078c73fc3a85975e68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bb39d212e715d082fba17e62713db360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9495ccd4b7c5baf580ab80132d70894361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af5da1b41f555a063ecd3c06196ae4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574074b860cd6db3d3239146930dc1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99f46059241421134bd7d6e979937c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493b819036be818a0fb0d64061dfe53365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65cfc5972a91742e2db9535bebe6e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b306a9258c18a7c477c22eb9986aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400afad0433502489be662378bd6ac3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8df7f562035c31ca99005ff836af37369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca31d63b3c721ca2cb7fc1ed316e43370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25080236ff0bb44d4dfaca78442113fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0db01656b7781b42b9379445d7259372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afcd8876c2d3908788bda11e1574cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e8bf50e0ace9c695e40ae1c457c0f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59808485dccee8fadae2e9a1b2833233375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2f432f80fd10f4fa7bbf718e56489376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a21d76c48377150e96ab822d2f437377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c2d412d378d711a245cbc8b7f4be1a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d2ad1502a932e07cca5ef709322b0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901fff05cb3a5cb4bd67d098d6da2aa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e39b6aece364ec11664a2651bd468a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b6cfb5c5f9a8d93ee740bc66da023382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b61962b1e52751f545c76325442ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d7fc4929824cfe49cdba8b7d7b6bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a82aa1013f57271d02f74884072817e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033851b11b48fe315867a10bee926393386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1483871141f24ad86f01838fb77628387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b506ec362796e52ed93f77f62099cf4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a9f1d231994f550e8f83609f61fd1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db96d773f5cbcb778a2f8574aa890f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70b4208034a22ad5613cc5dbce40eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c56122d5eb9aeaa83403790c35c7c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bd53f4075308275cc774d20161106393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be82da6049d7dcc2e9ac280f148e20c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295288c84187682dbba154c501e511e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7b05325c0b3865dcaaa6ffc806f29396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940bb334bd7350dc642c0274063057c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ecfdbc11870a53ae61d0b6c007167398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da72b1a740218e6da18483a46087a1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8aeb1d48eda9f1283040846546a81400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74552db87364ca349d15cfa6bbde1f0a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60d845f14e2216b94566fc70b9c6e5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e182fc8464c1412d476c4309c51634f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc55d060dabd8b069209af4c3b9e1e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f84d4ffd37058ce79eaf824afb9433405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f2a3be38fec8449e0ad13a79a81cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d806aeefa8bda42e7b1ee3d4eae639407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde30d627ed10d24302e7bce4065de5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82681564013e059064b9ebb14d527f36409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4dbeeb4df798cb2bec98f583a0b5f2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c1cb13f68b241cd272b5d0db07e14411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c970868b717cb25aa9d6b3142c5c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e52b2e749a81a3ca41e6965bac9853413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b195a62507d57b83d22f493b31643b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367cdd585b7242b3548948e73ba1660415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf41930cb849da4ab920c983820ee12416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcb4b10ec569f2044041f55ae7c6bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5028f7390bbf31ec46e0bba82c0627418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27488cb61a4845849a8f5d02fd7aed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdf8468e02c5c06c8e5248266bef2e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c52497ae85ae5fd265ca1b0ed47c35421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31af14ffc2fe4081267e132006ca2b4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a8d1139c5d37928f0272a8a3a159a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06371255a6905ab39f32ef6fc8e4e17d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ced1495ed8a1372934df5a4d4ef8b0e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531aeb3e5d4b91c7f783b49fa6472b1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211e943407bc77a72b9db2651c4f295427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98af8c053c1cd1cec1e0533710789a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6a9901c650209298d3250935c3b91429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40427ab807ee6b7933fb4267d2d32670430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849902af2e222674c956d9f84461ed2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0462971267e24385846d301a5f1d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8b4145c7408b0ddfbee664569247e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ffa766f13f444ccf06b4697d24815d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bdf65a1bb99de196406f564394596435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6dadc62e37af92510d89a7c0a99c83436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0096c8ca760eb1b4eb48fbb79079ff4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b6c182ef97b0eb111e678caaadc63438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0194b9df5cea108c1b6082d8ca3563439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d2043414824f5619c50cf140febd4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d86cc1999889889a537b04af388514441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eea8296cf88f7cf23575eeefa5da5d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c19843ef0520e4aa8bfde67434822443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc290053545c63a622ef6c277adc7e60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd17a03b53654cc4f04109abd5ec40d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6dbc4712ac0b230be48e8a86b42524446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a981e13a10aba6432b8cdc512f81f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97b847499561dd2c38081fba27acdf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929a5879a7d651a42b6276e73de07d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500074fd7b56abef1bc2722d3b47d070450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00795b85598fbb93045ef445a4369f1f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08232c1f52a553131ef7a2664f4142e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9bc702dc504fc1e465ac3eaadf9ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228508a857df12a453d3a5d1024cae34454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b65399cecfef356725998c605623f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865b1c1c2a07803dd524efb931f63c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed26950772870aaa4fcb7ddd69a9ce5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2266852b2925a20caa8b1d8d8f00de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef72a8fc90ef44042400517f3ed47b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef19f37a496e355d868b394a23b1c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ac3f9a490cfa4dc7d4c20bc12912d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a3c023c9501a59406272b7239f74f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada9d18f2c2560536270f7f00ba2524463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb225cc51c2370a3db4eb981e8ad298464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d29352f1e6fb4f5de3c240cb0aefdd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125ea2fd948fd435ebf9333a69a5680466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f3731645e7e2f5cf4b74a5430a03ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28292141d039f7ff1a40168d02ca1af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eee7bb55d51946f06f6d0ffb1c440f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0d4b69ff04422ba982af0bd6b1aa2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4acd1ab6052de2b4531a9c2477a16471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63093a337d91cf8ce4676b11ff9039472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe796da951b434478adf6079b2ce666473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09b830865989c5eb39efa85c610200474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32fe6774cb86fab7b015a9c70c72a9b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6273d8ef4b71ca60f608cc166cfb2a6e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca019bf58a4bf402de48d75d29e3a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728aa0c2a6d805b8a7497dc4af2583c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc009b87dac7d7409708bea1ddd45235479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba4c87c85476714e414ebfbf7239fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12c1831855700e95b8bfd070d06fe5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11652509cf9a045061165274612e1be6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698531a65a82a4ae734efde38fdc265f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f13e85576a18b9c4af040ef231be10484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907887987de07b43f6ffbed9fbcd663d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284b37f0b8346299386ec05dcd24e57486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3042ef406ab96c6deef831c89b7801487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daead74b2c375ebb812cc4420c38bfa7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d9ffee71bf43f0023bc6342096ae6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef004cab8c39fab8ec599f5eee36c3a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a623d0c975ccbd90109c7ad1144afc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb179679d57c1075b85dc6e5ff2b10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972ef81e0ae494601ad42214e308e87493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fd63820952be59398accf4a4b1288494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c592067db922e2ad00d5fd733a26d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccdf3056aaf6ad0607ca38258319fb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea64abd8fd9a44ed0551ef2017bc5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1f299be6f955f9a05f6b5c60c9f39498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf192a96cb986a571fcda0a2111bce94499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14178e5c59988ba08e102e593fe676d5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58233d5f7d24145253235f881e3f108d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db08126b6e5973c8695049fc352f19c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20bc7497b381846e2f5989e98fbf32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b89c6b2a19d9359274f4b64d7454c4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b2c2bf9c36ee53bc49fd799a01f65505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e552ccd26592ba0b6016218569bf11b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a93a4c11f11bcbe8f795ef56cd7df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff984bbd9fe7202a608fbfd85cfc0d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e8e2182ce7bcc61ee557d5996dc1b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35edde74f4df54591029be2d95a1885510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82f750aeafaf4f4f820c6f097162d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25d4b50a4a4fcd74542501811d5258512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e2f3d739ca7a6cf2d540a4c69097d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066121a6953b64f4bd14a0122882790514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c445f536bf35d57c09b97e56bcf23b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90bab34225ab23abffa6912fad5b2f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5823ad7c09f68489e7cb291c8c6435517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb55fd59b80bf5e0993e7b528603992518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73dd38599982ceabae3940bf40511e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f22ac65a43a3169ca069f7074e43e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e68d454a06ecc1670fdd3f2b04f3d8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d756fe7628fa654d40086030aa0e330522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdabf4fd94ab2191d11bbbfbc9f973523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b988c45840078786c41775d2fc657a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bf4a5321159066c55f43c45d1d113525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e9dbb28a2f3f8afcece356e33c2bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaee6385b62c9b265214ec5038092d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae544e9f69dd9f16e91cd11864ba891528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785dbf1068899e4aa7cf95fe785095a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c2a226526b2cd769169d2b870bfef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185812b80b0f9f6d72eaec3166f24f8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf42250db0a20a24cb9e38d81dfa585f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378f62d3e49b1242d59a6b4dff826d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b88c7adb25714eabc6edf38849c2c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d87fe485a5239f4953422838db38cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f613e813e80712766f5e076630946536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23b9ce1bd45eeea1ace5ee8d8c34d7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f73334cd6c03b08826c00bd35c0696538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f9c9b142f7917fdd87a934dc91d3b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3d32f5fa0d0a7b918ed7a68ba0406540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699e10c0453b9810b5560262960f6c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8adaaef628dcb3c267ff661c33e39542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18d6e65397541ed811442db37e5125543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777636b0e686d402425043df59f333cc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a754cba0dd4278e70c75649718c2da545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7550e159bb502199d5bc78f2f822997546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1bb907c57e7b4414dc7b744fde37e8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd5d7e87ac00bb6d1ee9a8bc754d8b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f875840495908e6de42a281eb082c9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776208993dc1a50cb379f337d46dc9d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21e253be55e3b5998243d176fb1117551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920220fffcfff8a4bdab03d1b3a07fe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cdd16275be8c261763f2c849834ef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a90b3470654264ee8edaf8814b2143554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace736e89ff98c0dea3a92b6f08c914555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935cd60ad91911ba2f4353e83958f1fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f3acda2225080734068469ed293e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a8b7587c5908e2048cbd32145a84d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0408fa3e25329f8dfa9cedcd846f53a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae72fb73122d921838fc33f45c089b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf91cf054f50d066efffc5063df6ef1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0a40b84313f41a88de14e381ab181562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca74d40d5a753de99b0d94c70f40a8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac63e349f12751f02548f97a7bdf2d6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d0815a60266aca19e3fb6d32bf4c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13209204f8d61351b3083628e692a3f2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34081f66d7423f4ff79b17fb861de0d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a743b6ad91a06ac410841c78095d8b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955119237d0a9260b3b5ce7048c2cb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8d8b0293e4d04faa1c9fd3b543472570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9e72af1971041e559a60f0984de32571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41c9200454cbaeacdfe22e02cd0e7a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ae48dbce29e146138d8e4a645ce61573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252af133748e87805f143e90954f9b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ece8986ed8dbd74eef91ebb2257c11575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878887b6a68f6f8c4276fb8e9d849e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2069623add3d7388265d10674bedad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a94c08d9809c1008ec3e7594318321578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b53b75f0d49e3756147d1c1696dc2f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502edb0d4c90844132329c12831cb728580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef833b7676047db8d00afbaf36d2a0f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433b650043ed6c9b0d6a761a0ce2af3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28308b2cb37873857a6e2815c632fe86583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77758bbf2e6bd3aef7c72fe9c972766a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694eba846cad56aec31f5a13d76dd9b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffcec5ef6de6f167934d941ac21c66586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a24b185d03fb93dac321444af9c45a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b812ca6219074d207c61dd1f1141a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cc4a7127208c8e0e07b496fa851d3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961dd51af707c7289c3a5f13af4c48e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dee465a50bc791f9f67ed72969057d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e297d66c6365ddf48044b2c00666f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684dada1d92170b2eecaace6d809431d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007e8ab9cb83da67a229b7c22a90c48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e972348b90d9d08555789794a534924595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b818e753e4a8730645ddd4cb105329b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082753f0b2e2dd27322d3e6037bdbd0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b144269922879ecc78a76b2c8a7622f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035a4a3cec8142abf08711707e740ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b358fd0a38ac8539356db9838e5ec600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60e959f54ca3a343d597d58d0a9eea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526cad563e0690251e053ff66658050602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5dd39b3ec2f559d3ada39d7f1aa83603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e580dfdd3c198eeded56fb2732c7c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b65d602b943c72f4d97440677967d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2524f64d5c11664cd7fcb20d8a5efe7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2415c7809bfa4d336345601a5d6b8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379df56d1361a8282142d400260e7fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3067ffab92c6b7f7a3d5bab5e73b81d1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96b662601981276c6f2be36b2b83b2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc01dbce5960d21972dc3fbe114e88611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5e3117b54de57567696997b933509612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ef2b4ae361d19905faf52438c69f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e8178506be9adba9a9e3a7de81bb1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c274f1447fffd9c82fe93efc86a500615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2d4e22df8f0735df6ef625e23e193616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f14936400cb5185cc56d18eb5f143617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f128410da6ef962b44231ce8a3406c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83484f33eb2dfcc79ffcef1de395ef619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80842c6a00dcd708f7f6c716ee81b52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4807d0c1a5c2849f86edec153aa927d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba839e90e46e1675b339762f9389194f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0146589dbafeb0346e57f7b0029bde3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795f1e60a2bf920a5be5d3a8ffc2364624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817ecb36f0ad9acdd5826434daa5ce2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3183f686f93564c624341635de4b70626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ca77cfab31631c61e2355af1042bc4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffc849940b9da70cf3eae75ceb467b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063666c86823cc79c53b5acf55fcfb75629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9cdc4dc579e4262141ddb8fef1ef3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff3b736d1194ca7f7c6a6b0953a94b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf4fbd1b726c9cee0c2afb39db2d99632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3295e5f15f026bb2659a3a1860c54633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bfc0fa564b6880261e4e2edd96979634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c7b5316434b15fad32d74b62bc1ff635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14799a37c5c5a31018547f67504d8cc8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984cc4a9f03f7318976fe48570fa34a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef2cbf65d4bf3308cae6976782e122638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0b66ab0ee044f85723a600f3637f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817373f7ccfe78a42051f3f0acb546ef640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb96809fde92f0d094d67d6011cc05641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6727bef0081d2166b04368fdfbb98f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77681354598c311f52153d1c76335613643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612e9d46b2afc7902e70b22ad630b4c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fa90459915503d140eaf4351b66208645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56138c11b821521d9adcb3977c8d0c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5058a012c4815da0757fce1e474c56c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0015d3a8a7c42793406f511296536648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7f86622ebc873309297ae56fd053d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013bc8a73efdf7116bc7cf3dabd2458650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689aecb59c5e08bb8dacebf4bb4a55b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38554728a8f37aacb671d273d662de2b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c39f9d6969be1d5bcbce6dc58a4481653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb311825ec5163d94f04aa7bb8f27d9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355e0f243cfec3045895b657769bfee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761f47a2875b8a72f8c39e85cf1b5a8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de3bf77c54b86f8b7aa11b5c46ec06657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79913d00fde7bbca9200e865a5d81d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7f8c9bf2c1e628cbe2de39abddafb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdeef9b89c33aa6a4e0c1947e7f4bc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1d7f1610464b5dba4307c186dd105661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813a5c109f121f3df76e2e5ef7ebbaa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d1dcd96238be8657074d5cd638688663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c23303344d2c2c5a09d252d239519664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231897119cab214342d2d4a20f37e42c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489d51ba40d547ab1c5eeabb3d38f65666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c929b97918273efa764d1cad69f6a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0761dec4bfe71dbd204e2e2de8c9219668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cdd089f231f3422ab25ebe57885ab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3296afc44720adefd6344f5a21667670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deadcf38fba070f243e72cb95dcdb381671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce8d98d3ac5644034cad6e6bb2abb6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dcefdf2036ce8b4447a54ab9240dd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bf8538682c9cd5974ee3e4bbb2577674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419e2aae29c832a63bf4a82ca9e5dd3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58add3021c736b3d313e998f3faedd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f183d057b426d2fc2af4a09880b76d8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cea3b1d352f8dc3f24d5265b292c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93296bff20bfed7fc6a82a750dde2918679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399f634861f8cda030d82fb62b7fa3d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c0164c392a7c12f624904a2433776681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45044feb960a795e086af23fb76fb0eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465639b2ca2568e40a25ae4a742778f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e9ef7e8b5e76ff9dabf21b6f3b331684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde9b90e7d1bb8420e8ebacb335c957685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedba0e1100da33b25d976cd8a13ec4b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251362617affd6b37a1070fedd99acd1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6994b0129b704ea5f92733b8e8df56688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad091987fceef19d53e573ba154fd7d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79609dc6218c4ec829b4bc4c40317df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe57ba9cecb4d3374f2c19ad5e05fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbae14c1a788122cd664ec7c7559aef692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab54fca9a72e786993a6d595d40a580693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685a2075c1789cbafa15f0b1b2ca2bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ee282ad5003da97052f7382f21096695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e09c45dec2f19dea33b5a8ad87edf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e8c34f397b4bb6efc5e245127865e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960aa1d63f75134a7243966844064b1f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5ad4a564620026a6dce432aafdac4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adbe86a127a3a50d51ab715c6e1530700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b961c8b6d1460a3e0240b97cbe3047f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5afedc937340face36e8e57f6d1ad702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41c59ea9d53c9ab9bd0df8b22a476c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adeb9aefcccdd267cdecf62ddaa5f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2599497d0e9dec06399d23aa65eec705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad48b8a43aaa720f63dabaad1bdef80706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf052ca6870e3ee281dc6cc74a58c80f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc275eea3d774c56b26c5ffc26a58a6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0af2db71560d2a2343c0ceaad371dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19244b5fb26cdd60de7426a663c58f8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f44dec66c8aa89c2835be53361af68711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfdb4daa5c0383d52368b0190e1097712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa23aa7ed370d67f72df597aab7095713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ac92a868c955a6292ccd1306a013c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f979016a284dff840a2602aaf93130f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c9ae1a79695ce2f90ad2fae4196f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df54592e5766cef1c6485862abcbcf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d5eb936ee76fe8692755cc8818b63718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0e0d080230cc9270cea6124e297b3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fdf4f46531591a1fe664f8424e66fc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af147cfedecbe0e481098a7e038e30e3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f77f2edbcd94638eca24093e13921722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1e1132a832f4b8a6707bdd1be6a35723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649526e62e6f1e4ebc259dc7016097b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ed56e76230d9fc1a07c7a71bfc6dc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c49335f6f396c36998cd89046ec4d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2081abec4ce659afc33d2a2be5c546727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41244570157aa3926feae61733c038728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128726e7da846158421407f55fdbd1c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ba4852a326b83cc17ed3d940b8b8d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4512f6402962e28875c0ebf25342c7c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f5babfba644b56e454757883997e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0079ffb9a45397bad9f12380e4259f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c42830a25d588bdab8dcfa27b87da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91f15150ed5d3eb79a1be500f47cce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85e6ab04adef4b3350c906d478d9d64736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3100de3b4ff17fe3bf5cdf0f7ebed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da202cc88878417c004b27b54a0b901d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86495f87584d87cbb3ad040d1c6e7938739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b20e5e31cd049a698014858840bb85740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a200af862c9d3c0f9a0e4b66a0c4565741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc5d80dd4791788a611617e99b6d73742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a354daf345daa0e922711afca31f17a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd390fc8a403c7e0f4b5174b7cba76744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30025ee3b66602860b5252270436e76745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb9cd038b75f207d3137a7bc0b246b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854fa15811dd10cc07da0c28aac4f53747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0b19bfaf8a248e7c034546c9a28b5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8963515abbd025b495305d78f2729ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7220e950aa6b7123a4a79e62797f318750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329936d4b1a5081d3fca98d57a5ec89751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8216dbee91d55ea69a94681fa0fcb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61a45543840f226b90ee72877afa45753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>