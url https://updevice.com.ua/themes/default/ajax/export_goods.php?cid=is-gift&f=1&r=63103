--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d3b86dbae5c542519101806b2c2c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e319282ee64295c4f7453d8e91e41dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a53038ae3df4d4ff38827135dd549713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b657d5f99b6d559bcd272fbcc09db74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03a219cf14df99e61ab7c632591bf45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595ef1c74713615ee63ed1debda0c676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ce93297aef329854f9c534bbe14ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c630def9b7a66e5332ab487871963d3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18ffd033fc29aec46e0ded5e5bae869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac268400ae410c95bf8f6cfc992bfc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b9c522ba5d693983a901575de0e5911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b4cb5bb7f087cf686d00fc1b165cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044de244d66a1959268863103f9580613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96adc2db9c5db3320a3b365bb52ba8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9beb949506a6378250d0869b394024f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9241bbd27a24c6a14afa34bb90f5b8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab84bee250cb1d178b56e3c78e813f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3e69f9a4549931f5da1558685cad118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a662448e2fd4e99c71aaf0bb6f40dea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9e290cedb032331f7886d47d6e67220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf586431c4580e70d0d1a35d1ed36af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60248569c93131488698147bb4ea6f3122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63033ac50a5389f9299bf296357826e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bf31161e605f03ca597195c9cacec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0415c54bede3ec8d6240be96f2d1325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550edcdf6937a4e84032f5a0ca09ec7f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e80edc93cb0092832bd16882350c9227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9edfdb4d44c166cb9df9e4e2c4c6328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b854a1e6897c9a86404fbf47698b78229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee04e9002b44b7f078fb7feaef188230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90ebdc06be6d0ad30e48772d2b736f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1661f9da4aac87a347415093f23d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98446f3b6ec20c1b7b993c71cd363d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85b05b694c183cddd49d70e7167f1834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcbf12bc51f58c768205a72f069f3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92a5744d2bad0e0716568fb5108a9e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ac127a5d093dee9dbfe1a72a8c98d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02d2ef86156b9f1aef2667005cb02638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b78e028c359deb4bcee0fba3cb64439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7e8da67aba81cd7a5ff4fb109570d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644872736d0a8127c5af4d2fd3c8da5c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f28ed31bc2c0ddeafad1f2b80db4142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f780b8589d03308b908302852a22743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782d354c9e7285174d94ac5832af66744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540dbf92d121ec031d37819e0a0bc0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd1c1c0305553b3f6df54ffe7529d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76875fe47a64f0446f0c514153d1812a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a7bff22432bb62a6aae460f7ef36c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fc35561a90f1bfcd49fadf7c134b649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f96cb0e26b60e5ef00dbf57d4b4c3b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaeaee68e0baf95b53ec3b2e79d49451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ca37a3370f87b073275ac5ca2ed7252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa597d1c5a73c04e48b47992883ab26353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642be875f0c402a3eb300e14b50a565354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353bd95c6ebe39a193bd83a473af44555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5e5ad32e84c8b73b26af44421a1ab56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c25b84ba3e859a9803c863541f0c8757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d213924b27addd4cab9cbaa6b004e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15df18b2ff4525d2730662c662f38059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce5744c1d6322beb02c4df8887c2bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fac3a807dd5365bbfa995fe887f56d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335b530bdc20a873698ec40dcc47fb162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb225e7e39265a33b005df4d5195c4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a56bf24d4f8e911cb6ddb620a83f5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e985f50cff24566ba914bc3fddef8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82105a28d12fbeb76e4b4b0a3d6df6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84fcf8b47cd42256ec1ef44dc6b49f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcb5fc30fca51c588c2d536f79e91468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fbf286262a21f9d36ebe21f9ab86c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc5a469a4675809e94da447a024a0270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8559aab42ecd640a47e9dfa92b2def71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f8edff6cd6491586f1c6673dd4db272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce69c4c435624dd9f9cf0d797e85560373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393da970c740ea5bc07ddbc1091d81f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f27de1b75635032693fc93c0fca98575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d33420157b72aec5677e999eeafc376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417c8704f9e8a512bf1de4ddaee656077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbed7cd27aada4a70b42cf500999fc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde84b72a09e99ccbf47b5739a2583779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82a3f462032a90bdb8d419b48adb5180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3a3f3267059fba9167522782e698081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521aa811d448e89fe9eb65490577a7f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119123041bc1568d3d9ab3e19858f2d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8ceb0b79d418b4854fde1d2a22d37184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c361dddf4e677c895c73bc294f10b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cab227c9f5e970d045aee46ddece986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a0c64b1fe4bb1969c7e7de65cf52a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20c372b5920fdbdec389b9a6bf94eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e67e671230993a931d45cda27dabee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbee7f1179cf949314c8675048f36aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaafece69ddd0dca81cd68bb95e06091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98defebfca1d4e2b477782dc3eede17d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb2086242dca9b8d30eab8b71ef91293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18a18b83ccbc23433e965a35cdc503c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aeada31117f31abe23653070af762c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e647513541b8675857d2e9a9697ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324c005094ce234d67fdd848c79dc7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df7d8956fdb8e7162955cecef2941098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf4087aee28b6bb5a2d2d54025b0c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98412c71c122ad09418d66333eab24dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcddba59970992d18e5406d50fa211e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf96feb078b9954c8512f64a53233bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306f524fb9c769838914e05ce7a2eae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3977cef719495050bd6344fbef0a0b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492d6a2253a26d469f7e8df33856ef8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7729d5db9a641de7f56049305163b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713187c9a1243cf3a91b601d55c860ea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada12e5d392aab32bacb4f95de20433f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e92dff8c5a6eba1b2accce50263318109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a29cbd04d52aae16d0cd85463a311110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69d9c19be6078d9443bdf63db1619e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac38f273e5fb41836134fa19398f01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6a5898c029031226513119bf586b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f88b0b9fcffed0df9eb443bb78902114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a246573614d1d57b8892b75d43cc94115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83921e74ef4682f320e689acbf1a2f08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82f788cf8dd9cf64881407e14b6fd9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e88317664df466eacc2950a80e688a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace30ec66b6a2cb0aa1357c8e285c093119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a7c60b285b860406c239888ad723e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b2c89cf2cc334a834687656edff7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfa371773aedaf0306cd957544b447122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cfa46f5b4c68201b0e8abf1261b60123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea75486f4cf8f64f5d0e837ba609e9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09db264d9c8ec919d9060ff79b39aa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e415eec1332f689489dd4e5a859f09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbef039dc1d2f36f0715aeb205c6bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76595131d62d1e99c69fec19607b3b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988eed95060c7a11161bf85cfdd35544129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba36737e641b21c172cd6e3e5af21ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f66fc789f15560854652303136ea2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa2951bb2048dfc5e0cd8966e864e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76f99fc5f04f32f8b41bef3f33d317133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2249887a137b543317146a6aeba22ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb0031f102580460291f3611ac0ceb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a4e2fd879d9152c2d1c6eb4025f56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8154cc380597491d5b04da87155f96137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349a80e3d898cd7612e991834b1f11a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8ca0ff097cbb65895753c16ff4b5a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad25140c21c33870e65fa8b194cda3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00375a5b58ea873fca2971dcf20ecf3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce81e545e856a40cdf9e57bbd967c63e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc20e5d9f4af7b02c058dc8fd96f48dc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66244559968c73ba2f1fca01f4498f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566181df783cdf9907a10fc4774bcd1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184782db49496d351bb53050a00f4bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce537e0a488da4d5b91a35adafa7ae8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f728e1ad69c2c7e77248492957a6a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a385676902e059a2596da088da7fd3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43252a1b55c41a76dde0af162284b381150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0d20a5a31f38caaeed073759c8d18151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc16d0ed379e32ef318842d680fae5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e4c502d6cdbbb4ff33c0ba1903749153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4127fccb8432aabebbb9fc03799af3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc041c388ae35f1d7bd59fcba6b6ee15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c06a04b1e6e413083f034e1792d95156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfde22806a22a17cea7b6a0efca6c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e274460ce01a3735923ee7df11e37a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08708f1c8abe828d56b57f4a986b3e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4d6041ef51274f6a4b42de361d69e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c8774a6f9498c8db9bae3b9350372161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fd93a8f16365e41082e78654de3ef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaa5fea015fc5f8e279856761155e12163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356aada6cf6930fad12686aeccf35281164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cd04e347074a2b13d746d8fabae0c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0d1f14275ec1c2270f61b047431b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a9d1a203afce3c1a9a9fab572cae5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794a17148465ef7e4a3bac8cf938b3b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d617624873f1a7d827ecb5bd66c4a22169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c6abefc1a18ed269962a31446c590170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719550c2eb82d4be959aec1ea783a54e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8a078caace8bbabac62dbe217a1fb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dafe0d05c31d4eae6d392984c24736173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e645bb9a6d507eb78e025c10a939f85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb3b1a5eb7126260b6ff774ab28c4f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53beb582818994b26fc85e9d8b9a0cd8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b202f46fab61c9f096cd84f3833d32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb8eb56c827c550472444f2d6aa575178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be777c25f769cc61f0156deefd26abb5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d7b3a9a4f2b85b899f0504ca878e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699ee0bb3e289c7d0d62ccf82552054181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3d8f054b59202fcfc739419a24d75182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f0b8e0883e211a3b12489478b1d14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b439755d7c28d00141d319831336c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987f82a64243f1dd062febeabfbb525185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87fd1d8036c90cf51fadf38fca81e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50771f071cd17c4e3af6a7764ad4c664187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ccc4cf5e4c91f552131805e46e514d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8eaeaae7b2a66f1ec3d7bc121d134c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab09796df1056fb786abd5cc9bf0cd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293bccb6003e7db9bb0562ea2089fb3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a323eff51f2a76fbd519fcfd4061a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e418da0a70cd0fe378b3ec9f753ff91193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137654057636374aacacca0aa5cc4d6d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890ce361b856bf00a980e532def2602195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef74df6b01e4fd55d2c2c25814fa03f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f22d3dad83a87ef877cec49141d2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fa970b83ab58b71093eb5ba721bb1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f98f65e1b959b9e2514b9eb56961c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8914e56351b14a9131fff0cd64167200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cf38fcb233fbb3802b7e1edcb8628201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5c61df02ba0b40d80bf11db57d199202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912b374623e8f64200f8eb104b5e4e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34243a2bda1e33aa6a6c764f13da369204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fd90a71ecdebd654bf227e326854b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c747545bc5cd5841fd80a5865c3361206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb31ab5566e2a787fc2607d15b679c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf494d93caf51f2ea45e8a0a167329208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83426f64965c3a3c7b71cc131b03a918209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7de0fae391ce623e7505cfa0ada90210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13e28303b85ed69c3b900a14cf7747211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9201fdd7718755b1271dec4bcd9c3d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f707720d69e42e17d8906c64ceeab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e4c4a865cae5548191263d4c1bfea214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97eac1585aada0bb41f15eafbe2d1c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0445f1e61c2cf25be52a6751caab13216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a96876e9d6989b9aaa203a2a1cd818217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dc2f1959ada13758a37913b61da0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01aa81b4b96f4a3a7395c0266c0290e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d604a700dec2025dc1af3ac1c0c0b7c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca296eb7be48dfb533380d0429aea86221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d34bdda2dfab28f11a743eaf8a8c36222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4402e59581c6de24dd6e2d35c5a84e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1798e51a5fe9b0b9150eb81aca3d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b918bff8e76b5a2427735817213082225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44a2150100d0b241e0d365ef5098e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c047edacf6ae8cc2c9d73800d49d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996934708cf1b8482d1cc27e23cbdad7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeeb9f75ad6923af20e0e6e63417f07229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471f52939e77a4d4591e535ba957f5f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b170f3532ca7e64b7446f2b4d8605231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3106ca7ed33b9fe6fe319cebcb1d7d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b1efa35be81dfec6297f069bdf68b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb346859c766a812f35f8f4ba90aeb91234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f5b08e36a1609eeafe5d78354cee7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d850002c3bc63da509ef996b62af91236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b0480e5c79a5a97af98ab0d8da2f4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfbfe9242c06f0d11f06406579c8e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e647da0445ad414e25a1958c34b9c39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576f9f01c0f4135b3c36438dfc00bf0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b0e7a9e1ead1e1ef735a0fd8c41b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42558df28654fbbae19f25d65474d60c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8cbc024011eceb8a9a23af8a0e113243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e855e85263371417b3b76a17bf7ee4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bb800065e941734ff5c22a6c40cdc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7610cb0bb635c4d9d1b747e712014e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa10595a4c5ac2c158467a3a7ad296247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7725e435391649d2f2c5aac49fc2f55248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecc3236bbf7ea16fd54e29aea6691e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc64988e4617286c2e6937255f2675250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1006c705a676c757e13352e8af560251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91013186d0f64927700880633b509a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c428b43d524337d778214787f0bfad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914f7cd6da68d99ec35f5403ff46d81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8032df943dc97aa7dd51936d10ede255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cb0a0be49eca8ead56882764dccea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54692d7be40058c7c6ce6ce75411ec58257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fed0181ca0a4d974cbebad62e0a97d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60dc4845a74bdb6353423b6e31916fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a305705bb78b3d0a3dfebcd3e4fd3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24881abcdb47af557450bbbd00faadc9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e818b64fb9a32ecd1c076921d5c8cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1417629d331680f8eea5ec96d3e27e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724aa4d8ca9766efd13ca4ab3492f2d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afafbd2c9b8f497a6aa4c16e6a0adf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74038458c2ecd431062df202d6f342be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e1010da7fb53cc19c3d5b056f97a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41f4094988bd4f732eea26f2636318268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9951e946472849da7eb8daff1c9d65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8c6a4259cdeac221aa9eadb5d2dd7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bf83cd8e0a9c50a25d118836e9b0b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d79a28d7557bdb586842c10335baed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ac9e7d2be3eb8dbb10dc8063faffd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdbc0ce68538348e1829f94de5d238274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893065d8058e9546564c484dd47186c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad4faf3df7075b571623628eec1700276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c206cb0928593fabac579b8b4d77d8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e850b7d6e8941039e43fa1edc904e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e6d64c6231aa7249c7baa978ce286a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c833d810f13cc6d69d02da79ec09c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df1e262865e7dcfd266417830b46a8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb9e51bf8803570766e3c5ce0d5500282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d514de57517e0b9a834099894b57bf0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f99879daec287220432ca9307a215c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a7cc6e81d453139a2a2ffd1f2d182285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98db903d4ee6111f8e39213967aef3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381686655ddaa98b76116a3c25ed4d86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7289a71745fb0bd75493d95612acb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46190f45989411318bc62660d33ffc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32729fb440eeee6c69ba977f8dca4599290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f310331b6309271720b2941e47533291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1360d34b56463a9c11a4bff6d7b11292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ef3f5f3f571c31beeb69412faf602293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7aba546e41f00da8e4ea7a6b44095294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c636af0d49c9ceed288e8208f4f6d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd25344536954dd931fa82645f9243296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc37fd78a9b515238f99570f693d589297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b717771a3bd5da3da8a8c8c45cba43a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f69ec22655c436f1cf27e2482e2740299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4992a7f00b35011f112c51856e56f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15a8f78d8afdd9f41d14c34db697c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd9a14e79ba32d0144190eac094847302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a4c156b596cc0d6b91b234d76bd81303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ee58444df2167696b966e9277f7cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0104a293902ee5a2d016b430cf0d75d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b7f3d7efea5ea5c3b846bf98a5e66306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2655986c2f123d63abb8f1e6bcae932307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55bbd958c250c92eeae82cb1a58ad4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd50689da633f1c6016e6818bba0a1d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933faa62d5a374b582b20ba5faa7929310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44e9fadfaacc388bcf679af667ece6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b6919a7df694acf628d2cdc848a2d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f598e8860cea5b43502ea09cc3e426313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf52950f0e60be52d1068a8d42c04f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fe312b9debfb483ba2a1755da3038315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37f178b7d5acce07f2088c8aed179d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807ca8c2d99e9589c23291e12cd756d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a00b34a4b5a3c3da15bde56abd4bf8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2472c7a4e366d470d22cbc627de4db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62749de82536ad4c40966fa010a020b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40934a64ce0fb8b9f3cc68ef68b46c29321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5273eba6a83faf0b0ce6c751cc3d4be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fded524998d4108ffe9f79c823b41323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e066424d7e828b251de974d23ed01324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a48040618452fdb5508c415d70f4a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72744e664454065660c044e60519c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b6f31e2979600b538e1c7d3981341327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03354fd253d580e66b9c580dd00bf003328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c45208cbab6103ba779baf581f8eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da96fde6fae7c970ed49433f20d8d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f5ad363a50b49f4779252edc17360331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e9fe574a7fe5dc120920148a13e0a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab1bf5acbd514bdc0e4d772e75b78e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a38f352e5093c59318acfdbfb3ed8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969f38b0f1ce45298ec84612a0180aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1286d55deb9fc5a4bc113477b053e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831da203ec31ff698587bf07bf948879337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededb842076741a057e664e946d8a8e0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d58e66f3788fa36285b1dec10d1056339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721bdf18b9e3d2c1fa74882e14139ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcb2859a6d06d7d7fd449d68d94ec5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85adb692d10e71c0a6c894595b6c8c2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f53763692a8351a556692f5e230b99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9ac27e2c6a2d455c5de66ef720d74344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da07191d235088e2c83bb903f6ffeb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb896ac49d133195531bbde7b628a56b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e7ae6c2048469759cace37e7f8d21347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3dfce24b146182a7c9b488a78952e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c273685e70bcfbb2295fa420085f4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b49b55f5f9315ea649e24d4ac42a3e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d3a0bb0f4de78f6aef52a8e88890e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c5174899fd4e25af95e773e542fee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b084ee243f6f8148fcb489288e78ee4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b9df3fca110a086d3327a7fc50533354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e31a0fc38edaaa7545cf8e34f855b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b38f2d0a06b8f619e3363ac21969fd9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f7aa2e6e87d3d63b2112d28752030357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962689bdcdea3b8e8668bdd151f42e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278a0828f4db005119b36eec52802ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d456d3a1cc85490c350761e33dda91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a4c5535f3f5b5c34a49acc71036bed361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70d8c8472a41343896cc63fb5a430d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3adc297d0c6e1a4f249a74cbf24a07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a301ede759895818b0dc8a16bb402b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd01d71a05d9a746ce0c7d548aedcc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664748c612320efc9f810d1c218fc708366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fbe2ac8cca99e0165991298704a13367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8f18564e26c9a1add85dfba0ab0b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9773f0626ea8dc2a8192fb9913ca4d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da549c9f3f85fd9cf43c4f6ebc511a82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132a23aee5d85a638eb00a18cc2899e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dccb63e6ae849a0cbe7c6b15bc39368372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6408759d462f6752f7abbb61c8510da373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a6653b0768373c923693b61f6c10f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f138803813ae372b88126e1c55b291a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b4f12046cc8d8f6ae7628c1c38211376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fac4ce1109b02ba269c34e75ee63f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8baaccfe3a6e37a4917c10e2b0ff2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895a72194adf7cc073197b63c97abce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0224a3e9b2ded3546721835d7044f24380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80515d6492192600a1fb651778d1a8f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851ac629fb9111405e05123b9f97852382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761fad2ed2122dc3a9f66a1b74ee76c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d768fa5ce9d0675e44a8e87931f0c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccacda1d4c51a645ef8024e3e9a96da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70502f97af8d96c50a92e5d38846da0a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d50ef2e911d41af071eefb69db9cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b17c003144eab2c2a44b36ab3f3ec1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b1d36bdfa078faa2c39260b8b615f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc43f5d9c30c3b91c4b48fdfb9451a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd1def0b9433497b24a62571f97293391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b25919f8c60a8be6977982f82b82d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa93c52e25a41430ef4a1bc1c2246b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dab10a7cd951226cec03f816cafa21394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5beec64d22c50af00f3c144235f5c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50999b294ef59c866ca74c5fad62a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e53de6849f4941ef331789e9e5d1e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6cdb1922c2ebc31a6f5190df55bb9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5079f149ab44eaf9901f0afc834ff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2d8f5d64d16365a0ba021a5e8d068400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088cf58e05f07e89ae496924a25bef9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd6f61cb60196bb2d8c1a3fb387b60402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd025ee01aa8afce96f79d76731130ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe546e9c08db26884849fee6f4646d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4534b61f9069775e680c5ef8aa1d08405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2fd47ce1e7adf6feee718188d839c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f3b5c593a686514467a389953ad86407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb4e7af6f72ba4e4ea93952a55d661408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db7222fefb980097392d1e9baf01d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded9bd50ea19dd0b69f98c9c05436fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba64fd240286c8203ac45f7c6facb51411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab794917cca0fc5453dc4abb1d0f58412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4b9ad59e3d5e80ad1272de717976d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6e10991a3f28ea5221a0802682892414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a859d411f78528c4f452d4b6774f735b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febc7843889c0ad28f9483fd1050eb9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ba0358bab1b1d341f73474371bd17417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a07ccfe8e581f38eadfbca5217c98418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f68219779e0935129ad48b8cae5f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654f5e03bb73551e4fc7bbbb0e0f814420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097b819e6899da2f7fdcac3f8788174421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ed5bddd39bcd9bb4efc4c03b3973f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452f53b1b8b1d05bf06cda4ec3cd990423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7013fb001dbb7c58cc60fa8acb00ea2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20479ad684d3587b4268915cb69b47e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27654c1aea9fe46d5a9d6eba608d2339426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c1bab0bd85dba3983b3a48304659e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e60ff1494966e5ed575620d9a3580d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e393bd195a11689e341cedd28f24c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7af4b35b2a71f049c52d896800e187430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234d447a56a2b8f0e9f17aee51455e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9475875adceeb001c40aa462762d3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec492dca9ee1c7744a74af61917d3395433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02674d3f703f04a6ee5002c2438137434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474948946de0e99ba2e5deb8c177aa8e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc1093a56ece704f93cf0cbbf56eb7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09011c97639ce9a3207f1e831264c08a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f7a6ef4c8454eb0c7af2dad87d530438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5dbf56d977ce9a298bf5b1738d747b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026490202c7508a611cd299e7fa46b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56ffba1c26d0387b799124c9942b26441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dba6fa6a191d32c6c698499a6990ca442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e93d389c3100ed40cf94b9b341146443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6677cbbfa02b87c9996a74c084b23444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee50523140da75801fa4f190662a2b5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fb3eeeb1745c046a63d38193a34ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8088f1d79d2443785e648ebb3c2d66447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061a14f0223a6399596f98e64f54d4e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84fe9cc02a6358bbbb8e0011356b74449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d976fdcbc0705ac0acaa25d87cdf885e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6ef9967d97a24c938c00b98559dad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8718aa858812337edadb22c422a650452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfde3473384b553e49729ca4ae3e89453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e852cde4866aa7202b3e2e804c887454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca3c17c4ba5cba7e462ea6e06acf54455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b500078868788ec55593a781787ff456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162b78d3ee24ac454294e0b0e940134457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7d4ba835a1338c841551a91c2e3d8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041dfc9f569f230c1c9d95e7edfe6a66459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e08caf27a32b5e309309fc72c8d3c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45ddd165fdfaa0b86ce0ac58de2e98d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b637a9c78b21e1144bcf2ec32053011462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670626e5498cbb0b1e1db1157f9eaafe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a5c0877765ddd3a3e0a1fa76be7b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e143925bede97796d2481be25fe50465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bace6d95791c1dbd5b101a2f8c62d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d918a3299ac72921b545aee2edeefe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd118965235148bffe2c43b05d226a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acadb021d0d3524e16dab24936945927469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc8eeda097a730d38d7d499e947d4a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d30a5d6b085fc4f9dd459a51b9438471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726ed446a8b41c41da96769a51eb68a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc369c9cc98b9c8f744f952ad3d702473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88757db58839b1d10317a466fe64a9b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cd21472f240c581861424d4493aa2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad268d4e26bd37d48cae0caf9d0656476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec614288e8ef266b20184dbf9a34243477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94979f235a6a48107f20a81bfdd8f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c4635630522d089080f02dbfcd12d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd7f40ecf3591ea673881a9ec0ab22480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e277628c072d17439ca9b6239418b7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7620982dbee123d80e31b048714e795482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde127b5c01cf924f0ea304c20088def483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c55bdd31788aa3fa468437d8f54b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d979e50cadaa29eb781e65526b055485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693af1313bed3d152ea660064280a808486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd3db36b9853a1b29767aa97b7bd46487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a42494c83d0547e15e0295dcfb5da488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ce49c37678295aa77242d2b5b35e2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155c61195e3eb67f2f7abc4a3258a07490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f007708da30a6806c3d86847f89218491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04ac5efe680bd0301d77d54232fc8f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56636a12724310c9db91d6eaed420a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0727277b12e777882af5afb1b18c138494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b879787286726c1567b40f0c957cd5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee80a5f0066b4e3276230140a1ae642496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea51a4d41473b7a2454e4b4e6dbb4c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddb683565f995af508dfe778df3d18498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30fbe8a4d9efefdfc14bcd52ec0f19499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838aa4f289b1bfe6f6974006163a4ee7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac877410251ca74dd198d5ecce880827501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae4f156ea1ee56581e2b3a4497bc02502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c445a7c53a30db412ec87abec95e7f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e9b9249b2cfc9686df965fe98afa4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac409425ab489b6a05b5eae332b4594505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72931b10b92f79ed90732677864ce50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f4d75769427e482e18d6255d3f8db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abc28cf9f9cb44b2722d14ba4dec22508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118e8a695fa7faf9568b793bab0c6e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e35caeea77f79658a7ebe91fc342b4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7b12035777d7023b91e12a1f96994511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfaf05ee41730080415afb5dcb46ded512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add83966661823c177ef090fcb6ee1b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3a730e17691a0cfed914edca9b425514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef390c74ef07162a1fa09c7d63ce886515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345975ebdab67ab87fe947df82e6659516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405eb6aa4fbf02ceb6d1d113e8fb9f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7c256919063ce4695e2b0e649d93a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f04975baf58b77e3caaca77e5f25e7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf39ea568abb6143190b39cee19a231520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869168ad5b83c1e70e8861adaaaa3a0d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35f70d7a5972ff0a79acd344fed4e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba4d299ec3890d58c1c5d19049023e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3e79e7eb414000aedf6fbdf0e76a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a1b711c7cade430ac307c08f5cb22525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff437bbabc1deb32d591916f8d9a3a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0d9fb6dd5d874155c9182e11130a6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a23478c93cf343081bb5dd9f29f5f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e601c2286bf72d2c45c9adbefab02a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9d937c59a66a6c53f9748282cb029530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf4208ea632409912e9390d49b3431531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c425766cbc3215fe290a2da2ba1d9e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0c6197370928d6039136735d3a3a2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c465cd03173ff3801e2bffa1c5f3371534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9a500af67818bcbdd9d7920201fac3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e093d4e59625a2e519281fdfd6f2a82536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd9ff1fafc858b712be3903b06451d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6983ab988e59e22af67e23a93db5852538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10fa58082aa63e659d1de65db11593539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc4d72ed25f3c8a5bc189bc2f267c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782bd79c901a56351046c4c0a396478541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532f693d68bd8746d651de6e44c1d3a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409717b157735c26c67d11869d815bda543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654c9905221cdc83223865b0bf6275b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9cf6891b954409f5028a8c4413754545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2f34474a53a883c5063f8f4deda58546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f30db30a636ff4c3d9245b1fde6960547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3a1c41c4d2a9cab65c2edfbf54031548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ea386f70fa5c1171eebfd552682c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276ddcfb1f1230ce28ec6f8ae732397550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1ebf3e65c93743fff5dfbd888e5c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b62504fa1c98da3445b578f8498f2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94514481294ee1ad5be0f9fecf2e13d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d44ef61fdd91511576a3454582d0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb0f473929dba300b501f136dbb729555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0a152b7291db2ba1f1cb9e3af98a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d164c941d38d0d6febcd1bd0bfe0388557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05292d2c5e96da2a0b33ce3b5ea5a207558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca36576c964cdbb6087deaf0a5d81c8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e6fc49cdf36376a7ce57c2fbaf557560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f517097d6a16ca8bbe3e598618842561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc5ce026d82628e3552e1e2e1672bd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba405809375c85cd66f41ba4174c112563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4379c24a126e2470b4bb50562ce6e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380fe300e34e8ab38df9f4a5094bb79b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf110277a149e987a07f60aa5aad5d9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578b726e2bdb7423644be2d4d504f65567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbed1786323904f93379a201e4ae412568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec72479382cd68a8233bce1158ab48569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fa731cb8ee1a5ec78268015390ab1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca44e851605c9348724fa6fd633ffc1d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c4fc6eeea3fca3422fbb302c647fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d57f3df9c938bcc9d05386e9d3cd6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d12d44fca5122d5d484c0591c32ae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1332b526532b12d9fa99aa236a6a8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b39b741265d485263533d25eb0da7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fee09d8045bf36139d87fb74491b53577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c4317220606fda8da143531ab6ca2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f962d0b68d8c6a1c386dd780013e714579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255097bb659b418faee2e4c1635e8a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28b0a7bf635e8804f76953aaa6d0e6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a922e9a2f7ebad62105bb61c8e6f745582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07896963601ae0566c1521f6b8d4055583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c892a1447c300b790a98de359270f5e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e25fc329333bb214bf02c3389d80e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52233ba36498673792378c7e731858586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3639feef6abb28db5ee67089f2076587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77952d3f5b9efe6601624ae15ab36ebb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de3d24e9a0fe284be1d363ca6a4312589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1abf21775dd49c578f55e2afb90c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686f406daf7626fec578b8c93e83248591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3272552d883b02bbb46e316bcf919592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dccdf4d814ec34adaa0ff75e1e309a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc40776179c819eddf71cbf3af10db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877811969d1db5911b487a154e44ae0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6bc2ddd45e336c4f0702e5df9dbda596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958715bd5d7a10d443a1fd27fa4e17d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73216f8b8f9afd56b79358bb4e3a918a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d5f2bf47581fa71421e797d71a46c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a60d168671f0d3ac15c1d6f0fed2e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249ee1a690250072943753112b5db7c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf684298135d12a5bec865238e4ca8a8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa51cdb0998ed81625ea6726fd49b8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0635ec62dabb08d9ae8ce8f34dcc94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6551b7f37d0141a534cf81b047f30605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40eeb68d6d9690f614b7af4ff40d68606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dd9e6518a91addd9f092418bbcb1f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab4f8a972f4a295b026678b3f7b36df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75cf7837670b79d9331ff9849074bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794d8fd85b5481c324a235e26d6fb98610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271482dd2a883bc994338f536d703ee611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf1d24baed40ca4e12eed29f948623612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b10a521a1ad6e399321e31cb4322f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dc5eea2e0ff57bbe2f102dc5ff3616614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed26955813800119b2acef21062b24f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564655ba62816b726d1ba0041088c8e6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845fbb61be70d65b4217a78af33754b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be312a89a38d5cb7a6b94dfe77a3f9b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac501dad238faa9c761d838611ec75619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb663f4b52d9157935f3a33f493071620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb6ce6d5b7b713c9e20dfc5971df67621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb5e3b12d5311152bfbb2ddea454a25622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fd9274e9ebd4e92387886dcf33be0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca91004a284a3d23967d11194a8c33624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13729aa307296667ca461907d190781f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d16de3c5eb81db4819ef1ea65d718626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a910903b771b738dc347e29aab895627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001dc1f5ff5e94c5272ae25517c7d43b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3e82eac2b46b792a290a48a7ac7c5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2369ec71a74c190e31cc362a44fddc3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783ddf989423476b5f21b8e8886999a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e4e506b875cb9d52c0ee3caaf8141632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd17bb76076f4e2020d89a10cc679e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1062ac1dcb01cba0ce1e983ce78a94634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f710d7d796a25ddfd22432693a4e1e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f4fb71d346be12c54d23a93774bde636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727bcc79d5b9d8da4391f3f6620c8ec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c9c736c6526d12085ddfd42e8bc69638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0554afff6f6a0524af5ccc9401285639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd28bab01623aab3ecea26631204ae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215e551c4ba52627f59d5c3387c66b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8dcaa977f32a19b6b3f4f985ae17d6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b92518914c9c1053a343aaead927d9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a63bbc4bfa9990f18318c1c759e92644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5072eb775f43a761f5bf3ec383898645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12b32bb078497d94a2e3e60bd5f766646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74628f6313d8e964906570a0225f94b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab000aa43b4de45f4881fe9a9ff34c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52e41a885bcea5e6fe2fbf8aaf570b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438b921568b90b0ed943ff3580165e4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85e0cb5ec59f0da319c358b183b29d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4f218fa2a84bd0d70aa3a65989c6b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2aad01d09ad8cdbf01939e19c8c37653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951ea18f96b6da1039effe3e4a002ba654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682bfe4acc00170859d5764bc7d6f0c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df333156d3c785edb272f69136dd05656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f5fafecde1ad4eeeffebec8c75a67657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db67c5d3c29cf641aefe1652f05e73b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc032f8fbbeeedcbd81fdc94b70234b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8a4b45567dd33646dae92dabe0ccf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62a36312d22a21a327b3ddf61b33b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9867e5a12d99b212192a3085bb7b56662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e9725ac39d5bcd87a25c23b8cde54663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ee06aa67a5deb3eeeb37e497336a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca6cf0ef47b46255ccd7881908f755665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36da98badb26ceb2ead5f0c2536b250a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcecf83d6a65fdf1b2deba45f86ec68667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4264c7d243ad243e0d0aac831347d6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efcd62b2cd725882c7a946870a88b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29be53d0f6f5764d8dd079cadc836be670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba82679408d92241c1874a5c43aecf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3807befec3529fffaa6d6f01f6535c7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2ecc0aa20e8c47188fc3cc92771ca673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027f1d0f1112aa9bf6a9117942e542a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04979860430ac89c4a0658089cd4aeea675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe6380f58b2111c1a97672094e9e93676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877ca3caad354e992c06b49b432c64d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c333e154109d8770ac9826e55714e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102eb0b798bb1b2e9fd754c9bf818f72679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076500de61c98d7c278962e4d7df0f02680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c613fcb6dd8cda0859ea963343a9f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696261335ae9ba9e51277cf36970e589682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba059e667c9a32424a8c414b7f29a2b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc029322c505c48395159562c994dfa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ccb9671c2f80a3a3c7ef1065aefd6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cf629e8d6e5b3db1870e12689e9fd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e8c945bb95f48cbe912225fc54d64687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763a944cf17d90b8d91e6b266346927688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642537fec7f9735d75a91528ae2ef966689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032779ab4c8a78bedf7e2f23df8eec3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5a1be48044509d05f81c52c6a70f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7470d7f535f998d261b5378bc6d873692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05046a80b805b06721cb412eb24ce9ae693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a18e58cfd25dab88d0052890e9097694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c077fbe8badc29f1a71975a73aab5f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703b65c779ba83665ea16a344fcf58a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562a770f05a1ab26fc96d0c046d6c6a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5797e83489959a47833f3f43184f30698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f560833a021bd1ffcfaba8c28ee1c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e90e8a072b952a8975c33feba735e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e66a931e5586bc72f7ad8818459a51701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0af3ae920a32f890d5f836bc658501702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d455f4b4bd926f935dd685ac09b5a467703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e6f200ec0e2569b03069f2f2916bb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62ed90617e4452809674ddca5ec9be705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931042ad3d10ed0ecbbf2e37e07bda8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77b310fafb267a997c0cfaf93fa1a1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad02dd990a11ffc0f16b81d986201bc4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5b512260008357ad9b97cfd29197c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7a0781f5c2f67d1cb7e51e22016ff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281114f66360be6c43ca0841a37810d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239c1c96851564c59c9151e00998f30712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603b4824f886a4e70ba341777e3f7031713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a11e53f1de63233e774c9ad040566714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a3e9b245a241db871ba7efabf47de715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d486d962098d0265215a64528ddef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6990025cec9ea741b4c2246c9b95e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee61e0f471b6239a9b519e0232660f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c503141bc30fe7703866eed0a10895f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a496d8ab7e5be4d4edbdbdab12fc2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5169f422d2486486327fa745c16f09e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e372ee018d18c0737fc944edccd9b4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45754219adc0ea7b653e88e817e652db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a1f9fbe4d1a42d9885f9f4a68b840724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c928a5847b4b8f75834b74870d3ec725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadaab1dace2eef8fcf6a7905a82aaf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd136856a10bd4681fbc487d7618288727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b1a597b542e01b1a0283ffce12c67728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452d5c338119a47ad00d8a19c5a5305729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01099d7cb45e1260d7c4576f896687730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73452ab8ddf844cdabd0b630e0d0eb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83230c153cb42be7532758adf8f73b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83bf50cde776d53478cb6a7cac3ac0a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb682ddda5f09627514e0cbbf52de57734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e43f4bd24d7e4b4a7f5d536827fc8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd9710dbdbd6924a75be972e8304b3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ab415b45412736be46e0efa5a75f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c37a97614b4436c2f9ca742c9172c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae287b0cec34d7f4aa5d731b19ab8c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715fd6ca30e2e5551be768d1773965d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57cd93fceab19ef79517ca68ad85c65741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d960e2c1990555066acfa767fa958742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d043c617adb8566cf30c66c48c26d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4515f8c1f8ee2d68ee7e7bf0d5d03f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef007b459c398d11c9c42b9e3217ed51745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db395286c2e27d7346e0f8ffd32d1a0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2a9d8aac1ab0fb0be74cc9fcac25b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be270c4ff5e0c46b991b23e5ede9d1fe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fab09bf90fdfb7a6e28772440e1415749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd673a1c2b1bda36c86b2ce5297691750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65f1957f65b2ee2bd85a234a7b5ebf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1ec7d71eeab922d45a1b0347ae440752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d140043e5a0708a611f6bfdd02cc5c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b17a46e922c7f667f0146b96d99f7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3ada0c46cf3083575531e41768485755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d8826025850326c072d5408d20839756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131b361198fe3ba20cab043c43386a6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb718155190744037abaa34a52a504758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84b7adbd019cbe83b20921ccf6b0ca759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc7ebd3494b8bb2669866938c48d521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2915fc8b89f929ad31f60ebf9a554c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2e9399aaef0d2eaa6e8ab29e756a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932778ba836fa9f385b243c73aef5514.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e885b541ce2225babd38b9aa24ea1c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2a66adef43abd390c64996e3d7a836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdff10f56e9b7ce67b694c3c91e641e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4288eb0a1d604403659602ee7dbb88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03eb95e26deb8e4c6ca9f527de07e609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b983d810fa69e868ed0dcfb3fbb61710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7b65bf956e41b17af0e83a84b82d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df673bdafb9364a74428b095371317d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ad42c88234c4332ad791fba1773ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168db1f825c3039fcd1349d2346edda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53341e9899cbd333dcfc11187db8d115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab95cc2a61f495e8d56c1fcfa51462316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7b05403eb771f1c01ce640ca2ee3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e258c3b099221ee682d4939f3f8891918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7420780af90180a7b0bfa28efc7e25019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6a9cb69eab21eeb76b4058bfc4fef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4727321042af2f762de3a6617f70ea221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fc9738628ee1dba8a321e145f642322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771043e8a1a0944b0f63b3be2568bbb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a02084f8a3fb15a4cf43e774a4b35724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e883be8afa87f08df71b875e2533425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e0217cff0c8ea82278f7362d6374426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530d0cfb62f3843a17867538dc9533627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a994ac76df4bb1bfab9055c5fb20c1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92da60c722cdf3674020c6691be7ce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016bcec0574d97579bf4748bf19b1dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a538b85d4e6a742cfab4938fd211a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38f9e651d043770b1c234ad449f5ce32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba38c4edea87ae2db147f104c618ff033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b20d3a04979d599bc3b0f6c533ba734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7b14d2b0a099423e2f9b110c2594635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af8df0b1ce411e624583d083ce573936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c08424e3b4c277bc15d7d9d093c9f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52adc6641dd9269fd6041c7558de0ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cfde2721cce59fe7e2332d7a6105b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889c8c623ca25d0c25489192ff2dfe640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd38ecd40c36a531fc596a6a5903ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e034cbf32df641e989ef56587a6b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e0d6628de6410bebdcecd8b62850643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8bb5fe019aefc569b218f55e1faf144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390f0cc96125bc6aecc9e0394db7cf645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193afbbc1286869ffb2de2c6e6f938a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1bc14b253aa343e8220454259140247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5faea866e03fb612f87aed8e2461948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978677bea13b2f66d9adf58ce531686a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624c56306a472660a32e11073a9b3e850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64989e55f6ce7e93747bc457ecb17ade51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e46cdfb60a257ad5a1ee8989bdc2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3f6c26a523e124bb85a47a8c86acd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55733af72edcbe556aed0a5d8914928c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20ade276a6cbe8cc4754032bb94d7855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df15cba53c31686875926f3802db6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bab2c59cc63ce1f5a6e14b1df4fabe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bccd9882b3b32c884d23db7625ad558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eff7786d3a9b234d72da2613d5841159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f570f88badc01515d691e7bd443bfea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03429341f9fb0a6639c8f0cb8b8c463c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e686a0fcb20fc95a00e6149d47950f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f6b0536323a588d165a37f9a5c41363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8deafb6f11d7ce26ace8c760c5ed5dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee7fb34dbb3c77de1a05b0914ca20ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdc834935785da4b206beb926478ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02840138c15134cccfaa3108a19bdbf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1b9d147f340470c6f4eeccac661ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f116d1eb517e90f2246a88e127a4769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964a207c68efca774e2ffc7bdcbf05870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305b1af84a250cbf14714f1987be0de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e33ea0949e1a2b23ca52104b8dce1172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de6d7028a52d7aa6908c41c158bec373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993d5e20ef6952341d5b740060df65474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7bc634a4afc39865c0d352161e308075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36305da67b54324166b56770efc7b7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65581abcba59c1071e4a3461b8b89b8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2ac33032a94e3a941218b47bf3d2378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981ad0c2126d1e76034e251b0c3790579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a360feccb00069e2ff6e52759cb6f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40722eb126ab462111a79cb250a1c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ced294df881ace50dcda99ff1f578482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc336aa1f2667cbad15aec31b173d9b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f85c09fba0af27961926e8c29b8b1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248b904ec92685ff8f5923b02d2ebaa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae464a541d2d835a0552809382429986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cff043fd5055813131a0e9fba5ea7687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103a6ab730d58ec1b2c634a88cd3d1f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa48a348868d856c926ae210977dd0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ababcf5d2b4b2bce9fb3e7b51ea6190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2665fa0a1f445a4228d736950bfe891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3148ff3f6f38b111852125e7ca9c3e592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf42d160f239a31519cc41aa18c7ae493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5f741e52f554b030dc461bae9275f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e98e2e402b783ad5689be1caf2b2b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b762a36141d96ce6ce330eab27b004e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be41d8a48a270ed57538b82c24a38f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb9af3e76c6845adc2da05d918165398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8113a12f6c09c6d4637ad49dc1965499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb05652b6633ef7c0eb2a3101c6a48e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026e886b859eed2677efb2189d3c89a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795d1cced99277d41fc680ad4189fd2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800729c75636496872e36da871c9ea5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf340ee0a2d3ebc5f67c4a61af82a39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51862d9f36b585422498fe3cd7b38e2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411711c2a9bea21453ecb85b49d3ba2a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9c8cb4854a0dba9983b2da83608c0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68a071fe24ec17632ffb106d0a61c4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a6c6f3a4038725fe9ced261a3d41b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3cefb7f7f4e14403bbf6add48826f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bed82c4fedbb3466790ff66f68bab7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f34c3a5e01ea844663bba7ce3575d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a46383aafd47b70fcec3b97d434f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5d0ae1abb6aa78b1bab0c4d003c18114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a989a129c79360092cd429559d606bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d05c3ed3b282379b24dcbedcdd3741116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb99720099f203773987ddca65c318117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef9eec7e5bbd35386ac85e0f61f683118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044f4895cc8b1595043825936094d18119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f87c49d90b387cfd9c5a94e7d38f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca8321777dd3b4912ca78b2f0241e2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0b0bca5f6b6f96a8b5575dde033a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cffa361c9d15b656f3d3ddd543898d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba431be9c4f28cabefd635cc7b89368124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469faea8325a5c76fdd7b2ce54b9820125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb18cb52f1ebe32d042aad1c832a6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1be4cf28507e8c67cef022db0c1530127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcc2044ba6f4fd1ed1dc2311a6aeed0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada84ab6ecdb2cd7606bf6018f416748129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48356b901482cd15acc140a4e09683130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554577cb265975e21ae1874583d2164131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfebb31095c27ac73b0b4992db4cc2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca34d4676e0e237b19d0515b836c87c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96413d344128f2b43d891f75115fc668134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd44a7a031216130ccd862102a937af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acac4852a32044266f1b6dd2c7d2d37136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2cc27f1d06252fb1570b898150f0a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918cb13ba3d7d3782a9c75455a055a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026a0e0cf85003c242a51474ad563b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b09479512d104a53aaacdacfe85938140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251869e16e593697e8304822ecf4311141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfeaa01ab72772406da993e98b38dde142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca98a23eefb83678650395bb85c612e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75945c274711d22b10203f940cf4d2cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fa3b2217af0efc535a8096924393b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26e7485429987c7feda36770a83be6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971a8f6111ef3bc92a07d8a1d784c74147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c71e2d7174b9f085df68515657de9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257a02836ae3d1bf3127e0c7eeb1ce4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bb20f85310c82a73b51c618766a32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b99f82ebebd5bc4346884577d9dd9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dacd22756b09a17d4a05505e835816152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121565b98ab876b2737843ea49c0d088153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489028a8b6ba0d4a233a2a569b65fea154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc392ad6d012dad1904632905cb9cb91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadffc7425e56ec2e2a7a9a5fd7a7d35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9eb26989d21b255c708711a43573bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5a992cdb971a9054a766fe53b1c0b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d581e99e715e12c428e59906eff2d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde57f33afaba3a717a1a8d4bdb78bd0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473cc568591d951a7f67f226483bdb68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2fa4ad93bfea2602da2086755a66c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669b8e85b65bbbe27a0cb57d45ff5cbc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b821b2dcaca77c96dfd08b01fd6342164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c4d4c5e9499a84a84552364a24b75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2be59e3b6c9a3d4e67276112701fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78c08a22db0ec44b0d0dde5509d473167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbef203ac01d9d2571f04e77535518168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26111ffbcd47159e7a1590d294327bc4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc31542117e588ce0ff1eae79de75fe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08be5d35fe0778d57d5ebcd86996d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ba1a440ef557b2244f382c190c7df172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790f781aeacb946ebd17b62ab6d1db0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c4ada07c16774970b3b9664a995c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12bce99e91fc8155214819ddc092e6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89969dcdbe43cf0c296965af1c28b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506da0efd490f99a59ba939204cac13177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c666d9bd34d902aa6756186221bc6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fa26a6896317640e3210ab05951ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e4b319298dedc2b8da429f5e4bab4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e76e0920b5ddbaedba49ac0de5bb9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40abf841a906c040953e3fcb78b9b321182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf956b3d553e3156e8098f9b24c28a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8a7d79a1c299ba973437b990575f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987e3617fd59c74d6919c28cef9a758185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbdddd87ff8a5f2681935c34e89e83f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f56e4562bf78712589fc4ce965471187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f8f92feb7f1c7f6881c0ac9e77eb2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c7dd6c23538b1fc09c1088c088aba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd9c19e9047f970d8cc0ba33f4ee24190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f6ffea90684aef319187cb2b1a57c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b89493c30970621d23527cdb750c98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e981675c68b2513047d8b081378afe6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2bf49240b18604c2e307c30355751194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2f24785c14bf44549df2a8d4f4127195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c948dbd2923c3b1da5c06e83f3092d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507375083414b93199db263d75fcff27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66764fa3e40f37cf73108edc1360da4f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bec90b8a2554957250518a4dad38c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dfc56811702565851502b42656e6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe745cdd65535e6aaf6a1cfb189cbf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637bd62d0e4ee25bdbcd7858952f5d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e4382014bc85237d636a3df5983d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616690b1695cd2b32783009e0e55259204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4be8a242c4dd738c2916f8faa02c3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549efd497300237901bb78a6667ef85206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35234521bfd878de56bbd04e9ec987a2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec02a82b65220f1821c996f60fa470f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f300f61f78eb1e43c4682c7495e78d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2d5231807458dd0a1b530a42439fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77bc33b5b8b614746786b368339607a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1332a58587637042039240dc869abdc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aed6f6064d9f952745f976b7161146213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f6de39e2ee1e73e459cf4af826a6e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80f2c9350d1603b21c7cf2f89d0b9b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94611419f224ac253083a163843d193216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c6b096ba27024df829910e35b71bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e1f3d8f3567f373f876f45c611e22218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b2fde32f7c27cc54f4ad5e420a9b72219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a4d7933f8dea9c20afc8faebc6e59220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433db896dc89468b1af1844139803a34221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac002933c417e9ca1394083fb13ca618222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98fe521cc0ad960dd4f149329e09cf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63ab48a79e7c08bd413d476fcd1682224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cca8a1c72454fcf8680623e4e59477225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7db1b71c863c1512a424a2b0ebdf1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff593c324c55833ccaa635023f9d041227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5ee549ad8a3a9012cc34e697eae13228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28fbd2a6195a2ab7bcda3fe57cc80a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437a15e7005a4ec585d16517487490a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0ea372f1d074938c49d2233ceed95231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9bbb4aa90e375e677c09059360b8d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f202a9d0bdc03b319d1885fd757a14e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a758e8f6779ed6494171914bb2ad7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b6595ca412d2fad0162704af58225235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93329e75050ece079b3b8526959fed2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b56457e80e5de6c21ea1a649b175a49237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6ef36f8ea189eb69e0b7a2ae1be26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f048d3c7127a4e19c32d324d22a9a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2b9233266a97fe996c22321ed3b59a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803167285533bf7db6ab5e19c6d34742241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369452a8c9a1a418e2b4f13ab816419242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490dc67fc59f79be9337b306d0f2ea6d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aee0204f73e8cd4e9d9c2e03016876244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f52ca069a01a858fdf841a1782b96c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96223f4012e8e9c0dbd1337e453d997e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227eff51223a62efc097ec4e06e175d0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ec5ab5c799134a788ce62b5dce250248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b832c196aecce4f774e4a68293fa672249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9950c287a25d81a5842a1b6d960560250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413aaf6991769bdb3690b6247866083b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aeb8a476098a1ed855a91446f95bca252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb20b2ad21cd5dba5947e07f998fe5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d353c93cd62ec64e0ca69e5055ed91254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac4984e21fc2d14f6f0ae7e2e4160f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244832f509aa96eaa0af354bf8829292256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3150db77f72a61bb17fb7be4365de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c0b2e196dda31ace56f9b0f4be983258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04f85e7d70bcd34a40afb27bf2530d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199ae273eac6d6065a7d8ce87f36fcf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0510e6d61b876e281013abaadb477d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e3d5dba1c6a78669fe62a715d22dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef587d87eb7ee65c9e779af7a4bb084263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8dfbe1244cad336c8b6e610daf188264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31ebff12af6ecd3642bb18420b7927265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101c34cce382ff09eb05159b31c21d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701effe62cac9bfd84a10e5a5725aa63267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3b2151833bbcf763517b626d08a77268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c19a095786458532f5276efa6eb549269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98205a8e9165f84de6689e95ff4263d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9f62b20083f55195eec8793687c8e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0d57e513301bd3dd5ecf81943b9d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d5619570100c41fd9d7eac1eb51ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6d0d4eb9c6fc2a39475935364f238e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beead9b5822fd001f6acee13fbc3c64f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9586eed17d642eb9e61b13d2a7ea9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64146b2adbf53853fb0488f3755fa4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1beee31ae960345380d6928d8a63a94278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fad7dd77f440c82e453d1f84b7fb9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe98ae3292b8b6eb812684028e79bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8f17a91a7a10a7ccd64874176becb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca91677be5534d08b7301f511f242f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5c0879a6977385156bb372a76f0b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff25807bf50efd652f3bbda0e30068284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb61f7781ab40bb8d65fdf9496b448285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f712bc86c1689a78e2f18bcc5e3e10b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56441d8d34e4e7b363ce6b9deed4261c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bacdee139a61cbb7036d3a8c7d4070288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26653c689a2fc9e38d54fc51c257d9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06959bee9d5ce9530c76196a155803290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc54059079477153ee2e8d54988a96d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3ebfba722995bde0ad4802a98f514292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cfb8fbf7f2f7e8b5e2eaa452c47cfd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740fc0afc361bb621516dc97517763c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e850d38f50d43df2f03e044ac6e91b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d25ab6575e6a31cd69604a188a430296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162be577d9727a51207158b17cb1cf3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e732236ca49450f3543f576515050298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3bf2a54cd7d044c73f0a9f6faf94d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74fb5b7f88d4658d3371967936b14e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880b3772d09f4542fb7fcf0aea433ea301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c85fb781cdacf513df4903ccb7960302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b95350ff7ccb6480cae4f349e0095303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a395ff98c5363ecb2c7d22def44f277304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e79f39870c9074da5afdb6b856eaf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a08ec077d269a33d476fa728b266f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849e2444fac1369a24ff162fc8e9392307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1f69380439726ea555808f1213125308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2b9b3deb795442ed31bcaf935c371309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0160a58eafa8c675bf1f4dd5cb36f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542de87c5be556c628e553d95145f29311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253a7f52dd181bd4f782a367f8aa2b4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb82269c768317e03207e3234134c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfde5cd51ef6d36b2d3da514044ed82314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb66f363ea8d980a49bd20a2eb215d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c19e8130306ff3a78a322c7b6120d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b47b7bb89afeb10c5bd09e049ef15317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231f56f9a96cf29f9a51b9d034f52eb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0dbd728d3c8320cddeb77762ee8b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1343bb945c5adc89639a3d5d86abe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896a7a192037e6d2b35b71f0346a319321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4065c7c93895aa9467bd147639bfaf4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dd066ff91aebf60f293a7ae0c46dc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983bda86e04bf46d8171d008039ccc3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86627c97c82a30e3d07f8c7fea570dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ecb83c79c7aad73dd812e951a6d2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b04a79abea76c9f33928b2fba6422327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35d5cc3fea3e629674127f6e6b5ea3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61312753c341b19a1ea377ece49e5827329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9e38cb546278d95cfe92fe495ccfe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccc75e0b8a2a9faeae027e065b6928331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16a33ae58467385389bd77a3e0cf04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59ea53068e45e378f5c05583f212a6d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641a7c41e006903a458468bf7bb973d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e6583b8f594e6b0939add9b18a4ae335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e636ed7c8c50f1748e535ebb0bef5af7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627737de21fd10747215fc63460c160337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c7bca600dbe126121bcca168962e8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc783fe720c0b0ac6368e6a0532394339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1614cc945b45fb2a76cb7ed7513738340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30779d137affc863ea4e5993e4f908b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0568d7c535319bc2969b8f08c166e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44947405a347227f0341a85902d95d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82032fc9c0456ed23ab231606a110d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23b96e5a7fd72afa92530971704470345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d084b694a99523d40b89aa5c20e1801346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869eb831c5317af7a380a2dbd72ee70b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34822bcfaa4ea6a8a682d51997f101b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c98fcb449e760faf940cd7c7a0d63349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb499f99a7380ac2ba2b0a19cf586fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6096bab6b67994bb0866b48859dc7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6fb2b52833ac157e7f5ecee5154e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554db141bb2242435c6e8be6eaaa75d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033688b94b33581f5346bc5ab68419b4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f876e5f23ea68becc4882901e270280355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b53abc0705ef2cc7827c77c533680356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcdca5ebdbfbed99bbfa1bbb5d9820357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddd9d482aef2a24e34245c994a1256358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a32d5613475a5b851ae4701b12a359359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c33fa8fa62474ca9d74b422a5eec04360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9512c54fa4d97e2baa46b74fc7fec1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96abd65679fd586b4c0b2588150f125362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63a3024d8950552104fccf23d4bb6f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c24563815aa72c24e69a20e401d6d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aae90c9fa5bd1dc2a7831d53e9d231365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fb0278c8618ee025de3635809b65e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2acd32444c24c60239934f86e8b1f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd55be7be4e70d531f309dab13b43a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631870b57b79d2d7d649969768570379369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e360661a5dbdc6ece24523b59d5bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fd6526d6c9a95f6e8f711c7d16098371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607be93ca763febca8be04d7a8dce9c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38a1e6ea83415e56a5b8491f479395373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c28c41831809978e9360f12271a1d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460747ddb083a4dc62c2a498b86bdb2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967baa347452c39efa9e9bcbb9f2fdb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e211b7d5b6e2efb9f766bfcbe101316377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec295fcf7de7058381fc1c6d47cebaf2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eec569d443e1bfcc0eb1b0d9f43382379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290cc44cca516021ec6343113388220380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc34e7abab3b475e23573fb0de2efa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c99dc2c1fea3afec76bf29aa658618382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c15de93aa175ee12ab9938bf1c2260383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389be27b94513475cd15ac6fd6bf371384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091601a49c0c5b35d2aa9df7b52c717f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00adbee40724e3021b872f2e2f5ecb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae881975fc7ad25ea575f26c4142a2a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08042b3a5f22bd7f3493d03fcd0dba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088aa83f19d495bce2d3aafea49e9454389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd5cef8094d2cfbb58c5335679a0522390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c24cb08a8373bb10e108544205fcdd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9a2fb9347ab85e0a0a918fac2b82a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e756e4cba30beb3e7ceffd72f560550393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed981af398e1b712e77d1a6ea79682ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f14816af2728f4cb721d56b9d059cc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3df62431ce83da2dbaecfca9baf8e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4a54600e3284f03808277f1c59eb3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507d9967542207a2c8c32b03bdc1c75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70555809eb3ec43df998cc7b902f3f54399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9a5626cc797777cb49d60aaa3373d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103618c9cb274d2587c27d1246cb23c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047f3c7fafd7fab081f37c5ed4db356402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659a172fdd2e50d18e1b697297ce3bd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3420bdaa521a8f33bf430bf7c3d62404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558bbe9444d82510705f4f59eb850f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1599258062456d43bbcfe349cdb09c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6ba4284ca119b50e76696ae057777407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283f2b3752af84c25789072de1e4883408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e7e2f595e67fbe239190df1ba24bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026749c421297ce8e1338c66a021b4dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f4e9ee28d951de6aeb37abfe8c227411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a48f8719424f8d0eec42ef1e633a9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2ef011638ffb808fa7b5e830fc2da413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e707ef03f3e9090ca3f59377f8fd8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a00df779284f59d9986116211b7366415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887dd51286a20b3eff2216c21ecb612416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0fe310bed4e95f4290df31f26704b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7c98ba7605c6496b7dd0ce09eb4fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882298a55b5c81e123488677e84ca59a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed006b6c9a16ecb4fceedd5cce4bcc4a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83940ded5f549e2ac77af826faa77835421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd26c52c8f85af86084db9a99ebd34422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3137dd301647d436b68b2b8e4834f06423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ceb672dce9e73c2c0d789f4b2836e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6789f68e0039245abedd191cfd3b5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b592eaeb587ce40dc19c4d53a4b40426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d239b29e61e58b70bc21023930c1a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a1c44339b70ce0ea88159433da0ce428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b44f432627c02f4f3f09e92743738f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e27320a8e7e677683cf539a346b1fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c938a11045b3067d150eb15a95a83a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c78ae071a5e9b297b1b1037ab10fc3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715e736a50a4481659e3427d8c8182c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041727adde377f36ab88278fd92954f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e64c626cdc9e3d65bb4e0e2fed057435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe2abaf71dd50d836f5fe4e1edbe44436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988f99dc022447befe4cfbbe3f24541437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b37c7971565376cc7ded0fe9936eee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84549e236c0b58936d91acb583100523439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a870f154dcaf3c5cd79718b07ab35440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df44026656c9aaeef326c8bd01850f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e08033398600cab8ff66e8ebc3fe06442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63b8dd398306d2fc8c8441baf708d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b637b54c358979483dd3c058f893c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7aa07b690f869d2ef6c43465c93e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4204c19ff40ba9539fce5698d7fd9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eefef1ee22740c2998e6c67747a528447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424789a0fdc0525b1a49507fb4646e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9dc5e9e0916d4550d911ae00595b3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82bc5551531eeeb420abf69c58047a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053457f4ab5c787baa386ce02e73b7e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421e4fd9e54cb77649f2eeedde222a5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa118dbd0f1a20191c3399ef72799f8f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15d0e711cb74bc3dc585a10ada0777454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7528ff758b527f8c88a5019ba29153ab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de84c9c1a95658ddcffc2b5b05a6fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdeeebba442d4aa4c97c425345f1596457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2629fb61218a4a473946ec1e9cae9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703813d6992fd75b6567a6e47964e3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0501c2af1c209afac61e13bc9866e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c61346bcceee472e8f88e63b6d62d4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8011d49c938e1a4ca5cd6254b358dca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e880eb28f6a2d1edbbc6ae3b4ec7089463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff6468974109017baf007a2c4305906464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7aa4ea1c340fda5295ed4a1b66b1ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397be775c9a50cb3e7c264dff65acf9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c65dd50db02bc3d57601add6771cf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f1f2909848a0db8a86acdf49851e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb9dd68848cb3e7d74e8c3df93accd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a32b6f93a381bcb24da1fa85cfdf6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7438158d74ce7573f6bacb604ed93471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607ee56179541d0ca20396e6bdb9890472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f5774ad8ff548fddfd5a945c7fbf2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e123fee2298a84b33df7f7953e3802474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb082b9428830f552ca6bd1781e24b7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112001c3089e24214bafbaf1ae54c43476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56329422b5ae36c2a7577d48877c8e7b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b21792a089a62ab7bd82faed4c5f6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd3b696beefc992ad032447bc96eb7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93412ef507b75e5ef64ea8126e9ddce480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c03bc176a7e293e6f393baf8939a987481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87178b386c56725d9fbbc2423883b583482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df8b75e0d3cb155f2692bc6bc6a2e1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d0fee057ea43a1b1ed7e7862f076e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49823002a80bcdc32af5203f6dde6a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa00e89ef348ac62cdf23235c201a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af2f6cd10feb99e9f0b342f5d6ac7d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ed9e7b80c699cf124c471038ee261488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c157d05724035df33446a0ec0ca041489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e0e140550b563003d89b0c788b651490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4c6efd669e33f546cd5dd0ab6426f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31b9443221e91de10d0fbb11751791492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462533fd5c908e12c411c3dd305a988d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f5ef7f50f82f0d0808648c8dcfbd1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa91f4ee831444f305706c059e40a87495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3776c940e34ab5c0eeab6eb3d7d0678496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9440f502813f83277c37ab042f4c7e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16f8ce0520cfdafa31caec3afb0b59498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca782a43fe0d04199112bfd7a81b90499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d058dbcba7b6d1894d9b9bceaab632500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cce8c946c814f718bf9720faa72327501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6c94d87a885005585a5aa2bede792502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bead87ac7f8ec4737ad0bc3f9222d6f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b2b609cc631f20518f45c90f787ab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2655ec3aab93fb317487110907f4af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca50285e7dea47451fcfe3eef36d5b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b42ddea4edb061a5d1117bfbad1ab2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b031f877046164865c3f1641f163e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49110a1ef1226aef739f4968d598af0d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a94e90a53d350f55a6e25a5086a3e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2009b0c189f9ac009765db6c3dad590511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2bceb94f7f09c27576351c6ab24458512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2663b0c4dfd1ba0f0438704f81f0ee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2376823f79b609f962cd64427cd735514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127da94272704eee2edfd081398dcc3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f43bd99a2558bad65297d00373b4e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d27158aae3d0667650fd88f00d854517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4887d77c595c5474c1476a991e4cc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f00f201174a07671bb3e14fcef8867519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c45df0768019d4b1e910ae3357235520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6b6be6a5080cb5e62dfece96ac2b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a1f436c454ed86829d3ace43dafbb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0429f7454e8be2da6f03770c8b915d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732041d8f88443dc8d877f32bc3d0b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f8c9c4e6454a4f28cabf5a67e603c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b22ef0616973e62a35718157820a77526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceada5d2d0e88c2861b44e2200ccc715527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3fbda576adba0cb6119abdf44c044528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b72868a13c3e422dab3e727a29390b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5a5a00ae4ef580d7032dcfaeebb77530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba0f75ea5c2e3e9f270735315522ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f70646575d72755aa48520d04c34d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbe989381b3b54698eaac4dcc8e94f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4083ef82437a31b2513ffcf4987dee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3408bb09397d16d4e58b52d2a4a95535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44397bc7ed1f7b3621b160d81eb688a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655a4f6ec8b9e1eb87ecc793ce3a12e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9959ac5b4473a2075a54bcfbf2938f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d56b522ee683b2e6ec5a3380ee321f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43317463345b9e253042741d75f4cf27540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b75939e649bb85a6a07eaa7777d3b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17553fc765f56c3bee61b4cfdb87e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541d29a4106c0ab2fa31ef673d2d869543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548de60b1d61c778b3a155825602eb3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada9ae3adfa22911f26bbfc0e9a6c96545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0806113246400aca219cb89d10f89546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417001e488827fc5c3ffba421bffb3f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d4c8e353bd4c4bc6a0c938296a030548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e091d55ec47059fad4c42bb346a53549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5a88f4b87e3afe75c9b87303eb15d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e431a36a22868d24db1c56321a0651551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee652d0c53eecacac364f23907f077552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ed1cf8fbe560caecbae3d67751494553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e1ab0f38a0f3aa8a7ea7625124a65554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e272bd4f6b51afaaf6e4102107fe2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f11ded903f35d25e24bb4747d22c89556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222a54ff73cf720c345d68116f92a6c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66daa37acde698241825ac95d44edf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ed870f973aa0d6a2e9dbc77345e19559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbec68e5591fc916570415b94cf632560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb15db74d2352a5633f819515ff8ffe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befd1d479288bee05dbe33caf5fd477562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4358130f69bcf805ec3e60001e5289563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354153adce0667463e674570d1958748564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db9a908a06e94fc63446e90868bfe0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60ac61c063d7f1a0b9ced308a24ae8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd920606afb0c056b661de03fb2623567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a7673c710ae33bdaab30ed8f24e77568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b7b120295425a70f37997d1ddf1b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60aa1a7aa0cbdf5957ff906c80475bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29630e45894546e0783f7e09d18648c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a52e35642adf82d00c593ee4f79d27572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e951b42122db47a21295cc5ff3f5557573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6875752080509f792d86aea258e848e0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f2ab7e16b50946e7348797dbfbe5d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f209af0d0450cc44b00159578a071c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82ba2bddcbf28de9c25e9a661ee1b4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb222b1a7644047c74415147172560578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6c457c7fb83daa63f6027a3c74b7e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3b662156bbdff76226b584fa1d70c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46887e65edb312b956912e4487bb38b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4d31f446c533d063a15d9f8fab454582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12511f843637bc3347c867053d70af0d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd32a86298c349eeea8cd4a0d929657584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429cd57d59cb00b99ef9c17b572e196585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d763313d160b99031cf3fed6e2539d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5231acd42a058ebb98bb938e913fb852587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db788330d4ed1f0d0cf5f3c7c98146a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ffa4f08406c762d997b060dd996e8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4c48330647093008ecc2172a1d34c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a27f74a9f988fa58b46267e9660ae6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e134842ccfe4b64a73da4e686ad251592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda3f9bd9fcc46ed6ed813b52ba981d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d3d806dedd824d535d2080514e2ee6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5d50a92b12d5cfbc00475f4baed1e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0544a1fc73e576fb08ee18df4718e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f278ab0988aa67f6f49083312ad5534597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707e48a26f79944bd8f545e3227987c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2dc5de9bacd5bd33d0ce23c5bf27ca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbff820c11f235a02240f159728aee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a417b6b694bd711d04a2800e6368d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba51f85cbb39b45c353ea41ecf27af602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc14713889d57188e153c556df4e999603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad2b6abf907f6c0b9d65bfbad91913604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cee62367f5e65863135a94c7ad8b88605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b723d3b70c2644ce32060b66869b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc13c900d2f90e8098f24dfb0bb7b3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1386b9f57db62e7ce8ce050e9d653608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34bc53d5438f18995eeaa932e2397c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8320933fd3b0b21c3ad9a16363b8ab8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238c43fa8a000ec0d1249b1c7344e3e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a4d826a3970efc1ae85ac0333aac9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15fc9fda05ece85ba059f98b6be080613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6393f01b3530453c1847cf802eff75614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1fc65134455d7b699adbac22f2133615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816debe5e45024a2702852189fed842616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02448f47545c534ad7ebf2d47189dc77617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4ee58f36509332717fa1b71ec7b6c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4950e604ef4e92f9c2d405bc733959619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84764a9addb41296d1f30022ad44d82620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79418c523e0e24bc265210b966080345621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161b81d4e4d42274217dbc2932cba04622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d6d1b304909eb6891d58b6d1e0549c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773d5cbeeb64cc44dbad947fcbd2751624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2a7b290e96a7fcf944f97cd9e3c0b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab017fb146b10a495442e9e2096c75e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cde1ab80ea01766e300305f80688b8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92098fbd433f9ee65c2e82b95ae782628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c5359bfe96ff02cc4b2246af7379b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c8c8fbd33bee828c7c6734f996f7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba338fcee64fa251ab69321590429cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d818f8e1a27f00812cab3e93e6041632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5dde53c7ee4569f445250332fc9fad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fdcae3a2f4503972cde5a25495f0f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336f858a401fdb05744f4c7a5db0a30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b129f15979f6e0ca20598be320d0b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346473a9f62b45d95dfb24445f64a860637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825db28c998ca0c3560a8a703772c9f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e972be26adcd0ac2615bdd7fe392c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f55a158cf1e7e2eb2820c65eea256640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f93af35cd9da43b5455fb390052019641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b231d8709dac2636d9922dbb7cf336f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0854a43abf3c6c26525366a5512d3595643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f150110fc62fb9682fff871fd525ad1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab5b3ac0396449202bb792e143e824645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c4d7db45ed21da2c60d9e347e1c95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f99430a88f5a1a912471c6fe24c89647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28eb7afd2f0ff2fbab9e439e634dfe648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65b00c152cf1a38a8dce31db76bf05649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b606fbbed9e5c64ce7c5d4250f57049650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723cb3d587b8917765a3056d726d40d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806db3382ba71211df795405ad91a358652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc90037a63277b0a224b8a7b5cc028653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad499cbe936e4f44d12da9d4998a18d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d04b97eaac1c49ed137d3c2c9c897655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7123dbb422188674c64f3632913a0d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80c0e9b42618693bbc277bc4f975ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ebe1502da61ba9998da751ab747cb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c98fd5777629c009d5e5dd297bbaf5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0000c6777e1b9c2b4643d337147452660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325d31ae9f53f4b85fb5fb508a8b4d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fca991fac53facd2ef41b7a82a4d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db844115ceb827b0822a2a91ca5a78c8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdfcaf9c02fdd2097a518248ee592d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219b5461ec1c36d7062368e00444e41665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8b245e1f05caf142176b3d7a0c47c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a2f4db28ffe9da33f4fc1def4bdcc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed092fb9fbe0fd690496c788f699aba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70224e617967221e9191cda55d34dc69669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f8c7ab0a3c205dd84b81a5f303de9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59b7bd9d661cd17e61818144b6f548671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa368f9aef17360c437e93511d30b684672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21a081df06a4a4fe815244bcc93833673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299335326990eaf7f8d2edee19002164674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f523082942c7b8bfeb47e5969af44c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a5a4464c1601165aa865d3d8740dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2414f9b7688631e471dd901c45cef3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6c32c7cbec22f1cc2e7cdae74711b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af11e3fd8d38b985895cd8b67bb315679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a4f9431237f70aedf8e791b30a42d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2843aacc23c976ca44ad61c824fcd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050469c64045d353c41ef54b03b6f39b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b87bd21606c42570a82911e0e00d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ba87f88668f18e0afcb4d8cdc8ac9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e471f98d8a7de65bfd1cb500d87f528685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1f6c67af7aacfe0c5dfdfb8268b46686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dc60b10193627fffa4abb174fc3d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31fd443f516409eb99f040d1f1e839688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb56204877a85df52d2b1affb5e621689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88f7f1cc6cbc23e73f4f2fd988d127690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0553d20dc8c318564493bf762866b1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182a3cb7dbe864338f7663eb34c8bf7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ff3550893f8cf73e43176c01876f4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc38b6a7b5a65dfb5e0406cd6c73ad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e7a6a8cbcb5d91e94bbb2ae5c07b5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4106c91f06b74e1e53bac67b57ee1f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0765ebeddfab0f8bb6c39300d49a02697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497e0f42af9875fa80af585ad2dc5da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb31f30cc2fc5c271333fe84e745a7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad625221cea5188715d872af305bb07700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85779fcdd5efeb9da2bc3ebbeb7ed85701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4016737cc3406031df147af10528f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951890e2317738adb3fdb7a002dca33703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13816c37dcacbd9b04894b377af649704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58cda94cd60de77f5810b838c0aaa2b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79945fe325d4fd01cb01b1fb5a770107706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276842457ca18e3ea3667fb14c26b346707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ecc648bc712f7707782b145fdc028708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd071c346053dd0e752bd7ade9da97709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13967a40a8cda23a2fe79066b41f6a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c236302fc55bfca087ece6b1871ffb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440131ecd9efe45b34cd1f4592636b72712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a10c753e70a85d206c6d10a27a87bc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b92804efefe93e9c693cb902faee2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9d6d2dcc3f2c8458c720bbd2653b7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576686fbc6aca2ab6e0b0b3e986838a7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95baa0410d79e629c634d313f9a5c437717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44876b4a743f9026c0f4e14163898956718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315761248fd4266f9d57f1d44e3b746719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c96627a923d3bd320af6f08b05d529720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed084563dc07dbb0214ae1be7a2b105721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db2199c7009491c3c46c3e8a9bb7bb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d3a795df3ce83242952e237a4fe18723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab3a57f838a98d987da0031bd44a18724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14df9c0007e6c7654456f2238c10bb2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2afe7fe03bd8868705e71e519433d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5ebc95436eca3f42e7a5890095887727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a837579b823451a9d14f34079cd13204728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b8b92e58c260f0f60a789e24975fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fa72bf50612f02f3ac04d237bf343730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc07409e433e0c152f4c2e95317335e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d5863ddad49241500f2039da97ca0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48403cd3362ef9b0ecfcb7403a7c445a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b983d23079753a4b843375677a725734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53200dbe770964db765596d4783ddf75735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605484a4a14e4c9b7dd7c99984849d52736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d980196dbe670b62ad3de86a34f805a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe59b6140def46e6e71d0d33da2392738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb286323a8b3cb9d781bb5a2600eaab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48f3fbe05ea87ad0c2d63a8bbb1dc6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8405e8a78402320597161e2624fb10741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eceadf5ab28d6c301715740ac825407742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29077102e527a3b974d123be9261d1d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a11532709a945b1e5441e93e117110744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24328352c8cb4e0dc9f0784a134ce835745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b3fba80d8aa1fc4d49e5cc2f8bc34746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a65736995b33cbbb886b62f58b51f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3576a3f514da422eca61c36b5f4b14748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305fc92bd2addd717818de39024daeff749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6957660143d7f083b1d821b1809c88750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e282fa007deed43108437fb55f66afe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91180616ba0c7ad0954b253407f37c0e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54918cdb9dec3e90b440dcbbdca4c2b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259c78f75b144ee09150ea0a7dd84e8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3f42769debb1f2093d06785bdc27a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cabce77b37a0ae023c43cc9371e46756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472a8218b66e0adb1ba7750afe95b9a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b86da1f4e4b1d97842b52e4d31920b4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc03ae84d1f3c853c95bf0251192e9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>