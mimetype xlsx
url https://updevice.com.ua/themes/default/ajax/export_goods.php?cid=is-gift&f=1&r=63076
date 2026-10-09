--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72855d917349c9db31576a7480ba4641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227214adc501aa2f7b866366500eabb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706ab8723e8c3f6ba9b64290df31eac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73c04f94d71aafea2d2fd802ae7d174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac100b5c44470ce202698d5e550fac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408395b99c21c8417bed9f3a6752ec3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3d7a50108e7193531850692118dbb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b518f431d2e11f88302262d46389398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae5f566f362ca3151bf6c4044850a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a398c231f22028791e349724679650910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc6037152c23ca92796fd4e6415cca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b22034a828a9ce95bbdf399e4b2ac912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf0cb2f2e4f4df8ab78ac5bde17ee013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cbed77a956e74fee5f3ab1bc8fc4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80554093a6a4b220c56b389767b4313e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a29af3800a5ed6202f3f45140ba5716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de66c59b3beec1684d8531687550b2617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b936a7ab0c9f5863add17c6726f8f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5a432d7b31d4d776fa8c506a6747c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d18ad2f63c0375fc980d391c03830920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa58eed0bf90bf5de1bfa93a3aa99fd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5219687ed4f07c0267052725fac3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589b1318dd0b3151656518b7b0b974423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b4cd491181e3316f376302efb3a7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20cbb0ea106b1f790f82bd5286da7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae00f8d5d834ee9721e50dc5c43baec26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a365678ea52579cdd09a703f0917d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c258e65c0527b3a82ebf5da1ee6c00228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346161a11fc40f8b49235382c74e6ea429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f18813860631f5a9a4de975c6608f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880462ed291f3ebf613d3b59854eb46b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704a7cb6cbd2e2882a0060d4556010a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f7b3c18cfc567f4b592f21648084333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f3f6c2ac528bb868d1cefb99b380934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007c3b3bfa79a91132d808b11cd27b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50d79e8de47e2e8acd46fec7360023b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa850a218e31f1564e35db1fd7007e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b102d7e798e80f5d14dd6f9f12a3b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a677045225e0ad30e91bac0f005c5d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca29ef254a64bd400293f8942832cb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ae8efc8a9927e364aabb6c717918141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06208089d42cb995aa5282e22de46d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2de5be9ed1be928892497cf5cc3cd743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd9d971ea72d8d6c1358897a35bbc144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e78f21a61ab1cfdf27924ffe08849945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a9ccf8527ed996ae020eaedbe51c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050547ff38cdeddb7e318ae52d2c0cda47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f22831b7f32df3edb3ca42f6c608748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3913e86eaa71f0b99edf84caa3a7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1bdd8491564686bf0aa1d633641f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58353c4ae7307b73cc06d550da2f0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5caaf8c8552ae8b22225226514724d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c767cc4d34560bc0b72e6915dcab653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cdfd5b068ed52c56c2028c8948e7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e89b7d28df948fa3960d85622602ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281f3603d23aead478e4d32386f9b5fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e294004d1e67617113a715cf5d9470657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24a6df2018d05665b050724b3e886058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f1cbf61e4edcd68fe7ca1baf568a359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689b1a1152886f638d221665523c2da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4fdc15bd9d1e0da1f2d853a04295061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef74324621fcc847ceb6c6632c0449262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505573a1964aad4166fb72437da3768163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3a4c98b978f1e9d04ca8e8871abad64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca68d705b2a8f380072c43fe5b896d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb423e9cce0fa6570ba41b08568b6cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b3c7a1a336c0cb572878c9c7e3b6c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9656264917c632f39060d1a82fbf05c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970096f30dec4c38b2cea2f95ed220a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a14e9abfd79d274055554ac529277970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcd53882d17a4575219128588dc4f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840e6dd9b4bc0b757f6ca1349bc971b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04bb0c9d82ac4c042aa880dd880ff673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f9f59ea814f669b80713d2b351b2a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c8298e522fffa75e211e39858ae0d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788fb099b6c7fb4152457a22d74c4bb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd52756b59dd6093ad5c41ada43e20a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b6162dd915d8a8bba83b3a9ad125378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c7662c4e4a614062275a0b841fbac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8db40e44e49eae1af43bfc462d0fc180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabb30d957487a2e3e37dc643907a4f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124cbabba1a235e7804d55c30acdac7182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0ff7803961b5da5e6d47f95f0fda183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a75d0cfa08414331cf0b384beff5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99d02d8a2fd5d906dd552873b1b4d985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583495bead430b861044ee968ebd9b8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d803a750f38ccd38889604181e128487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe238aa5bd5ebb4ac3c2d9f1df5bd12e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aeb07e899555e211e1861b1c4d499789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ffc77b0ff55e6f4bcb9b6bb566524b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae9f4e9f1dcef73679160785c98cba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160fb8804bca18e590378f144b08e2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad81380cd25282c29d88ed5d0aa8ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b735011502d01694d0a4a9624a5dda094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b80d6ad710b16a0cc2fcae0eb64e5095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75488c539c69c18fa079943efcec0c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e64286c31fc7b30a8bc4b6bb97b2a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5daa17e314e744306a9a68857da02d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee91712f3cf5394c4da29829d395a499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf543076d76e7a6ee45f69e9359e2ed7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eba3e41d881d4135650264ecc4b2fa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e490eab58e614dcb2ba89a445d8e80102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867a3d42e20792fec30e5cc488eefd5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a3006640b9677c3934ad085fd84f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b7bf80e57bf73e93b19bd3d613278105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ac918576c534504d0844656faf257106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857970fcb1be87446b6c61594f2da90107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459cdcd604323abc5f1f286898bb151108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e355580679954e9a1ae18ffbe0b8581109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71e91961e91c406437f61ab7196c89110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025eb0e0317efa4141edb1507d775e82111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fad0a88fe705c166cf545524433a49112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3607ea6f3c3a773dad391e8c2e7061113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff42c0fa29d3c25b730e55e47d29ea114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff47b3d45a6a779bafafc6acba3ab74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504aa675fcc764e956b7d83b852ead8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fef9363bfe0b68d64c1b6f548039ab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7464c4f37fefaf7c9688094bf1ebb32118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f1b9b66841f2ef36becb3e9925751119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b332000dc7f99e6d9ecb4afde6dd3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053d9c720508460fcf73c63fa776d94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80328edb17540467b38be177856ad5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0158ee048a3e883fdbdd34a8ec846c5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039e38120ec43aeb254a21da523db58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e0b84f123c5d4fd9fde3963ebfdf6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c622360838245c80ad6bbb9c891e39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413b013d94be16e704b480dbec4da35127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1ce2615b35b6e814db7d2c441d5f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b21256e082e621c52a1b3090b4c7c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deae5208487c5cce5de66c4470cf85b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44886f139d63c25a1f5b40a39c7a90d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a0d1d67b41f8884c5adce756e837d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60858847d211a51451b9844b69931fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a57342950039c81bbbca856fa8ab20134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e63931c090175eaf9cc174aca669b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12038a24cc28ef2ba3060f983b1ad816136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8699a16a21ff9d712a9641f4aa0c6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9909dc3b41259590c5726c2ef9020138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd93f04c37f11cb22f96f7b0b1f900139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1d807130aedbc022d9ca177f49305140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c3c52a8df9fd0f9d4adc6fa0898de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b43cb6ee16b80481c3420497370805142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ea2ee667fa58efb78f4014ba5e2f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e79b6c252078a6eb4ba52df81c72cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec8487ed6869eb01bedbd871b7f88a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371076dbe381d279b318139a871decf3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63fcdb9a15ae52a89c4b229d59edf8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97548e5bbd1301e03a8e73e56dcb71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791c8eb2973783454bb94f0072b9869149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390d66fe5228638c2e8d1512c0cce69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6471782e6f97b4034dc3440b25b0ee9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb6b22930b6cf410cd62696cdd5854152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105ce04e98930a63a8a6ca160dfe1ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a051ba90864733884546cfbf505387154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89633139776d094b8924e111919700d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114eab7c61bcfc7f9de541227b6d9189156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d924af41f5743bbd7094a58b8c1ab3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af7712fe7130772d76a063e2857305158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f3bafd8fd1e7b705b6c097f3c93ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01911aca3d573b685293204279bc93d1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb279995d2ee8b178471bb33c989d7f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2d2e6556a5d3fcf27f621e6438ee9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c92841b1cd97e9a8f90e3f0830461163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50a7a0ab01ace94efd5d83537b75bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f6392f6b6d1e8cb699384b417b5af165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f00efd535649ef9e2ac920164933a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e912a7693a728053d67bf7e6bd884f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6616848704f2a96d50747f468086b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009c7b625a0397f8d486465663386b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffea359f37a265beda00c30aad9669170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4bd56365f19b2387773eb8a63077f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074c44d0aecd818d2bd68aad9dbf7cd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129d2d8e6a85c84f106a7960cb7c7d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a480abea000c1c9b935443d6e9486b8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b10db38517cfe6a182096acf53b07175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b21a4f4547d47abf67b81db36c9db176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46d601c3ebc36a4a8891c79899f147177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa5d0bc2bc639564d4c50eaafe98778178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d141aafda57a4686c0d731d74f1f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d019e1d0113e022683d6c852a97215f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e93437c1b482574bd3776c2274e06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33001c853d71450a8e34f9f275f3d451182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc6f962aabd81d209e4ada78636109a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14c4c32000fd17b3dfaa902d9e30734184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e6a8a953919d2edd52ccff50d8630185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f407a35abd281a3b5dda39f2ba41cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be0fd0f07c17b8321abfdc26450295187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06946c336519e9d2d6bb03db8e786404188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932dbca86a2d5d548ce50de5fd3391d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38384ef3b1701ab306bf0a392d10d479190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640a9e361419ccc9603d8c8acd15ad6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf018355436c4356812d2fd09a83d08192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed493c6a494d749814c8157e2867ba28193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab6bb5ee5517509ded88df5fe97646194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3ccd68c3f65ba7b6711a255702ccd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f8d12106e3a1576128f6c177229ba9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65789cca9c540a89578fa90f4a39f53197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb24adcd66f0a3ed4276caf1dd40262198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29026ac5a1fe1de281fbeb7e973890199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2765030fb9f93cbb6f856e234492793200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bad0e65b2748e8ffa345568d4dd664201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99974bcd97f0ea6fcbed79c6c7fae9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eca426f4130ff763918bb2b600fb1d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609519e1d79e61a9947edc964975ad3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5586185f09b5b38f318e68bc1c93eab205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0bb763031ad3dd596a55d32d9b8c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7f89df0ed97b09c3d1bd1a9af7d65207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496df934785b5b4cc1be566b358c2b5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fa316fcb64d7183054fb438ae3065209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cc04f81ac24b0c3e4060db9b5608b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feadb54069c7aca333edf3bf526ad29211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7277fc3b640ab0c339a819682f662212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2275fa769a4fba0ff6bf26e0b939cea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f25e88b30b840b3d472a48aa775de5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f691e168b6e524117057e52a0539381215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765501f88b3569645bd883070718a95216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a03809931b8b0129ddb249ec3f301217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7c9ccf6cd811a7126f7349a58d04b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864ad524def74e62c6c3198a89cb476219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377850715c66ed77799a130b0828c1ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277730769a5e8c0975520947d966a68221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a354617b6f55e95a77e16da5cde900222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442121e22f025119905d9ded1e2acffc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10fc59879f63742b73c003a8be0898224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629f480854f7f37293da84adaab6ab3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fc513841ce845b2ac2443fb8484fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373ba727d7ff63d83e9c000af54a860227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad49f9bb550dfaa2c8b8cee0f5c7d5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bd551b6b66c1b6c4737219dafc03f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44bac43ec08262d9fdf239865f40fc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895853da70811ead1b83835ff106958231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42698eb14112d91c9f5935afa79c946d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e1bc6f8e95ca2d2674313a040ff5b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82f3869a2e665cbd96b895f8763713234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45301d297a14173654f95cb73e1fa18f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bb316c1658eae01ab9524925bab189236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5ec04da7cbad947392187278fab16237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd262a953d0692e523763a96faa3ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7471904c645d83f89278e773c3909b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d7c988c656e0c568baa865ba29333240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21d83a2919f4ee728156b2ca25a96f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651a34e1ed40d0941c70aaab741a443242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c88aa9672023a97098684ea4ef4d3a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b0ea3340e7535f489a4921eedf5a9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15084b492138225bb796318ad49ec6f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de611d3cb055c0cc3107604efaedc4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168407d83fb45ce45291ff0b5a78c10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d1fb548247b77e72122fe3347f34b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf850ee94400a65d867e40ccee7251249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0a20c73ed7494f03c9a4b95cdbafc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea974486b3eb2e09b3fc07af067875c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b096ca302423a302eb8755d38dfd2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825128e868ddb6405ee551d86c9ec388253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427276c3221294474ffd3e5f29b7247254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786b9fc2e146a8e75c822fc95a626b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772604ed906983ee1a6049d0154f28a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30009a2145a2cac60d318fadf5315e88257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20703126a6521bbab5b6d2eae000892258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bafe57b221429407eec388c2cd0a9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787f2bebce8121f3ed77a03f25d2ba7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a53a194c1b2efd2298103c2ed8df95261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3738ea884e81e1d9664648487d259262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a943187e8beda777241d4a8c0dfcc2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57735e0392255ecadbbe983542bb59264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0b4af4c4664eddbf71e544a79239f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955a1f2caaaf6fd846fa66a5e1f79c2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d804c85cc120ca5d8ac9a59c82d7a9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26028d5962034c9f441bc402a891fae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034c7114af75e6a052f4cb11b191027269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6080ab8f520399624331c116d26d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847215eb1f6bbd50b24d66ee038db0d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646e2d4d1fbfe9d46f6577b22c8aaa4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109c04e1d377168455951a32a932812273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7477d78f0ea9f168fffc4892936d5c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9168d6dfc78a8ef64f858647c693e00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97923f4b303efb174288c0aa0b74ec4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6990c1316fb5538711c0c4edbc55d6ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ed415158c696d5cb08759e6c61739278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5a3700adfccbea7f7a523e0206e7e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef3478c4dc7f95ddf193d84401dd92280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5771cbe4f81bfc52cb07d9b4e6d7bed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d50d5b6e999cd849c79ac5a1ce0247282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326d5e5536650634a9c4b3402655951283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a04dfea5707e51b5f2fe9944f819a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dac83ef2f807f84a303360837118e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273637e060192fd6f08bad70e485156a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d05df741f5afbb0f96d7c80c957f3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e99c91a0b02f848033b8f3e5043b72288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407d57d32f42e259b96d4e704bd3930289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f523011cb08c7a34e36f1cc19d3302290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e733f8adeb97aa0a2f9d6f2ea11ae35291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87d96a7cb8e4a88078d4da07deeab3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e4b2daa01e2d6d60a3c881c298640293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d91abdc18ad885da96902afad2dfe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf951eea39ce5d3afa5865f136611b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce13e9ee04ff69e0cfb2d4521fa3c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426a2b5b59b959f05cbe96be5052047297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52f53f6820687f36b4498c4e35ea06298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc471b0d2f981278322aee3cc34b7271299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcf220afa6f257423301e8418db05c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a250de6355916cecc7313ac1bc23ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfff04d90a45f09407d95ae3463455302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed55948f2025ebf7bf1893432d6fcd3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d046fabf641a85b5a09ecda10b17683304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd907588afe926af2d3663c88d9179f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3823d374107e60a014e46dbae6b13b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9538310e2833219cc9bf45f0fe51f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5e907d72dfe3792e49d187bd66057308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f58e876990c5370eba490973c9013309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bb22b4d1c27650222b9aef504cf3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce45f6b248db4c30fd916778c35d8f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4586005cdfa8a16c4a897ddfb4fc32eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abce728cd9e675775e5171b441c555313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f83a89975803e3121468dbf07f49e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c5f9cfb23120fbae9dee078a94a86315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80cf4616d8636526f523e686d19761316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70a8dd178d291e932b9950c4b03b14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447102e13f04bcfac3e6af6590c9edc2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e1c9da52111adc92eb2f450460d12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f25cd44a0ff3b1a580301b89322cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662bbf0f111047383ecd3fb7d96be18321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ecc3d9f67daebc5640226fc81a948322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd66c9ee5e26ef9db2f8214f7e460f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e67c5582636ad5a40921e7037c3ba3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19089e7009e56079536804fbb306b06f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a5d12a381fe90b01dce58b885d386326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5cd0123d75e70d2bf63046d88346e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcccb1b7ec60bbdbb7e3902d7661d00328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55450e303c2fcfc50d009124e867f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad510c09afebe08a0e3d2798753997c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1233fb95240a48ff5edb9640ac0446331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d12ed5c32e10b9340b3a6d2168d9a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f478a9006b47f9cd0affe6b5f17b4ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2a7da9b52bce83803f0929d91a8e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957efd0ef24819993db990893ef65bf3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a3f5562d2815317a1e136dfe5db9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26333e1a4358b2eb24554ced1405f913337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff732038ac8a074514423643193b09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b01fbb838b1a056835dfbbdd1ff5e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b52852c8b4766d83f251424d7d04a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e948083dfb70dd6c6edf6a012f01d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031aaf8785e50a47b265a153a3279fc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53511399677eda5d9489753055585285343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fcb928f4b0b0ba66db52591c6c890344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af4ba19d4b547c90b86ecf73a3add6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c107d3d8593e094dc8f287d5ead1b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bce279150a57c789934b4dec7de7f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbe6bf700e2e21c201875e410fbaa7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c0e9d60c4270243bcfffba66315d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ed899dab25ad704b270dd620522a6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154331df8288e6ae6113e562fead636351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd005c3ece9af0c7de42ec2d12bb2a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e615748b7cb2d2a841bba2e9c8e18353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a187619a703f5246787ec77d177ee354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f42d726cedfd0f5048b2a0d9a0462355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80621c15276464ce4b3f86d59b4c8269356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa44670ce0387d287a294de6e7dbe8e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425f2b3e5dc125ed9fd7de1fea9eae2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70a4338c3ca369d4c4933e9fbc0812359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a018aba08379bac5a308a6421ecbc8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdec7950aa7e875bf853907f8eb78a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a35f20a2ac134fd62f4038b6279b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbb6a77cf16ea42fd68d42f7b3435f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9c108d93f900b17a65b9e066e86fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02136e21dd189a82fb66818012771c63365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959356805fb3cafc85fd7a935347e75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ad4cece00f13a0a16467f20dd97ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61f55057319763fad3f2d20f0f929b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428eb8358149398e03f05b1ecbd9989369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e214ca58c39380a2a6787d44be5cfb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f558ec9f70848b557529f708a4f45371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e853043cf417bf2ae8f4e360b408647372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4e6933a0a62e4e1907dcd4ad17e09b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f45d626bf660054e2cf778f4576a05374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0241dac610c46fa9ec8a75531094d13375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1b0527a711d3b41ec86b5e4eebb46376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a02044a4570b2efe197d32bcbc397377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a2ad98039447e5ba58aada807c167378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d45c2fc7769c5f00972a07b2470120379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a841738d310f9829ee3fc21b4f6f84380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c9565fd310508564a4f06c0d32994381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3476ed982b332b6c403518acea2a38382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe381c47016334f6232ba20b9ad554e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407c9b24922d526ec7aca0a26827b06384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe79d76cd516846ec4cd27adaea548385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7124606d10c2a45e33fb7b3e116f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b95096bd461432e74ebd7c9980a9a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d19b1dbef086d72e9a56dda64be95388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be055a1571902a9d0078895d9b001c4a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887524292de9eff663dd4b1f8cea4a66390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a668946d21e5a37b7e2f7153787e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df1e52ebb5427f20049a6e27820767c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe8e3d4bbf022c26d8f8d1788f765c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538b299cc3ae8149fff332729e40612394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49f9450eed32896b192640f5fe5d0d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386ccd281d7ed4a6562f30db8290637396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3bdcbdc0b35348ceaf21c4796bd401397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f777c2a0ba963499f000b7f5017c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc27ef80140d676d71c0d25a0db0a36399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017db1c3b326a419c2b3acf38347279400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45165a0fab28a699c18e821b2db1f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ac985b024f027ca1100321287ce73402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba924561fe5d813f98138ec421ef7ef6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a93de704c8c0cd45b0b3e61f9af772404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b960130daf42ef44e84e346fe2e8ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4123e5f50a2d4cd47ab8b0d449d005406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3170b2ac1984614e14227b0f398e2d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22d646cf43b0f2ed2118131931482b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963cba4c4b197b558fa82b60edd9af1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a864a6d6ddcceca6f56feedf55005a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5d3a269d3a25c536ce03c3dcb0df2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be421b8205567b48aceacf9894d6b1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e8ffbfd565dcccf3589664d44809f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e843a7e68f8c88f7adddc7952117434414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d585ad6962b1f4a8e30242b9079258415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7917758a7afb86de348c1476a986f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444072eea4ef6d52460517790c67fc8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3d5b51f2b69b5c632421f9de7fe8e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b906bd4877e7e9cb16c23589fcee71b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefd168c75102571a198e492b84c2fb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7dd1847276fafd8ffbd75ccff5be2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350c35ef66171bad11c18aeeba0099a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d884e60c4a3c01d94047bbc45e1453423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07482146b45e82bd4d97add6ddce7d1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a3b9b3b86d3d8172a227612df6b89425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0466e6925fbb55adee061d67544be6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3cab2502f89a54bc6e6ede887e733427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d04beb9bf6d56696229a126fb5dd2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c673521ce8728c22a1af0d81f25ea04429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f246a302b778dbd0c8f2afec153b54430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a99ee2154c34efade0a063febdc328431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddb483bba893baa05ce225ab2c003f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e650246b849e0c025298f56e8863c3b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fc710f34a65b348f5c631b558fb52434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be547ee67bcd882471d5deeedb9151435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ccc470180fc686c0d5b983888c3622436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c275a5ca0ca8529e346700f1b583e06437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0161d8bf3c97e4973ee36c1f522e7ed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44b1e9346facae351b042e7a585021439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea612470889255d8c8a7bb9162a0b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f42c951347b3cbf89f5ac7ec5991c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b78c805b8db226a793952dbdb5707442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26aff3b2e38d1fa7d84db703c0f10f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1764eec6ee0afd6f31d7bb5e1b3777444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619cf96a1dfb6136c1f07c4ceef22a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3940b63eae267ad6e73d9405ffd78446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f501faa8f60ba70387289dc1986689447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37279acbd1d9de7e36108bc1279e781d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9ef2fd8bc1df4e054476716286f09449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb3e18caac66a79ac884b18680367f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa79e3f4aaee53a9cd5efde0ddbf54451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947757bed7900455bdea3089a3db5660452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718c1a1ddeee0f49479ab76701c4e91453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e886464d6ac132a2fe06774a98872c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c944544378dca775f13465543abb9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7d22cb58ddb1ac64df303b6262e7b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ae2d03c3389d1cfaa3fc524a62a92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8192598a4a8d498ff1436ed86817d3b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06152712e18691d2db116f6769df00a4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3b18f5dac241ffe32f777e83ad164460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cef461302afa3939202c56bc7a4511461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f15577bba7123592753357d3929b64462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0dcce13d6bf2497acf53ef9351b7f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3ec0546a95efc47cba0291ffd2594464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160ae4ae83931234a883c49264e003f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d4c13361062350479aa6ae25caae4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90a23ef2cec02cc216465e5d0c64db467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e730e1d7d4c8d0a3dca7d0c92ece45468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123c39c268eb140b6c56d9ebcf02f79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da037a9c17694a65cd89a56e30ec33d2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4690b11ed8e6e09fcec83fc495dc1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c188122935bf10a7d211a0d768d8a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e215c4419625e9399a261dc8ff51732473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d4e3c7f7ee4bb9e46e4179c2fe00b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbff958ffda9c66bc984f8529620391475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94966e08ec68111a0b1c1e3716e768476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f76bac0127bed18a2a0fe7ee4ffc7a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b456c3084763261a3d7b81070385ae4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7b1322f1acfd43bb214f4f04c72b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39d74a924c9a9cf821ec3027058791480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31382fe4568ee568a0c84f02b3d0c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ba16dcd0fe2bd19dd57ec1355c78e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c590a51eee894ef78b512417d965d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca884eeb3b20db1269e4686059a4eac484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04259b65c3ffae9a532c00430fb40c01485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcda46af4b42be1d8d44105c253d4ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0796fb4cdb91003b2aecda4a6ecfa5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ede6a056fc855555ab853011ee978488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788f1fe8e13b49a585f2047acec70cf489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e462da6aa6bc6235db451be92be6b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db28a691888dd1d8cec7ca547872ee2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ca88d2616142583e135574d634450492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5d9dc4da24b2bc199340ed4e4982a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70e5ed29525eb986e3d2c737c5b5ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32c4a8566ecbd9684addb843ff4c73495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21c6f274815eaecd6d40da41e243b2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ca298ee8a7081e2a2f6d6096f533f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7e045b0133dce2ee4ffee8bc9a258498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0208dbbb114f9120ba69cf2513d8a7c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944d6bea34049c28e0d5447e3b9b6cc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbf26a1eb3d78ec3122ad4bb06e21f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcd928ca73fdf1ca97b95e3baf49c8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237bb98b713c26c303ccd45a6466029503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92f1649bc791834b840cc98b8d3020504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426693b63d1bb061239e18478d11b45d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0177c74e243ec7b8627fd3f5ccfa12f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd876deebdd30d536e7355c84e5f8681507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e885309218004f6db4dc3b6fe7fd7b5b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e60faae619e8f5d593b1469a6b9d0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddca3678a8c2afa82ea852a35fd41ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fbfe7e34310c5e2afd8ade30b9120511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7016255307db8def927bf52db1d7c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cf4358187a6014d025f28ae500216513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2c2d7271052c044b49e529a834eec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189dae0610c774265d89ad72406f0cac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959c4d26a2c7c9d6487d9a506c7c8db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4d7c16d72c257d33fdc824ce9add8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a7de0de475bd1808bc8f4772cf171518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ea7f6b1cbde47129f89380a3fe720519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125c865da510c5fd4e07055c12fd92d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8c218b71f747454eec20948167e90521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89713bad73978d4cba7716fff86dc1a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f5300b2f25a3e344ea584b391550a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26a8101b6d6cd21165681a52947a24524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a64c14c3e1bef12e73703e911d8a5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c77a08f981a70199d1efb7086b2710526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd0ce52cb03e61272c7f5b00689d0f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f112d8879bc15943afcf3e19933411528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd2d99287be056eaef67a9d68d39d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c05b9fe91ab178006c8dfc27132277530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cea5dd5ab813269952e35596b52da531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb466324d417a61462b6a5e169a6a0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71012b8a7911fd08470df1dc50d0ddb1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75402d6a5d3d6af9a6e9e5b48244e59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbd83b2e71eb8b9eb32fe7f875158b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d0b102588cd7b9df8ca60d63ebf33536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173762f989bc0f03eb700be29d99144f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b9b345573c0ef09a3479ce7a60d375538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958505310ff0db1dbbaa365f1e82449539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ec623ed616095e4792856dd4b43d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d55af83042574b0f543d4a661eda07541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17d74f2286060b9695d529184f3983542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb0bfc065432b8537d6d9d3f142cbf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec5a136bff34f71e809eb21a7d365e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d412125fbf38c5515bc2689abecda79545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896b2c7b47a4d07f885875f641d98b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c586555863e128022c08e8475f718c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4537f024a99c6b4ecaf74df79ae7d77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1d03a7debb60d5463dcc354b99ba5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bdf863ce8d00f690d7a269053186d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf13390464ef66a572a8f44b411222551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52421810da51a5c65bb58cbf9282b22552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e0f12e0868cf9ce47ef4dc5af144a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd5303f73ee23c4e18796c29d709b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff91f5e0113562c680bd2ce106f7ba555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad007d156fd37f98435509650b618b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a4285ac803e5f500035f0de4c5162557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78eaf41d1532262a0136fa58d10ffd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507a50fa0584686bd4c11504ef48863559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d55ee493daf2323b638c30da7e796560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bee8da9d93f798a832c09098d9429c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f23a5f0b73b6346f9aa4d2d7f94b53562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b5c00cb3943dca8f182d420ce52db563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b696c8e05028259061f290cf320663e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06966605866d1918abb6f4d5902dae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e74ce8ce661987101864578b735e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f1577c5af5aafaa7ade61736577db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e71ce4f21517da7b8c68d7f41ca1b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911bb91742b518c670af76a1d94b5b6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71ed598956b03d6b9012ec01a62c05570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eea5a123cdb0fe7b04d549f2d86850571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d59fe64d72736362a48dcab1813cd0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663a394ba9dce58cd651357cd12c242573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf8bd674004bebf9feeecf359434e6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc05896d538dcb1bf4332620443823575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468af1c5afb666f233e2ef5ffbf6e67a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4df5f0b069392ba5883fde957c3a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4e9fa6e60943fa39c9f81e9491125578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533311970695f360076dd1cd80b4b97579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32416c63f4ac23247a3b5c09617ec064580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5422ff806279ef84fe54398bd9ff0c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd576139b729e8f2d00633e8e0aed52582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93330f60cec1d73ed5538a16a8ff0f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839aeb3bb56bd12316e3a02420680fe5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5159712023f8b2b2731fc72455afa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea9f31444a73667746558facbfb0ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c361039fd950310bbf44013916d2943587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51561962d54ee822bccb1f86ba4b462c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07f3449807700fd0dd64cd22daf4e4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43646d27303b8f696a08d3e5f631d6d2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1265678e39e617575664a3ce8dc5e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c4f073ed012010c1e890c1eac8140592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f4e3bf53d6bd2b22a817f389c41c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98e4e401f62e6bf3c7c3994ec73d12594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb45f558f516aedf16425897d7720e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51461654611b6b44b916fc645a2cf8e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe92ead790d94f0978c2ef71fbf1b3d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f833cbd2b06909853b60208066bfb47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c32cc8ee4c3b89da3c5ef00018eb9c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcadf06a2dd9e0f4d60209c7914cc70600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07376688cd1b7c9d14835f105b5f4bf5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990e5bc2fab9fe96d35884d267b182f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9ad17dc9ce3e0a111be2d8b15419a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f30ad70fb6572c912323b54e3f88d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15402a7924fc810b22b7c167d5031634605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542088fd52cfd7c15fc609c8ecab11b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573e0bf5f005aa32e993946777cc9d4c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefea86b581db139d494a04d0c1e6ec9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066f56fd3a1ad1b6285efc32ad2ff53609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ebdffcd467a589651bda3ee23a81d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da814d6923f7a04ec3c9262b0dedda611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e55b0c13244dc999841937313e4c79612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2178342e041b058a0c1c2a971a3817613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d6550e08b19879bf881f6456d9c3b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bbde6410eef06e33dcbd737bf7090615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d7a6248873bfb8e2e23d7e51647a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f406fa79cfeccb1d7d25ea70880b40617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042ad1caff166950bb827913d1c28c2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b2f040e5e3cc731e73d8185141f62619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1951ad322596a6b62709ec8d0100d7a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd307a85f87e1054ba32e290c75ccd0e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfddc18ca5466931097756cd904f04d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc67b847d520bf4be398144c6fcfc8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc04ba4355a803b82048baa9ef381ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244ec005e63ef5ea8b6b787adcced21625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f3da04044d27a79f89723e665b1b4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214302e5f32481ce6582b72ec23cf555627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a3b116e7fa5cee545257f9c287cbb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6ea3e7c4ea1128434ad2c332f3592629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81472cbfe0709554d5b65f2b533bb9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98849e66ac8e51dec8cbddf81d4066eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c6ba3036e294b7121ea3da7fe094c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7bf4c4d16d5b1949d4df85203aa84633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416ec82ff8df0dcd74961773a6b6341634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e421ff9d600d4a2c0d1a623f4ba30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b21240c5889217f3150bddced6008c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb84618e49c047603d82062a7f61378637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb09ff60a7b0f4c74a684092b270c0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e78d1b42151622d37bcaa939bec50639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700bf5bfb96d9fdd6ec07dcc1a112a9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a6e8c392b0f49bdd548ad0522c9dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab2b3cef19dffabdcf7d040cc21985642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e12e7dbf5df6da9530fb42c3e0cef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485770bc7a078dfa2702c418c379fab9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3864adca3d89ebba42b045c236974b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95aaacc3dcca0104bffb57af54260b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa5398cc393735e5b4c14fc9ef75e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356daf60fb2e69e67985c129bf88f31648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c7962c026b6fb08a4154c30624bcd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca2c7556107e7cd36dfe6a6a21e5ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d30e7bb0f57bfe6a36fdcc54e0716651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a509374c37246c0b0fff59d095dab652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23241c65e8c0d5ec53f3d084f55c7b3d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3447771877ed4266331d2d06be74dd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d43451fb8d26ef5b6e6cf46df2eb77655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b415e1853a52115f16e1d1b7aa44457656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd3e679e8685e1b8c44303ec7acdd0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f3f62b3b62dc9061137d48b169f3c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5319e7b1b16db8d1d69fafa3b4d1ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295929f0560727593243f3c7c827948660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853f412d24b5d6952a8697cd9e60cc6f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e15f003e992809249f1e593151101662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49775f97c89dccc6ff1077424fcece663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e782ee0c9211fc600bf092668c10e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df601548051e95029947fb07fb267855665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce4ac2870326506f7188cedd0edd0d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913c9fd25e6328168da6579d9feb031667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878d721eaed148f86263720f0cc0978668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34472405bee4415da3e53843cffc9c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c953ea24510720d487bdde26174df4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd87de0bb40b2dbc19e01fcbd300f6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb491787496a5b801866ee7306a81d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf35443e8ccb411142052e0acaaa90673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c956c339d32f7dc5bcd0dcc249cd46674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129deda266da032503672e92d334fae2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c8236f423f7a2b66de0cf711bbe6f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887908dffef8c21eb7cbe929724b0e5c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5fd6efe0510db136bb4e04e7774d4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725d280884561cba78d1e65e5e5150a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7807bf10162cf88e7c6ea7e532c7c4d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efdcd42ce0a9de534351ac8ee909d4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a77ab219de996f515b44fc5a2cbf68682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda28e7451519449b3e1b0cb9ebd4705683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d27a38b8b38d9c750e877a4a989f5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c4fc5e4fd2b94af384469614b88e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13623fa49a40ed21ba36faa9ff749d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bebfb3eda7b84f409f904482006e94687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455727bc736fb15a59278126fbf913d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9c00a803c9cb0ee95ea8143ec4dd7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df70fd2e574da001d047721ee9275d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c091a1420abe187123e93efe58a9c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628903c111fcb744f55b11d1711cb35e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3bc4e64227b88222084991bac635a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41b2e75c9540036a449db6d37b41d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8103efe5847a9eeed3b4c16e3c2a4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf006197017b6f85a260d78b1d51711696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1dc6ab745cd76935d0197f72e6763697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e9d5cdaa8db1c3670f4513b93786b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca9265643af188ccb0deb04172db28699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1196547684151eec0af53ff95df92e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa542ad398a967607201f04de55b14701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd48d95cce0077bdc84df0108c6421702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e824f781ad188c013bcb932491231d13703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1145229914ab1e56740e224a0009a6a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1da1d30446341725d521ff9e987fbf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ec707d05d53c1ef977ad0ae090916706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068b6805e4b766b459de81de445b03a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512b7ec32b7ad9644c4fb5f9c5d9428708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f6d099751f95469ad5e16576b5833c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a95bccb66cd710bc2973cb2443389710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d6d4066b89f81e757106327fddc99711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2893991a3e22c49965b5d81148b661712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680549c3fa8433c8f351e55f9af3c4d4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52138c15fde83ae6092673f7c7fbe4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03576dcdbdb353b2048acde55b9b706e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f39e7319d6a5a5a8f52c8b3a735e9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacbf78a97eea3fd0fb3663f86b52e9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae29e9798a659bc5b9b1caf34dcb11718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be81a0e8ef1b61cebe146f2571e931c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc4145ac900bb9cf25dafd0582f60b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066e16dfcb778506050a220a1f8914d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18be36d255dcf913c596476f7ccbba0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38159035a7c65778d23665860c951392723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced93d345c77e027105321d353a41681724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c963f985fd091133cc434f12e53a1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0efc40cfd42a37e7a1e324a4bea0c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d332962bdd836e398c981e0dca0f650727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155be98a1c10295678a7f599f7d0f68728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b0939c7ed7f2571bbd89dbfc72102729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9051220e5279ffccd4295866bdb1fcf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bb38d0c7fec72bf61683d3dc9e2f1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d5a281186417196fbab7e34dbcd61732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169398640408c428e4df5a371f9a08f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970c21913e21830ab6618451aee912a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c3f2902061cda7ebd4733e228f7e8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b5f3d29b88cec829ae8aeab589c0b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7781a88d3e751aebb28950425c105737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b3f696b1e94a62cac6b597045c9a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f15221b9745b8cefc921b9efdb9ef739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87a16e1ef92c5447b0b27da9f131a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20de87c8e8719861c19514cba0b70b8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0d1903df5f2ef891d21525b975fd9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00553536a0e5e2866b47d2127884f9f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3fe62cba5c680149a0ed3811562e8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5633f24a9e1c4ccb73f62eb9e16b8a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0962c448f1b402acd1778ea0ee8be03d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b648d593255c0d7abba7f5c30cb2aa9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfe0c6f94f52cbed213393931bf0f7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde28fc383e514487a26ef3cb3cb70df749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56012393ac2dcf490318ff50068d21d8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0f8161643e59575a406ccd8b7ef21751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a3482286baffe0a21da6e6783861d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a098ee776134c2ea136b6daf4dcaaf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba781f28bb58588318d81d0cdc912d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e40a881e4f846983ce1120031c54db755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4345145811336ee588946b921f134d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06609395b46a0a875e479e501046bd1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772bc1b224fa6ea654014354c76f75e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc9de084e0e75c4a61d08e85759027759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842dc62b5d5806425990d93dc916d721.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d7f5b55aa9e677a299b60d0da0bec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959caf3eac0ea1c4fec58ee1b031c6b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003afcbb1ba3f04e1ddb1fe625a5bc934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b0fd85fb7b41e522384d80d3707f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7e8ab23221c18909f87fa948953dc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254825f15ac023932aaad9828c530f957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784cd890edf040095ad3dbfa37dbb208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba870107a91dbb3b71e92a5fdef6c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba8a39c619393e27639398382f676810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098fe3d7bbcb43480d1b3b500391986611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c09072462dae12be0023f9edd97f312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb2bb99f7f77eee3bc8fb3bd522e9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60cd48f318f5314fa3fc715881a0e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab4cd1e3118882bedecaa12598459615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf63a10cb89361475be58615f3398116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b6e340151a12f6a5d69b9830820c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec5a9f8876918c429687649c8ffe0818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446b7d1964afe7d91d7147748019e9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe69befdf3bd15452a9fa4ed59e26bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758965302bbe616f954aabf2f61eb4b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c2defe3c08c45d3e70070185af01622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba186e6f65acc414b686db859e6b7ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb620a96e5434ab42c2e019ffebcb99224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd99f3f91146410fae7ee0d774a70025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdad1cc7c29568f010302f8406557d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d292de62da9e74387c42508f073f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62d0d6b16c4b523dd988389a3ca10728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f88caf3b227f30d92c046baee93d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6cefb87a780acacf75386bba4857330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9f65c019c246d1176a2b9e870d3eea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4194094840ae453946fcb07b192b293232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a2a82fc0956c92016005054c7009333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc56a8e5c0d8fa401b3f3cc55031ff034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db2a3d307a6ecf33e49380d4c2550b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7ed9fa982695fc6e50be1f806c0ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97db6b61f9d23b0f9be83b6fde8945237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40738682b592a88ff371591d57aa54338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1355906388d1069638f8cd07ee690c739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b33fbcefea437f6828c1966747cdd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b11d121ff6950deb05b0642ebc23e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff92eccb81b18901c74586f1d75d06142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778cb116386a08c27a95f84b60459cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b888455b6342365c4f5a57a6b1f8d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d724a6cc8e28dc7e2ec2c9b9efc6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649c3777d1e3009aa689f24742b408e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265e3e9073fe1c2ecd06e8cb0b414ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad8d1c8da19c3c7b5ca9b29c9acf3c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360f9147841dd2d885b72ca37853784749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54a33eee836509d158fc828a0c8f9f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc507bd3fbb61bbc43eb814e061917951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808b30f81dac670221888044067d5d552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b30a137304addd11515e0bb5a6e97b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7e00db597134a75ebc76d1d1bc5ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08deac3978ff7d78537759b42ced0c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08f22e190d578bc59101e6425df4db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063c23872a7e2b2e78692ab2069173b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da13c64b03469540ec306ab8720e8458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab4e2e4a9d6dd617ad143229a87b0459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fe928739e50e4ade8a949bec99f8c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f74652b40aeb58677e6618bd33c84261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf133d3972fa49ed9077c90ebe935d5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55f573b0aa7b3f9c3d84d01af79da663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9bbd233378aef42513b0fb38361f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfec43832207b51de9bf3c90e5d75c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a4f82fc42e736d83621630c8d661e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475f1a7182ac4c15b5df964218bb91067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55ef0200f511573119d5e841fa61f268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a563b001f44e21e2259763a750c3ee669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201aa75eae1ebb327a1be6282f0f2b7770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31521a9d3302a76f88a4fe1c38b06cc571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f746b0879166ac2dcd87c6e453e7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a710a89879007da1fd06a3ef37b0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318da10e20fd1dc47a2da0a7bd73d4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4163a2241328ee7355f1d2166db6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d07ae1494e42b1122aeac9871ac15d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1f3922845202a98b9b0590fff6ea477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b02d1193f85b2c6d1590a4550229bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8adfb377f2b7457c29340ccf60bfdc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce3247aacac467a10a8b59bbb8b70e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d11686dada11f3e3c8619efc9596681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9db0aef7068f20475d6a175b47324d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e554f6cae872b8e21aa988dc2aa8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e66016903ec741ae6444cbac8876c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edef67c838f7261f86cd4a172d0558585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630b7bf40f3fdde668f5e1bcf87e76f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c245cb2863453067f92425199edd0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93fb9b3ce7c863cbaf6953318d947f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351877e0435d26c491ee0500d0ee952d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c2c1bd21c6af3a259b9237be3c7d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bddbdfc3d6c6d1246bff1916172499a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7433a7d09f1632271334c7d32ab8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4509412005aa73cdf95e47b97925f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224b35397b9e8250cdc1affb875868994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f15c78dbdddd07854dc0628c63ea895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77069e49792323914213e0ed167fe4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b7b59d5e42f4547533cf3e56f443097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf77f0380cefab7c20c12f368493b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fd330b1d402f981ff80c84a45ca7499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c211262c4ecb7fec8c2cbb725bf1d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62c6618b4800aed9a6f04f513610c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726540b23381d46985e3d03e8683aa80102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6da9c2f46bbcff048656fd117a982e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c97f0f902b8843961e90656ec0f92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70d956540a0ba15d28e3044dd9bad8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec65000896089b6884ed6ee76f3646106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62c09c3f88a40f74c1bfeb5c8b13a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74626ea9005ddb980327a04a3a07a2ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7561d38bddafaa39a8e187f5af0da3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63ed1c58829c7e13f57d5f8592fbda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4baf0bc9ce82ddcf9583a5fa0c7d54111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5ba49a34b08a08aa960a9f7f30694e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0835f9ad1d3c5cc9ab4d884a9cf5b80d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdf7aacb79a3e34bb0f97d0091eb83114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82250d2892a87ab92394de20e16dd5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834e71dc922f4c6f934e687f3e19fb8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75499a64bfeccceaae8dadfd3781dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f17070265d3e807c3c083d4f4fd8e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c7bf47b26dd35a7e090c158d3798c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8beaff09e439be65d2dfb8c1b82dbb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa1b8b8577087e9ae39e569608c499121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fbc4f5b04d56107755f1071108e70122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f856d99745132e9f906b2efecb1e87123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe2bc6b28431e1c7b724719e525473124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca655eacc34f625369aafc5cddb34e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b22955c8ef4540d04983f8ff5db61126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72240df07c222dbedb1588c103742ad1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16118f4e04240ef5765c870844130e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ad115e72c52df1cd7bdf3c6dad713129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5060b134a85f7aeb41efb482953533130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389331ecf8ed6f923f16caaa3676e30a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa3b8e587c49d6cdd1b544be6b20dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65335d006d3b9808c134ea0eed17f1f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47c9213f8d0975d42c777b1b80135c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abc064b5526fc828fec47414a3b353135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d99b1829fef95173c2bd37d23c20e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe63a858627b91e710a19fb8a3bd215137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdcf21fb0925e822e6d07f169f09a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a24e03ae641dcfa835758a1555acb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5416549e453528469509c573a93ccc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74c393d34de8b8654af6032a0e56c0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52afe452d465d75902ab1abd1d73f209142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c56aa2dabe7d20acb68bfb2b8bff05143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f087df99f95ee127e509668fcc2099144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2b7e865636bee94ea1eaa5b606932145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d6eaae22061e0a316b19fcee3ab6c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b39c3491e956664ff98650e4a2550147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71f8bb280717eef2015fe81973e67b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c1d800950c7e26a75c26d7b26edd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86c3d9f829049d1ec0ab164392b8d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3eb0f7cf82960fe5e63437d7984e40151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60327aaff5f9ca4f15de0b9d710c660152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20ce2d0fbea900f612e77fb8e1e694153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b4029312f9d79b8cea5b4e1fcaf64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c300a75636370a41e492951b3b5771155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d81246d3e5cafc735bfe201e7d76ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91133963fd9ffa325a073e4597f442157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7c2aa76694c7feb46c8e9b53d232e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb936ee39049b74dabe21440edda530159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cd43896bd3206f9fcd5aadffd28ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e1a7ce74c8f0708d388952f70397f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc829c1d638431f624c355f99664ac2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef26812ad2e67454945eeaedc2a71f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6cacebacf0bfb0dd6b1e2effe0f666164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9956580a5f4ecf6c2c0d35b1113b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df310fae2b2e984b94df2331ece87fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3359465ffe47e834cb0f6b6e50555167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92855b2e3e14e3150ec968731cf0418168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce1e89679fae908dd9269aeaf5c0c5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a605d4f34065f8878e3b0fdcd89ba73170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02848ca30ed8fe4fdd69536edcae73da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23f5541a23a2f9c712c9e9545c6c66172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ba60f48e0239b0ddc45ff9dbb8e1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7450a4c5642cb22c6e0c8a8651d0c25174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c121cb22e54e52b826cb651777deb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ddb2c2e7e07159aba1454e3b7f452176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5c477a65e55b22f6d8c1460a0bd1c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743c59224e058f3d39287ce9b8999ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a415f4af5fb6ee11dae4fd177de25d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec17e1c7630110057a0dfae35b5358f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52982c7f29439b762c5b974f2db3cb3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1489df280bd80238ff45d1eea25650182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e08d832c93f474e9b60d0d6e889e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b03988fec0b0380d6aaa0b961126b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37342bf245a3be246ce028162a620e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f62a45440d65499154bd7f1ced0da186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294b697dfe044577f5f75cc9208f5fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66ca54dc94f86456aab24051ffa9da188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66016d3196bcd4102f6e3681f7d5a13c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25c93471d8837608409ba2eb573021190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12f5e2e5974dcb0b19ad58442fddbd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893570ec1fcb16e0f3e45a4f622eab5a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aeadf82c0f91d131dd437db6f3f009193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c807aeadfc0103948241ede79be8886194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d62e62aa7e536f28c265c74e7cf4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ed2c3abd7678fd3bb91014085160e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ffdbce1e602270e76f0bdf52d901f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb514ce57fea31c5160fa81977e06033198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668195692020f627ddec0ff77b3b2c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206f0e0a6a4335fba353063b84240fb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c55fb527695ee4215efcfaf4f7611201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984e1525bbcad8c0a464b40540eb674202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658cfe222ee469ae721aa8acc9639c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04d3c6236c01721be92e249fdb7fc0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6835bc38fe8cca81e21e48c187b5c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4089b6a708bf91af8d03ce5307b64718206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff48ace41aa55d143a9ec4ceabbc4a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd90f2fc8ded7fe2a48f7ee581ab37208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10defa1ae1f9a8f1a83f62a26afee13209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59799a3d53f288f2e9725aa62cd77f36210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482a48c730cd0b8ac627e92fa731e45211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4c9b917acdc7dafc16d074fea1a56212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df2c2b8af0199cd11fc7974a0f90d2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907566cb85df31b33dc84428a592b5b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47dc51f43c47a9de1765a40369d535215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfece5fdd40c8ff057ce628475aecb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d46c2f9bf7abbba8e6dd9deb1d6d3a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e086854c6ba9a2180d54f862cf5ec7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d18c2bf349249ae201b82980faeb92219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c355140b046b4369f7c486af5a166220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa259336741beaddd443aa4c6454699f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354ddf9e2e9bf5dcdc8ee4d5b95a248222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12bcb0deb48b7c215576d5f0f29ac8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aed7e607da873e3b375f37b2f07138224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7471015a046fbc7420b9609cf9c07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123c441fe04c12f84aca76e79595917226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca99b1d06100870533efbb2dcbcf27e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c947e6b4f7887473384eb166a1981228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a7218aa14ea7ce8211868f389c258229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10673630030ab23f8c27d9fcde71367b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f90e76ad695e1774734a9ebbd0afc3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836d59e13b8b5862c87b2e286beaf12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450afced94800b2202efc421d7428eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1621ad0b4e8104fa26cb36d7258416a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c627268f97c344fbf62176c1bd5b00235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37c13f7eac6ac288e5e19ae0fd5792236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea384e318d2b2f5e6e40d9a209cdd022237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aed65aad01493495d277df1ad9d664238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3d9314f3b92f59a97fc57246b7a2d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d9b9a349a5da0425158aadf973f14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46098f9e9ad4e4c391644dd7e09bf05241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cd723241d40b1777a051bc53f7f47242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8570541387de240b52961987791f4f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61625332dbdffdade09e100114953bcb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609c47e584dc7518711d54b8b900e6b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94610e20610026bcac95f0a9f23bcd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172f997d75dbbf8223103426a2fd73c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e0c286b5e67387198c80b2a1493a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d892d538765ea4272eb6eab1e8029249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1405f0e67dd40b6f94865f8e91f88c2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9878f4c4106c3fe6262452055955e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d3d3a8d2d8510b032d0d6d661b647252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dab094d5aec141f3787e9f28a6737d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76c12efb2f05c90d6795a04bb47451254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518fb352e7d197e2a43ac3c90d319fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46ecae70180992ff40b099d9b1a36f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f491d73618422c0c6572fcea79c4dbf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ab27b8c217657300404ac71aacbe1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98cbb7a4e6bcaa485a83f4c383458e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb595e5da5c514724158fc3f6a356064260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930e819bdb8efde3ed36ba885c8a8dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9844661b551fa65d6c7eeaae4b98f4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509391d880498eb53fcd62278ad520c6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05e4f67e9487a97a1e8a688b4cb7c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0e2f89b23550d96763bf9c310c80f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d4c4b8eb9c901d8d4dfb761bc8e1c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf200f0cfa00b518f8998a68781983c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71682f412a9e7a93e937c63d06471b4b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc5c99aa7f2fe1fa7a714e13b57440269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4079121e43b4a9fc4a3801ec795bab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84c53a190e4d290aad5fbbced4e15fc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32df7bd3261a4d7fb818d7520f29fc7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b56398d853d09bab94ad04bfb1ed70273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc7f647b3162c0d43fa2259ee2b41f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b89c770aa88989596f7cf06c5e8c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29edc263b3fc41cab9d4c5684a2fba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9861cf7b6162a08ed7e127e95479eb1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6577e7ac8588a76c5f70e35c375f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460961aaf8dfaa50d8aea1a5b2a257c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d3552bd64e9fb3391598cb7c210f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1274e401eb054dc3c13c0ba7913cc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2296b8b042202f633577cd50d42f95282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc80e9cc8175474836bd681335bbc8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d4844fb614328db83b180f94b17e2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2f84502c7df98388bb02610b88d7e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d881ec318f04125d6427dd07da39e1b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a66812ca56600a8974cc1553c67bc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab83a351cddffe13624deea38c2193288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98275f41c41e52863eee4b798c3f75cb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af694dab1e1b8c805b105e833e3ef7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89565557e09034da470273cc4ee0fa5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8541c6f58b9916754420eb688d6a9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663cbc40434e1ab1895dce8a3234108293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527452bbee87332cd467eb7fc70ec8d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43837b62c8a7fe99ae9a66335cff8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a76466b38702ad2bf8d14a6406b5d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33742472eec0a85dd575b8774229d26b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda25fbc39278213ab3c2fd1536873f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b919e608c75edbd445264daa4b4e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aac1a2b370d9ef0712bb7640d5dea5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1aae764b07d1178efc626dfb6fbf0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90cdcc2b1783dce45881ebb798966b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b04ff13253bb6d8adfbe0aa588b84f2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8083ffed653e7833c36b39d4e0d99304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4fdaf2b9f8e53cf7cec0ebf72796e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b862c4ba651a0fd26a8961ff3899d37306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fab7bdc0bb7cc6a02a1444acbefe8d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3121fbdfc55d09f0af32430a865bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e521e104248a9da7b29040978206a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03992b3272d51cee8b5b16c275f660fe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9b9144bf232abe23664e9018202b6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039b82cbc21ad5d74be36bee5a1868b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e4651c88e24259f58e7b8601f9954313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f9afca7f8e4dfb4001a66976a20de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7608d3ff8d3942c80ac287afb1897d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6442d3b50ffe85e7de3258999ab4fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7dd932d151fb285e4a3a6f46a6511317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ff2f10075291112118380a9c95111318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d5fa956d3a87efa5d54100a52e001319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e62858566402cebab4005192cbf02ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05805b934b030fa169d829b4c4f065d6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da4bad13d9cf4e365bddf70cc2d534322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018ead6f2a54d7638730c629d9514c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d09d88d8c02575e5d637b1d47b763324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be745b214ea2c3a48bca3188c20d63a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff9b9a955672e908b3378b9e2d541d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a10efd9c569b631adf786b1aa28ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492072b5dfe5bfec7074b09f07ce4ff2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff42bd8ae5328806691b33d21d11a86c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32150bbec25b8b91257400254d9103de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849968616cbb391f7e817e13c0558ace331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f4a405dfacc4d005b4600a2acb9ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd8403cc9038f783e1d3cd8b9b97e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37929f66029d2102d9c07c137a936d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501701abc9834c80e1b9c66b13001f66335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0703d3c0298d00cffe6aafcbeab40d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40161714fc9e3fcfaa430447267c8222337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580f614ac15f50ff3a8ce24e2d8b4cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579386741da6fa118d135ac87ab691ea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e716030f0a4495cf08fd47449738f27a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798869c1490a21c6db3367280bfb440e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b462e0803da4de906a9f8eb13f62367342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd32e39eec0a0ecb274cad88185a02343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa985986acf0b801f64ac3af9072aef0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717472997d38fd30bd86b1b294e14d14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448143b6fff5919cab19e4cfd43a217346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af862419248ef653cba625ac822380e4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91875089b071821d5b75483269de6b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77832705f7cb931c8eed934e752be2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b10f8e5f0b9a78c70e2f11c0368d40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce07e31f83e4b52763ed09151d1340351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735886f4e26fe6332ebf34be38cb7ac352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25823979b7c4c998518a0eef0f7907353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9e97eea3431bc13aeeb3044b22665354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da2daeeaf9e47182f42cb6124058b7b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502319bb65a6fb3627aaa7e78c669679356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17eb9f511e7c8571aea2718f4b760b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6132e2d8a5d41b7f505d93b1dc3c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80603b40db89262f938de185b60a7fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25943fd71c6c4eb5b4e35a47e7807c4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67cbd23b8987ec91d2642c3078778a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86596bcd03c5b5b8cb3ac85e959b88bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277d1f39ea7ed179d29211280dcbe9e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34880c60d82618c54719312e7fe44ec5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913bfd092bb6c50acac20081783a37d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08c36226816e9a4409d5b2efa5e618366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceccc338f074f6d54e4229a2cbac353367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc7f2808fa3b4337464596abc8a7aa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c03959f9a70030132dffafea8f56c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b3ca3c1bbe14477b2f4143e3a930a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73692b093ed14e1345c8299685eebe87371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b937394dbb052631ed92f8fd5316fe1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8a6430c28ee62361a3bab0b7fcebf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0b15dcdd063d9bf08f212a0b1958f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84284f2dd3c222522fe7ae7e29a53734375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31476cb0f0768f48d50f6ab507f05b3a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a6fe49d3a1562a9f72ffd50dae732377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee249e14267b0bd6434637eba9facb22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712214b43a76bf7767e05520fa4f824379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb303dd170dfc788e8ec13074d8ed6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e252212bdd0b3ed4293541375d1e70381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27f67398a15021e8fd3ddebac9c49e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770039e3eadd723da836adfa376b5b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354915fcfed4057080481dd12515372384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3b662179dddd5ff0a45ef8b4e0b21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326d8dc4f27861228414e95392302be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034b238ce69c8ba9b9fb593660a92a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c185667d14c958420b30dc9866d1c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbce98c4cdf0f07c1cfb5a9d8bc519d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b53d36db8485511b598526e4e08e38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a7580a842f649dfae9c1164109be7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfad4bec0c6345a66a90f6701943c3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b7ffeba196f08e0a8bc4ec61bd32a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34854eadc9e70ba40e8068fbd800c4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580ba92ba64c32930ea8c485ca639d2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6fae063d6a71be0f7182e07d10883396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bc6df36d2f7d53588e18f26a1bef5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fef097535e7fd634a4031fb7dae1d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511067b3b634c2d1941309147e59a47f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f9581c5365bc3705029b6a694e651400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc778e3ee62d3a04d2f58b3ef52fc58401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89519d49b916905c6a7cbb349f3e2926402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ac3d1015fb74b77ee7c16222ac2d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37546b8d20af3196cde5e29780347f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a301219976eaebea7f538a26c469a6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008e4a3df622dccee5b95b4897ce72e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750464f35efefcc67ea5df6faaeca72407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8ade1f3ce3b59d555c2d5e3b40c04408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24625cfb4e054cee2b8824f9d291173409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fc2fa39eec180ebe0a4a00a1c00ea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829b3722302a56273c3a8f298477a22411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f7cb9f67c1803c473e60248d93d21412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36beef4269850716b5ad23a4648c87e0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093069a9a8f50317fe13dfd97528b22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd09029ee0ed350bcbabc470b27643a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2e68f1c15916ff82dbca5621ebf00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bcfd180d124485fcc47b98bd36f96417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b675436fe06375975772c9702fa71418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8448a68541ed722f3acc2a7641df33b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3fc4033d7a1b263192d8db6243f2cb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf739166a9cdb04267787a04be0c1cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96070da5429ba064c83e748c2ebf1a6a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34029c2606938bcf8f16b81c098b18423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f5980fda6a36816bb1e8734127f196424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11777b63a5f3ae59fd741ea8d3a95c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f34996ba1ca60268e9bad4a61da6a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acbfe503165f267598107b284048e5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309416770a6debc4eb87209dd48c2099428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278ac022f2fc89a98a471f9bf13871c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d25054426c16805c81656108a78b4a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90683fc655e1a7805755f01ef1ae7207431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7fd8b714ff8f4a5fc8ace134a619d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971c986dca42b55fd476e6bf50a6107433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935824437826b739380775936b6c604434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e0a7b0e6fcd8c8f07ea0e9479e22f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef8c06c8e5bf37c8f089386779f465436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be09574f5000919d057ff779bb9e1b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddeb88e5b224f774b4566a88327d244438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c960edea84c4740e6b5468873ee75439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625392e53e60ca723075d4410c0854f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78390f2d578722924613496e4044a29b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c690c69568e4254adf91d0754d7e96e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b094776bde5a9d34b1ea0bc9e34e9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e3f58c9b4b4b4de36342333b4dd22444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b5e07a7788f636f5f52d92e06b5d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d966f1be46cc9972171cd31a31f1af446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a13ef6a9439313ecc81abb1778197b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee490dbeefa0ebadfeb72c0c0661e876448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d44c0fb37ee32cfdf91e2720adb33449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557212b1d71fcbc4a71a0f2866eb7783450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64f1efb10b42c43f29818fd098e3d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004c049da7656b3c1ce6640938a0f1b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa42c11c7f78ef5b9efa9cc5c9ae87453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64b09862d8427db63a2ddba5c5e3d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0feabcf75aa1655c380147a019ba31455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b437dd733bc6e36d7c44d91db35e43d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb38d8e8a68aef0b19b0000523592af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfe1ebc365da4cebf812d36073a5c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edd32c7a2ccf6385e056463d8bd9e2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcdb63156f95cbeb249bfa929390e7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613835442c8dca2034f5899600b9d4bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2040e18533212de8312370882e71c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a534a3f0eb67e9426efe60ae9da8b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38801ad30ed49e235a87beaf80d659d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca676839c3d9209acfc5046b55599c6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3cc927b4d29cfc3e4bced04cafdb7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164621b342196a01ecce7bfe8be91a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319211716cdb45698370c1c611037c42468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d83f394e3d26cba99a0d350a2d1dfd0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79618ce9de2d6060d0e3ff21270cedd7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8a38807d19ed98bedc12041547811471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad56f099d795d5f80917196d1ff80b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444d510a2d3a006948fde3ab023d3f3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a045d57f9be54a7adf8a320327b9d0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2d4986286bd8fdbbfec283acdee0e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73abd1a782982e5b9bcc0f90b3e59f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268b87917d975d757ed9a7f498e007b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a395f955679419509618eac80c1f5518478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af0d49bab2efdaf35296d31a4212ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d849b5529b5923580c02213f7ce1e69480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2d980d0388a2165c126e9ff330b09481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c0ed46d24e58460aa5eb477ea4d57482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f998fc95cd062f442849d6a24d6365483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d520467a260b231df6d7c8865d0f303484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae6171d211f89ab7828fa6c90dd0fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9646cd27a4e130f360ad5a2b577b1e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6de503ce2fe7e0754c60cfaee9617487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66a8d33f4fe844352f571cfbb3c9b90488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c59287173e8907923517bdba950193489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1268971bd313df8bc2b5fa56888d719490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57551ca2760c120e2c428459e2c54d0b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9e200b118d15c6e332f79d2a03ec1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b93439f88ae67de0278ba617b8732a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872ed9849c15e80191ad3f95096c4d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca4f1a0300af69ada9883f614ed7f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbc1b69c99e80e78b8d1ea8cb92e94496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af0c039aec632eff17fa304e3d5dde497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbc86ce85fc4e4e4b706b8efb3ceac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8ad74873359a6a8925bef3c409ca9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f9486ea9d7c704d11948c07d2fef0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ad113f6e54bb0dfbd5cb6eec4d7d0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0b182a79e99c2ed8ef84d5151e10b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e6c8131872261e810e7d9f816390f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ec27894fcc450a9df917d9846d1b1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378a18cfd97393a3e28a4437ebe34740505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb8588cbedf49dea4c62a9ce562e24506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9479718281c2a7b6ab7fbe8d93817507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e29fa27f170af6e8a336a0d5d5b124508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdcd26b49e78e626ee4bb7404ed3d0d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9ca0f470b5b87aec9bceb28bdc9e7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029effef15724bb5bab19d64764cf3bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d22ac3f37bd1b18952894d5ea38e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0422d0b9b36990168b37876f979044513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf946db7ae68e03d69d56d45bc2a0982514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9183fe3baba24578d60754c38611e77515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e09ae2970906bed2a9b016015a4f66516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba364c12da74c250156e9ca8b7ab37a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08bec93306d23f6296d989ff0c31d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6466da3e2cb0f7589ffb79afac76fe2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a53b88ff53d6ba76c6d2f181825dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10790434da20470bdef623ae4fae44521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c410850a04ad78b9d93b296b4e84a6a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc933f979327ce942000414fe23fbc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dacb1c9fe25132225f8a132f2e8a1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c96f0afc7f09702c6e24392093661525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe5eddb1e7569701797c2ab2b1abf9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30ea524627421c019aa5c560556efb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6088b4d5e438f73667ceb317a458fab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88530558c61fd78cc29191127856868a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61bb0f4ebf22a925428c7c306da9ff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47f6d8d2a465bf9ce0d19052a00983531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79171290a0ddc11544a7c341324e5c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11413b8c67acb491fefeb477697a7ae5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f9e24f9e1f337d1d513a0c0e8c4b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9617177b635f8628ca2167dc16d28535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54882b8bfcdefe80180501d37d362fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ca0fa4d6f4c8c9bbc45049f84a008537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0dd5968b86be260b238085a09dcd73538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1ab178d5db525a7d94a5163a8c2b9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0191a6fad308065e965fdafbf61ad5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55c7a9a5199e5b148525b77595e08c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea8e33ddc8dcf82e31e83b49203967542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5627c92ccb51b6f2aa3794f1afcd31543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea678dfe203de0b63003a94477eb4bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05a984c9f45ca7dbbc89233c5c76c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5760624ce2578ec6462269560c6f6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a4f3576402c094e9995d78756405a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d521c2407b1dbaf63b41fdaa6213202548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c0cf52a405952a6a47f5bbf74cf1b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b77a9f9f296f1ffa09eae20b411532550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f5ffb3dda9be3b5c8192720522e99551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aa04653b47d9f880d169f48232717552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d1974e98f7f183c638d9cb7b56ea5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0cbc980363306ede995743727f1b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb5aa03a7fa777fb50ee41f2f7cfe5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3db28b0395cdd9de037b5a4e78139556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb969865a081c73038102ffaafcd18557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc749735b1b232221a283d0b7f2443f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b648f78ab2b3f0cbe35b23c20203a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0792e5da35834cf886601e1aa5f0c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c4811527b78ae89b264de6276c290561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26aab9d3d58686a5c0b3dedafa96db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c628d8cdf700a0fd067b78f2b8201563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d0bd6781466ed91ffaa3d45e5df43564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b211bb7ddcc5710513197b81c5a3d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352e6456802be6aa951e75b57ac93c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b76f13ab92a0a8e17f9cbecb7c39a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d241dca31b5bb2b38458fe9abbd017f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a1904fa9a5f0740e203bf6adfa91ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f36ee57593434559066c400b29d174570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6325b29b2fc3c4d89716fed98b7a682571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bdef80ce7b39ff88f368cb6cd30c74572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453484e99c1edb3cb0b298e6894e252b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42defe0d5b0c2c93002dbd5fb26b70574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609524f9ec3df97997b8bdf238eaa992575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baebe363cbb0b17fc3dc0170828292f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30987c2bc3a32f3de35aa6478cdd13577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541290b5e19881a880e487d4c723d456578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b418b87dda3cead3e156a667dd372579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee363fea2008b3ba2cb683cd202b262580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f83bf400f92a1741fb336fd9bac53c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee655950a70af6db345b2128ed4a91f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf6fd0fb53f9318818963b455965c8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87fa2f2f832074c1062f981e431e11584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07da53220a38c63ffc789f73a5d6245585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c84b3d929dd3cfeecf43a1faed2fb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be99e3fd8b7825d8f5eef729765f79587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c316116fc731284695eb4e592e432c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe824b7f2707fbb339cdfbf203defdb1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d620d94c952ebd9f405e0753373a98a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb9bba7b91d38e33adf23cd96a2d26591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9473c2a12570b980d988ee10a28157592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b2cf814db33ccad2f40e7d0ebb336593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5baf011ec63e537f10a8f2bfd80ba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d631a36712cf630aa52ef6b8fe7ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e57743be1c7c34c69c4efaf4194fe8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e87d1b91e5d9c14352a739c11df609597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a108fc69aa9a7e1f95f1acb302585bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def40626ac152aea702e0831bc33a042599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb90807fcb5beff945ca49a50133712600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979e53e6e9e099776269d4d009c897e6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f936ef877b67aeccd148e4f02f21a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1ae3fa9963e0724506f3463a19d33603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa0c5b8229c5ab84f2120aa8bb4ae2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a68af3f662dc44264d1f7e23b91f3e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654da751565d3473c119a622770b34a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9daa01609725e0c6eabb3e0316a19607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbbdb49b5084e2e3f9c50c24547bf6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba60084e5e08119c6417590b82911f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3cc6e928af1b5b0d550d5c161a6e9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57471ace021483c5f78fa84eb179b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a833ae6c0253abcec0d88bf9c6557612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce3ab809255e0b424f2ba7c2543184613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96ee21e8b5e2082256d36b732f9e97614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f7e7acb32a0083b3c716cb58b4afa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a4044e85556fee209333fe2c3c534616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa54153831c2d05f8e16152bce1e35617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb0794066989063ef634a8287b6a8e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b8f5eed2d80c45998834a857de8fc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11fda0b61d8fd01045dea58be5fe10620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b4e14986b61228fbcd8a3616d02bf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b51e40e65a9b3bd6941a81408d4d21622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed17457a08fc6c42e325e3e984ea5d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d463fcf23d9e464e89122bdba5efd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611a03b881f1701675e208d1aa98006625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b069b04720cb96372bde26cb756b97626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189e8a2a16503490295d2d0c029971f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2667a6b17703a9154cc647f2f4bf7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad517032c04bbfd3816feea81cf9d0cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4860a1529dc764340e4f3704cf4a983630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c2f2b9a306787819cf8c6fed471bb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be2c96a066acc80b84d722ba9d9850632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f534b3953e57a2207858a3b3560a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc623e8b0f0934f64003764f89e114634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c71b3b8ecb8ca8dd4762d0d1c4191a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bba58b01f6366ee09c8da9e38e8107636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a9b1f7314a902af6e48cf8aebcbe5b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3237609de6b4e65fa866d3f6ff529638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfda47c9fff40f6f2220651963c2882639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40962f55f6aff56f75d20af2e1d290e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cabea086015d5e046adf1ea197d1e0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35b732340003fdbbdbb68182e78fbf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b0681fa35426343655a1bd2fb7c84643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f568f0b05dcf34797d861545d091be9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af42572b29a1baead219e25943beb948645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f41b02982fa0f0337d1668855dac0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef15dd22a91d98a82568b7f0a59b4c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400df0299e20c4bf0f1bd1077858bd2b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedebe37270920834f68a3460ca4ba5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd7e7bbde61ed3629467adf11e1e84650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07326eeb12f9658438ec3cb6cc3c3e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9efe3a22e588a22cada6c068da844652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7c6011e432340f10fec8707da3fbd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb27fe4de67ecf09db1af35d75c2a7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3fa79323a996f49618d7d9ee01146655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e9658c80b2ad2da52e2039c22a8b4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239bc7264e5bf9840757c1e2a31b912657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cdf58a3ece38c005d3f3f81a67304658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb62b27c29bc971641528b012d6f51659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7a69088914b34e6ab2f920ea2b8b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e23ac69e43d461bb1eac10a5abf37661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c609ef3f5363bad3cea73e0c4b57f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3b85c051a239c72ad01f69ae7eb6e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734d64a589f8dd6e427d72404614d9b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b54e13bf5330ec0f76ba1ab856469d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995650dc1e7ed11c3efd3ab34575b0ff666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec908a22ad11e7a994488357f3d915667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a50c24ef231966c0ccda291bd2052668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a0e51187cd9f771fa25f9bee39660669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4324f582cf205934fa07392efb2cbc5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988623ca406e367b4e6273926e08671671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9fbc4026ca36998b8fafe12f0e45fa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868456b2e943010668f531958352215673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22d0a964508b2e586d812b735fd80e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051527006db8f90d182c41a67bfbe979675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eff072dc01aa1bcf879beba608de24676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875e534b7f4f6ef08f5e521aae3ddb3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a6f59186d15de0c18bc715a2d2b99678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf961d3ab3fd3fb65208b7d0e6ce806679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc43fc6692390409ce12479eedc42dd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b1ed7cc96460d37e07b2a836d8ba1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8c4c894f624ac80587b824a466cca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de494f3a75ae88b3dbae162425777c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee591e2279173e50e5373b0d6b02ef6e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872376c1192c15a7b99560783c514f0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a38a940e6cf4aa78fea2f1ed09aaa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23d85271fc73ff28067e914fcc555f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3d6929932e0b77dcdd8abc2542cd8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cc4528b27c697f71f59e617ae5222689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae613af94dbd7aa1b2e449825c5ce7c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b677bd23ec8e2b89fb0148024ebb39691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d7d562c4c3af00b4122df2c47a768692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693b803bc76dccf415244f90ee28f0f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdcf084680690aae31f7b531caffa8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e7fb0cb0910833fac8392dbd04faa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597efa1d3b0c601948be4f52200a0e3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c485681c4d64c24ef7634fb335f8db3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a99fa4d6a996960cba2d202968e4b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e76400e3b5baf887ebf03913c1874c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b134790fb123f130403bc5612efd28700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97869ba8a3cfedeb24d44fc6e7d9be701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721716c5c0d3cbf46f4f3ae86d32425702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c18d8366498fd6c784170be5462db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be915b179e4cb472ccc7f66bb18efa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823f0eb9f0f1fcdaed4f70d4f3452a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c882a3a09110ac2c11fe62ab1ac940706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09816f12db2c08acc60760fa437ffc52707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c52928f33b8c7b7a25c3d976389e9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133404a8128548a3b88e2367e480d111709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5548795b9bca5f61904b64a83c218710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a947f38066350193aabcaa5d73be1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd7b7b79b3ef2b2dda5d79c6593691712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32573e4f2ba9cfcd3a67aab6e4b890713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c88396add16e5dc2a5100067752b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d662de6ad4085f2025a6ae8dec0a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b54c89b6132691f08faa600864bbe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e9706677b935c6966cadf9fd4aa34717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd3f0d1ccc62c6a2c062c991668132718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f660f43375b6dbe3764ed3c482c1c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e206f2f0cb240de0517417347efc54a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787b07a18954fdecfe995284b78315d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a85f5e6e90eb24b5b53ed2d0b8899d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125ba0da30b18b2c9008891e41ea2c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d7ca92f7c17fe1da5e29300ad15e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac40c46a9e54b72dfcab360f36196f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911f3a23dc44e471d1b7719d074d022726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d16bd06763fc05afcebc32f56d2c77727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a94ca6a052236b062b1e0c477635bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bce7dcc63f519596269de66561d2d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c0cd720851bad24d9e040da612397730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a0eeb3733d09498ab06e306543af3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8fd663df331b61862e71c55d4918b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044ba10177abc9859958601daf00b5d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ced15c9b6c2d499a8f3bc201b68485734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9662d0359530a10221dc5b3753e99735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c465f4029ec5c8c23caa95dfe95cf4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88b06d0c641df9fa06fb80c6e70ddd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e68612b681c2030719cf9ecf9a623d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede53727c09556fcda28383676cb91b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4ce793cde342094e234ae74b39116740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dbe751c81ac9193d89a72e6dee7e43741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d61cb6f17cfa06ccba128d1cb0d5e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cd4934fe0824411309e2f18a1e862743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f28a25c51edb5156f94aa91a521b1c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194d91ab4e367b762d4af19682a3473745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d49b200db79689566a27f4bef6483746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360135fc25b1225603bed9114ec65f44747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69767e80bc01e4d70a3a94e362a87b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11590008eb74ca7c04f2370fa8bbc042749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b62d691170c662197ee1d6c5bf1494750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6756d818ded86549541a17bc25034751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc306935194bcd43cabb52b8e72516752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db270976e59ba8aa5ced90957057eae9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708d7287539c5f77bf6f029ce47b172754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7434bbcf235614db8cf45a1ed11ff30755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7868e37f32319866f8e273136afe9a9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc915995aa86a4a2318cbb29ebfb9bb0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55872596a08f1248bdaef226893d28d7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11caee6f37758931596be9b0b970ab20759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>