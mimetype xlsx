--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf07d1ded6f37e9547f8736de489201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896858bb6c2f442ad7f6476cb5501532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a5e7f46faaba5178f14f7bf8f07a9f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ac0e8116dc970d9d3026064f745134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21376dff6b2394622c7019c978ea8eb35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b59fd810d9420ab5484f6a9e97ed2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af8168d82553c1d58f8fac9322ea4e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75877a2e33ef17fa95177e75bbee6efd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424dc547239dc254bb122ef25ee59af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae01a88c3ef75fc5fdf192142b0f7010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f759a6c11e8d28474af46445091a61611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf9fb4ed5aa0196b6bba61887d1f3612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506a8a47dd4003b7c8828bdf5cb3cac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489f852706532fedd4221302ce38ea214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30fa81bebd8b38224c1d6a9c08361eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff80045d1ccf4d829ffa9a5048176b616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d38d38c5af3521f77bbd65c0fb57c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653ecd0497fe911bba9298961ebc3f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84550be2d793e5a38fa7f122ff1855119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924f6abb4b19e4a642265b22a55cfc720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a8f4b110320c73eb7314cef5215f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1763b244af28b380bda2b1203591a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b3cefa9c36864fd9e5a3b9148d5e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2422f92f26ef07478279aced1801324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638283808a6bb153b14f5c0b288b5b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e9c4ef8487233beba52211a6172b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb41f41ff6a53591d10d5c43c6413e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f7d5854362702be552175d2bdd83028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b38aee0ed3ef7efa7f44268425fdc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807c4ec5e176f54eaf21d959723747e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e45cbe3d0dbf4e4ce3c9273f6920f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cbfa225c4a0337649b1645cd2dcd732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b33e4f769e133d523803d0067afc7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb02923e79f05d0b42d6d11bdb551cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba50ff361a2e16804d6546486acc9f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83466871fa8e5829b98c3208410d8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04592a806d4a5bebd01174eb65db816437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654c46ea56909cdbc2e56828bdf6be238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7ac3a6e457c23a8135d5adec2d59339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaefb7639606cbd271e4f03cb4342b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525cb63a4b75bbb2a780aee311ed17c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217d8434e2aa87a4bb6dae90b0bad2142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0002327326cb44fb36e50d147bb7ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81923c6cd57f94e5e4afdbc119d8ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3edf80764d8d86a3663886400df9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ddd791232b901d7ca237d606c1296346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f2d3364a2e65b78bbcb8c1d1283be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47197425579fc1b10b2fad99cb0ff3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fdf15a09cefbed608be10187a4c33649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbc54b7d742e164771f8268ca7094850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e57b5dbb0778d5ee0be6396efb9dd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df4f1b7f5a9bd08a7f1596c871a14652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16b5abe92ed9c0fdb31c6f379b1fdf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aceda55df17e37afe99b37fa5ff010b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374436b093f677a357b1c4e1b6bb94bc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fe38639a0fd06e2541243a8c2c72656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb45ec163b6056506580a0a05bfd45957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727666c90d5a8fbac61146c43f4a8b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938661e872eff7582c603b04948761a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786af60c7eb8cf3de6dfc599936260960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36de5e3b01a37a915fc163849a4ce1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a735aea9f68650399e86d54f5a664f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe77fa510c7f3ea2a78f272471611363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac02708073c93156c11ce52e5950ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53791fe0e91f234c93dabc3c9d1da14365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b1d3a2028f6ec3f8fc76406ccabe466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929fdfeaacdbeee221c5d6d125e7e1ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f53a2fc576854cf1f33e5dfc8f5fb068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5836b43739e6f0e987a2fde2d53505069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a91414ee687989a3a7a56b8175954870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68b5893d678137904e0439eac7d66871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c399e2473696fde1903e47c59877072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd17f556868a4c48bc79173060813b473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89500cbc0c3fe2abf7787685178f1d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83579e28cd19424fe300648846009c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84032397bfc838f80d747860b8c1a7c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7c64cd6a7554af8538149e66f887277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dce264366574866a84aea3921442e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468925988a1e30f15abab628a3d7131679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b20dc527281b32f552bc361cb5317780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bed19179f1a864b5f9299e601d5e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42318579fee7e1b6694c5cd8accd8bb882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d314935d9b5522d68cec97945ce76f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dafd0a7cf41ace0030987ba76433e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd63bfa9740e2851eeb41c2d0b9341185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d41e5911309ddb35211d52a3ab73186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3530a6ab492ec513ddebc6ca9a7a97487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35122480e34831e8ff8a26f40de39dfb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5ddce18ce45645f06973317ce0d9b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf4adabfd7441f0b25cbd321d4d1fb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc897c180b6b4bcdc2115bae97655791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9e2ab0a4f9f4c438d9ac9a559c20392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcf596e9d4acfd4cc1f425ed97edf793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295a478de03d5bcb5033e6288209be594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169450465f4e497b840bb0ad35e150b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f093a0f5b8e8366e6e92d8de998cc596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc5c39686dcfbe1d155e33d861f94697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84527d452a003c242b181de69e2134ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863b19ffccce08e7d375bdb23c79b9f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9e964ef85c556ef1bcac4528d4135100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39e7bc08ce89073d3efce278d78efa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6ab5155d0db0adabb813e21c852d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d29726afbd8d454c8f70568dfaa7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0496d0f5f54ca19f61319f6a94a4734d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87194613b9a88d89917bdeb6dd9d06d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11331632fa010bb80b3df2018fcce3a4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e508c309defd0440e04aa45435511b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c542fd1cfab9b64eb221c9f6c7bad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f8543325daa98d85b1d6d1b165b58109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b91237af1fb853df2f39aae453f9b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19047a642e4fa62e7a0e429e2ffce239111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba32898f9787799cf671c983b5f265112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4464cc393e4e009cf3cddb48df93a6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4ebe00a74a5e7ea90bb81a1f8a12e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23355a9d4212d22d5a53960b0b8e6820115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c1479ebba4a8980de6255017f41ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25190d6b0c5f21329b81972a830dad73117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f50f40813d1c3ff3f96794e4e505ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610f265202d8a7aeb6ed2ef27520f5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847bde5a51b5a94a2b948de0547d558120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e049ac067f3d3cd9f031c6091a67cf3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ae6565685b2f881ed21bb5df46c19122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7454e101c9eaf310b2f67f46cc7ed2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1b8bf21fe884be4452eef9c62bf44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e393607e8b69445104e58a627ec13125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b906ec26c17a12989cc3b6aed6e0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a773ac25172f3f788b252113f2b75127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91321fe96078c7692cf1cc58bcf52a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc14b28753d7ec32f467dbae064b9c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3360176bdc3cd6795606428167b36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96713c084c9f86f5c53499ad7c210b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddbd5447cdff2bb3511f5173ab4ecb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212245422b866282a127fc85a0bbc944133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47194425ea5641dfb838697b6277b6f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d94366756a16c3477ad71b5d5af86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c155c237475856c9dfb8b768b26d65d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67acf20cdcd49117f9ab9368ab77ee6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b18af8273912ff498ada5de5aa493138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaca4e1271f00fa5623d61d3873259e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e40faa220f7b73caae906d5d6c39ac140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7d92e12db64de82130074dc12ad46141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf4967655ef216391bde8ff27c59d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc9ee84f35855e709348e5b1d4d8fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc782365bc188f707f0a2fc9ded525144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb270f1b29bc67fb38e6b3f8e0afa9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06083354bab99904b149a7d350398be3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcde3b1f3de87d8a7f906e19330aab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca8d87bb8db52a87ba4a1ce845f81d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e75f97401d70a63def6de34caaa13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850029907587b70a07aa73a477431fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1679aa4998478287f451b2a36133e59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398cd41803ad6da876baac634c988cd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78391f9d46a30c4e82640295e8a0ae1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72da65cb561ef699ba2676c0a69b328154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de69bfc5bcfff0a7d6b06905a88642f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad02628b27aaa651e693b47c06ec83156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094012be6b5b9cbd0efffdf66c63313157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c7e1ca4f61fa39be802c81e82aeb3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae619e40f5f6f9884825b71c0deaa6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3704236c1f9e6f5948f083e4d122cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8bced2797e292e11d69d8465e78c19161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657b7d6c772c823b70ebc7646e9785d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b33217643133706d75a7cebd8a9eef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7861510661d5cd3db5683904f1bec4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e434e88b49e476461592558a7062dca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731e153634d5090c82f04dcac45b83f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33e0dedef0e9974471064916f1aa88167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d79f3c3c57d3f3a3cf06049c58034b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a504e48a1f4c42aaf8e5243fabb939169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbf63d7e53df73d72795f4df503278170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c0aa6ab2d5bda11a0988f1b535eac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529051362fc5e8a78c4b4981bc267fc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d688279396e324aacd24a0765ae3c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a706f3c6e3cc5f5673b40191771531174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2e90dd9a653bd77a299247032db85175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786b2297386c7c9ab33c3f8be1d8624176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8bacca456ef1fc5d95dd4bbdeb5a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d692449ef4951bae1c4821927f4cc97178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed19c6905986a7247259d60e01a3ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292c654e4798f42759257a4979db8e0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de0ece1bd669bb7625b25e29c7b715181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818c57d87384a65c843fa206f4445b9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709e4a2a4582dde44e2386a1bb24553183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d73f0a1f75663fc0c243089f9ee8ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f985c4ae581cf656447d722a5c9ba185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89e029a4f2a147f3e6add79c690438186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf78e3ffbeb66b2e497a95224d1f291187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c369fa493b97875a300fbaf6aa6d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7290b00a23c9e2b30b8b3f27623e2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbf0838463091c692974f9399ba3ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec640088cee8026b2c3d45ce8d66e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e16e7a0ba11421a71f5888b4823ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b7c8bce9031c319f6583209dabf26193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a6a15561fd60ffb3701d8b16ec0f7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1191009d4468356b150af5c6187f51e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb7e702ecdf2ef52ea5ee6a1fca16d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854eeceede0b7c3955cccd832c1b52d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730f5bafe4d201479383cba263510c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90951c2c3b628c0b96e4ad3e7b97dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ee33d0174cabd60f59d972fb3859e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1225e9920990e8333edbee7a77ec46c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff77fb27d82d2e76faf52ffc11ea47e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0be1938987b6a5b63196706262ab9f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4ca967d74a0f378db2c5c24d1a643204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd331b42216cf9c4b36797f0a706e92c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b472c6f3b0876bc917f334e69988be7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75044cce8a982de2953e2b1399ba361207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b118ae20b1d6b280e9fd3c16485f5b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b9960ccd0a013e22831da2bf5d98a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d9dc0521e1c86219ca5a7fad1bbbb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5928b1c097c0934e9ad757f3dc8a37211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375d9cafbff6144c14f1f769d1a6413212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e944df814ac4b572641bf1f8046a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c58bfba4e9ba9de700fee1c029b62214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04867ffed96044620008475f76f0c84f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd029e65f9548ab3a6e79722b5b707216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3da4ad73247fd58575026830191b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd085260f14fbdf39767ed7e13bcf767218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd999b7300b27ed4ad157d75c17fff7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38215bc3a26d521851389cc2532fdd30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51e1789b8b43d7532b62b1da0a98b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5044badbf5deaf7d76b4197f14e9d1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efc2689d21ad79e5ce0ec2d1ac8817223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b29297b1f3ade1f692a9750dfc2f94224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28704fbc4cb5ae3836d9500c3f822d3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff5633aa813aef55ca878207be7760226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c67f9b9ca5aa0e05b6362768b7d11d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ef1e197c72b017468e1db1fc0f6d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1857750568da07fc05dbce6bbbce67229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c638869505bd8ac4527771639624a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d5c7f9a509bf960ce4d99ff7a70e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8805b80e042287975d4dd482daf13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162b99e57ed31a2f26197ae83a24fc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64a8006fac1843d148a17b0377a0f3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67286de8ce2425fa7bdb5fd4b620cffc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7abb765bba25945cc5f3199b57b0cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a455d7f1e86e43cdcf5281f28391085237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c294315c63237f032873892f1dfcd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be5913e4c5632c8af5eb8d6ec2468f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c3dce2711acb51c380c1faeecd248240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe40db11025b833d74a16397d48a635241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d7bf4bb87aa6dbb41e8b274d672d3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dee376db9520928bf73d3b387cea61243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cd4cbc601af7b11068067dfc91ef1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7bb0940611171f0745bfcb1dd0b51245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b571b2aed588a91757a109cca96538e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8dc99b25ce7eed44f623869738dee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba0e587b335f038f3c71b067c5ce04248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd85993994c97febd8043e94c7b7de2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba978f1d5a8c655f92fe652b1c63ee77250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a1c1e40447c8df935e536354b26696251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465187c5ab708b1cdb72b076666cff2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401cc48613a4ded221157b780b3177d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad919fc410b8d4535af1a3d680eb3321254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537e2bfb9ac12e5690a31e9301de840255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a05f84de4fb554e0a0c9a31f64b6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc7d65e90dfe52960d6905acee7367257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62138e35658fae33998cd4b4144bfb0f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c6158ad00bcdb6288ec85a5743535259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627349c967a1266083bc9457564b32c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06f38459d98b03df2aaa16e2fa77cf8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d7b5bd2372000fc6664adb8928fa0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed3eeff4c2d487bf46b0e685c0f004263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268722d4922cb3ae5c5299f6ebfa4a9f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6c8826df4c4eaa7b75d812c6eb71c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0b7fff176813895f06972b93a0d57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63874d269a413b7c4ee87b0660de6f48267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09799c3856e4178d8f235b5c1b1e8fd8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf371ddcfb1b1ff5d203e832626b86c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2033e3ca158b4fdfaa2c1b7ced96a3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad35b816e07eb39f12816db8bc6498271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbf98ea9ff8f89ed4fe266d13c3ad4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967598d14697aef1c73e5dcbe7598654273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fca5bc32d417a28e7d99e375dabaa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732244c8402054b3440cb6c14e4ebcc4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103421348d1504310b4cff8212f93181276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e920a12626a4f7599a434a0e7723d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a488bdc53e9baaf52ed5f49dba7321278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fe17d80c39ad8be92adfde76c7b58279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413ff60e8a62af99843e56570af1802280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e2b58db57c7063c45f76af3b98e67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640f0962813e878389de1235a624973282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d7b0a4b7a3d4e257a98cdb4ca98f2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf7c2360f11d0b8b27ea1e0f57f8d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091c0d34486623a8c3f27dd55d62d77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a09abcd2dda35077490edacd617e2e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3072cb93aac7bb627e974de09b9e458287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe72ede9f1d870aee49d64fa332ec21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3337d8ad58c3176607c82f8fb436253289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6ca31f9eda34c7448cb9a2ff335c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b43d363e38844f0ff7331055686d55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ebc96f2ef07022848d09fe2128bde292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a722c412ab82a5c4c65a5a2a04679cb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0ada1aec9dadc0c6ba98cd410273c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88194ecccf5a953d2c9534a8e60fbff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c93128b387f0adb7af94e048dedcb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2c5c4a0c56d0fa541e5675b85bfbd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2204efcdd2e0323b12d5d0b32f7e976298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb50ce5807cfdfaebe45319d389717299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771cacb0fb0dc095e39214d23ed817f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bda2c4c240d8161ff2b02955f3452301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb1b390a4fa807868e5fdfb17d6123302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36669ee7e2276fefe2115e2c8c5a47b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f69770521864a355d9913a204e3ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714417a4ea6bba937e04439e3b3b66d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683e5226037324f9ff4279a4c4b74cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dffd07bd563067d3ab417f1052c402307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792934e6c1301540c607b63af87d335e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6be3061187a196ce2c21d96256df06309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a116308cc4b1bcfacefd52fb953c5e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c12aeba3cafcb180263103e5533c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4200ef490cde507c6251bbcff7e0d67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fc9a04e278f321d426170b8cc25ac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff115b7de9d3de68d56f1221c6eea8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964cf8b4bdea854d87e1363448d96370315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4adaa05d67b463e414bbe9a8ab25c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe012797691525ffe209fe41de8adf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62894cc92f7d67d2a853341d73f1e38a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92624286d96108b2b55e3934110ecbd6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bf7ba16560a72c8edd86d188bbc94320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662619a17bff8f08b046c170d2b223f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6244b2412860e58ed29cb34e2d1989322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890a6c598f9b3500169a43f80669920323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7425ee41eb71b9deab1cc7ba3834920324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0851a0e5d8bec18b14a673b6b8f739325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b335225f211b13badce2dc2db2472cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894db4c9d64f00be2670676a86edda7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f1a38ff391bf1549e38092be7c502328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19496fa4b860ad833cc183e3cdd449fe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193c7a22b29583d3729286494b182fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905fa8ab547a0e0b13348b2ed3858ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5c1dec4b88215938672a8eabf9289332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e7946cca301c6a1d54c9db2640ab2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bca786656a749f4dc26bf44d9b44aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877e38e969812372f88b3cf2c03c465335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd13c0cd9be7eb4151791baa7540f7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf05d071c3f832325c4899ab7472d52337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7d4ce99e001c21f86ae6333040bc8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba5400773f691dbb90bd30ce82d199339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73213fb277ba3c0b34e14f0814cff4dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eaf8e7c320713481ed93ebe9537b04341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48468d7588e7a479fc7a9fcfb9c48ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca7b3b17427bdbf9ab48f2b79e4f52343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255e90a0a0ca316e609bf6808b6a0d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e2ae1e96bbe494b18d0d623521f15345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9911a59abcdd874ea2c9dfc651e25355346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e7de92d5ecc4a09cd7c07d8d7af2a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d20bbf1e0c74416567c456540e849348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada1bf666e12e62f135cce81bf3540a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed5454d8edf6bded35e8e53d921126350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e32d88e1250945b60b39ef05fed37351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd079c80dcacba63e3632ce77fe7b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf89a32b7328dd5c7c2ad9005d1a30f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad799d9e4278f0c1e87f65c14ac86812354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46b2eeb106d9dfec6ea19a35dd7e2c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bf84b773fa0388a0eecda114ef9cd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9cb568a454eef777b19aef3c802ed357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74df5fee6aa0dcf64e99d78c000019358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48eee54e4d2bb61d7623507315cd862359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef1c067b25f4fb68e3d87ce1edd525360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a171c67e8502853eaa5c560ca0f2a9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4f1699044ec08e2dd56676139dee6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6991d796630147ceab7d928837e6d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240b69ae7925d7f89f5a9346747ba73364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec289f408116aed0da3b4191f7ebe21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826c464c0033914dae4cf2959affa7ca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa47a787f00bc95c0be1f4465ac0490367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79efdd7e581f417c4a8a8cca4d0749368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419581376b95759b364726d1b6d5dab7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6665d6d04df84901fbf354199cf61c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ceffacd63dd7b264922f1d9f358aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288c5245c6776fa01457b6a5d6bfe9c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c1de7429cf0d35e269b52f8ba1031373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338d09de1edc56d010c05c8d84af4da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce059fbae1b64528f4c52aece9b04aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6fbe383d1a05175ca69892e62c1f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425af6378154776a0c6fbec5df38de7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c8df643896e8ed00d3e0f2ae9c4aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668912bb1ce9c7aba276b7a3720b2448379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98385127d97c0f04415d894748fd1e13380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4859d410a5d1265b3d164200e5acf6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9f703cbcd41a2d1489d9744de8616382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b271526b33d67a79aa2180658d73f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bf831484ee891fb9b5c1d20cea377384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0282b2fd39f704cbf0eeb7f7d10252a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f7f400caf7f1c5de8211f11149fd4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b49c658f96ef24a9b5ecdb3fca6e11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261477e2dea8a3ed5239ade348887e3c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b029dba01a794dd81e98e447266be46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90627263429b8e41d6b787608ed37c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814f0a4f74b07617e1f5b8316ed7bd6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe9be4ffd093f01cac8071b6e980d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97647e53ee20c40a93a1d60ea81a30c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57064ddc304e9b59c27451114ace0e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcaa75fa4e01c2675fdc5f8930fe22395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb4e17638eaf187d0a242e2cebfb1c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f22e6afe8d058551990983b3e7c70397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fabcbf9dad088203e49558deb223c6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab2690ccc8c6f9bcce53dfb01befd6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642ad4f0b3b7791a0d52d5ec3907bac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f3344f98cba9cb54829ff2ad7a1f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d04305364777b88965d2f798b45fa9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ad616fa7e592647918bdd27d94b11403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef57e704eeec7108ef8bcc6faca1f65404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe1bb9c9ecddbaeeebd47bfbff35aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957dabced35d677601700a144adb367406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16e2704a6c5d4dedf8ff59a23926b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1630d1dda40206bd6fdd422fb6da1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65465ddaba772d77ed126636194c516409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442cd95899d5d9563ccf956cbd78993410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53cff5868fb63d9aa7f550b878985d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff3c276a6d8cb40ce66368b3e07dad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698681e8fc8e40179bcb77760e1e6e7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6520ee77676845901c2270774ec77414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab15eb19b413c21c25a13621c3855b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2e5aee3ba59f9e23d8f0785e68554416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fd51b411c870ed8fdf3d98f78f4ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2a10e90a884b9aa50d75115b63b20418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a7793662ce5879a08015681eb77c3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eba9baf79f9ddebb46848819988547420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff6162ad41039f78ed4b03144fc4fd5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07deb74ff9dd6b8fb3099421fd3cbcfe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9055146ec1dfce53b05affc4728d41423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff8a7b8c1454405a82c804b8d8a6ba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1ec088aec72ebaeb55f847cee9244425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff1263c190ff2f927b5dc557d642c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c066caefc85a633a7f3fdded88da2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbeffe95677e673a62fa31e8aeafd8a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e457ecd2f027f7307a9913ab49fb02d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422a46706179f6276ae864c3044d273430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a5a8a9cceeb0019dd30dbfb8ab128431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372076c974fb36c668d38ec3066026e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe264f8988b078dc2200cd3d63412a7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40121a4a2d9d96cdaff2d61f49d03e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c196cd53af3d9c495e1dcfe839cbfd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767ddc2454a17acc6f2f4457446a379436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae7e047277fe0d5ac52d207dbb0e85437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353223fe88b20aba2764f726f6c4587438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ee6f2564ca9498d5fca3fd715dcd4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d93b6fbc0759d39f2e259db2efe24440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5555af0a2445b51e90bfbe0ce4109bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c367f67e473bb8b82ffa2603f6abad442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c551a1b6dffe350efea6139b9a48b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75dff47ef4696f552e9cc608fe8a2c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aded5fdb7678f3dce74dde8e979b06d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a164c7cecff0084b64007b01c4bbbcf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598865fbd15e49308637965b87c8773447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f4a28bd6d4f65029e074bb23006404448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fafddd5b30b57a8face9ce77c411a0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47109b6bd6ed77ba58104bfe64f7b9d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93281f6e86a479192a104cab4b6e59af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de280c9124b4e02e4d063bcc071b466b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805c27cb95fdf56d478cf493806266e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9428858f805f181c45f0d1c8efe7516a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ca737a7c479a3959889faec320285455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af5d658d501c877dd977970c55bb08456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d605e665b42bd9f68e6f41dc2995b4e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade25beb07d17695255cfaa1ee7f7a70458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5837903957fee7fbfb65b956238b14459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c492c123e00e4b7b85d1dcbb04c45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ed8e188755a7d20fd2af64f42e9ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e06e7e14aeec53932c16265d89749462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7a8f79af1bf055015746f2dbc6086463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbaeefe2d8efc49fb744e6e7872634464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6869a095a395daddf883e49bb0f618de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f93866456d909315dd0cd19f56a4a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c1d8a5141950ebf50544e56ebf0dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109b832d812f0589969ef12b7330fcf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdec73928fca522fc964a2b84daf82d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd326646a705a70696722844ed957dd7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1b92b1b71e8608922765a919cf4d3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20da9dff2ea75d5f7ac8de7432b9f927472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc769e353979679ede9b6585870a8490473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb55ca94f0654dc9a9ce9cf9e6b3cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f59e1971668d78a996fbb9625c335475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59052e57f5298b2bd9f2525e05cd8e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d339e9222b282dd5f4d6665c714d67c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525d47ff1603f5ee7ebbfef9f400661478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e79265873258de907f1a3c6d5fd51479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460013b30fd0563bd63a5f73720899d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac9074fe6f1d5b9b262aa491e36c3b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677736dad723d6f3f6609e4dd5c522ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8675aba7bc7cd3abc94705f0892bc0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309124075ba306f70e0318344062c87c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1683db5ff487fcaa9247f19f71cf2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0606e5d9dc07843ba9a53a042fbeaa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef3a383604e4eeb393a39a2b016b07487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3120bee26df85644b7f152021cbc16488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb48f660f2dcd261f45b2809a63532489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c646e3d912f6891f57359736c6a72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4feb756a3c475fa343ad80561982fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7f444b5e10835ce969eebe133273e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050020e94a5041c41394ef8cbefb562493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdfb29df1835da8c2ea6ae17cab20c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021d157eac1220a264b44b068e00135495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dadbed70d505d044bf0e8e3010be81496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997a4a725086f2ef9100154b161aab0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545643fe7102bbb212ab7b1cae097a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b31f99ed4d02da1e8822213fb1927499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4c107147f37f789e74c15eabf70a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fad2d41d2ba602ce8aa3c973ea6d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb8a7b26fffb426c8f20cb49b3f24c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c8bc12462aa65ad52bda7b28b78e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daeef543405143c8eecff9d843b98aa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961fb13a5e0a23b2cf05b9c0e4fb8d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeee8bcb2d21f89843b6040937f703a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7cd6e0c85a4fa67cd8585bd278cb4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd2d24bfadafc548e78c4657932793508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c13e74ef85e20963ef74e3753ed45509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeeff5e6862f47e63c493a54a022969510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578fadb5a803b4168500c046ebc702a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40513dd532377ea0bbd9c9d89fe4bf87512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fd756798fd80d3ad241812ee0aad2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f6127878c5a2debc0eb3937a1ac4f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d982e15c8d9c901a3915ac7b9e0afa8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236643609efff5107cfcd5b840b4d3a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821b6960ae0b8dedee16f21e8817a17517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48a1f795e7213bd6756be00181593a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b32f725ad0dbffffc4e03059ea31f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0628d37c7430bdf2e632d15c39b6f947520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dbda683f2ca0b12b9d07a60e949b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6672afb369bcbd0fc65e19da804f55fc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776cef1b20dd8d2e8aa4fe2c849762e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7392819959c14d0b99b5d0f2bf64e07524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd084ffd308584921571faaba3d24e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35030ee08f8593ade255ea08dab24da526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ece5a46a25592dafae09ce7ae2eb8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d91169373cb507d85934e15b992bb5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e61a590b793e931b99d389fcef8f4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598061481fab738ccc87afe1df63c31e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221764bdb13c5428362dc11503b9e8dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f96fde8a80b28489fe5d117a82b930532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620fab9d294ff6db0ae9cc66844dac7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f64b1babaaeb5f7f779386cf5fd9e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b0fe0d89f370de5acbade9f9a84cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780eedec05559aa3f8c0783ba81f4e7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a7d8ace87dcfeb1c2542b3e52c08c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff1a4410d26cd4e6ab633c67cbad06538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082de6b82b6fca13c1b419e41463447539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7786a2f3ce32823bb5d42f6474d0b07540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9c46e7b702620229fd081c8219b77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f1cdac174ef19e92ae27a0012ba8d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3ed690eceaa16839d77e4bef46865543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be918f8404cedd5a3dedd1a30a9568544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db200179d1bf649a46cdcb8cbee258545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b85a1154c2b3f28267fa8eba6b13dc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09146a2c5fc3cac6de6d839ac423041b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef12211f19dd9a5b43c1047bfd4615548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843ecc0dd000eae3ea2be92e987a1ca0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad8e8e4eefe57fa8620d40541e3b06550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd97f77a6fad377c701b4bb6b1aba4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8e1066477298e405bc19650770433552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbce21060eea979c5ac4d9c3fdcd42553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76806c55a099c71f017c64ea53626014554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1add6a69eac1b1a616826d703a023555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02ed62ac1c99c58ac8e93bec37dbcf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53db8bef3e04bd3bbde3fd0158abd4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d5569a63ddf4645cfd6ed4decf8d0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcf6079bed6e573fa7f8d5ecda2b9c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba7d1c40b69b4a7f35c6dd6c828c34560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917a5fceb8f230584e2daca9fb3a4f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9067bf4216f3911c352a719a42a9c5a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca92aa449d9dcaecfb3c0692846af4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44369c32af35e1a9fc87d88de6d5de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65160d6c5c4412b83d40e0ddf26cbaec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f21f4a7f9d1b11e10e5e8e78f7193566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9798fa5dd06253d255c390665e7b9f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3800d0847f7208d66a8abfb4b869531568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f55010bdda601ffe6bfa7fb5bffe5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba766b522f3f597543eb45138e8c7cc6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91474eb18c380df9bf496b00e229b034571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36b87d25feda2f98f9e19d6cbdb053572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69bc453f08d22bdcc00ccbfcaff19d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61159baabe7bf0746e6e52c2ba57aba7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37036d0142896bbb2c1b56a97041300b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7258a42e5619bb8f5c73e7a12963d48576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f37c5319626006c696def1721e757577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d74a002f1f76fa2337b01826f4dbb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751aa46d35d4409b5d830b88ea7f8b92579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ee6f6a8dc853c45d174054785a1df580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f042cb01db44a2901df758aba5e7e2b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1a40d3928fe21f91e6add428769ee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865caf9cbbce7a80a7ce252f2348eb76583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816731724a185e89ae35332534770905584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee4545a58b94cbf088c0de81340dfa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4712346c75a4e6fc19f0ba3d3c53b085586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecffc99292b7206d9e8daa31c7b1d3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97000fb4573e09ecfd6bab3d02a0f967588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef77c852d39c5c7213380980514546589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfaa494d38333297ce10c452a458737590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21db6af534ac5dfac30aefca938512591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a9f10bed393fdcd759bf6f25f996c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a96420bb8a0887692f23f8fc1894aa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fa5b89a9e78a4ddf0bbbb51a15d20594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab1304db861acba0d08fd2a5026337c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a3649084d4ed8436ced114c61f14b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35f272f3e617ed0e85a7048c2283ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2030772c65170284e5ae240ff3681598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a3a387f11fab700d2ba4451ea0a7b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc282f033cbfd45cd32c0455a090bdd4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a1e9510cae2abc81f27180c9a05f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2f85fd4349943fadda72c4ecb0484602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3edbdb297376e3845c692dbf3f3408603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422fdb9425203a91b04a276fb44debb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6a71aa0e6e7c9d56f2c5d2cd19131605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3181f240c799068080a7a84a6ae92606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672ae459b8d3305c94eb4bbc6f7725a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91fa7f76a9632d3ba0dbb2c20abe77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5277125758f0229f7bd30d3cef5222d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f414944c3442db3fc1ed99220de4e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54499bea7f2c6913508a6df17da3d66611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a161c7d83e795203a4be96c7bd0a34612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8abfcdbc29d3bf5a6bb97c10ab2c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083762650314221309a46d0c8285c59614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ca4ba488f0ec9ed908b12d2c3ae83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5a16a7bfe01950ebb5d14c507d05b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9c262537853c1500dbe799aedffab617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6392c8c3c49a4d49605b94110ac135f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e6ee303c1d282124ee6b97f9f29a4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f960d5768d1e73304c47c8a126376620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717536c85cc3ec12250dd9af160cdaa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f08b5141ea585bf6e9ec458a77352c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86600528214e9b1fca8c5b670aae288c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4af86a77da265fc5f7bca8ea2e9d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012475ab3b64d7a2207c6fd371d28fd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1af73b18f4754c8caa20d399767e6b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7291a7c6ea27ba542c0b7abcabe8855627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09a1562f3b216205d14279e427c554628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc811722f9740517c45f2273501c03629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9c53004f6030243d60ae8e10c215d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00f7ace769d8a184db94d0a12a0d71631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee981a9446f35cb6633d00e8f9485d9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57d5d1590ca9405c059ef1c293c43e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e03c4f9ff28679487d456c30c61e7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb54f6b7840a4b5ac924078867cb43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d892ac1cf4c5eff2292580fd7e3e7ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5abf90f1112888e2eca5062a3d283637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83630b0bae40d2a078285590620967c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d44a1ab651270dcc800c99afccaef639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b62b781cb81ca8445384638e8b62f5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f180a040285f76ba3839ed814fcc7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221cd3cd79ec9109ce981114ac4cbee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7ed6f00175394097122e4d23a9100643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59664d0e91dcf215e6b6145eb5f5a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b597f67f7bd9b05b381cc48178537cc5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bcc09e7eeea1b06b3f92dfd4d2b9a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fed9b79b01cb1eca5ddf12420bae06647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d4c867beeec4c3cfe2c8c4572e1cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebcdd286434ef2a2bb6baf60fb1f50f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916c5975b3a33ef4297f4270b0d70c5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263a5d7846a7d2e6293c259c9c21e4e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e24f57341570c1c9db19c2b4a83863652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c21cab25904dfdd41ccaedc887ba4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068e00c4ca2fb0cf42803d310c588cd6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23ed6fec22a822934409d28ae5f85f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00ef635bbc05081c142fecef6db290656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d950fc2e47c30e1f9d51f9bb26f73657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f796e3c1614e21da60a74888508e57658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334fd16df2b57f8ba140ea6f11db59d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefee77f520348d9efac7b9433be90c2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1bbe973690e8df41fb5e37223c830661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97857433b5417c76ae238e569f0834662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78916d458fcef2d0f39e467ae248a9aa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad74881a153bedc9ea21e62a1d1ac9d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309768d1d8aa57251026709dd4b872e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7524e9035cdc6bb968161ed1c8f1b50666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd758a6b6be353c6cc17e0ad64c168a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184823d1873e17c75483d17b6922c87668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519232be94225a37d904105bcd3064fd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e263f4bbda5f69ee8391a0fa316d16670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e1ffd833b85240968f0c826637a11671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98ac775b4ed4b45ca71814ec821a12672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc24627483fe7920c781fe9fe566e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0185e681bcb57086095421747b5e26674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5717d31a07ff7d959c4a92342dd1ca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96c4bc45a6ce397a80c68999069044676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525534d68db7ff640dce0e90ea3872e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6eb41c2165f21984e2af00e8ff8e93678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02513626dc38bc584b9eaa6b792c741679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73792eed84fd5a20260e90c02835925680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eaba3ea2279572e12d5517f90ef40f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc5d511bcd9f35fae49cda6356b4ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df93aa5a95cfa758d7aa20fef48267683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd31e48637d88eebcabb27cf75e0783684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618f577e6d9027b2d8a91be0d10e8f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70353162da4a6220f980b69aec3e11f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da501b826582520c3828c35b41a527687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef6bf814645c1122f8fa0a959f5fc6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8147f34a64c890a21c2eb90198010b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db37481169dfc039cbc2786b6cff7c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a7c668f8032cf10c40254ddc56d4d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13a369a256f9ba458ae1b979ca2e8e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f2b6ca7e1afd960edee8fa5f8ebba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce823ff48bc619cea8b9488609f25a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d785b8a7f62c76851d65bb07eb2e97695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12ee4baa6f56c21f834a225edbacf2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92767ef014f14f6ce48b892c93f7dc4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad613dcf2d179da7ad6edf68af931d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082bf23d7c5bbdcadda4b276972e4a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9109411492bde5f6a0ef299b095e1ca700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3772913fc55c93cde2741ac54c08716701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401de5d104c07c8afc7245a5a86ae3a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc569957b70b1067e866cf6c8fa1016703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefb801ef2b02b19c211d9d4db32836704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e223c28bd6349ce00885771c3a0a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac548bcec7a2ff66426fc10e0d70cbf7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc530d66516fd2c23a1d4588cd31a3f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9cf273c5ae9ddbae0e811a0ff77b4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa382c08e141a546baad5c1101eee0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76107338ea0c3049da4b55e0d7ccad2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53f4e15e618e823d66e57c83c28505c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20483e461234ee2741e452c39467e9a7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c5f7932ea6a2dfbf74442c71bf535713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9743dd65ac14ffe5c0bbd1ae8e5f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6434eefc0ff6211edd8b45efc60d7a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287a09f5deae655bf5b99949350429b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704926658b1dd2eab9b2fa9eefdce543717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624139ba2b8c07cc2e2feeb92d97bcf1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180494d512509c7b3e2a007fd146235719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad9753b3b75a3a8e8ce609f606cb5b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a140a5d5f7b23f7bff6e670ee3d1d5d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77e04bbb46bc9bf2e423ed2d1f8a14722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875d96cbc4810b58803068911036cfd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5cb31327db9d070489a54b76fddf5d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41234902267297059ab188697978d584725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6022c4b23cb3b649e3d3c0344fc132726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515ee06f07141d316cd4b16b6ada7f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6484d580f32a4edff786e8ff03ebce72728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df6724c5670cfd40d8fc99e173bc59729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209ccfeb8c5d47826a45e8a3f0c1b0e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8f218b2d38655e711174089c25471731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f2cb56def647de24c539d12d7d0b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131802a58bcc911f8e94bc5c2f642a0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f13213817f9d8f84ef9a58d7bbcc5a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d33fe90f29c940cf74395a5d3de8eb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895043e53f8de45806233f8693eceeb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df9569dce001c80a9f08aa3aa93d90737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c8442ca8fce1f9b2ce8c9552e54b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bfa511e14357b7ce7b6e6018e99cf2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9716fc636fba0cf4efebbad1bb13f1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e72e8f6cfeef9cb25742a0e9eca64d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43eaf05182f7b89b3b009ac24945c2a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2648c13bbd818d07c1de691ea0611c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ef746ac66046314046b7b4a3048e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7be21cae74332af0ff6c2a47ef041745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55a1f6540c00c968529d7a5e5078ce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a614f2d0beb95eec3ab5f0952905c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1550b16f6ea3f83a58132e72a80f02748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d54fd56015f6c523aec9532f77c1bf749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6084de730ce7a37c00e2deceb8112750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0bebd7cd24aed3b0a507e6ca15b44751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1096e743ffbfebddc3c747ab98c2b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b497cf128af125ee2314e3efca02a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdc9c3d8dea35759ff21c46afc602a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0de8914a9659e8ae19f41fce58162755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8aef869969f4cafe506e2ab198b604756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee36099e288509dff8ffa7ce9ca30c3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790bc6e831f312403c487731e916db10758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54cd0b9cee70d5e2f00732b1e15404759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86115dc9f29798c1868081f040d2c0041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5975a7a42c923552578c4cef5c4cb92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf645c646d7404e65ba47f69ebcc2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ac70a567b6fea298d87dc48db0fa24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca8c99518842daa438a1dd2e104c0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935060a3f8f666963e7cf2026333fcc96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3593f559d080630977ff580104c53f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b468076cab25ef9f706a5e53f979a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73f7a4585eb45410132ab38d24ea769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda45b285a87c67becb6ce87de334b310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9b87048e6e919c957ed929b8edd4511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d59453aa81b0faa4889cb2a541d34a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3066e28b48a3058b15e0cc82689c24913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf499ea03520cdfd0525ccc7210d80714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dd794e1bf376016605b5004754c0a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97865df010f5ba666e90b8a36a6f861116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48483853e472ce8c0cb98a329646f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3370dcfb5770482aa0be960564c4c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6d90c44310b8d816bc39525562c4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d41f04d7e4d5748b6f5f4e9630fbcd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e35f684c058fcf38da4a36984b94421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176657b687bfafa39f2a7f3066032ba622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfb735836ae0853c330b75560418ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd222a04d0bbeb0771835e24af7976324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24455f238fc743c5a524cf1c5ab519925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19270c6ddf07b3a9660d6457e8b0461826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3342cf432cba17532d8ecbd5ea050727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46622b0beab628d626a82acfbf524d5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297ef358c5b4a81b4e3200d5ea30d0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ebc8a330597e09023b751ae3a6482330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43224074736ee170d372d8a7ba3ea6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc64f003b687cb76be46faf951f646a732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aace5faf7e5a9232906885d38ae2c8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74eb6b4a1a7a4284aac22ba28c443534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f74a6b2efe95d84c2cf070d5fecec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291dd07ce0f4f3d2d9d910a2445e16836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c7ec3470e6eb8f11516dddca7919d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86307d604cffc4ac80e7f6cbdb1551938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567aee7914e6f97506473ec9a7a41a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc255d30cb7c371df93fe3250ed967040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13ac37a473b9c230181760b167d4d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba6c0c5167fc58ec74ceca43086b9a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b03014347a4ea12506704b29936fa243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759d21d81be2e3c5dab1aef7f17166944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35306e5a423e64d9511f6e562d595f6545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af3e7f6a891c0a5c5d5fd77e7d082d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde459cbf055e64d92f6164021be26a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a634522ec10513adcbe2a0a161ccf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b6b91eeb49a9eb691535cb2b9322049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9af744e9e0f56a96a0b1646190469850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27583f97351e6697635414f8c3c01c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b640232d171dae315aa7a693a4abb8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40af13194d765651e251e9ca64697753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bdb266e9c63e3ac008dc460d4a36b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a568fe37e4472a06fbaca911d7dd0b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08217afbc1139c9d4659a7225c10a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20505f013acb3f5e0e976c438c22cc8a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7827c1d9aa4c35f508d857dcb319358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd60180784cb92e95cf035d21c96d9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8bfe6a6369b0f433f1fc9894d310760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8044910c8987c01f2bf3f592931f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812f06888da9e1d70adf4f408f989e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd20a818efbd598f3385aac83fa7164f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cae30e951edfdb8c54ffd5f103d6964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb4d9b1df4830f6df829ebc3cb14fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e728bbb4f4712851462e167ffc62f6266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529e02e9d204cf4b9ef89f1e189d81e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf12937d8241f06b8045e0d22ce42868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc94f68f1481a0feb5aff0b2ab1828a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609eb7ac0636353f9a5b70e1b2df28b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a645b41ae909cfccf844defa0cf935471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97295cfefe4257f05ab4e8f0ed282872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e401b2201ddf2d328605495cd78e373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393eca8c4dfa822f3201d7ededb131c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14012c7545c346735453cb92196c3a7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfdac320699553e2f4ec207720f5cb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ad82ab0dcadc1f115b5baa73aaba6077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6987559203be06b18d9a3fd87056fac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe6e28381381703df0a17c7716114179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c51c50018d44199e0627bf44a02fe380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcef01d986f4c060a3242cbf710eb4981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b4572c067a407cc408b890714f92082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b039e80c52803ac793007f8a6dc1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6bab7f973a3ba95cd5f3a1f656b6084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2534d82bbf247f10cce5a238c2c2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4aeae554c434f3149236276bb856d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8af59a2bc7a5c0bcdbdfbded3adef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a7e3a7c84d353ab971580bc2c541888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af633929f77bc0eab4dbf62175f11189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8b75dda12eca5b6cf579aebf3501590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accccf2907bbb7b1f9862f1a2e0534b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d224023bdb29ddaca083c1b9635a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac60638cba79d0f8b39223ef4555de793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197fe79adbf4800b2b039e70e55fc9c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa90f18beef8392171578f830687b3e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25080c0d9ee92680abc5ca74b548a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643daa942da45d056135baee031dc1f197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b78a0b8587df8f970f4fb47a547e1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c905bb4e7f43807504b53b1df8f18899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a665aa170dfddc6b12c06bab5a3250100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf06532e0cf8ae548e1e2746c6db3bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998aec495f27021a16e6756a44d0dd6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8205b24926469f5c1ca0ee4977760103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b6537eb60fa931e910a0c0ff4a209104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e75863780451d902df1c246813896105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076b07a0976300398b9fe2c56380ecd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006f8c10105d75641c9f10ee503f39c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8ea63a1eceb72c080b1452c3f08ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da49413edf8225ad7d0cfa0dd07edd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c52d37ac989fc3b33ace73b759503110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c18f2c9792047c480d8d1ceb7ad45111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18d2ac17df363be2cee6eae14104c9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f537baac4ffa11d27647e05d43ef07113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a447a177ad9dab33ffb56cf92969b15b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a59be1d3e0e278fe775ff00daa97e1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bdaea439b423628873140ab8584aa2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7557ed65b14bb0200b7b60d4bc6d5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e478d64369bd30ec9b402290ff5ac118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d44c0606693cff63eb4b64be643a3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b2020ecccb1433c75ec38fa14a171120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b3f32ac49dd4e474d62053482958f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb336d479618279084889e41b39977122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13066ec06e00b508e852e233dad0c3b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82650e8a115b9cd213a1f7c47f95e530124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c08e7014d43b53aca187cf9b237098125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb05ffaf0b385993cf121bca0e603d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87669534b75d0722649f847a5449c371127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ada1b84d65a1396b2af92520c58a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b50570dc2699f0c079b6040651c7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65fd919f0d86a7af851e3b256556eca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd49904c1df4eb549fd9cfdb3756e07131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d010281d1b17072906fd662c27a5eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34289ae150410f49a485bab4c60846c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09647fa04434f9414cdd7cd5394fdd3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b188d2b6fb1fc8d6e2aca8614c31fbc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c13ce1455748b58e64ce3d23b6937136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99449e6e69c00647c41c9af4b452a200137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587b606f948fd0d425870062a58a91b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c5883514b0fa5f32900d340c3555d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d80eec46629e00b26cd44364f3007140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f34f490d6f97213cb49720032b0c5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37556b9c0369812373667df9bbfc38142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43da103ac67c2052caa07455f8f1cef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175b22820abdb73cfaa1d95feb8d212144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8470962d2f83afdd182fa390ca3d57145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c759c9a2526505e30b6cfe5935427146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075e9c6edc17e961029fad68916dc7f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b8dd2669c05ee55931e9aa989681a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1b16e9c8d4039de195aaa459bbcfb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b28902e11e1009c158fd57beaed32e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3626e0d8c52e4eb5b76304f385684e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45ddbaca4e8a980dcd15a96177dc9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7be77d964d48af69185430994be062153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7c7ed59ec4da62b88c23836aac618154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7c12305ab834fd0693c7cb80c248c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97c623c85eb355280f832433869faf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252becb459bb46111ac7325983c4f4f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f1783b4b0da4476f11fd720120a3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6d5caf4d67805b96b91dff00ba2a8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2b63d7cbefa22e5b4919877c26adf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941c67d0237dc75292f89f33ff4612e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49222b1f1fcc75bdfabf3a98604b0ae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a47bb04a52977cc61b29e6e899c0d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197833297091fa64fd9b136060f3b28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c67d40a95c2b35a6d443ec2a80029f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020d05b4810dca9a555f22602d540e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df612b3aa1aee7e62cff6ba852790b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7b35962d7b84308f7e36892c51e04168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed9afe88fcc834dc9b239aabbe61a5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d134602eff4d3aaaecfb29c6e408a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97285266e327716575a5ddd178934d7c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640459be6b7d9ca41af2be23a1cb734172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258d5a2436c4b7e004ea0836dcc377f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf7c3e0c18214cd299c52dc4b507ed174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b12c1cad403d0530f7090c688c8f8d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b3d74d476f9ab95cb4c116708a7a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ac892d0a9474d1603cfc3dd87d203177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd47ae941bd6a88c836ac19c8006b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d16fa054d895e000028b9b5c48fc4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe088e5e15aa51e1310d442b25bbc3a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d6f8fd891c32510ba1f2d310402e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0869e3e3a1bfb24c95c5a92db7ebdc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de399848de5ee29cab18fc77199f9088183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef90df3ff740418befcf987e63665e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9f540dde122228a044b210a6d342f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d479b551e115791e7205e6c98463c2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6702643e71686a6a58ef0a5242ce29187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768280ab6bd26267d2b51a3b2a0498d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ce47f33e61da864ef9fb7a5adac4a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda2e00a0aebcd22e9d682dbf38bea6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1490368c77f55f0c1d2075ca86c4c0ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4318986e520885e1905adf874883ac192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8de6ac686f7ecec80aff4e9614539f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9602fe551afc1d78a1d6bfc2658663194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d2e37894626417174b4795712071e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ceec2282905b532c5c1850ac6bdad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca933708c27d2f4c66b5f4ae4a54050197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cec355fe9b92ace6430e523bb1a0cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392424a4e7b12d301377508404e670fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67d3add25e38d53eb374419984ff61200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71131dcc31fe593b4b1c01da80d6bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af144e6c7ec05ff752c8a5a6071e9fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b88b3bea86a3348e330bcaae4baee1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f05abf7306ab1982214b072d7d6772204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6c5320431d1ed829a6e83d725d7bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83872547d8ed973ddb19d3902d8906a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1beabe708b4548adaa075b2131793207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bde22641798771bed1925b5b57c22208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dee9310f213bb0393adf41e76f27f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e062c7d9a7e88fb849637a5f689caf4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02889a840bb50b9828968e5ee411401d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2ee223065495467aad12aec0955ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034406ff73c82e687376765898c34c44213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1527067537ace1dd5add7050355839214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027420efa44e04504ddbbcf7dfb60031215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63589554f798f9adab1c3c3b3e205d5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47c2597bd0375ba824a69eddb1ff93217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81857fcecdfa5c4570d97c3268db870b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0369290b0da14613231be62a9bd4fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dba4ad37ce0dfec9f5617f86ddc636220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6bd4dec27c72752235da511a32dce2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76953fc85e6b39a19008fa3cb827c8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae667b2f89942e6719e1643f437cc0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa579f04a95620d83333d2ff012673224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe394e4e19e4c280d25a0833a02a80f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ba3fc78deb7344badc50ff8c3623b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c119011a7f949d9063ce0ad0c519d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a1880fec71f02175ab4113c5e2566228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56715404f54b4b623d51dbba1f237732229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b157d8c513d2bbec3a10fafc5d0b9a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a618af833d812612d1ae400cb98f44231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212cd8ab62d0f1f4db14391ec499ce9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f94d4ee8e440c947660c7194f329b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d165d1966517cae8543b67d906998234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2332b0e394943a5bbb09eb07ccb116235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c6518e3eed69fb4bb6b5abb01a5858236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee89da0978c540fdf419664e394d87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60811530cc99d090e1f2af9f8d6403b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fb1d20ce0b7ef61e825ec0e132876239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43446b408d2493b39bf703f44a6c57ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01b04c4cb89b042ab94ce07b33ccfd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591023bbb617b7d3af7ff39fbbb445b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822f8ffedddd5e9d5a71b1758d8d39a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd87ebbf619791734dfc8184f439443244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b072a1bfb788ff1c866fea4a3bc26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2180261ae7e4e674e744849d493b84246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553640cfabd97a219690b1dbc1eb19d1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d122b18601aa2edbea9b5c4814e783248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204855624120ab33668c48fd3501dd74249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d6a323f714909c1b01060b843c180250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3727212ea6c970d27877d8cf420dc34c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae77c86528653105aef35c3390dacf9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4605dc83ea7c78a1f23e202db52725253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ee1dc3aa4850c4099e27ab3f08ee6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671da85ba4dc98a47819789c5140b1e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9336b33a342cd948302fca0d511ab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35d1452083ffc95c1403197a6a0c27257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e251187c8f9d0b442c8ee85d00f12f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdaa9f13e03c48df3939ffd24f2716259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22554ae54681f98a2a8641e5e3e8acc9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468ca861839549b7a5ce8447613058f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dff754e9731b4fc0ca14827894247262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f77c3edd9bfbeffd3eaede0ad920e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3606e94859093ee06008d9e1e07ceb02264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020dc62cc07755f125557d195644a44265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3499e713c5c2be2d0c12082f393e1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057ce961464ebb19152ed3632cf8d2a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23400321bd6d27bd3c946e92220bf7d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca5a07e203a62db56491bf6546c55a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60c1a6f9d3b5894a08f4b856fd3555270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704299030e8b9fb08de673a87f92e1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a70df34644d630fa85323bfb355c6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d8c4ae4deea263e3745dbe821c0b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fedd1882d65f05bdb602d0f0614f46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bd8aaddf7e168a2ded996037e8753275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b20ab53aac397209cdf93496f13783276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688aeb1a3edbd906fc0497907ab21d50277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625e940f323a7a5950b39c4401cf583278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22244aae57983916e125b893bb97091d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7daaa8937849e89d56170c86c3f4a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920a981c2a17973554afa771e6c0ba9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5407bdfa1d199ecdf8b447560a9cd5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93da4f92f5dcb327bc0fe92dbef20dd7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc259f4cc6e8b92c5940781097a11ed284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc0924c2d8cc2b78e50f3c3392bba6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b3a08ca752703b65a781e6f1025b7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb23a035b43fdfd1b46e767a9354c46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28bf144c732111097cc35ee33d6fc5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f3b0282ac1d6bad816794d2b23f07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a649e3c744c06d2ed6a378a2fae83290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb560bf5f3acd4ed05051afe48ecc2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec9a8e211451b672072f1a3e55ee64292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890306d533f0bf18deab31ee546e3206293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e143800425ed5b0baa5f4d3f14d1d46294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e29b00ac94c99cfdf501968b59061c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4de1a695cb87e67dd86af8dccabe89296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2179311ee3b9d0a0ea3b36d8b5a2afb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78071ff51256b3dfc1bf1379b9be60d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b9e0db06cbd57ca12ae268e5d39a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139688e298eb0a4714d35a6d37d9133300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651755ef5502ccbdbfcfa84e13e8e13301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f049eb9871a55d8c3fe0d4b0009892d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c6a1458943dfb9c56b73b61b25dc1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03df5d43466887aa6f239d1111b2e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6b78e22f0e5774bc8269b5d83406f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df31ddab4db56b8bf0b3919f8ccddc8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfaa57729aef2ff352a4c768f759ec7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7b93e1b00638d9456a3dd74ce8a73308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381727a7d971d3edde5a80dbeebc9cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa6381f3c6bf7949d1e23380bf2306310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f85f1e65f18a3d921787cada8c5651311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3ba18586dc10f47dff244270e5b34312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878e4ce4341705129c3e1c30b1891c2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca71d6764b03da1691f95dcf8efc5b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1df6d4809a9f91d7d13f3e0b01312315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c03a1a1cf5925e53e8be7788eff74316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636b1e6b6b85f515de9c36871c09199317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d6833936c2fa2d84a91362a540270318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f4c3653f4a68cbd9ace8b632e3107319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1407d0327564f77f1449ede1136a78e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccfb7e9fa0fc0a14689c2cef29d528321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6a2353988b745929ef3cd01d0b7d9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b28a5405c7f9b9a32b5ad2f8285fe323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f8ac32b9e09561a9353335b76c9a7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939f87bcffd90b4eb90d4cfaf440f35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7334dd07ed0cd2d53629a8ea6ea688e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c4687fcf334c3d3bb94c121ab0212327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d72fa256378719c4be5a07b7af3175328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121780218191177efc07ad578df3235a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa5cf0820c91f2cf2d707655fee7c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1563a65353154c1217eb843e722dd23331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f3fde37dc0128d142c4e6a3d9178b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062b69312b949c0247c9e4e48a990b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d1305659fe5ec295ac732dbb0fe5c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44e8e38b2074f55fff0f1dad513c8d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd675d297ab261e68d2b6aa35932f55336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe870644064a93d313845ecbfbc2e8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115979e8dc38335b193d5ede8cf6a42338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4611b45f2c7663a16e5429123225d40339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064abed7cfa230292feead798e19d4f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da179c0604574e54ada0e943d4da4c2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3c0838fe153799a6f6870a83b4825342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ce44cc671363c0c248e0b0dd61f29343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16cc51254aaaf97840c1dd18a57163344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e3848ae38e8ba5121304f126d3b69345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccfa20aa4275d0ac0baa56532132ea4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb285cc93a5c4db1c01bc22d95e85f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503337d8f62d0dc8cf50dcfa41f73c11348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262652ab727ae09c07f86934f7515a7e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc397fc13a20a2d177ba3e13ccecec7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49c7adf4b9668f76b29a82953962d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680b912cd2c1b0503ed689abb2e7eb2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf55fab070cdb844f1aab3315c3d15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b14d87a45df122562dade13f86db07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271bf0fe2833f969bbbb6dd50fde8ab8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ca1fd45766a8733f5f9191b1f13e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484897a25e74b22b00575c90e58aee84357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7d1b38f6e0be86a9780bfd3cd4618358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64667bf112db0183201364b1496f05aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79e34dce794a790c364783e9c30ced360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a729ae1f318ac3593fc7a3152e0d87361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a15dd4a640017098b164f7acb99eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea604328abfbafd5d71651b45e42609363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac51fbf9e5a39348e9ade92879ab1b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9aaf7ad53a8428c9027867f6fefd4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6c5285d7abe7f2fa0674ce9005cb0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855d5cc15abdf1136103577e72b451b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e770a8cf5fac68727e3e7f623f7d1e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee569ffff0647e1596db262fdc31c573369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292d0d24fc344a15439e5be41d6cd2f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a31e57e91fc5159d86a5266b0d9b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c422902929314666b427ef80e56393372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d57aac90040e7829dc1fcc3988122a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d351ca7263e9f24c0ff83e982677f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc6aa76fc722bdb4232ce328114250d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cc804f48c6e9a24b65933ea0ac5dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbf861392e54e500c7cf68ee71eedf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33a377736b3de28d865a0f444752b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fbfaf6fae348c0c4389c5286b2887379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a9a7c49ba7460b066f8e500ff2720380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb04737690f060840d0deb3a4dec15b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfd93f78bc9323ed335df474e6d73f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae128d38f8a0866efc9a79468df3ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091429606f8aa905d554126b8df72f8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac04df0dc73c52862a5c4cd4e6195b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa8c15ae3ed6957a4e9b65bbbb3645386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6457895493f314a08aa760bbdc8714387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6746e8716d21bdb5e92fa17114500f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e82742d104088a8a9e6ab2759d3d1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2ddc10158093b3d53cc4eb6dc8ec6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad9aa8551a090a93b4c38f2ea64c22391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d76a17ec49861f41e4522680f8a3af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1653c8f6f08f47a3f6e0a792565c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63065befe57a3e907ff79b2f9b6f0541394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f6afd61845b25466797b66614d692395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbc92ff53760291b263ce5c113054d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cd59c59e5931dc539e74fad7e0f6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31a3086f9e4d4fe26459fedbfec6c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723011bbd635f053a783aea6cdd661f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef3b0ba6e1ed5905de48a0dcab687a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64818e8e650807a1bd4a98d36478502401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884d54cfbb118a649f62c92274f9632402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d25f506a74740d48cc025009309252403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef7b7be970da130cf147ba33cc582d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb15a6cdba0890d204545f52617a51405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e66d6dc28ebe7e42da8d190c46c4a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48459a8ccd4cd0f9371aca8b10928e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfc40b86d2e82058a860b38274f16e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c5e35665c2db7ca8db6e863adc135409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71dbbc61dcd62f42adda5348187c84410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004a77fb0f756e7e7c03c39ff930016411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafee08b659c7ab9f63a7df2825276a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497b13182444df611072796b8e4cbe0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b98a3c71b5ea41b95da593b8910a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dae85a7ff488ba5004aa433cc2d25415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0268f07ad7061d69c77a158c465e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e2bcf7541644486d688bf1c6f9e6e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01642981b4a046844ba968326f970964418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f20cbf73b673ec5d3b608a5797cf55419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac9a664520dded354ae15203ba0d83420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bd77642068086034c9ab7b9e9f0aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb255bc8fbde95e56a1ced25c1bd8453422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08d8e744b8a3323eed38dbde366946423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3334385b4159ea60b93de5d6c3d362424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee804865a7c268c04f61ec46e7fdbce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2257bf2376961a951b780d196bc1fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a58725131c3e79a271788042fd802427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e765eda0981ff4e08af6b7961dbd4e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb5ae037c545b33af0a18fa3b0ca61429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb92ae2d9e6b5f288dbc0e4d0d21d00430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626ca1219165ad297b353e8a112d679431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a9db707cbe523b69f88d1c4cebc63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4de81ceb8b24a5455ff4db8b27cb7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c29f2a7c669b67ecb6cf8965c78982434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b7f9dbb961091201f6173bf9f37e8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac42f0aee7a53db4d1d89da0f0b7242436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f574feea207775be27b40c7e682bc1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903b6d801666a1d2d8ef3bb1fc47c90438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74fe42b00fac54b5fc380e09776aabc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166641b39695d95340239714e2ac8533440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103f3163a5bffbc1f6d5573da232c09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80166c20c385816bc9006472528ae3a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc28b317d3f50445a6a1b2e5e8e981443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185899818deb370687ed0e4e3993d900444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69abec0dca55e852691a7b4c38228d7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34f6b9cf94ad483f3be9057e264152446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73e43d6007267860ce5b4e6a9d646e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe862a9524620aef6fce789ed7db17448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5136b16cbd18a3770a95f4dc1fe065449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63240c5daca1f7d1a5d9cca6f89cca4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f0d5f47b591f0d86fee374d56580c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c3c263ee74b6cf2eb9cb96c778b2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79811634e1a63b0a4af9d50b05616c11453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884369019f31011ea8e4d46ede367e9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fd0dced349ee83db64f3beb8251e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6dbc96408357c89946a07f4dfc7b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd659e6f93481ce1eb6488e3f832c2d8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe886c3e3b2554ddc859092507d8a9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea733df5201e99ee108901ce946cb0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac24cc0cf2d8c81f7e851b7ab3a20aa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175564f649d5e70d31a71917849effa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32ae5f267dc790383289ba9add6326462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d42d112854ae552d08f675a68bd6b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e0c5d05e0e7c6bfc3527477ae5b8d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d6e60b7746f897c8fa73638ec5788e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f7a1fcea508c88ce139955ece86ce466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08368fa36ea9eff1b5a08a9134f69c0c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebcdbc265d718b23b2503e666df062468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e880ad6015a22bcc8f4bcdf4bc95a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f0d7604a13b5b6d80080f306dc6c0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac808102eb7a2ad37a4aa5f348281b70471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d332f494069eec210f88f0a824d5dd9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d58b5ca9fac27c6ea237b763200b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0b17580774337c7cfb9a866615517474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a73cb5d4cec8b152f7810ce7c178e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcb525aaad39ee2ff71d99f10c42bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a955e9895593c7d7d6032341b025bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957cbdd426751b38fe55c91cfdcb923478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277411be6562320493d470e5f8ff35d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f209e02f33116c4019e40e44c74cc3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca201ee15c5d4ce5cca99b7c6d36ec9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cf55e567dc79444030115140c3589482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d40666a993634853b150b340b6372483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bc6d4c469f36fc2463f99b9f3d342484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79ccab064b0e5fef7b4a3ad8184e39485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad525e492538b395228477e0c4438ea8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a07b2da4660bab8b8af0510cf9003487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27ba820638e0270e8a8b9c8851b8b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67cab55137f56fd9187c79f252d874489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c1c5c3718ad1a5e8f57b975176c5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0ca471a44bfdbf1dde45327d55914491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447729537a7b962ba4df32299806c8a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a79df93f6a06795c529b09eaf226de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965a1ee8844b57c0d01a66d71a95d31494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27fef6a2f3af05a9a6ae9ae16b13f0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a47736d1da998d248f78cea0c7537496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3612cd4d67e6bdd418bf7290f4913c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3264b7f2bedb88c0a282d5722363f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a7a4b2a9785a133ed90376b6085b0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a431c02197e9eed1d527423520b4b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51671eaee3046dcacc960ccae0c777d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecd398e9ae798b504b265d6a14cb4d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2aef50cd48a4684fb06b43a9e9dcec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9b4684df3ed2583d56c7f5ab12802504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd8c70135de1b461af0060fca19a60505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172b4bdbdb932805ccc31594f273912506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf0f0f7496f004f74b7556d9aa5bc4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647364e4cb8a6355378f7beeaddd29c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81542e778c9bd15ab35cd3fef04da77c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994dbb28cb98d070b6a8907a3025f64510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2823c86ed690fd48c04f5facf05cd64511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a244dc7147fea66eeb911da0b5340ea512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cea3ebc648508e1d0781491752bc3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9f97321fdd9530ca218499a4ad8fd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7e7df1572dc291eb271498ad90403515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a15fbda97df65b2d798d1d5754d3ed516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1aebc6b530872001bd2ca2c68f675517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde0c5ddc7a3d7c19017065996fb122518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a63c7e96e06ad4b256f470cda70976519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726409c1e4a4531cb9f4905266f09a80520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e18adbdce6a43cda94b24073361683521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64299320a1dd351766eea19f1cd3cd56522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e85fcfebaa3fbc2baf2ea7484fcadf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6003e647c8a3e5ec8d98101d5854046524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7977b134e5a2f10816623434c642bfd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048881fd3514cc6e81208a874450a28526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d735227045a8de83bc1517492e29b6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4a934c8ab5f9988ee879a3f5aad31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71d58b1479b05bfacd6ac598b2402d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0a306befebf32b5f8cbc762edb41f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1ba1cca35c455179b6d5b78b7324e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403433b55f5216d509322791ad019640532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513624e4f7b52e2d5d6f543c6a2f63a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1aadd8f165ed29eb21b71a467feb7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df964713960b86bb31903062d58afda4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d1e807dab80fa05c8a3fa1be1efb9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7047938ec08f7afd0c635d6d1184e59537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bd3b2808f705d6546e44a9b5eab98538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c739717c58230d3e1d5a3182ff3e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0461ff63ef02f518405014c38fdb57c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229a128d49ac6e0fcbc8de2f6a1a6b3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1ae389e62557dd8348a9b6e87694c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12d742b121cbf8923cd031b8cf8e8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca011d60907c4d9ca8440411b5fbe7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef58c7a3f6b6e94408af994b6d497c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccba914702dd7a727521756d77012b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db913fae836fa45e66e0d47d308b5041547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a55668204d7659c553986b52da23a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481d42fad9120a8f8e3ab1e4c1309a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55246d75148d6f0d9ca9f8bddc2ee2f9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408dc635f9dde6c9629c3381654b591551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53683e512788966c38f95598450b8f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1d3273283264de70d0a8ff07a6aa6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ae83d62f63c260fc9f4230e77d167554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6ac0b34cbbee9ff6ebf865e0acf98555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4054047c844322db8936335f0d439556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a63119dacd081134f7d290513b5f34557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a83adc53874a875031fee205aaa63f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1d669e77b429b84b965e7540f2441559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cf09c1d8911d16c397250e289df3a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626438176eee335812c498b0cedbaff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b88d01358a4d011342c1986b392414562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee0aa72eba83391dd36b3213c3e106563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a6852a655b18718a7040c43f7bb33564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97312f9c7eaf6035ce45cf273c9e5c16565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b04a7b1571446d6a7d8dcab6f45f7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312ae73b806adbf9ba5cfe5b989f8de567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a64ac0c9c2b63cd15e409a1af7aeb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81837960c17782faacc7fda587f96cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7080f5075249e45c875c4ef96c484570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8a45d32b3dd0c0c7b3402dfd1360b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df28cf7a3c57dd02aa3aee1358e104572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e759d9bddb01b76b92be900afccbd68573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb7e3729283e408fb27b9b7f57e184574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1df08840005ec1cd2081bcfc12709575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b308119d18d4aafe9a2e88881f236eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c05d7138cad1b86d794cba9b15e35577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ad0a01b1004911d27971bf34f703e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02182747879c8bed61b96d5f6082c3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b68bad34780a4de50a36853855e3d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d89c71d8b0cc9fb0a2a5af34689eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748b540360ea7daaf515b825e26f7be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fbc046e4201917c1d885acbda8cca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae91324d269f746066478eb9a4b4218c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c431df5a88d515b791aba98feec705585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d76360dfaa7c0148695cccf0717aa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15aa21cea3be8a3cbf78650efabf0a8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c624263b407016f45ab52995f13a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3ab9da0908d29d1179d04a285c058589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf58c9941bd68f87844c8452e031d6c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9384d816b7d732a8a2512ab6325deb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec1c6ad9afbf2767c804318cbb0274592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0812ccb1fc9da48523040b7131d0d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4c295491a8f0ce19e4b5e84a0f6ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426a6190af2eaa3ec8d0e3ed594b3b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ac18801da9ee5518f1e8a39fbae32596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4261bea3c542aff797482a3b468a1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2614e33448edcc56419b6da42b2265598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc4e1ba3a3e766b0ac3a674ac2ff35599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31703adfedf9f6e7f4122610b40509bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7dbcc3c75db8a0d84a18a7fffab35601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ace0795b174665c673ea0e15784f7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4715695c62deb82fa7d7efe73feebe3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab024162b857d739cfb72ecbe7fc2e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c563f4a10a4d3e26e03eb3f0254e8fd4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfe4b3107453b537367adcc7a27ede606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c65e0aa69ac70010f7d7509d5756c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17206fdfb91ac2802681e55bbea6ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4dd9cc16a737fbe47466b8f4f8543609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afd84d98e8f65e8318bbcd93a88184610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfe004d226b60de08f7c30fa3b71ea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79053d8e789cc9788e3130fa0d91f503612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e295a262ba283358c07a27a0f34d4db613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9bfc88af699c9da477dfc9af7ada5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631a5e03718744c69279c16520b09d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfea19867b37267c751007dc66e571616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47e1f667312eb83eb6b55e5dcfb1cb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe02ab80bf4bd1d6ac4ac6ed992f9b6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23997da307742de70cc2853a1825d290619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9016489548b66cc41ae9a8ea1b11c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463d4c3a394c862bd08a9301fa773cf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ced6acb5737865ec4b47d4b6e539a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683e0b9b494cb47e5a3a3c1d742213b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49a65fe60d4fca055b08c85c8256bd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388dd7d89d4043fd715f4ba86b53057625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fab43c8fefb05fb1e790bdf5131f9f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5413ffc8a38521260de19bb96acb469627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbe94b243381a8af4784ecfbed60f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6588d627a7b21e5bac941b44f3b5c6e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b7baada197a9ef2bfcc64564bc089630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539a1cc1ad571caa418d4f6094dc34e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e29a56b216ee771504c9586fbd9530632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4636eaec449e5144d17787457d95c8b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2542301e2b2556c90fc4508ec02a358634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc5531e392f6fdb0251cfdaf4d4b73635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda01c26d4504064c1aee7be9073da6b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0bc0cbba6c7567422cf9598bc0ecc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a460b21cc3e051c8da06dca22fc38c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a16c3a1349d9b5ecc9dabc7d43fc3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02cff6787c18fdf491092bd875834b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e522f90302797b22a567a98860cad4e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80fb79661d4b7ecd2042f2012dc878642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2780350cc47a7b02f414bcfefa7fb2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb67d4f7d7c7c1330b84e9ad8c711c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7b86572e7d57d239d73e57abf1383645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df32e5ffee6e58567c155d5dd7f900646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63395fc82c3526fe4fc29f07578cba15647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17349864eed70327b70541b147fb84e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4ee0d3845332f4258e607f5e14b5c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750212fa24241987d2626e1ed70e7da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec003c0de49fa50e510616222a54b5fb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a163bd0672b1f96834477853ae94f6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ed6e51d81b01f8d5753362ba33620653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fd25311d0b1028527b5e7f6ce05be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e5fe82806c69eec9b59406ec9a3e1e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2b457f3b379a0e3a103aacfbe4922656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d4065d2f4334afc5c71a98a960b32657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b3bc46d984a85ad7c9aed36e6ed55658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399cfb5380342a47e12ba79247e95fc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926cfdb4d1922484e70c3d85fc6680e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068f1260cea15ed4df9b05729b91f26661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5991f7667bde0b755b15ddf584e03662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22402f424aeb3d3d6c82b0cd97fd7176663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b9ebd625147eb60f2d2c8cde36606664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0e6b4c2ea26d6c009ef30a48f9169665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ba616a9a9c6ce0b8287e1684c0a96666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f73929f5dc1ce8556e72633d41a92b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50f2cf569a55ccc12e6d31ed5a0373668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c93638ddda304161fceb0c0ebe6d73669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1b6a02402c4b7c91c1f3091daef6c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a592e4e328c87754ede0ed41f9e2a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce79e87aec99dfc5e220fea34725a7e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216f129765080b18cf4649316545f91e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e3b81d74d9b1f44646f558d651f01674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03dc4e46f1e46df39107815dedbc91675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53a147756756752a566f80ed014e4d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd72fb2f59120bd5fb13809a224a22b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcd3c3fa82343f47855349e17c6992678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe34552bf0d00536535072f2b21fa0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b25d4e3eb5b692eae2a2420ef7f1e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fcce2265fa50c9f1f89d40f11e43b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013abbf5f3d5c4580724172808fcbfae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9ebe13b017c9a5e04907673bd97644683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735ba695a61aee6b5746ea6e18d00f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08302ad1d21ae78c4ec17e110606922685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf6ef5df5f5def6586cb9d6e94b370686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad57f04a72120081bd10ee6c6a4322d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754959fe8fd43d0130d94ac4ac03e108688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d766a46ca2fb05bb6adefdbcf4872c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5686dcfb8a0bd8a91a0ecee693980f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e603bec5df768ae2126a8ae4ef82d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd075c73d6c6f1c7ffac48cc98ca731c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d06bec8e85f8c104ab8a73b9ae16d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467afbd9183b998898dd88de8c4e1d4a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dbddc2b962c68ac15c527e3fb1da2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec5605db2a36eee66145d05a0b171e3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f105ff5f8a8a8bba948d35a28116a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec94adfcd86af3d1e6edb84383035f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3f74121bcdefecb6a4f1e83efff14699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b321327234e7500a3299efbf1a28df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32e2f43b831a8e89c0fa7f05b35a34701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc12e2bdbfd37819efcf64d97cba55702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa498339a1636e0340250f8474086bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded0385c783f76ec0b127c3fb1c5179704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6b0dbb439fe3dbecc16ebab6fe219705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacead6f3fa864e457e7224e46b5efa4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896870223a370314749fa69c35674bbd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0740f5dc04630c11250846b9c481aca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e030d56b0a541fb4304f5851f64a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a3c90e7c401a8def08d7ab49b0569710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18729b359d59b083bc6c4c7d28ab46711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c1f8080e3537227fffa001b57b75e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d26f44e798d011f2eaa3f5c03128d2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e30a760b0aa6f068e079a28a44f34714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce342686e89ccc5eebfc866215151c67715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fb47f00aba71b9fe9d3fb3bc278da716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c9a7c6e22cb7a1d387aaae62a1335717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b8997c45f4da51cbf9d47f79fcbed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177041bfa8e7e1cbc2b4e52fc6239b78719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2290254e8054e11f92520420f56d3a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c254f7b445548a09a7debb5ee65634a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69fc4ad10e615c7328a2a9bf951153722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317c62661e30b2bd5a0ea97a49bcf7c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aeb07a9525149db6664a99e5f8dea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928dfc93f3b37d35d0d8d4261ca71ec7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45074a252b15be73cd0f208866d47c98726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890f95377de9ca8c5dcddf3e3529b3f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8441fcf5853556f0fe2f449919bc40b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d61b552ff942c6f4fe350d78dbfa3a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35811578e4f917d5d4d169dfccc029730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85f29853001616b3e02b9f537bd0c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a673ec8c283184141ef356f29c9218e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18297441583b105fc6a63137714092ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd4f44d0ae8379937c82c63aff5250734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b06d2b472cd4f6b1d78734d39274f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311210bcb126781303c9f35dfb167287736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b1dd44511ddb2b5b9fea3a092f63a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83b3b488f68e25f0f03f5a88d8eb1b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868821c291113eb14a8ec17097b991b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf700c4a6837ff1a2074b42b72c3c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d507392f80b7e26dccb834a9939f60741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020444302f5abe4fdbeafb6833ab7f85742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd51caa90704654c095904790d76e9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f4930d5ffd2e1483f4b099585c213744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e60fa2e045caba494e7a4d361e9cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234f3f2729ccc25ab0ede6837441c86746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949b573dce23b41b2d08bbd43751ccc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d4549a6806f9e27287e3d58b83da8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace73184fe8af6ccf3362d6162c65cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbde405c51efd9f5602c7f2f988f0d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584598fa35c19de6fc94905fcb392b88751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d604af48d2a28968c0a2996f559b07752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef510ced39f9bbedd7b709b2ccbfa9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f650ff49b7f88ada0c52919847ead754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30aca8e4fcc8342e5bc35bddca53ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672cd8c7db8fd1d0b77d5b381273f9e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3a325e17290e5187fbff8d46ac8e6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9aa278061279464b6225dd6cf121f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa38f8f7c217160343ff0e67af21a48f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>