--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621f4c5a92862a052643b4f49314a711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6900bbe6dc2f00acb9ff54484b92e12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9576c128ec9dcf0ea376f75657736a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459930dad45d9b147c4f4d34d1cd08894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733de1c0e27fdba3484abfb5d6dbbc015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc582f3f1b7a13379a135fed5e7895b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631213ce2da253d491cabe7553b03ecb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03b8592bae438b2fb233849ff846948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5413587fd4e8a797489a795b77192f0a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390253090ad91394838830ca9caeaa910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253fa93bac71e23b8a22ab944d7cfd411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef930fafe35f6a1b030f332b6209d912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f22d8f4aab040de9304116ce781bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad31a97e99a40215db07b8ac3f5e50e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a38ae440f702b68e3d30b92174b8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b21382c2d10e6367a8e5c11180d56316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35345eb3215a76d9be7d7f164dafd43817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c746a272e246789aaa39c87c3591018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f642e7bb676656bc6d2ecd65350ca9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1248a4b6081118f3a7d28b7a2cab8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e4c93e2a97304b9f0cc6414170cc021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7f21e9a8d8ad944c3353202a1323122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722df56eabac1c2721c444c3df92b0a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8657a52ef5bce67321680436fdf42db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368f6b28e796fd2f3e3d1fe3019516d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e1dabf35fe8f100b06bf4263213b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff753b8e47989518ff8c8730e494fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc95e35d95f87ee7bb8d978b124b11c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5533183e704b5ff4f27cd2d7aa324b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacb292674e6413d1b6fde36146abe730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c365bde72316e5c57c6966b2c981231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd8dcea272302e5e542fad1336b5f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa8c01ef3632d033d67ec1362cbbea33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b261601e72ffa4256888374261692734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bfa986d489793a1cf470451418fc4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382952e6a69f1f41399ee622653a97436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60408e0731575d33505a35f24b953e9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c7357898b03d593732671a0e5ab7d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6802d9db199716abb5415cff85e7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681feb9ea85a01c1c00ccd097d3a92640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b14679ce64d4c82a3d60b83da60ae941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0558ff4a1b1dd0101bacc160b09cdf442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca532fe81d391de5006f932287fba10143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946eafd357426d584509d4e95196144344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b99da0ea76fca2f6e1b74a7369b4245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429023b4e09768cd800af1736e2f63c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89dc0db609852456cf93234b76a66947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92d482a4b29c6979e230a0723a5dfd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d13ae904bb760f1aa09b7df67474ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f44da6e1a21f03417833ab6c90fed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748812295849e1786564906b9625e19551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0afba33d2b4e2c195c069db4596b7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894cc59c8042a49d9ee217a041777be53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eed7f0117949529bbb87b15760d40054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366c225048f8154472ef94ed43d470555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c6d2baaa053ef139fdd1c7665d09456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f40a1382e0204f195acc0b0705a14e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac91ad6551a1241fe60219f62cbb0c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23fe1111aa72a1e7f968c47c1920d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937c5475a91b3c57eec3df091ae6a0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e048b2379ce9b85cc5c9adb95ea2d5961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc723d5d345999418d5b345296ea78e762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d563d13838bda3eee98d43e4a514774063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f56e93768710c4dc89f061712d6ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1a37a8746f5c78c7fce5ebb5fea8265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13656b74f9cc099993306dae8ede017b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3f78a104060cf1475f36f826775b467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4018ebe12304a41a2a961c856acd768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b6c4ddc2e0604400314a6bdcb573869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07637a051497e88f362097ac8155142d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e44b84fcd4f438ee3aff5644e7810671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ad8c922f8686407be1a6c7b25ce8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abde52f30c44dd9bd6289996f2091973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f53e4ab2067d40dc03bdc07a1ae96e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932953a921526ffba17395cabc68752875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760492a264a51059073ecb8f177fd6d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce267c402e59f3012ffe0db8a5f455f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327dced4dc11671b272a03d3b0966be878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0487d0c0559ae6e97c5181cdc929b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920c4018012d9cf4fe175128e5e982d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f045cb58a7b31d410e289fc8f0044b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c796e188d2b9d597a4313ca9e5bfa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822edfaeede626e24b72fa3f768253c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb164e26ae0789c2af35c7d10b93a7fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8237f36fc878cd7edf28fc08a3a4fd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b726cf242c90dc0c67b854025660de86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6414f4728e056d8512840323906ac87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e46f9030bd21cf4d4b50a3bba067c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95bfa18448215cdda2eca3502c1b8889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b557beeb06d7efc905568962f52cb390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945c3e58ed4b3ee0b86c2f444b61bcf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e5de23be53114fb56d5b118c836a692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a9fe4bb40d5dd208d096f65850a9293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f6289eeb27a2633fd82aa12cc399494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be3fc457930c219092080337b835b195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6dc6a34f65007bdbb2d79d6568bd096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4183cc0fc43e08175ce3a8f133ebe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f72209bb5188281812b121895fe4ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0e93ba6d41a50c803c0891fbc2e3c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a56556db42cbeacc824dad07d83cb6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a137c518863bc78b9ba745448d00f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925a25a22036c353dfd25532776305e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170c183341acc1039aac2c6655f4b2b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd098fd68571e00dc4b4137fa57c6ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c8e15ac79ac2e25247072e5030c5d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7414e74c241bfcb411e71411b9f43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ca4f332cbd1103e47ba9836b33430107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776ddd7dbbdac1d2b5252b2e61c5bcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946aabe94c2418371efba05b522c184109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade101f136758db96e90597f9764326110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36253ecdddabef2e2dfd9f788c118398111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b964e6b238805ce93eed5a6c57f9a5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d47a191d8ae2bb9e30f0439cf9a56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936cbecd3f98a2f52062314e12ff8d9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b122de2ac03f4108fdd4b43432ffe51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ba9956718f3a4b3b00d0fca9d4458116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34085e6b9db471459292124d4e6addab117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543c73158ea46a1897a78f86b24055f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02aa8c90f0dacf8b48cce1b7ca47c0f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab10222a3f371da60ed3daf9f470db2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f56d660dcda94b07906d6fcf79c84121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44319f52dc5dbaa348107e961909c3d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eface982067913bf53861fa6ea35577123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d9eee7c167710caf884b5ab3f14f8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04fe98c3bcdac377a1d7ab797623a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c43a8d3e8230750f510ae73dad5ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc82dde7fdd6c14b422e16284578b2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed6e2f9271418e69396bc71242303b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83773dbbabedb7e391a2a209cc47eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c700318e1813472b4fff7f4a9c476e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059870dd2fa093ca9ca402fe60bf71cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1df15fb0f42ebbd342f9c1e043743132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fa05f08982b605d6e2fdd7a84a553133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100dc16b1d7cacd4a77046fbc30368c6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92314562b6220dc32afe8390daff8308135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01becd6207249793cc736833389e4200136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf557044186276a0806b6b79377e575c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1823512867ddb00a3dd550fabcf086138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82fd9ba58b4b2d09330961e3676bc4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c363109bb99f82406cd04914a3a0f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0e7886668d7c478dafab2cf32cc4f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a14930906bde9d532baf986818440142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ee7016f1bb70f5bf84b3b835c5321143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c110630ccdd01503985d63ba21a5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ac2a22b69604409519841ee0a5243145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca4894328ce5fb071832460cb4a3b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2f519e724f24873ccce354a1bd73a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83031444388dc79d1bd4ec069abb4685148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7e23365d3d9526bf27b6746c4f9621149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015e1817f5784d2e33e9ae4f6ee1777150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8022efc21fc8b62efbec6f602da0c2f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280b8d9a41537043ba9207103f5a34e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b3b67e2bc3f6865e21df9a31d7566153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405f10dc57d3c8792759d2d444da6e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4e9e04bd951fb3a2fe9500d870144155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0cab429ca3d734e01845aaf433177156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545ef791cf05d9277b822fbbb89ac68157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36903faba694e04896cfa9938d182d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff552427f38979e8246f52ac677d69159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d37af88050f8990ec3d534ad88157160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52673c1bc14fc5b2a81655c249e8d1b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da35a17ad3caae84b4ae8e271094b2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b75f1f8af97882215601c09d2c3da4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12987f3aa10f8d4ab6704342fdd3f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324527763186bf50b35eaeabfbfab8fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca6d5d6ce12603b32248d0a654af37166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5afb75231079e04d57ba12847fa2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518ed9244881ce30d47450140f871d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0fb3ff0b115251031f8b115f9a563169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a72e1ef3cac6616771a188ba2c5c4f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b341507922c50cd99f33ba5269a50688171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20003530c7b0da2f5d7128b50d628a2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbfed5ccb7577da418054703256fde173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ec8b67fc816683929a9e566311841174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cc78444a1950ea0d726c4591ba0cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4d6ae266fb98a89e0ffd5220bd4de176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b32bd9d000f50efe84f8d4891c359177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc06ef0dfa32e1370938b3f53cfb27a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2c65272fd2ddb24567190e6d2d0ee179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa66bdd40f0a459965f0d74b2d43c6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157bd54ba9664e045d2c3159aeff2f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08616e5b4440082624ca37927634b9ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533bd2ecd1ee453f82a7d02e99483e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be1ee24c49a431c56b6d2c2fcc39d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743667d8edd65f5362136651f9918600185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc0202a50ac66a5f235266c8899bf0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717ff18a2cd55236729711122b2affb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5ad0e85286455309bc7df79c18e12188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fad08ad290b361703b5b726b7c3a1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d70e9acfe917a9e15af58d8c711720190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54addb119c78d42a5a16ef0615c47ed2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb8636d87ec2a7f1860d75aa793e60192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4789580b3308979e1ef43ee584e0d72193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d7c4d7a4fda267203669d2171e95b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df11eeba9abe3dcfe591e6078d59a2d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b67142b832196dbcde590cc69d1a4e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c060d58c7acb04c2e8027a7b79d8480197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f3af7714847632d7cd9724b17e29a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4706204040f3c5b8be540b4958023b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9cb435ce7c3e8e2387e1c32e2640b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909d5149f5233dcc0e435c0f4218f4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6721251144ee7f690d310aa06b32ca6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab795adb43997e1ff93d46357d8baeb8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988b9a0a303ec3c7310da075a765b03204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e1f6420da611105dcf7b522aae01a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13f58afb3f920a6efdde9d53720623206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0946d696a20929b0630f7e89331eddb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7dcefb20ba6bd32cef24ee8f15221208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0ce3fdfddb443fe48b408405d8fd0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1533b4709b5064dbcab83f58036279ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c590637c0235ee65d6f966140d6ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ca0747a666ed05d059a307e622da6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc5cdd46bbe8d99f02376af942c8b9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf629b741c8d035af27555cf8fd5cabb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eaa04843d4df36b276ee81433efa08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947eed79b1eed1c7561d6861801e7892216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8990167be945f9b1e809cdecfbd0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e600efccafce260d69026d2c4755e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db180391f040a4ecb19bb18b45de69b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662a3ba3c2194d0aaeefda5e163e332220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0155656ca8e6db4d36815fcc830fada221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddb8543dfa43732b3cc0c08eb4884b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683cb9787dd1866a02f36b88a6f923b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438ea6b7e7c3cc560efa5a9eba67a0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af080e3a0788f0c191c88991fcfc89225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534faeae22fca34be77da044d34f35e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1506ca87588c798fef055ab1cbcfea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd82a8c9dee565c6096d0114f406ab8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d503a848ab2a3985a6a43951acf76d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93562476f23ebbc682381e775849525230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc406e2704c9cfe6913fd2130573874231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb9cc8ede602aa61091a171e7babf2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c793bb466eb330b31f6c685dcf0090233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458fbc3e5c41274f9af869b2da5dd5db234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a06f3d01205e4f063ed681d5ba8f75235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8cc9a6d2ab248b8a305d5e92ae85f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6d4ad3ad339202bfe1ae3d6b35ca8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d351c76d589af1c9a0d2b9d8de78740238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73e135982608693536a32b6bdadfa8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd970fd80f74e46a206cfb7e097547d8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecfc95fd09132ed11452ea395c0c3d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20568a88c5cbc6545706646534a5636242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054a3fd4dab139d1f71220e5ea22f75243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaae28545d68e5730bc240629291e96244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5bf11a4cf983153ab76c4f9ba54c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72750b81eb4a626bf3e6f0f389287d42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee008726fd1726207f077486bb8be7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9402311b496d14bbf27a8f5545dd63248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26e08fb59135548c561d463771d4a4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb341b8b71d99b1eadbfba2617a1181250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b0c7936796c80a29b05ac2c5d1c97251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af3b37b9cb496ae63327a8b60e4642252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a95f54ba9766de65be0ee03698b918253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079396a851d372c6aabc6ce5ae774e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820f9b72d8e3a081f0ed493ab49323a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c20cf29f18da3603ac928b9b62808256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e04b9d0f73cae591d59da62884ad35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce46c0219248419053d59799c287381258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8059bacd8aab9b453dcd0b11ce05ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000f39331a9884296f73929a2d68fac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec80a0aca850e836c6fd64ceac469e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5e45de7a5c04b029919dcf8e18d18262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb7e1af9b324aeb4e2bb412326e2ac263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d5fb283cf9ead5f11a5746fd85a28264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fb0b707397c6be956248a5d156832265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7e14586eaf05524ec059c7d21aa5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26a274901ece9611b1275c78bfecec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b2f5dc437394fde9484ee92d2f623268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9c2dc3542924f852fbae7d31d328e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baeb885e5d13a77c89515b7791bc0b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128d4bad1d592ec5c942c01a380f194271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad853febd3f92a2018098afcd77f8b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44b67e20931a5894257749f055a83b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a0d96bc900a1aad088fc33dfc4a5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7aea357281a796edd76d91be2fd2b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f82875a407d630fa425002581b91ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f441d8722e20da9e697d9d4049c02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5bf052ac4b1623566f715ac0856a2d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7282f12146ffb40512423e6f6025448279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7295051856cf747c2e144d577602dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74b3f885520ae8ce339dd45851f401281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71ee69b448c6867e4c5ada59235841282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a093cd7967f9ec6973fd460e3618f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a94d202b29ea5a558175619bc30679284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8453c6f0d6b2e2417ec1d21571f7d1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5546d5c8e4bba0a026cb3be14910448286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8ce08f3365807bdfc0eae2afa70fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73606312218ba0e5168422c51b856c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d19c643b97485fbac7b0ea2241a6f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1742b0a6cbedcb5b86e3f2d46339f770290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52929c466753a3b1540b0dab177243b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38aac261fdac22ee48928d5de6859f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbeac5d5ed7b5506af220fbc41308a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae6ab8cf8b6e3c6a2c03f72c5f87fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7903b1c8218e376cea9af4a0f0528c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b28ba668732b31f9f63118233a633296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e40a2aa6f2ac404505d3fd7d13f7f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd6994cd3f58582682f21f877c3a6f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842e0c793fe1c74c1f520b4c58ddfd2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7601d5e544d9c5ab27b91c2d33792300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1635731153973d26c8cb0d3625aceb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b918fe1c38fd1861f82e8a6b5ab74d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b085b766ccee9d97d0eca9dd8e968c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcff7c4a9f72cc54eca0d9c4b46546304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b631bbad7ce794fc9ea55c9fc0b43fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503c9f7f2b3e5f90f8391504c624e27306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7a5da2965fecafab1d6c88eeb35dd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76228a10037526f1c0427e928461567308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43eadaca8be000f4fee0d3b866a1a4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658f6e3ec27b5af5aea2abd30505894310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b03fca55c15a79ae87a763510f59ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233545fba4c5312733bc928db10575d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f85d5c0871dd7837936bd35cc00b6a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d418a84a642aa40d4b45fb3e2e49f25314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214c4c2b39b2c5e412a5f7d9a0adbce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c2b6fcd0f2a3da2949bd08b046ba5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a36306ea64a2865019a20b69b6b55b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f38c2956c960df5e68dd135628365b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bb3ca5bb229995134d5106406ca0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18ce48d9dd034782e2472f903a9645320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4e1894b1fc97ace04261e8ad989fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2b3301f051c30580d50162bc06ff8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4e0091cbdb4e3f1d456b0d0d5de48323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efb9c8b8a55750c1ff30c30eeab98e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83041938d26d2f28beba85a470d3eb6d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4e4f38d5c749bc99a2ecd3569a62b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e446e805f656ab3267d8a17dee9470327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d0dd89b4548a1624c5ad3ae3d1d3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcfa8651c54b91c52f29a67bf3cdf3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f5ef49ccd72a110a026fc79ee0212330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b747a8a4c5d75dff68fc6a1ca74e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4527af2982a586bfb1cd8ff7e24bf5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5575638e9ec870d7b932fb574e82e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4856e23ac55923218bfe5dcbe7b1c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5def78c51bc3046c401c979fa8959f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf91c9474efb1e46aadce3529fa21a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34a47d6ac965c88d46e243c8f3a441337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bf218f64fc38bd5ced1dc56ea6332338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b56d21f0f144890bf7f2e0361b7f08339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69078b397a8c98ef5e0cb6fdafa15314340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a334c02bf668512ebc91596971aba28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a56ca641091615ae694912fa3cd8c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a75e068f6d2409500f1ebadc2dc60b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3336b023f4622ef64e6dd5de504cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25207579537e9fc43a444d6072bb1c07345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4b7afc441e769aa627f6c32181acc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740044b0e388c71a12678bbb05abaf2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310f123500e3d1f4b2b94f7f13a885b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b35b2a9dcfbec7db2cd888c847a7d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96b24cdbf88cb9f1231c7e742c847e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9b397b9a0254d3da4213bb28c3cd8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc2a9cfbe00ba550da02819579d5ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56541ba0512729711ce60618ee66beb0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615fa896b8713989102a247e43cdedf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc7d6f4fc8149bb01f58ee2003b04b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c904c9fd4c3a878d7764369a1ea2e2e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2081504f2a7f4abf93c6439bac4d2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3c16566813b6869553a6186e3c6a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b83bd22ac93e78ad3a44b9f8ac325359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43fb8aadbc1e8d624a305d765656f24360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0440564124f49417f51e9def8fa2cc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29f0f8a76fd93e5c87f39a9559f121362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994bf17cda1291874b7669c4ce9e916363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dec799c448391c24169f534f2723c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939728d363a04ac92f3845e7d977fd55365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7d39895d85e20f00f041b666da6ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9cd59c364b4ff79d8dbb77ac446a22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5df977eae7c67e8662cd948eaf2b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73eb34c4e35d49cf7f264d9ccf3c560369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca331fa6a023f9958984fff98e7e6fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250e87d3aaae957e14c2df909588dd2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614070fc3d22f7760dc8abd2e19e531372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced550a397cddd83f0043c6d98648c1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89eb59aee89cd9d62b10f920598c9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428c974b1be2ab5d8c001e29126886b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e76f9da324e65a705175a0fc10d30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd5f4c2979e7f06600f5b962b3d1d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8239d079321975b97b2384dab91dfcb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50351cce50e485259d823a2eac5d7074379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fb4b91f9e1b9ac8f1cc17e40be242380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531b8d948a891bcb2cc3f3615f22b69381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e024cf81ad17913a92352d310e9993382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c7f8af8deea651715f3e6d12a78f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92012557718bb01dfee9ec9f9595c88f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e0b61c08978848ab740adf6dd78b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feaccfa239456360badf2639b170e6a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2da9fa8816e25165cd72a527c036fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9699d324765f37e8462ef351c78efb0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8c93b2f4ca298fe9eee8969b0ea47389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09158ba37b19f32d955b8a73100f45390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d92c9087055924bba388cdf0277077391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981eb90a47947a5a0de27fcada75f32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f7156e1e72a7eee3572333d5f0ac0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cad4b57c6a3ee5b1094b3615f0d7f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90e26a78be738b31d74d5c835a7d3f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d1076fc71322659f183f1c85db1067396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90617720bca80585f11b79a96ece4ae397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201732878567e387a5f81e265f43f728398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e00d73d23905ecb3e2ccc82b35efe7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4845273c42c5aa2fd155586291fe7cfd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47087ad72328afb0121fbe34d96e581d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c850ac9de1f46d354c0b10fdbb445b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c80e434970269393bc7055b494036403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a8b486fee71d20c7a800183c01050404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f2bf620074969bfa2c5caff6ce3c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405c846cf3f21684c4df48f02eac085406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44049d4327c9adffd2e881dd084ded28407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aef53826eea066fe571793b4202259408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec82b9ec7091aa7bc517cbbffa42a93409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12060604a707f0fc8a8fd68c63ad93410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3da00a7980fcb7b5899fa9031d463a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf360df705cb97cbbdf35ed877ca597412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88b4b6d7f29abb10c288eb22555f77413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32672c7ff6367c0fdfedc6e1760b633414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb4d778006ace9f847acdbaaca4b0d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f30cf102f9afe2fc36273487af51c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d78eac413335acb1d71853560577f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d3e053842d590e157e700db0e9487418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf7d2573797fbbae247455d02e795c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78386f187ff6ba867a91ab206c264981420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e674c2416b7d28aee8f0ea41c4f66421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3788daa309e751cabe35b02dc2452a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3e8ccc3598b42a94dfac9ccf63936423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968c77d06c03cde9e35f86ac2a6297d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a98705f0bffd594ae8c5603d203d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0731e384a3c7c58cd9d4832e72479426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f2d21a6bce037aaa59a1270fa38f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3751d10132b4877cb537fed45a3fb9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025dbcabe6e8eed2c2558229b3786e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa429a6f704d1dcd45426d39b992a77430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1228f9dfb170d54b8380ccdb429c5c2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814b45516fc6286af9acd481c16cd68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36cdccaa32a77450ad5d11e942bfbd7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a623f09ae94ffa622c25bca07361cc89434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86b38d0aaf9a36da967b3f386a32f9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376eeb25dae0fbefa9f5a307ef4620b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc6bd7b7d74e11cb4afbfb3d437f39437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc9beeddd3e8ddbfe16f868fd30197438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1df0085ba22125814057968cf9b7e1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cfd3de196867d72a7d0f674704012440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651988b9232dba970feacfb7afd196c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515f1f9fdf3a9d1530ae3af41dc8bc63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867d065aa31bf62ff24d388df65b4cd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c0db6044de03a6255e4ced18778f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adcf3b80affba387335f077b1cd3eee445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa615d49722ef2049f4cc0bedf1c5c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f0577881ca5739c546792469ac480447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b757cd2f40afe0d5324c56e1a875651448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1a5fe9f225198d7e5b8a13b7bf13b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec02c20bc094863abdf0382949b39d9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb75966e43b563ae7a48a6c0fd2246451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774318c5b8721aaf141d561e93ae3f79452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5958ccf0c3c925fa4c8deab3be942453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb3814120a219bbe8271ba7c41b43fb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379fda9789b79d7f84081a3ea79ec92455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9c2a08d800f2a8ef5fb30366c9030456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99344fb12fd4b8c5625c437df9b28cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d547f1c46c7ddd39ae41a7ad1cdced7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ebd06b2a668a47232cdd626588664459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0071c20307c2166c12965631e9fc11460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7c10cd80b61878678171c59166b2c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ccc6014224f4dd4424dd9c2fa7257462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d76af944620564a3657b788fad137c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779524696b392c28f4e53d2eedb0930e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4d14781213afcc7cbb10b3157037e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c43477ff50e4f6bbadb44ed9c1e24466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0e247912f6383604b440ebc3a2465467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707f8a66341a6299e7aa807f530b436468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725f9dfd22136ef6375efcf0be8526e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90ef76f16a891782e6ba03165ace535470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc770339deaa358cdb441e5a2c6b586471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857166deafacdb11d2629fe4842c76b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45ef9a97f658fe4e042f709220ecf8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de589b058d385522b997e7091d49c16474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efce3d47dd5708c48a0d2935f85261d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce373413c064273befa68e20c5eba070476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372cd672088f944029071af999ad2cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7e5f3271c367ef82beccb261bf13a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fe8eda76567579ab4be8dd3c574c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e84c89764adb5f9632c28d691df3a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a478f3b2a33ab372c237f9007275c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bd171c351bb67f788a3525fbe668d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40913d1dcdb51f3d6c76e47d6794dd6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc6df1e8515affc273b3da50f21315b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01902b2a43c7f9b48b048ad7d901b1ba485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdffdd65d98079476e23410478fab0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26586e0da12635ea04cb6af10978b15487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803302883b9ea009c24b1c30e77daa57488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfca05ac9b702b0f7f4ac4e3cb9bb1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3df5b345c084796ca49755e88c829490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915a1ceb72a5921ff51bfd2fcb3621c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963f6bb01bbe2799f228df46d4c0ffe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17c8b4633108aa25640528deccd218493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c83a4da775cad28879b6275a26d68494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545defeec2105248ab43688abfc99ca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f150dc83cec50712650e5f7699ad8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bbe116be6c7b7c050d93b2ae218f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa62fbc0646d26e3af7f62de3a74d4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385ae4463867277b738d99729fc8455499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d2088e272774d57c6da6b39d323eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227f4aa43a26ba85c2a99b13617d482501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86e28aa2e57bf1793f6afb00c8f8a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff7d4f90b562b0085ec8dc45449b22503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9012dde2514b064c1b9a72a928819504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d83822c4de57e54e9ee3047a576793505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23012ad01a258aca278e53b25332c9bd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85101e6cb5fd40291fc4c0231a22b63507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305c0a171d8f2b29cddabc88f30f314508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd9273319575a37b280d9e604356a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353eae8133ff20040f4e1d9e74b01d16510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79092465721508181bbc3538cf6342b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05093273b76430a026197f451ca879e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8d748431b8aa0b410ce8be47d5124513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad592c2e5bdb11dae60039b8bca0531514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36139f81aec812b84fab8896ad220fe5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c44696ee2ad3fa4247b36374ad17d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46106e834f75450b11649eb5b91f31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17367a59fca945d0f15d9d95042afb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c5731ce6cb037da896507b389d7e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b34e232bda8e7b75da02508c88649520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4c902464ffe011352faa779156cd6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68206a0389ca4e7f07629a6cad7e18d6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a67c383886fa1d4559b67fa8db9c7c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bf6e4df68bd902fcb7796ad510677524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4eb4e76fe78f29edd4cd5db36ac1e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6727aca919e626b69235be28a8c93c30526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b091f5ff3010fb0e7c5bd080352d75a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0335fc7741603bf449f6a4abe82fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51213ee6ffa70ed2a43120ab98245258529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a83d83b938587becdc92d574d8098e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0ca0ea7fb93b8ed66f28dc240a347531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44c354b822b4743d1bf438f6b3ab4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7e5e517badb40d4e5aa38c08089e6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adaee903a04b1c37615e38b7c1f87d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33dd7d92a4163d72f6489589d87dc3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54a6ffac8a51390aebdcb3bca60f44536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34ec59f5c0a7d83604f1cc7c21dee6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b55cb8002b7845e15145b35c42e6ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4627c3554f209061ab4c83f566a4bb6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba9a3bd0f5bfd1bf23e73ce3c1bdc1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6bf1f7e7396fb58eb04a7b38604c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acc66ef8712805777b84aa1b9b6954542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe79ac2ec5f124bd52680483a875c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f426dacb3cd633c89dee91d50c602544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fc4e95d006c6fad90a968572d3737545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674f595244839107e32db0d0ab99869546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4f6129f9e7f9e5782d726068bca16547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7caf7308669c4294b5406de9200f67548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021cfe6bae2bf16f933728a8bf19f66549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb33409d9b4acccc1e2f6c2d0d9078550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c83b8323356543c465b586312c9666551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4373b110e9b2ced900c2137330aad2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15499b460effb5ed1aae9d234a4a7417553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7574525a72b49344733b33426815b22554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281e630ebac2bfe49c86460a997f800555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60bef6d8d80163424b96ee5610ba87556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57746dd1d4461f0a1f5457d36399fffb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11686b2d4783d6215766480830dc7a2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c53d4783b28aa67b2ae124f60de331559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ce7aad60696b5dfd4a3b0fded74b8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33c082d023c1c2498fbf1d2abb41b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd308c8d1be5c8216d00e64bae2494c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8413b6d75c7b601f7d4d3b3606d00a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203930e5db2a37a1dff021e17f5542e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34213a58809e6ded88b64a96fc38a2e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af93ecee81d0f36514357680ab6ff8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5f72c16a5b410896c48ba8284d8d22567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c50f55a95d823b4e6fcd1d906bf34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae250ce853810b52b1875e4b1b952eb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc887217e4638e3c70f3161480deca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789518be7b71e6a28790a187698b7b61571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb6ff8369ff8bbb12fa4d768054d85572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eef4b7949c86e561ea12c71b81f73b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138612d586999852ea691405a5e9ec3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601631ee58d7c03defbc518a4c60fe9f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ab4845946616b351fa1e6572265d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06777b196557aabf45819172f0e490c8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb6029859fb6d7fa8abbf25326bb9c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c70ba375456d1c210c80858f2e33d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503acebca318ead9f01e3e87b97c3043580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b010892152e5d95fc43bdafa4e062e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae09dae9972220a706c869efee2a61582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b61f833a6b3356b34b59e7c2f536b8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f59a49d200422a253d4e624daee629584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da59dc7e6f2760d665a7e715544f7b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ee2a584c541c9668a0ad4946b9aa8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40393a0c8e066016cb9132f49e11a8f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b59cafee36499d101c8cc9b94a6b47588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865818a0c1d73955b3a15865723cf437589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f931856f3737f4db42ae1313b2e825590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d66a8e6778b202260c624aa6f84469591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3df3a339df1c9c125ba4683186736592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7709803dd4bd3a69f73240ccb3103593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa83022eafb1fad0e79cf8c0ed024c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4f88815aa487c61042577f7a37298595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94534edb6045b591cb6a3618ef585e7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c42cd1e7d91eeb80f2cb3e77a85ea597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee72a918eea373154e4fa083835ab32598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a113d374fb133e70598a950d79392599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9e0496047815e36ccb17f7698c4d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5521e4ca4bc1364b309988182022d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527897d4cefdb664f63ea9355c20a1c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abba7cc6aadf32aeb298b361c784a50603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b92dceec9ef599f0963cb24d56c968604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6718ad6595bbdb7f3c95093cd43a28605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d1f34ffa98bd41b71bf761ddca66c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda89eeb133ff24ee93a3e3119bcf188607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83a53f4a2158959fa8100ad24f1f05608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e9fa7f43273fbae813fdf2a83c0a7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a836b31011a29b453de64f9d5bc1535610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fbf9635292947d23108534fbbf743611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02302a185af36ce2e97f08a5e12210612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17755600273d33b917c909ead100b9ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623e0ba947dbeced2ba0f0d124da90a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8c2f527a8fb8c50a606608f5c2f63615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04789ab22ccfcef7365fa53b6cb66f6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107f9bd8fd4fc6e420268674288d1bc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c339d3e869b54b113c02ae5bbef4d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b3679f7568dcbddfbed4f36c35ca7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7ba9fcc66441a788384e2fd5f32b0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2690dd69bd71431debb7b7635800219621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e46bcfbd2b5505f64294950ff716e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323dbacf7b7f5f6485c4e1d2eaf640d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1d9c9e018d5c8ec3f4a9b9c8d2002624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04cd3a4e5c8fa3bc8f7c2b399b4701625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978d9ef7236fa41c4777bbcb14ebf4d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b7caac5923d881b90dec9fa8bed9b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3aadebfdda2d9a62e7c71778e9a1c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670835c521dc4587075422d858a182ed629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc05ffd8bf74b72a87f09372a8f2604630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a821f90decd1943a31c0614f8686b7a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57985fb79a4b11da78d6f434321b97ea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1032336b553ff8bc3586f340b8efe8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764115391475c788450bcbcbbccf4e71634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18903adcc8f241f414ccdc8719d77a16635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13be72b5faea0afee5378e9236fc58636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2e9e6fa7620344732799bbeddd74c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f86e783d93df1c523e80f3329d7e6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7b9ca031c1676f1089f476157aefc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81827a82f707f88e8c35d1a6528bedeb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c01cf1d490f46870a9db1c7812d04641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfad0f82779639d2feeb88f50c2ce54642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8bda592de326837aeb526ff9cccea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefc06983e70e48b00361371f1600a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee583d37895f7b62cc19d6918c0ea78645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0bc62b59492c29fc2855a513b9954646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6714fd5f8d79eb299e1f72a1f4b3e0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeae2b4ecd2aaa1d4aa9429ad4e91da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154b608943f6329ebc3f178d21329327649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef376166e7319ec9dacb6c0f4de7dd62650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1fd374e7e2493cc73b11edf2dc60f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bad95adbd5ef3f8fd18d7902419d3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c70e644f439b13e320da0e494e2d5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad240764b6a9b22a7b08f254686c36654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d3f37e6836fcc48d04eba8443d4fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ece9eead512e9795149c72f40b5fa1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cffc7c0f2c816d6eacdb401eccadca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e3c3cbecaf291361d00fbb6f096ac658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad38d6b8ee4b5f58b810f30d7b17bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380123df092cf26d47bf4cd23b352ca6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b093e37ecae889ce9d88cca990cbbc7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af770462ff91b5dd12eb76348341b028662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a11ea44ec258ba41fde923119870cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73295eda027e54ea7fab4adcdcee9c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fcf675d07b3c47700a2313720cf95665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4173e4753397c249062d43d880925da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d2873388d6173c202d9d4217e8070667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0ae485098d7b830ba36434749515b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078370308f0f116a019de26b69a9079669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf83573cb79c997ecea0112421cc14a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440706a8f08ba1e7f40de0a7b4e04ce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fed47a08726b0bdd9227236e231eea672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e779a1428e2ba40075131661c3bba4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71714bccc13caeebab83d9f6dd155fd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020092e5d42b7a7e4c79703c786b6b10675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e7bfb9a24f81568f5a4afa9be4279676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a917baaa31ea0cebc847ede794fcb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ded2fc922ef536bf1375105b027e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29025e7d5160380cad738213c2a7e345679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70369238dd7faf63cbb3006951186520680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a664b3e53e77ce2495be571f5cc2db3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1ebaeb38dcccf6e0e1eabfec7cdea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1be6af5e6d3945edae0dbef008cba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c265802c8977d9cee94107a3bcd8449684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b93c11ce713d08a44e8b35bedbbab685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349a1c6be458f98be1288067311e3aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95394a111536160164ea9445d29afa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c1fd9c0556b6e9b55c88792c47e1d1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e8e9aad35bb3cbe198d82ad7f3103689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b301194fcb888e0f047d871099b5ce7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edee90eb47370d21c038781725be97691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475fa29e241d3fd5ad263a90d94753f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf4d607b996e624daf9a9ba0143faf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbea3c5f2c9b876a31968e675155fa8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e1a9a7eb200a8a3e2c67e364530a5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bca821234dd15414cc485c87f18b5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab594dac0bccb2bc280cdcd1db75545b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362a2143d8db3958c50187be813ffc2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b206c2cd21420c9580a08d3b1ab16d0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350278916e0c0bf11bc1e6e843418920700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ba03f9f5ef20c2c1ca1ce5dd80402701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7f34440a12ebba7efae5c40e5dcd1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5ddf9c73018a6cf8cc6b65adbf94d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dc245e48053fbfb0f8b3121c44877704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0fa1a349e979ac4fc8cd95d4bc6efc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac050e1ec972d253b0220b648230d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6247a6838b7bbc13e6a9c3567883eb0f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e70b6f84d483401dac75c9582c6cf9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d14b48e1ae271aa82e296ed9a36ce709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c9b41af455a91ae167ee6855ad9ded710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34f0965238558889b00c71c9f1a21f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe21f9ab953a27ffeceb38b366c62d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51797af944b6da73a88a046005d415e2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8239b814b2734002f55843e646586714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1d32b8403ce23792bec00d3483f25715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b8e0df580262d1c2bec07480b049b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7297effe79f5b225fd26971a867b0a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61848884928fd19961b03ef453a2e2c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b036f51b2456c825a63510f8704c4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4635411da91974aed32964835cc25f2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e09bd1ba77cc0eaad6a3f7eee51767721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf137eb4bcc6d99d1a2555a0f50354b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985e197e8c123839cd6aef122bcb618723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77d7dde04169a1ecae24c63c2c5848724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162625d5da1e2a7e01de8fa97368fbf9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048322e2f0555aacabb198de8c8f7f5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614b22245f3121e919791233f282e5a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64141f48b672277dab23656d8c707ff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec0d6e60f3c5f56e5913804ed3ad27729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16edbb7db9863eff076266f098b35a0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c8a46063fec01c3f3354af9476022731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ece2af3d0b76948322e6855adda9c9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57a475521454182abba88109d6d1ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed96ea4b95f869f0561ba84f8f078c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1546009beb0bbfbc97d7630b83ea326735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630703114b5482d67fa610c056d78c61736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ff44fb2073e89934911b92f519f48737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4d154753cd2dea58487b445d9e2b8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a85ff10aad83290b16bc08e250e65739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c810968abf3b8f58473eff2a7a51312740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd29888c882ab892d11668d4e61b688741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2404e199d57a7248378853a63d8ce29742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e2316b69dfcf15de2fd3ddd07a54ef743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0e94d7076639cb1c901018a2ba17e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e89ba926225b7b770339ab69a9ae7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163a1b464f662e282865462af6247ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9e9368948ade482a03de803a4a1c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2d2007f3784211abc1211ab03cf2a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767e11cf40aecef6ddc243a11fba196749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85144fff274ea907e1534219fa703c39750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d41afcf05f14946abfa1d2a8ced619751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ba031501518a3ab41053207a07238752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8ac74d3f9fcd4aabf9f25eae27460753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9a2ba9a6c27b629c27fc62c719ba6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412090ab3b6c0a0853188e7a616a522755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db116875968aa812814d85e4a42fbc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92112b4da1dfa48d78f2476db8430f89757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7b07af864be6dc86a18eda392d0ef758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460f3ec75711458402899e2d30bd5af759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30eed818cbc9d49b6ad058fae32071a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94296bc45700cec3f71b05c655b9702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec639f1c77bf6a7f2c69d9b045886693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ddb64080137f6f1538f926cd1a3de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5b841b816ae825b8648add4e6d6545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9cdc53636a66946ccdfe8fc8016406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a63c8b7fe9f2214aaccfa4913161977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f940e29ede6bb0c3471f23da67c45178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d546c991477f2fa8195b54c2679a52d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6cdb5367a6e373005bb714bf57cbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c906e10a28dfde21e4d7a663414105911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc6dd725db97b86ff08e46e0f0dad212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb348b37ce1a9d6c6796ab367e1c94f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1138dddb1e18cdb3ae8cc8754eeee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b852d180811dd7f29703843719f5308915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0198964f3483a6f0a6d5b84ff8ad17c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d305a3f696351eb4dbb9728e8c7c3f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab7048f3cef4f9566dc972489ed27f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975e96c9b9bf9c177e3e7c31d14d5f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbc787a7770755ea64a01302e6c47320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ee3b90d720a52c4c1c8f4587baec021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d0732ef627c36406cf2e71045f95022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0269e8c9c0b52412d81b3c1213c0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5faad979a7ec7a96a5989304fb16ba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a942e9de92d833aaaca7ee35bb7f844625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012b759ba53611a99588108071b346726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de31cc9a086093bd13bff9afe599aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf0daf41d538aa3943c9ede6fb9e5828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f460c6efe78dbbb7077b62a9744d49b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ddd531fd7c03716bb47525093c0ff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f783db289116ad02985a651e9cfa33231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ebe0ae186f68d6ed70d092046fc2d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f53ecf06b042e59231b116f495542533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222253f461923650b97abfb0e39bffa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21081a2ad1dd4f45e4c9ddbcfc1fc06535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3256c7d70619afd8aaf76637926f0c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f2f2763a3051ee727860c1e71742237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347273f7a84ba6c93d47acee25d6c40138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50788090f611e3fe837d9c6071d1605239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a697295ca42d2e08209cfa79cb1d00e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fa1e05c50f430149c07f00871e2be41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e958f7fb7ddc5a1a10c3ff6d34a9f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b85277dbf683d4b90f42852604eb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1075973f400a3c350e159a5bb9b7844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb4f649c444ebccdd38fdda5855a1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2713c971822381c0e94a562872b165046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5980f513658a01b69a95239f0ec481747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45564bfa32c88033b2b2903fde0e316c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273264ad4bf501268c44b5278b23219a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb2360d91532835e337a141bd9a99650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950b7d9c63fb7c742ae87ced3648d2951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a3c91c50829d319b15751ad1a0ddc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3d28b65c0b543fbbc85090676b5e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f23f48a02e5e680fd7a3a4578e33f954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beab9794034d1ffc8f8cb5d4f346d6355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586511189f78b1cf99e3826b9f6375656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194814882a2f10b7bcf537f10450d2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e991a8e1f91af487c3888150ee3bc3e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835c6fb093e6f0c61074f3050482b4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707022052f4e391982f2b120063a3e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c0155da900877526064d05688547161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a272d03affff9985c03bd1f56d1247662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333e8273d330f189970b250bf9ea7f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77954ee569ecb1dcaf210e225911d83864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fdc9cc979501f2ca48d528a1b9fce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22afb813fdb3626f2e326fe94f6bb1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097e12acb6c7d5bd0c68dd6379af8a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea100371388d3fa99e93519c672684d768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759c5bba1e26bfeeba4adfbece9b47769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01d1066ed94534d13aceb94c099d6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bd526147b1d70b3a71076fa61139171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b928a2bcb2a1b081aa7931c8e161e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822aeb7b0812aee76bfa1cd593f200c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3139b72064cfcf3de1d3bfb1d22870074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f5dc0477670201e6e58588f3f08cdf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac7ce2b7ce6283e84514667ae2149976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dfd3acd4830450d87e5c871f4e05577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741336acf3f895c9d7d42d4a70e083e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb2d127a04ff21ed8f1baa0f6e9f1879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd0df14afa3f2bf0d91a90e85b065080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6dd8743e1a958399b156e85bea5b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8492e4504ea62e581af3eb65b3a1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2796358d70c861d78addff08a90f3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc705ce3a2fb3535b22f164e82e60a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5c57efaf15dbed39d6d31f0db366485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168664a83b13934b8dcccf9cb74da94586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f37271eca84066e1dbead656ec552187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dc054272c608553cff8de6d63c68888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d213c1c6f4cff9c1500beeff9b2b3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe32d6ffb7dbe34442dae747e061d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84723687bbbb0fb3679212f14793d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e2dcde4ae24131bdc526359aa7a8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a16588259afe0a475ebf94a036bb393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bc7997151375d97b54d43a87681ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da0fb15d2dc11c1aeaf84387e3fd39195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d81ff095a295675f21cd65aa362e296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a1e8f48ea8e76ab9b8d7e8ecb5b1997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68d158b21f8e1826896217f627e4be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504f6d2b0ca72771c1972f360de371c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4295d98cf341291fab0ff03645498100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6cc4be9a6acd4945fbdf32e6ece27101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5219a92045181a2c5abf49de20cae6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a120ad641f0867f30636b57d0a73ce103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59053c0555756a6a9b8a3732b5deb2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f63df65c18ebf39eac99571b45c9cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f426ccb836bef79b01b06c952bd10106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5334d7a406dafd4c5afbf777166d44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856a185c044cb2edd29f07c29905b0f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0d341a189d2fd663a4f0f9dc876db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceedbddfb9e8ebc0a88a8112f1e6295110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6c2c1c0ec8e3494ac75d12e25891e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebc68b37c64f4a4fb9feeb72bc20d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914322d80f4abf34f166413eecdf703113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d23613a95dc2497c87cf5a21630f8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152716b8c0b83634eb2f893401297b77115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313c79b9bc695aead813aba28d2ef3eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fa4d9ee83526741295ea5ae549384117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbef4ad82511c7b87d7ff8414f6da81118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cd0f89d7548d4303eb9efa9308426119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc7178f169bd68796d38556cc175be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e450ec3895df2ef30de11753f4527e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbae86c420070fdead40902ecfd366122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccbf357c18e494da1fd55958a82e5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11268662cedd14ae33b4cdb0bdc00eed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e53ac88753d25c0f17a952f3b518ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8893497e9e2e1854eb236c1a8640e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92bfad802dcc6ec90e00e346dfb093127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e97c9b8691f89c25344b3b13016cde128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d04194a710f97176d9c3e5d96ddd0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301dd4f29d0a81a3e180fc7229ce1864130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701152a02ed829346b9927cc55aa85f5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a27195fdb35a125249a1301705034f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305a6b6978cae0c1ce27e5cf687f18f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f90a3b6351cce35f9f7448fb9b7ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4ff9dc6e1bf7dad8be7230be7e2c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389aaa32e49bec77f5c74634923179df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f88dab6e14b06b053c0b8393b2d74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1d54a375762b1f8ff5f90c351629b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aff52c69d9bec4473a1c8e2aecc949139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed582d6fb846ab53f469db6ede95422b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dac28feb13594a8c2b2236933baeeb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21b200b24d3a7c7b088690d1725313142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e209238949ac89234f3ca11f435c180143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc31a8d3c3e0a71a9012cab223515f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe695db2fff122185ef2fea0cc29cc79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92797e5c0c6b7a88a3a10c4ea7db9d7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ef9bd3d96c812c5ebb2bb14665861147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124987419ec087e4dbe28bd060574dd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6883cbe42203a4bef13b146e61b15149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c754568df322fe845d305f88155acba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbfb1c8a2d883767197afd5f2aafa1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b4c3f0cf62481ac971b59e465879a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1955511350ff30ba94953cc12d3c33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd10c2bef727ce8b108101266c9e4f3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cfc4f3fe2f6ab5fe45ed300d50dc7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639f8233ca94f7823c4c8b47e462953156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fd679b7b7874153f19b8bc24980b5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029d37bd295fdb134f74c62f83cec29158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f8048595f0974736483deff75eae7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27be65369986d5714036e7e6180e51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011908065e1c5f4ae9d88c04fa509410161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e926ca472c8d90a8f75338090f93c10162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a6d069a80ebe91bb8fe466c433c32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6cd834edaa02f2b3c30c9235b6a7d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bc3b97ea13dce44373055bbe8ce8b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ba9ad882bbd5815e62e096c210e94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24dfa69380d3e679b83333f07a3eb9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49cbc19b4884c3525036015c56b485168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94219fcd4cfab81d50c7538ab6b4c8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8620bb9281b7b599db9908059fa0b6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a115e82fd10cbb15dc2f07d778e1061171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44c9ad470369e19df2cf325eea6ad2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f4a26a7eb68ceb831aa3f45fbf49f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc0fcc8c60e6b3ed67ef0cd0378de5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523065f839268e700723658a66ea64d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f25cdefbbc7279491efdd9a26076a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fbd41c9213e38d1c4415a65ba3579d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d7d1dfb71190a1f167ac56ace45a18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41e5c33c946b9296ac6f23d6815af4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f367e5efccb3794d1f3c5da544cb5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7432309d6e182619ec1cfa20d5152181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0771c578c0df472173d6f636ceb5c60182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf091de65246da84173a908f8f1fd38183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20857f51f43eb5785b6ba65afc2d1099184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e1d8902e9c47fba09b2aede1d32e4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19df250add8cbd47a984814367d14e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187f222f1ae523781aee6b2568037c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fee60014647c22e58a9a544a498c3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333c8207e31f8dcb434b6a696c13a10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0f2ceb17a5eb7d84a22bd2d17721d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c5cb05dcc1dd53d842f207c23870f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf471ba30fef8b5ad2f6595e44a291192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ea3eeda48ac9070cf837d430077fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ba2a0d02260cbe96a363bc2a286fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27643879b0cdf6fa5f78c24d73fc7f21195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca481b1250b428cf3af7cf0ec99c3c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229059af1fa0aaa8d26e188e96e72f62197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664e9d94f3e638014b4c682cf0c4d00198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43090882fe040433f6bda0833c643af199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80137940b196b452eb22eb5be884a606200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c2ae7f8370628dc6ff1e2dd7f7708201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bedfb6ad8f2ab3034c4f085d1d1db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46fd9756c0bcd25c216716f92f5869203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180a0fe7e9dc655518ba2042a4a6a48204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3f76efa0f99ce301d120bb53ba14f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a54e5e3eea96d1275325e35433794206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1918ac658e9ff6e6afbef75f12bdf6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba0bc9aabded8ac74458790099a95f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b92a09b48a85d5ee4176c6ee888bc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808e20c49976a5f71248ea21288a3ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426bc602aab1db8bfc6c644e6ece84d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805eed5b4a8765fefad4abd66e54895212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2072137806e2d24a38085a6e6d5d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93c2275951625bfbeea9d7ddec1092214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57d30412f552eeae482c8e538311d2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a055c28050f1e7350d20e561fee90216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da7d1e7e4aab9c6854ef2542b334b6b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4419ff5c647ba425a6cd84c7c978db2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fa6cbf5e542ef7d3383ca3d99f835219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff8aac9f5203739edbb0ed8fcbc744220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276579a46a5980d679cb60caa8190345221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01b2b0acfe54914ada46289faf9161222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9baa381ec88f1f7fa3ee4db6a220e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04e4f5ee296b448a9b7124f9b46771224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52890948bd3cc90a7a94dd165d50bb25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d1a6d0020937d3f1e5ae5bd52d986226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62ae6ecbb2c08e7e73d5ecfaba06e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b45704851335a17812f63d02372fb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90435ebb4358173204f3430041fa1fbc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384f5fa3512711cc15b0a83996fe52f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ed410440f1b3346c3e80bb383815b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a741d39050d5ca0f5b18fd9a8a5923232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929314b53fe5d4f44bdf353b21ae677233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283f56127a675539eb2f51991bab656234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827d868f086376018592ee2035127af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0bd1cb3115ae9536606299072e44d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b2094020200599b0872bc0465ff8c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4816e748396bee3c8a7fe5116a417b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751dc442db0787bb9569a9b470b0228239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93fd63c8493bfa28ffcdeda3c00ea9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dae95b295be49097adc5475d757d1b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ba72aeafb4b399ed4ceb55e8ca8e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234ed8f10599eca55c247497b6c3417243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db94463fb44c53e954ca1e6e7957ce244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc634bc28a7e1dcfbced1fe148b05b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bff1b6ffb5e42a9982a8ba457684f7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3c6871bbcb31590fd609bc817cdd8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10eeaaadb62aa2ecd91e41c775b7bc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90546142f168dfffffa58746c66327a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60326fe92e6ec09de41aa4913349237b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2903338a25713b452957813e2d69f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc846c55309639e830ae7499da47d61252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a976c63d0bab4efbbc6d786be41acb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7c927a0c8199925b05280e5b8db47254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2add9a47093cbecb7d89f18eb2731c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b008f3fbefeb3a2245bab35d96000f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbb4c19378502f6fa89d676948b97e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b921c74e33a49496f5498a1c50c60258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c170f198cb2311906684ddeffc5ba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23908231c894fbd943a576ee7fb31e8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ef360db2bfc6bd44f9721bb218854261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4bc8a38d5d8de9065a74ba5bbd798262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097439add027af25825f2c0a3270e63e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f091d29b7cb01cf24e7eb983f0e9f9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e248db48ecea0f797f4124c6c0d5e7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2c0c83c21ea0fffd20a83d84bbe8d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493433be35bae9743ec73791ab5bffe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0957982071a5102bcedb95234ef262268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2d4deb63d6f7d93356a95085ef414269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d7c2bb939537e196e0fdf09437d99270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11ec36958d79d2d8d876b5168fa408271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21096f437d805296bff5cc71d56ead24272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400091441003d54ea60a02f21f39c7b2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4121d306b8840f67a97267599b0a154274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e656f66589386f06d457acc1d1f43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8e2f3f7e8ad9d33489508c060802f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12c03d3648387333324cdadfc82243277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2b61fd064e4460e730ca185756da3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfb4b6a12a36ed2eb5db8c0ba899dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897ef4a8ea8b6b4de8fdfed6ba0a634280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8908543a83226c3c31b0c6a8e244f4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b7b08c1bf9fe26a506b8b3c385d38282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7534219c6aee732096f75767ae74a93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecde205431055ed02cd8d93f6cc539284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6af5baedeb304b23b6850f42fe6c40285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4039387464e23019cd21e71d3642f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd0d789030410a7599f3b07e6a86bd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea6277edea0fb83b7797b170b8e6fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f4ed81da5ff6b563847259d0c983e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff173360d9e514a72d512b35539bb8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18350a145e38b42d7a9c525d12a4b44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f39a6fa04ecabb7fa013654e226730292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ed0156dbf79b24ff29d567b11a237293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab679a2038c9293082169bd2d919bf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80505f0a1c7d3d9c24d3ebc412af366a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7929227791df39450b13f0444384cf65296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9bc0fe00812143076b82587275ddf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136490831aa0ccef8af7efc41ab10266298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b1cde462e750c7208bfe8bafa0f4d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc21115595966a26d3e2648f9cade6c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d0d7e307c30172c22215543291ae3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2a92422e3f6fdda502ca5c44b5cea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159dbb0bd567fd8f71bffb92570bec3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0f5f4579883674ab08d57d8f7abda304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c287239aa86734960a27122a3b8ec19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35d821a9ea3e6c86aa0c1a82a201a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7e9c491411b83969e3fd3ca1b4f81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37405e9441b57f104d0d8a45f769a0d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e3f0957983b25ba2e13ff11049aa4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa93432cb62369277728d660ea7a66c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4da7fec16cf9c1f6de81fb3d04774311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bd84d595b60cef27f7abc187f8dba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9282dc40f9137c84378f2c7b2156be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1617d63cbea5e3937777eb44e015c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd377869d0b4537e2042aeec50c667d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44daf0589e914edd6dc8bd6d3970e2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f040698edc453e92ad1306a7ae035317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b0d4569e1f473d3fbada7159b16e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848ba687b3145ab2079e3e3caef0c97319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4633127001c46b3aac269e388ea4ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ace5fe8ca027bcfc5519c7a8ad3f7a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72a778b0fd95a6fb507a3db0dec106322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd1e503538822f4ae25ff64aeb1689323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ac97470e8dd351fb7fab1655b84b6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181346557e708705b102deb49c82f9f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1210e8d598dc0c85256f16ab2680b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6990c5efb29506f37de8194affc37327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227f31c899b7d7fc0935fe62cac025a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404681c5bb590a4acfdcb568fc8b9c40329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe5d08b8f9810e983d6fd0e2d8dcf2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ef604def39072bf6381488a3d7bdb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5771b64553698790dd1aebcda44ff8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9edb03b2e4aa04e441b897fb2f1f73333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea683cd952a9b74c8e163f85d7578004334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5de072b3427df427193ee89c809164335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490545a3594b25de01383b2de974a6c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f52719054b93f3f5514fa31d8b0b46337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b599103628f2849a72c36c66926045338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e52b90ec83efbe1f1ff6f975a1be42339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55720ae393e07c8f84316a3b4e6b19a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c017dcf3ae9f225083e60c533c582d5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730c2eb55bb2b57bbc6da8b892515f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3511606f96011daba973f51c39b5ba9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73642d7c982aa5524753206a57da621344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a2adad95d0c8b217c04f3a169f816345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fdfabc8460179f2ee58957b41f5e84346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95965a318271614e43efbc4833044608347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a134f7fab2b02e5738611ded70cc72348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7f2279d2cea0e7986fd433503645d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17e3f5ea0513dcfbe7c13f7cff9f30350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f80f63e0c68b7c9b04f6d93689efe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13fa1571ea7dd749aa4d17ba8f1528352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc66c91f26a28e1c344e240cb9570b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10864e5fd416e4de653564a796be9e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b53cf4b1179c1129bd4b3efedb601e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca7fce3186f8e4924accbc688f7db8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79262d0e0f2cb7ced66082176682219c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf012acb16d286cf674521c4bf7efe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7775a2bee47c2cb5f25292d3c4f0e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e58401a69401637e26a7f88304ba6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dccf2916976e36a38e81477f2e524361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966913adb9e94e766420de7b32407b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c9ac4aaddd93eec9316fe3d571ab8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539440dc02cac18943b5e96a3a28180a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7d588fb6466252c6497e0d64e33d9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e6fe8160494ff73f297eda990fe16366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe0ba6a15101e4e70ae9ede4f0aa9b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39203884504e5c44f7d1508d0a2a1614368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24720277dabe675214ea4833ca6ae9db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb0e2ad57354a9c2a0afd39ca28570370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290dc8a192cda51b9a1430e912b2b159371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45ad259f2851d49554e839d3c581c9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46013fbc9f4677225eddcf4d88522674373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e693f0d231bbc93d1912cf5edb3eb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31c9851d950cc0faf48ea378f7469e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943144ee9e17dae6fb0db336090aeab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccea03d21485b4b96aec8873b568b7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663d65b2a2ceb5edb02e93f163f5a52378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6acdd44e67c1c11413a7962480975379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c265eaf63d457d2c188cbe2d89637380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77250784007788ad9a99c59a57efe2c8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64705b718f863919eaee0be95da83945382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3c1a6113ad99c96548dbf0694b1e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845167e3bd3e83ed708f34f0d83c99e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4b097b826429517a332efec6c0bb0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85df93416a564feeb2c7c1dfd2a8b14386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c79cc920d079be5a39b98360692477387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9838309c4d9d3c6fd588f470869c6cb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518478b48ec3335ccdbb87dc52df3bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fa38e887b84ae750f4dd307ff511a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f7fe94376f15cf84db480584edf91391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb620d47db98ce1a6589adf43050d94f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f455610bebebc4f69d4a5e410f9f76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411e3951556e44e87906c72faaad05f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaec8772c85d9fa7e6f3e1d1ffff0ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b660b5fd1315e9bef7e9cf82df4c85396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab32c94724ac5b56018901b0c4c2483397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733850dd4ed135762ca8c1a26afb84f6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458364fded8e862fe4e01c4eca2e5ad4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b094661be566fad9f1fc8d0d2fc3b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c15fbcec3d4777f8a097ff9880324401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361f078235c52e56b8afcb36c0e88bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab78d730ccfed7e735ce0ab82d35d90403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3df9ef980b4c6eb99b64c13c5e79d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ffb91c21b1b690afaf3e35c9530e7c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb5b61325d7643b74f2665a5bcf2ed406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e11f2b2a714fe4b1639bb8f685fda8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efa38fddecc2352c8c8d07f6f039e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0102607668617b4fe0c0647158eeee6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78149db7cf72eaff95ed038899866b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a67cf90ed0387b1539c70398cc95e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c7789d93a220069a9637148eb47a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5423079580811e41fc6e225b94b31413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a392315947c588cb673800f09f315d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f079dfb08258402d2cb0a728e9f19415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7120eee2365dacd9afa9106c35a53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49b5104246392ac2117f9bbadb1620417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70204ce026456732cb00be211af6fa0e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89833dd12695c103c886e634d50aba5b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e03f45921fd81f2876927948f7403420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30815600e5aec0a817874ec555135821421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64c164d01342291c6774594f28d9bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879a6d8f3a78b8752ffcf0f94e0ef6c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3b32cdbba9ff421576576b2b4b32a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441549a58689d5d0d27d8103f04622b0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e5c8ccdf560ba622076ef174ab8d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f400ecab81c4f676327460d16329c8e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddf99ad5978d073d70e2604a61aae8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb243c182936f200ca7f798cb5af2d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b994a5bd2570849d1918d602875c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdbe414ed437a35b8ac10070676990431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367c146885cb9df3342d5fd9284249a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb51ea3380d9b86590bb0c6e51b7060433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45146f5855240c8f147626fd0ddc930e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46b350f46b7198985dba4aa2ed0eb6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38116c33b263fcec99d11cdae96a2f69436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd63a1bd6b6b4f175bbae7a31abd9b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec28e6596de50814e083f10e6cabea5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b4fd50cfd02078cf8dd8855173a15439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07540cff7e3ef77c5906097a5ce99dbe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc9891a3f49c8708bdeb5ed83bd2f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ed1fc21c74a3e757e656fcdf72160442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51b25c03a1e1b772142a45564585d5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5643a6359410e647cb6822fcf10ceb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61735f9b044fe90d257e2e1e9a0df686445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f47b767d39b4c790aa1f6df1f136ac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562f259e942e329c0ed8ca6c4b36cf56447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed582fc984441a445312e221032143e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407732270ffec0ebad2755d8b0f923c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9969caefacb69ac456d08b7caead59b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145685f0fec757f7fcddef636c1b0b3c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a4b12f9026e9a05c086c64884ed61452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746eae667499ee4e186e938676338042453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f13e38990de1da3fd53ec7022600b05454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c101c8f9016f5f8653e9a3f69ca4aae455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259d6451d198e9a43d77b37f5e19936456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc14a76dd8d2fa81e98458b54463246457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9163a7b3aff31958e5f992ade24f17458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278c4d2d4756261dfa12367e1c08dfa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28718bd9d228eb09953fdfa123a1284460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6a20aa3cebf5708b62c9e2cdd248d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ee7e16afe51dd39c68a9dd7425e14462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c11d0d784cac1f61d62c92e0637cd42463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500123ff838d885991864a3309b3fb7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4c8c84b9136bd8e3c67a952c47d87465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bf9268e1677dfedc1f09b360b5525466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3ce6b00be7ca9eff43dd9423eda96467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4140eae6d10bd3c038d8616f4c4fa4f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d60aa01cea07291d5955f0c1cfd6f09469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706b4d5c03ec243e3e7caf68ca08d0b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17d7cc442b575b22eace2e3c5bf63a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb1944f5d2fa6a8b5d556a762d62d1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd84a1dfc36aacedd1dee894e5c4605473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ac49fa3be0cc823cb3d60b7d7a9d5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328bbdd6b2a75c841b5fed3608f31b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee472a60427f95629011d0a8462b5a6b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8377c837048a579654f597f76c90b28477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c92c5635333d7afa96de7d61174ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da74267ed1b429988a4d6355b9d2b60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd65dd24b47fff92796b68a62276ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa631f27a8167d0aa34103e152e09fe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdf1de412abb008db28c18bc477e6e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3fa9f78fb4ec48d68549e545aefc2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163f3ba48868407d930f9c0e05810c3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a207b28f8885d112de2521ad512f75485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830df57bb129f4901f5a75a9482f1ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1f40b6d5a60f79be7fe976f155d52487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725ffeedc9689c1b613f4f477017a73488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04069f08dbc2732b26612287cc69a1b8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f6bdbb7a69917b1ee4a1feb552bb5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191ed74002d36592d389782c5fc81e67491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3609953d18a4baae2c935584e6a9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fc628780898ec6a2ef9b68fe72b92493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76839145b300350581d027c50f1403a2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf2e23aec898f5be20f97b2692fb1b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b19f29c35a7b330d51902e4684886b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab51d6f0cb20634944159ff0f2cf61497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0f621d54ba42ed3f8546c8336df20498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164423308b274bc2a51598633bc2bf2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfff3679dcbd0ee8a9b48b037acd21b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e838993f67543bce4b28c759b6c8168501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867445bb6d1ee2757655b8acd8bcaff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75e9fdad02aff0847e25c908245242503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c371fff5a906144cda6a2e1981f7b3d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856c9a873c968c5ea23301a8e0d8763505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2a83b41b3aa0793d1c6842a4aa28a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046db63b0da7a8e03b9f9c5ac3b19a42507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983745f9ad2aab9a907bc63f0fc6369508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e170db14dfde92818f7213d5d9601b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9cbc428373a618546d7fe75716b27510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e193a475e6f0b9f5ad1d68bc877921511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc927d91fbd0f551b8842cdce1e4b384512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2e001718f60632441c10147ec56af513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d8ab437f48757d46ef6f979450844b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec751c77fa2c8f7027799820527be20515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a916bb41810dfed71341fd94b055a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7984dbc5d0c61321a2fd8dc35ffa31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13379dad059599008f79ec949cd1220518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967012a4f191bce606856c9a9eede2e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc3597c6334ff00cfc147fcbb39b7e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63ed01988685db9869dbb7b21e2fc5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60759af7e8ce2aed9b9da51749458d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb20f6757a0bc1735e30a8330611b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa3838abf30843b963f68087ee4342524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6531b0adba334ac87e7ac226be67b3bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0725c17bf2dd14166dd5d9f4b83207b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361383c61cc64de315f142f3e263d069527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8e40f1ed155a8767a49855f8f20f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bb05e1b8cb8c28f9753271f8c650a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697e0a4dc3d8f7f435493590abb6f4f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a143cbb3eaebd1ade41870973dde076531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93d86b7420852d693f1ae319f55676532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d58d5058345353a15bda5e666e7ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dee76a19a017b258fb9e6d5a004b9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f5289d8be110aa5b8e565fbd2eef2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7d4d6b5c0d8b206d0c3ea0c4e9cb5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c2ff1dd7720d9614870cce5255fbc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1b7e3b662fa494bb233e861c1f3007538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d5a85d6d1e2fb8a2441b79cd4f005539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4861a6c33916611e2e722ff53d1fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1fef48d57d738bb6893eab5b93e50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f54265fa11156b94085b8cb5aa219542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b71a43ce5a9bcb157028d299fc859543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0adfdbe4ce33fc0f8d30492e02a216544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799148478598ab33fc1e3aefb036c457545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97023d4f2fc5a3c8dbc1c65fd80bab1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3fba74e485348dfae37e00e0c0c6f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ff2e5496ddc4e773873592a600176548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6351367b552831c07b7204e62ca03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82762f996674c34dcc5af99aa54f397550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb10de1cf9f3e7c31ddaae0d8943c25551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3aaea9f030edda22f660034924ad6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b850c80e5655a9b1340f8d36d713da7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08997a164b6fcc4da7f84226727e75554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011dc0a04448d6d8fccc439723b49544555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dba1f55490884205a246702dc360aa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f02d7c5b5057123a9809b7275a3a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8ec826edd4d542dfe4e27ee0dfe73558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac39b91221217190a468b12b56683b6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d134647419687bd797a46f594edea560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785c53c6b1851b4d7f87efd0b62c1bf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc57ee7ed04da6e750c1610af941a02562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59795b360d87f2d0d4eb6f9fa5eb7f05563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641e8abb3e3b7c2bb71314589f5a8ad564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199921a047f74be1b64417e6cb0a5a8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56692b5858aa95afa3990d8785171a50566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca4f05086ee9f8e4170c9082544a4f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ae275e1be888ffbe3ea2d05871b89568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe471bcad14b74f4172c4f464f76900f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b663b1b1b3044a7f4e8348bf16f177570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f24d03d8cadc50ac73eb68c7b4f461571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29ed9cdab45e82c46af48dadf92cb9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e98f70aa1c9012fe2e202d940ebb40573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e3ffdd9b100e80c74a2b737f393f5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231ef821c47407f33acbf03cd8457da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8ebf7df1599c9425b2e15b21e13d4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f893ac18e308ae7e8f0a1ce905f08577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24130571f795d65ea35b04655bf471578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a916b83f64c5ac91a8c66149f2bb1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c683cf780d107d6b4ff756421366801580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29243a0c447abc0efc8bfd70a38aceb0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ebf9bd306198ed5d143f94e15a783582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de753d22177821d3735f91aee532bb17583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b40828fa9ceacafba37b8dac67c4d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781f77ce29367931c712fcd404fe1b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384073371b8aed871c89ee1d2378706586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69582c65d6dee4ca12182c2c87d526587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4a89b29ceb0d8c5923aba04d6e2d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70160a9ddcc677d135a0ea45806d85da589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1623bca96a5c2dbcf1fed04ff2df67d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61920934620e2a790525340204e854591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e0b6c57deed10ee3136cba7f758fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2692380ceee92a8410af95f87b40c1f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfecdb4db78d5749eb5513f95dae48f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61742a99c018d7fb6131e5b34c76ae27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50812624121390002b27b5e4e1131e18596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a88a05596de900d5a257ee6957a33a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76874e90e4891a9b25105b10f9489155598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f69c1c0f82b3262d71d38c8aaf747599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5eb11f75eb3e72273a2bf0a5132a54600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26605a9ab6eed524b838964b35846bd5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1674af4ff5287745a858a421574af7f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08e0f44dfd671f42fd3982af9aa390603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299ec4c39f2d0c1821efa81ce7ba33d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf98f06af879ba476f364086a527317605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05cfa4304ebf1d9b99bca24b2c2157606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bb388d2dbe016e9f369ba650c6b8a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc31f10832a567bdb44f578b849b2f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56f78a60ad2913b052de069d52c3e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5973ace1cf78d11f0643f1ebabe4a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835ee39ed8ff06286821eb3656df94b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3688e3a0a5eb7164bd2ca2643ee96612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cc2ca18c64d8e4246258a5a5ac631613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd686e9dec582b8fab2bd6bc2584af3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae7cb3d3c82325785836173064d0c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ce5543c38957861dd0f5da64e70285616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c755470a27a01693986fc63eec098617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df47e3ae45bc75e3bbca8ee7ef9bd6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3c73c5f37737ac744bea824bb0410619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60908d9da3f5cc3cf36ca15562e62c72620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965aba6f43a3e72bb85bbca074288ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f2a836c512a48c06a0912eeef9ef0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fd4fee291ec2d3d12b850a2a62f32623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85f6d2f1c80808042b65987c6c4224624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc22c04cf82eff3a53956fee41a9eb2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a2eee9f2c808f66626150c50fd02a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c84c0f51e3841f06ff81615cb2aff627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2e35d0d4cad10f9afce504be446c7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f073fe2ed1cb59e8a33b63b88a9827629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b47523fbe2da6be13187a3805002f6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3652c4442c320a0f82e23b665c2f9d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83de1c61539a93bb434c44f736bd54632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a455a70be93d2018e9d984dbf2a5f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88d0571a837f83ce3ebc7bed4053b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c7e1eb025c0ca4de70d9ef6275f7e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00362de711513b95e8511f0adae65bfe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fac4e48a71ead33a2c5d6dfb9ef9e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e8aeda7966a55054b3dda76465b8e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b591d8723fc01cef5ca1c6ffb859336639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fd0ab1933f1cc42ad0612ba10f0f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622192ab8e9f6a0729e98549ae6e493a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3da5b12c9a316a7d20ab164bf16213642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0f332c0501d32a90427959a7c5127643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733577906b0534251d2d414d15054f2b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba917f5e2d4885a26eaedc6f4db29e89645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb62d4cee9c24f0fd79d24be709567646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225ca077e35808f625079ca99dcc221647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecac0ee044b6ec873e06e1c336b8e6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0f260cf6f0da7119f63122f283a34649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabec4c7b578c08942fe1f52e78862a1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2795fde6e2e6c3868b9282946c4b1943651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3214672ed4da30da2307cde158e9ec4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cbf734a0945b4b11b15fa3ac4cf25653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40205f59f879b0cccb9f592e2d1e1c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e168c7815e9783617ae43a4b937ab7d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c077a4bc13f0f291d7620e862bf73656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5a6b9a017fd6ed2a336e3d346763d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6a5d8dc01586eb6e76bd83d9050bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e3ed1dfbe0f7cb5d04a422cf3b938659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a34036d1b59b1571f53767e9f7d506660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a82cf148a6c6f6f71e4937fa2cdd45661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c67910d6902097316218720a6be898662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c51add73841214434a133893f0b2f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76820e8a2b47863c7b04fad542464ac9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e7e52d9a5e06ad7687247799eb9f4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213e76c0a224a4622f1274436af4f26666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b66a25388a04478044b16d193c844667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf093b201cbcafdf0b9557f150cda2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfe82c86748f3b18841768a009d367669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32ff53e2349214bf5260d6ab4fd2eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc81ae666cfc847abefa976e48cac42671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fe21f71c0156b08ceaea080a67444672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4b6e6c853dbec3dcbaa65b5760dc6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32271d955bd87516266d7950f2b2fbd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f676119e9df4485979853d68de9ea2a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7f883e752e6262b6dad8595992d49676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b079d91cbdba9a979d000b157854814677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dfac2e3685b8976cb0d15864c57e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec6a25d263aae6fac1608dab50d106679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989e231a7a0c02c45dd45b507bb5fa3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536b776fb2d8d77a579ada5cde48055681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfa403181b0ac51f85a2bb500c36e9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cafe9a14e99c63bafdd161f1904f41b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379824702f593915e762cd7fbfd42e16684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031783dcc32c63a3590308c86a93ca6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602bcea605926f864dd6ced8f3a1c04686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab1fb3c45d3b37cf13dcd840e0a98b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52cb66c8e99d88e107d19d3b4d8adf7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f412bc805970651fb5c11e6c5801d7a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac8e8cc0a145d38569532aff89eb283690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81f9d20f3383a58758289609c9e056691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb29aab8e0da1a3b0525f758c8b15d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c630d6477b02050d4872a0b1c7093693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367bb576d1b086d46f62bec4fc754932694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86f50c90945f568ed6af0f090da6e4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193a5570e5c3515fcceb794d5756a46696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dc7a253b861ea883590cff222dc58697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5923595edc08137f239445b61cdc8c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f663f7ec48875f8a238b357735110699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cbb11a11c208982f646feea2c4be5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2df180fd960324291963cc0aa2b78a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e521c799ca37c5bdb9dcf373699149f9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d156dd324dd0aec98f7ef58f1212a4d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55b2fa8b3d441432930afa5b89d43f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ebaf1172a0d659d5dbed537548450705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635b67970e5a4eb442158acb1b1ac84706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bf84e39ddea6b0666620f95b49a30707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df124151cdfae807ac1027d7c232124f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a76611fa60a4e8c3ce20280d3ff18e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055022e85b5e1f734c4b496f685d73d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd020981ad3e4b3ddca0b7e3530a626711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bd551fa6d1447e75ab8d878f20578712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb4b5fd6f38afe6a5eee77dc11423e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64932c2d97d931cd8eec7dbaeeaaca3c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9072b2e42203a72772c3a7eb82c432b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756c2728676e1897541204ac9cccb06716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99058eb2604a1a83dab8bc0904e3635717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde26ad63e63be6d41350d1a05d62175718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ccdf1e65df698b82ddb24dace218c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a775f3742a3136d8b3aaa1ea559ff1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483381ac7b4800f8de97b64d376e7f8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a400c5e31cd657352c31e176d475f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645f720a59bd399d498a936a5ef53f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436b4db795e8c9db8ac93aa066df1f6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca07d61cb7dc03560a43d58e6ff3b00725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd74bebad2d79c18def2578f0f2cb36726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655a7eccee19e46e34b1bf060184956727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a060fa61810f3e95d14fb4c111f1a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa651b2ebed06105ab39ec3f882123729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087aa2bb1ba97965222a06863625dde730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3b6495f4ee4841c690d096f76e5b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad517e08bcd18469d1b0b42571c60578732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40288db0f7f665bd179bee45af5a7e49733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f7527b3181f946995caf617b0bb3a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834cdbedce780ef4bd89567116fc00e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aff195d0eb805d600f949860ef8f87736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15462f28a34eb0876f722de97ce3a6ba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c55d73f3ea479c63ccb9643a132bcb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0b8ee3612f03c90b9707bf79421ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee8174d1d7b050f2273cc40f608e9f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd42d6518e08c4f8f5bfda0b44a8741741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cec24aedf9054fd5adb2f792053382742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557763e970361661373bf67f22db2b16743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbde094efcdd7297b844b2134aaba55744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897b8b045ae5b84e3d2fbb47d87415d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a50452381dc25e4632d4f3d0b4e9bf0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee357357e92393c042c74b2ce10fa22747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e449bf249cae58e44369da04a44be748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86db97674252483090302713c0db5f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08226fd1da41564564335746aed4a582750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371499b0e77506293c7a4f27021d861751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79fc95f76a6bd1d8d894dd6944f4e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764df2b37144eb9b99fcca079a13fe12753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c5eeb7e554f6eaeba557278eae1b0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5810e9e121ff7dda70634984aefd7a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2becc72b7df4d03901abdb6ed6aecdac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc1ce8b8fdf94a7bcfffd9bc38fa9c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e070521869c63293f2a537ad9b5121758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5818d62f28ee873295c55b6db79967759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>