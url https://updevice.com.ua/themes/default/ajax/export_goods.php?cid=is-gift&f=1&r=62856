--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4e53f4fb6406a4b15c8985a27cc521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d374083a5ae653d49bf60306eaf312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10daa64c1faddc0c8b835d2e6c97782d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3854edb87c97e240fd3f4d39c45d614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26dc918f3e8ac019e7d39bce96aaf25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fe471ed9d88adbf0b88e0c1b07af16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068b5e602257bf7d18aa788887d1a227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9347071300b145b76532d1cc21b94a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a63804bbd71992da5eff26c66b44d19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527a5a97c28bfae03748c795d9da0c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b1748403e989594e4a8fa2dd10fe011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89874b1f4c1dba96d3f8f1262629e3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f35f6890ae73dc2d648a006405d7f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bdfbca831847ab249bfce78976f3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb7dea4ffa669795a24650408a76a215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d679d3e11adf63e3a2d90c2f358ba816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a650df5a3c3476d06d1b112743506917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f91a437eef6ebeaf29faa0d425608318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8dfeeed40319b4ba8e7cce8378775719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbfd364b7b105dc410994dae6179c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5ef0934a8791507a5ac6896ba1d6f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6d9891615de1969478f129084dec222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f036df15bb86692301c69dbd98199623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420664a7e03537945f6d673a0f6406624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58070c092ea1b85ca4c9c63c3767a27425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47463453f62054b015b9e3a7cf6dd6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095fdc67884d8e8b7f4b5c0327e93ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45fb3be7ef62373f6e5298d128b2ab028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c93bb775c86ad25b48c9a6a94ea5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77387d198a3e614e67b19234b3463030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f810b8df320226f9145ed2765ebd6b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30329e92248ad15734e1a0f2271b7a0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d336d2396ec23745d243233602fba633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8de5ead7800d89f9d570eb3303fbc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad1685bd4eed9f393ff80dcec876cc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff5fa72c1eba1a43de17cc4cbd10a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b26baacc0b3d1da11440e9089b9eb337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7fe7c27a3c5cf21d807b368c1265e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacf8bfb1ef376ae708da7304c295d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c05bf169d6a3751cfc5602e026f7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c33e21d6bc8953bf21ec067b9d863b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605e752b658f4733da8f6c134fd941442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf997ca31b47f5a9bc3f2c5a2f0e47b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da136f05b7965618983a257da9557d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c90c6e444c5b3f886191b34f26ea3e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6898658ada14c379c1e06190a4b3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c904ffbf7ae1f9c8d0874c83e53ff147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60568d9adc37737bd54d0db3c5248548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b602e6deb95a9dee90ab24896a397b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b323effd52c7de3a7957681a868b5de550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89bdc294c3af022a10a41652fceefd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a871c1282946d6aaec59e48f1fd3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c63d8692ecc7e17fe86ac505b170ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c793de6e1f78623ddd0ee660b130d4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14548f76d8a9e8424341e10d3f12ff3555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd894f5eb687ddd4896db2691c0f193c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f1334378d3b1814563f552868119c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86ae5d9eff6eee63c095a641bd16d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bdb8c81b96311c7a74ff8dd5ac91759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bbd235930aa003179fe6a63fd3cee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecefc8e6190d52b2aee2f2a3f2416b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477839d012fa0761f13dd0753a9ec7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e7e3b019e32e88c68d2fb4940b62863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27429dd8818f81d03aadae8cf4fa2764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d43f15485f3a0fac6c3ca30373748e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f6fc13662b6d76c9fefed8cdac73666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ba5337c64b1fbd0a5c82b54e130cd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815024b896dfc26f2ddbf6445a1759ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8838bcbc0c8ed34cc9b4107a1451369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca911a01b196393941d5abafab6a9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c50de572dfd13668b91a17c937d12171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da26250c9bc7827a11858e5bb878cc372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e5e6b39827e4883c197a8661be15f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4cc261e84612b410ab0809efc2f1074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d426216af52c280c1dbdfabe2a9f7fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa388e4e7ce83a3882be972d57f04376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34059087235eb1240c41f85bb830a377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2afbdedecb652189dd8cb995aba38778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35315ecb5b67cf690bd148e7b8b5a1e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7ac3caeee3f1518a30a31026f797680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc561104c1fcaffb03be72bc5e84e16681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16c4420fceea126a5ea5948c6b979d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfb15ff6e1a838ae531663c831df5283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cbf11376d41286d8168da2218d27d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f149755bf9793fddd6dd152afbb4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd28adf0d116ac196a7b9028274bc1186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad60014590246febe1a70655ef4a5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f781a4fdf740bc6432a2db1deb8e7888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02073576d05c22675687bdde18c14ab089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527147b829b9c425eb944848ca4245790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86815de7b96ac69815a37e82513bd40191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bec5e284d4efd3b1082f037e98fe092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed546899f7eeb453501be13594a03293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3627c12a013252f4e16045fdf24eda0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d3e7b5b6bbad74a9aed3229c824fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c81a33c7b9a8ee894da48ec158b70396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e15526edd3bb019b611b794b8086c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552d86199e40418a4689c4dffefe6df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1e3dc7d75d157dd0e812b5a0a23eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75bd6afa67f044368a371360f9a74f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78806f3d2ae6b38e8fe05446aff4eab4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52472150a44651867c09e22429ae46b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790ac57aba5072defa2f3dda479a723103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e933e4035496ffce5a954b8cae5df3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b382162a2a0a3f88043805661d44669105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e02d97ad64d94d4479a4f9677a8e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfe63ff34a8315ff04c7cc78b6f3f9f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ab5a4996c3bcf08c157aecbec6324108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5b8b4b6c1de5f051341204590f064109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186996faa86f8eb6cf037cd93e7b701110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c3e73327e454a81be93680c9bd1d44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c748bb2311f0bf2dc7e143f632e66f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681ae77e54c1584730df38179925380113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2afe2f6795975ef3b7c241ba12d25114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e78b4ea60d7b6b3cf21fc50253adf1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f54b38da594725051550448af5b83116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83b49392ded28a26a62817ba1294e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a24780e43cf106c4efef0392506494118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f79054161445947ec1b9cd706ce2be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaffa1a94ac230ddde958d3eccab2ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62455afb571c1b5ab7efc1cafe580942121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26970aa4aecf2eb71dd6687aa8bbbdb8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c45e4569b507aaf868c47afab5455123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155e9a71c5f592c7444061a1d5ca614124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb39fdb82b0867fced541910cca433125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20e2c585ed20f2fbdb19e02e84bd5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eab2eeb3e26bad667ca2d91c31aca2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ced08a3b2ccd3faafa79c139173ab8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b41edf4ec20b4d54efc64326222ed0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50a3b1c2de09bcd9b7508d24d7eef0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b97cc0100da952ea07c6dc156c61e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e63167a6de8a79a795e5db62f04d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907fda0e35a5f0cf3879e678abeb6af133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040321fa2a07fa6e938d4f383b2267c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3089b57c368ff949879b0eb76eaf607135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa8670b6cb6e526c8af70d59f6fb28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747f53ef09336e83182feaff9c974b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08907a275b142f356af06d2264f5aa5d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1149886bfb1f3ab0581b3d461a0983139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13385acd17def44100fc1b588b80ebaa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1b006b96eb5ca57538406aed9bcb2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef0bfc16e8841028fa545c7123d73e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f4b8623da5bb284dea863ac796ec4a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbb4196be503ccced60204e318af6d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c734e8cf44542050801acb13952ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78411be54d84ce208e5e56327ff186146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221ae171ee8becf4523a30c9fc4a558147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7cefc662ccd352d1bac46620b35444148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0689e8bd387323c08c3a84394aa82d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798b8c1a69b764856af1320a582c2a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ccb70e69c790e712318ca942143a9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99966220ac909119a3471e2b1b8e272152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e83580404fe9849d862d076211496153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08d2cdf7b35cc61e3ac9b4a7e0de6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b949714c115898f4962eb3616c69d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398716e03dca49ae9293491a2cc1d0c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a0107a99c84021b859a8d83939a8e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce1a6bb4712d95b24d2f5cc09ffef4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b72a5cdf2f1f78f05f0e1d791d130159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf408f7287c2da85ad5b344d345cc43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeed23286408d76b20a4c47f7c8160a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495724fbe2e1b1fc1066b45541d211a5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a7fe33bca591bec35a496d6585592163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8429f009ddbfa8a1e12d5f0ddb6b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c90b9e918e97e470d435d792f7f8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46c44e2d490753dceb4d4fd563ab23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72236f9fa259f56fbdf01a88d3e73346167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e50e1ce55d78c96a5c7a7ac2f2614b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612846d7f8030fae6838df2146df45a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9868d1a45814c70e07d300954641a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd67428dbe447db82d4d5c44d0f2ce4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000da6996f16c2e3e6436dd2a780f602172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106b195c05f88838bd51e568dd214cc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ce0b7e7bffb97ae897d2fb35753e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64046b9844ea310b173132224e5db671175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7957d472eb1986ef6659da528bee859176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384c39d2fea4562bededdf2a5c8eaae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f2489583280eb0146e4721a22921f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab250e5a9c831190c334d19144044061179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7a113e8cbc2903d316f6e3323afa9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b73a10e953f1b8fabcf21173400e35181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da00c9a979efe8b0be9082343306bd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256274fdc6962368423990691d6638d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd4b58525f382c5043b08858624428184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa0aab4e9a0a16cc8a1c0ffb0b1d99185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72369bf8e200192648df36df64c7999a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b55a902c8ac248fc54dcc86cd4220187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fc111837832efd3a0adf4e05180b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2bb6bc6fb17555cf847abb9c9bd504189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94a30edd6a14ae00a4b4a6b814711b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc6322d47091a5c22aa6d89d476622191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a157bd32a2d0a94a6075706b16d0e1b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf3d6857282c030f85add9522592bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174d5d37bf20a9f4c7b2a4c1db1d22d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a1fba0e83b07e6d489ee01d208220195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35419872c205c63d378cb8ff8084e7de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1661890d9d18a2ef41eeb03d320fb636197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b65f70af3f243d3cf7b469c30af53198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab89ccc71de0fdd99c1b496e1a9e008199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17df712db0b35fd036db9b4e1f00370200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b12ecae24b95c950fd4189eb2fbf9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcaf0ca208ec283f58e1f3c5d359607202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d153d09c1a1db8549d9f75c855f39c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c25df1bae0d77e858862ce1b95d6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f79da43711281edf24ecfec629c8c4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285c61d1d2c5bc60e85531d1cef5a30206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2099ad4d724f67a6a0283c45e239e0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916c102f58da1ce6294d9886142459d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1bc2b4e70b039755d9de793114786209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0adc011bc76bc771e5d2aff5e6bc9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bee67df09065c04ecbbdd389be6af211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddadee04d623a4a98a67442d963103212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827944eb60e3aa2f525bbeea86e1fac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590304906122d7cd46ac447faf24284214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77a284223fdd651e084dedfd1508f2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d08004cf80e9143b2de5fa9cf71d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a02db26759a7df37031db52d5672ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f39327ca693639d1b4a32c65be1655218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9332151fa4770c1411accbf12f501219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2169b3f99aea5883b7a515cf90e430220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c2d597ce1b750ca166c16a39dde38221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0ea5e6d6ff65e5691474a93d4527d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58680fe62bb57c8439ff00dff03c4182223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da8d0ec321d68cc01c8e1b4a761adf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae219515e6b1845c6ccfe0d4d1741c5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27140a3d4a3dfb38abe7c881f8e11438226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed08ba0e6af2d59bf9ab2f96fbf867227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09f6e50aed78536528787ae9e98a22228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce29348ac35c43172bb43bfb7a3f9eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a20e3795e6c040349c7ae9382a720230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cf3376a8acd2bdf9c3eab7c85dee3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda54b2fc71fef354749c1fd2cb29c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69894574c551200c964383a861a463fd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10c967cdb0617f01258af5adf6948e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1fcd77ef948d9c9a7f0cc68c7eeb0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1c6321dc556fb8238613c642fed92236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d30237041b324b8daee83cc250558237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbc7b7726a721304228509647ca499238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb102d9d8ebda9cc1141a6f41a016a3e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bb4c5c4de377613e5a98763197944240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd8aee74678d7cf3e66c500745fd73241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becd96dfa98961f2db9cfe52aadcea4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047cede8dff462ae196c21670b6a3a23243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1835a4eccae9af940a5aae220bebbc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce229fe796806b64730ad5d41e8000ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8548fa87e6756d00cce2eead531b4ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56364eb852318843a0eace200ba7dc4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f8d47cfb1e02472caca7b5c1e70641248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64eadbb765dacccf04f4436447985ec249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acb59c818b7e266b103fb455abfa93250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9fba1a311367826aeef0537591f00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15ac9d30b7027dba2e9d47c82c9f53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8613ee03f6f93558046b219ba0e928d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503c6beff12714e6ff8c2f83e15ce5a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcc28134bac6b52a7d4ff023d96988255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731dc9f58c2419996b72453915e9b66b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fdf9eb4d9df99a1478bf0dfca1083257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6960021b245c3e1a6ba781ba87370ec0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97f335049b2e4ecb2a8f9e604b76a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e8177d37fc4eeb5d288f8b705a02e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556744f6746625edb309b83d51b68c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90d7a21d0663a617dab8a971485b1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd646b2d082570ac51d2b316fd91523263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb19cabc31d3db015f48b9d2cfe20c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7188f5e1430a82df9727d6677cb7eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d720db90212638b5f73e7fc3188e1e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd7ecaf58ad5ab696e332415555a8c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc854a4a663cd3deee768320f716ad2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678973ec13824d396f9d16dd79245a40269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a9f825305fbd87bb72e3f892d7a0ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25c67b7551be1e43e0b0f90f8394f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c170d7acf028ab3ba221fa8e495d5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47489a19067e5a306a08f357739af0f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6a527d4902cfdbccfd49da9ee8da6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e293eadb022a87f12db44fe3595d777275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b06a794bf99212734ae5e115f6ee52276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939766a0bdb2cf5e8efa633eabb5b48a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ae354042bbe6ce464c651fbaa5592278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8ae7e81cfb1b4ff9ae9712da0f7f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce60e75847d8e427d646fd1c5af0166280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f80198ab03c5faf7b04f6ce8441ca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932a6fc6f1dd7bec24d60226581bc5a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47627b3b2bf940e9540b15bcd3c8b88283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa622ce62a6d32303a4798df27460b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6ba0654619f4564e18c9876af2354285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5002e2f7d8e7904e1640b8c6c12d4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fc5fc0f39dde1c2bee53c5781c25e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994d7efa70a3007d24c10421d5e6ca5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd8636b851b87154da3aed3e210d90289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83b76c1614646b79482829769a18d4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085d23da50443000e686d4591bc911d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ef0183e33175a33c8beb4f79455fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf580c0af2b1c350307eeab0ac8d66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82f40721f98bc1c9775d3e41a44548294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defff9dcc501c3df0a0bc03a7acd074d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9477ccd560f684c5f14127bd0786437296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73a933496499d7b81390c1c73d9945297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70eb5dc70dad121c1613815d570803298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb598671cb72b1de74be4236064d4250299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d44c03620784e353dc8c6fa62ec34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8dac5f7e516d4214b5b868fea128c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d085ae599461ff2105d7706b36409302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23119a35afc41b1786fac02dc68c251d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87b608b741bb7131ec4c70fa96d412304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d78054380fbfc3de3d65924f2655d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c22d4bcf37e9b314a3e7e4c4221218306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c041319b9a5c5d804e0e8d02bd85e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977f779aa956f7b237ddcd3c8ca8c2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b826a34ace70122b581471a44300c09309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a49ee4474c31450691c868c5977fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adefee937d23810168c288af34d903e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a55465ab4149b11a9064ffd67aedfa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534d3571ba2f474a22a96ae0afa6245313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b887f9dea8a0331a0ccfa2ef90e6db25314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a2beeccff4fb8faab83c45db70578315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacab9b6052db307b0d282bed9eebd6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c0903353401cac800192df3ec65e5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3cdc8cd067214216caff0cb07531e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da02c904fed77f767ebc5ef286de91319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514479d499cc8717372474437862b1bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fedd8c2481c40989016ac98c89aa2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1a0d1678604dd0d435fa307eb5416322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43336ec881dfb757fcef20713555c788323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daffae90532646f9544aeb1f560ba8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3d7d0606face20449abb54bb57227325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38df0839cc42f4ec7e3b121214b062326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592d41d1a5a63c3411aa1b081b48312327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cffbe4e49827b34e27e167ba266e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec289c069fa859c2a60c8bf8d2f3427329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb6ee5ba71a27499a4dfec6d52350f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20b45060a48430bfd417b5a123a9fa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7f2a3b2cde1dee87f4a740d936a7a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea34fcf9449b2c033b06396fb90a15333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1c01ba2ffbd7ae89b3a47f9712cdf9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb85eee6ad24736fceae817ee43b046335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81016dfecbb5cbec16623d22d4905e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e3ff1eafd3dd7e7fb4a39213252a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6d0ce5093b9910fa814efa62f463c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e46058096b9ade670400b13eb48d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70847d89616ff0e4a0bb83591033cdd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab31a2d01d28501f0016cb441825e89341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184e034fce2af046094465ec9aea791342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4615545b6962b40482d62c26352b217343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260e624cf9b73ece952ebffafe05c76344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adc5e57b2be00d9a99ed61400cd836345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa7575edfe4575e30c5174d28eb113346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb3b427c35703577f0df0b3932868fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a8cb1cd96a8d7251226abff3e4755348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bf3de43453d7b6b16e95f6810db91349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad235e7b5729fee218e79cd0fe98e78350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c061c993048def95460b278d961ac9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ceee2fac21f60d74eda9e225c77d36352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4079b39903bee1e4da52f8c975ec62353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb74b8963256b79d778d9bc872ccb7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d381c70504f19639f4b41bcdebb82355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366ea2dea7ade9b11b5deded9c79bdf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825a23bc0cd38616d9cb69bfe8f34cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3796c64c2fbb317a6f958e68c928d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a95a364d352193744f77dcdb3cc48359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d483cd89e11ee7050703fa34aa1845360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121ace9b278c1f8425e37a3954f34ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7041c280dc4f65be48f2a4bfe2e2fed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb5d7fc9f34257f18ed700dfc2b3a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727ff4fc23f09dba3199a798a4a2b59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e28e9ece675aceef7c5c0870f2ca65365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77042ea1162d55b20d99265326ef833366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927e3bcc090f9c7d5fa0ef620fece02367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2906b4d393984ae633109476c79c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcffedb78f2f8bfbdcf353de24a80a2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da6bb7ed4627be4303b51d81fa52c5a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5312faa78c8928a2b590820ad70914371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95894cf5ce0a54e338d6efdaa954f21a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185676045d4734a199493247d9acc21373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55892bcc5097e3164b074e9f3c33b60f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3219bf9bca7b91c1cb01a63664f288375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583735bf2ffc5de29706068f9fc832a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56920cbadd90dd4ab6d028801376c1ec377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340e3621518d131251bf08361422092378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5803fdc2dd9fc6f9e1906f93678cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f7629b8a2a64d43bf8e000f38bd79380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f779cf5f591b215bbb511bcc2040ef8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c3ff35cad524633e72008c562851d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700f1c39cdf42860e91513e749db297383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cb99ce8bccef984caf91c5a67cb14384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905c9d619cb0f776deea620f07d742d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d741ce66424d5604f08045912876b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3e6dd9c2fe76684c7cb3bce7fef13387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80612a1ad20173d7528c3acdf90339e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8953751beedf6490f23cba15eccfd1c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746de160784f7fb3536cc802b6c957a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b40d884bb28bcfdb66844fb1163559391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b3960c9e8259370c7c6693944fd7b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c62ec4e5b95eb7ff139ffe043584b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9b86ffd3bb9e4455e0a6acb57d284394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a4c61993be69d5904469cb3f73558395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55379647ec6d94885b21acd6920549396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2ef385510cfd07763275af492ef52397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d38679e24c9f429a588f117fe19ff398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426c3670eee7bad2d76f292ac17c416399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda228ea9bc9f77ab6319d99881fa839400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2640a9c59f3d9fd09f2d3bd37736c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10cf54c1021d6ea1a2cc3c54a8fefa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da1637d9d14b5e9523a3638febc3c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4f3e92c6fdac9bee579f57a237983404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15ce975439ecd7d88b58a28fa4f3b3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4817a8203344ef42d4ace76c947b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235831124e97fcea5bd5d38b84ab47b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f69f48cb404218c64ac06ee7164fdc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e13ea835807845e709ba731db44c2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1e1898f47920edf7b4481e838ff3b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caabc387cc74810d6482f5852232641411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a473a97a81ce5ba8c5cd58971e99c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901180617727632ff4a6c37985517b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373cc424f400649ce1178d090c499fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1def24a5af4109fe8f7696cf2ad90c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02db24befebb8394a0c39b6d577b28d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d0ec9f9289827a7578783ec63513eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe28d3162c71c7d5b98effda710519418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1749367244e3e78a681b95a18aae6f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4b1c54daa47e64f0d562b83ace43c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14801ce0bf89a0895fccc1c872b73ed6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aaa2f5e1d13cf4136dcc1428ff514422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e4c94aa1eeacabd51d41d6da4c034423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4f4a2a4645479f38e12a7e5f99041424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efa082f830859e3cd63d28a627fbc9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311643d3eda0b54da9a58e7bd452d4c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde2fd7d0e7fcd678fa378d4dc4a70c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810c950fd248a87ecc472c4bcbeb79d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8524f4a468b33fd6e4833a65777929d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9552915e0190ae905ca02b4e7822bc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1476a1157d34663cc58dd7278c10ba431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad19ca448892ee154fb9f4ccf031d84432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ddc357997d1d45aff0b423fc2fa86433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1c0a32969c911ec8545f702bfa207434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f93c431ebd28974666555a5af6598435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e744cffb4ca47bab053dc767e8e7aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4873588369fd15d5c7f1d8251fd9d64437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1c9a7b5c64d19c1c8cbaadf93342e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782dc1907821fee937bb27a525c679c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ada3af075840b51e2be839d768f53440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df781ac6c38f9159270e14c5e423628e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f28d08c3476a36f8b82bb592dc49e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceee239aee331c80e4b7b5b8bc574d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916b244c4fc5cddaa05b6f12d3d4a8a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca3791244c395483d997df4125f6704445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59127f897cfc06f4d0e7bc821ff1d5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ddb37f3bf74819b3c86fc566d0eeba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df347c444b909669ffaca34a2249e1b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55a66cf91cfc89a708a13b71797494449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75837e2e0f8b790288bac73995f367450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68deb0d87200941c4bcb844f5b3062d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0efb36e5e45790c2f34e623280440452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7be3a0f6b47eda3991d4f2ba02018453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba44bdd48ba90d89e713c0c5bdddab6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8eabdf0723cdf186d3e60520f922ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e9a3cd997ede409672ed1594d5b5a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5de6247e1f857160967a0cbb7c0a83457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193e7ca85e3f34f9d6134dd9def6edf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f496dac6859c9ff520dafbfc4b0128c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f915170a23153b30d98320c5d22ece460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdad735c087853dca1779c811d30a6a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895919e00939dec559574de26e9545c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3f7ab16f88e991dcb37a589e5d09e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ace84c6d8cb0a4ddd97b1d578f5d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfe05254907139bb71df99ce397c3b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71ccf805f0b02e7c2b919fd2b764fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aebb40b19b43f4232bbc2c4f08fa40467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ae05f8ccecb6d0f0bed52907e55349468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253191878fa4d15fa2a62f50a419241469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c525a64d49861823059316a47301b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188d3fc7cedb010ba8d889ba290f6be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fce142ac7c9e08ed82b2d337644473472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41542938fcaf6187e11f015cb75cacc2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c07b58b00d00936f7a1849fdff8ac474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e02716852b7f28f9ae7f8a62ed0597475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d5a535ae29390e8334ee1703678c8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12035a0c8633ce210175ca47ae390a9d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe08d09f57dc30bbd11c6f8d13641b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3491bc4c62237176843d3e2a0d8b03479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397b684487374477b8ce695b67b5ae3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0a2b9337fce4447e154e4b252b4cc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0301fc7f5a6508058959aecf88f5e8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7278b0066ae9379b000c00dae9f054f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c92a63d6752b4b232491c5535166a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48ad82a5c0f77fd600308345ed2385485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d59ab3d9cf583df37cd4f5a1d53d1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010e6180928a254edbe2d89110bdb24487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6049b8ed792b3177ca0031ad21ba3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ceaa6320d83d17be5e3a066463ff05489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6bd098e4deb51c68fe9385aa5415e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6425defef78bd0ddc0425e5d74d03491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f694f57dc2a58c963b099cc551c6a34492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58af54a67313fdd3d008492887e8ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb785248a23b651eb3c1a9734aa114494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527b42e69337b3c375a196fb5cb8960495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae6a98c0ed261a86042b79e07bbbf1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffec96205f83501da6c24fb81928ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43b2b24ddfaf9a53035801db488511498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c44313aeb3ae4e2da76e584562b03499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7ea445c0fae579ca954c5365bfffa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed94c0449ab5ecb4e3f3d102809ba3a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0a9622ccfc56a6e5e9d26e9f92f57502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ac01e2010e8beb37b90ca6029f073503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188874cdfd72f430893dc026c20945f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e5bdf72fe41da84686a20709a22b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a91181d26ccffd5f96625cdf980e26506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc53da68c4f277bf0b789ee1acb5b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1829d7abc3f5c9cd7a916c534ae14508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa8aff939f6114eb8275e737f8d682509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4107519408c23e74844266b1ba91c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be4147cd977e9a35a677018bfa9a64511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023077760a7ba4e2932f90eccaffe2c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988c42efaff3308db4468caf1a2d503513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbd6d09664ceadaaf4521f402dfa00514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec2ce4f3360699ce1e964ff4c380cc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526996815d513b55c8c35efbeb4aad57516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed526df36771988726bb7e60f60495f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35395743f4d6db1162cb73c0d4f4982518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea2cea2b32e5727202337d3181dc32519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d18b1a7efa6aa58ed27a00ae4cf29520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf85dc98cef1eadf73f6543002fb4e5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91c4f77db0db0a09bf4b44ae183be3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897ed1fb764fc3c28ffb2d3b4c64222523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a7019eb0ab6066b62fb8f922a9f2d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06ac740aeb47331a9712435573fde1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c33eb1d73201aa05de36fceabb1657526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb43ed3acf943e01e781fcec32e6523527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafd66422e3157551d7b19ac77a0989528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab250c99660f0113eb78ca4fab78d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0f795decb602e509dda8d77e3c93c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8898ea8a0ec4f2ca4a71c4086c5b94d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629007519106a24b69353aae0b2b0d62532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a1016a334bc1bc8239241a5b67401533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff09b7bc436447d9e961571b0b9a34534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814de9edaacdef245b9d9a80c02a4cf4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8e2c422e4e48b7e3117c7349fa8e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefc299c08680fac6411c1b66cbbd16537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbd90dee2a5673bb987f6185df3b64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ead6f2d76601b87ccb3b48b2685b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8163468b73a96330b86da1d72eab83f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1b9aa83cf28b340a30a4b2ceac041541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee4abe4d6da8dc8e33a80a43b0d535542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358fdd6d83e165e35ebc65ad9036a71a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7b335dfdd251960dd4db8d6b92bc4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e81068b4abac4e309375c8980aab2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b512dd60983aac71c1769d9d606f1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46daaa9db12c41305d813e65a86ca5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1b671ede33001961c41e676ebb117548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cc54dd8e7b0a4748472d4aaa0a1299549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9090a15b6d16f23103e92883231d24550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc28a2c7c434501654dbdf1030a32e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7484e2762b1b5e3432a2f32e79aaf74552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb0d6a2f4578ca4003e8d7e1da60df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21aae0b05691318cf5e498e9de2ef18554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d9b085801a91055dfe2b4377e54c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ef298a1b621e8a74b28e74d024cd9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ff07659e101f72e211a5dc50380a7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db346e582dd73812a8799026a3ba74a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f6f7d0f26f58050fd1da9b6a28a78559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7c35e021b27625dd165d61f566e53560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb891f64ea265902a22a99008511704561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bf7262bf88210cafbc11f59ad3d68562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf9ab377d1105ec13801f0ea937520563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c61851288b3c3d02e7660d37db92c0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a17326edaae6e0724af5f9d341c9be6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecce4ded8d6eb344cf317c4a986c351566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931eac1859a536e9098428dd1c42147567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e2b653de32ccf99a0a75f1f0b787e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e179e5c404151e7fc192beaaabf26569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31e6d83abf93ed4cde3262bcaee9aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e72a1ba04f6f07190cb6c4b99b9af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381988251be595252a6106ad31e88280572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d6c498a99f1c3ad61b5ffae7eadee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e18672c15e9ba2d62103e3535a26b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fd135f0118d79678443dcee278e9e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5a248ca8c20cfe27fdde6e474f4bf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9ac29cfac96623179ec85f7ee4530577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0e0a7fc5d130d7ae640a6342bc0ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa951e3a29291f3d63bde9f6581bfd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734bb54d4a84a000b6da0985f0ecfe3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b5cc4b19bc7be9df33acf993b5a585581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cc1f53930a04fac0482a4e6848350582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8411ec325f5abde1215e349cc6dbb31583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab636185c917b06e8ca868225d56ec584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d1a7bcb65c62d725a875a2f7722f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69ee66266e7e6f494758dfc411ba79586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd078c76b41188aa98a03b6a0f6fb7ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e56bcdf65ee0dea3cb2c29fc058a11588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc1919c98205aa2dcec10249e1a22a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5132ca2af24c63159c87aaafe9a4f1b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d923a6ff0b13730189fd9fd642e44b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba27c1bf6e037227a34cee48ef5610592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e5b2e421cea5f303dcc8bb6075f24593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935240ff669a253a025c321509b9d24d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddd043d6642d540f5fff8247f115b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a6531f66cb161370ecf23459ace2e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802161b53027036e30d63ac07c46fee597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7db8f8d2453d69cdfac5ddf30f1558598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8f15d1354d18df4efb3595fab3946599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07770db33edb29f7c43a167136b1c3b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1782920b21d270c6320acc5e798eb54601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9598e1735ccb23dd32c734dea06a13c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef00dc5911b90137c33de9f2f95d409603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7664fc5aff98c5810691576985ef78604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d35a771964ef3f3860c6b39b64057605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710add7dc37c828122e95fc69f80fca0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bfb34f4e87834f738636551af8f87607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b818216023a6ffada80709e562dd314608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749beea0b89134d8673d7efdb5c9831a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08641789545e7ff5e691fee8a33bf351610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6452bcab58a1d453e4662c33ca232d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5a4e8cacfdad6dfeae0077c648ff9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7fd485c8c833b193c2bbddcdee584e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a39484f4f378598bd10bba072b3d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b8e325c0c0175bcbc36ccce34e004615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a24506b173bdd31f7e0b7d96cdd955616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a224160ccdd6f826e612baa81d65399617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938fb553ca6bd2f4bb38d59920f9330618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b95db1177882c3699575af037dd58619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e9b54433aa4ae136f5575cd7942a6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e68cd488147e30102968bbbcfb8b24621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71825388fbed5594b345e8e1de0e81622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252311700835e60b43a7f8592a33d068623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75042aa4ecf57ee8981ebac9dea222f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f29e8ad9f1f09066b488d6fcfa7bd9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ce60a148f7123d6901f9cfa8a4c5d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fe543a70f666fba5a29f918b0f084627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec7cc10f28b3d5703bb55f86dce50b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc944cf01b9add7ceae441c4769248f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0f6f06d4075dec2bcc3c5d1be6cbd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283b4f6fb6975cba895d223cd1f8b88631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f7e81318a4c6039e14f74527afb69632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18580094e6f2758dce130e01441b5f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a7cf727fd3a049b026d420bd133ba634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814d060e054569ecd2c77a5f7ea3d42635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035de3297ed1090156883cc840f3ca7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f685c9c3d6ce09c319e03d9537cb4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15051b471d2e4c29dbf0d5891f252af4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f46ad2cb2ac4d44809fa3de48e68b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f53d68b790743ef7a77d8d54d1ce1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac7e48bee23eb8f8661a12aa36645e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec35bb3a589a3012850a1f957aee3ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4938cef2929f3261fb11d95372ca953643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b621c8fa00868d1b4fde6f3b06f0b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf395f6d6909ee2edb9add53c21838d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971a0270ec7fe68782be2b39a08e046646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70180b07222288d3cfda64d6649a41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ffc5bee38a95da46b8b29b1665384648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98aed702f25b6ba66e0dbb694a39c4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f9ecf39197a62646d3cd2c86afb2b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae48ca1b40266d861d86992e76481f1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcbe513f46832ddb3d80e301803c56652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b3bea1dd2429f2e843dae2c126dcc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496895121467221edce89e7ade39319f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d08b97b2dda15fad5bda444379251655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84977d40eef1e113a6616a948bab8964656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529adc396528d4a86461827c04a1910b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f77c993833fd7c0de95c0dd03ca77658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9e4e51127b09dc5eaabd71c40c4740659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd948b125f8744262dbba7f5449cb2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fa86d26f7b825e4754d0053b792b1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e433d2b8dcdacedd8c4fbd63de0bac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a116565fe0dbe3e4426f98c4c5e10663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6032ced0c81d09e4be10f9ee440358664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939d9cff2586d5e6f5868b99545afec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992611e334fcf16aeb339409a30443f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b23744208315352c986e57ecdf3f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada0e11e9cf02e9974f23723aa50b82668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975adf6c0a70acdef55a163cb5dd3e09669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e0abb27882a37eb487d4f79a62948670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0c5e6247380f59af43226c31c2b2e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb3c1fb4720cec0932666dd7604749672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61004253c8671a8d6749ce074089ff7e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281703db07fd53b98f30036e46b7b3aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a642967c4e9908cb3720279740c8b34675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabe13ea7b62e15227c19e7c40c4745676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d208b9a67bd8852f75d8efa3fd780677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a591409b177a7ba087befba6174549f7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abacaf1049936835f68c67c0bdc12ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c7af7756847cbca5d9a1d9d411e22680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1fa145e364996dc9e768d28087a7d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22302e1a724e517ef583c191227daf2b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c66de7567af959586b11235352ebd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2013000067249fd94f3a81b365aea8f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79873a404606c379a89f68b0386fa9cf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a13bc99f9548fc4df2527e43fcdd6c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f845a9e1bb023fd06c7a277a6aad30f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929b04b3bd578b13f42eff4f248493f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ed849b4527c50b2b0fe19a265f425689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7109415c315f6be06cba85baa7a99da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443de3f781cd1f3ee9d6c88713021a0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124464e780b39455aedd3555f8dbdaac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70bc37afd545ef4ddd2ac84bebc0b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d535df524e7d185e31ed2c5833feee694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca939edaca31d6a5027e3df7a8d910695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b9df61efd3ba396727bf2465d0c6c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944a636495fb5eee96e17a737b9737a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d79633bd8b8ae2e98d2b4b58b628a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde9c5c97461f015a5f0b3458dddd71699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684394cfafa04fb73c00de94ed705f17700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb040fd71749f416be87e8ce4a083fe8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74621a4415e7d01d651c1d786df4c7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13acdc0343b5ff4c458018b4dfb06ce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e44b75ecb60a65a1dab4dd024c7a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961a3339c6b69b86bc8040c69676e62705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e361163775b700682629559d1bf610a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d8ac9499b76d7df35970d5ff329f5d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8376a45a808dd2248f7be06c145fbfc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321f3624ed85ea07b5d0450f5406485709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17193ce0e6373f13f7bf8df8a0b8bbf8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb026ce5a9c2c531c47e389253bd99711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa90a02cc476dc711873b4b768e7a0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb3f5a4a2b248d7baf60383befffaf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89343877015b75d2d57c2a49bc04ed4a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90d34491c51b678839b6c1f439ac6e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8d0f751a27ed42cb35b0622d30dc4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660de525b77d437deae0b4fe8fae22b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7d7ce0ae309221d2c97195710f960718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124f309cfca3076d92248b45b83f731719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82c8da2d3cb3045300eddc9c729011720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2cd505aa33d969dc7b6abde08cbea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc34e7de88782e684e3e8f9f40eb67722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6680f16e6bcecd6d7510c5f3c8dc7c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525c69f028ae54480c5a9c8e88b749724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f9da1befa1acd85ae05977deb5341725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b22e627654db88ae2d4b2396f29e0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da66e62b37ccf6f4bea41fb5b7ec65727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ecf6bd62793e05dd74e61303ba0da728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80cf25eb98ba75505077bde426b146729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0d54956fe60982dcee8db40e34227730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9becdeac0036a4bea81ab1d9ffa38731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585deda7f60541abb83b25a1b82f1e95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95719adc26c6639f023d77ffe3c52dc5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58578d4bef6e4a1320bf0bece7bffd2b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074007e979aa3ff09bc241b48c797c6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43bd6cb1f9f3b4947abdcbb871ad8c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1e24d5df2814beab0b2db3bbc07e2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf26faabc70727c434cf39bfd89014f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ae2db1e2f12d5d61386bd9007cb4a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dde1c10a5ee64443dc94439563141a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3eee50d66a36bb94c8f3ede5c099a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601cc59633b7f4651421660317e3b21742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e619f12ada36af3492a0eb3ad30966743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e7ee847a1af8c8b3c5fdaab62185e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccda8a20e3ad57b84128c73703f23a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51bc0b2a2aa5ab11be0d871c548331746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ddeac5264b173ace6907051170188d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdd37fd3ce1627c6e4747100b284ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89989b6b6424b0e0c32909d15634c6cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a58e416492bbfa25e86d65484d1e3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeeb8de35199b1a62e63224e0c902c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf1966828dff9416fa02d3af2e89a2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37255365bec32c40b3184cdd42d655753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df21ca67d2f0d3b28ffe5d3c5a25a75754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b191d9733a080d6464454f1f9ba1bd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848839a71df2042bc474bf68eae3f05756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffbc47817e7eacca5e16c0623c1830757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fb135760f0ae3a954b6ed9c6dae09758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003f41e6deea11f455fdb24ee4b6677759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1cb540c4ecd5b229742c8319b4f291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b0a30b8ec91b45aa201cd8376a2b4c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bafe4948c1703779a4251daba6f623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098cffa11db537e8185ea6e17a4ee254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1f2db0ff4d9112aee4ec91e3bf5d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b4858f19b4f323a3f3520ec5ece686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9abb110b7bd34b76b594db727e5957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b1957613ee41d7ba0f82dbad3c4928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e3bcb474a7f8af4809c591df36cf59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86139a99a40f9e810a4767d4848b6310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb84a07b15587ec5f9b2c674649bd2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c54196a5d1083fa168b3ee188dd60112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7e4383724f5380c21cb6e1f06d2a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adf054046ec349a754973ac6a3f5fb914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73100b1928f59986305ceb164af57d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db04179fcec8a4a3fe7ccd6fb78b18cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504d2bf06242f4e529c085f33a4d68a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642cd0f59784235c25a5ee29ea8be7b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430f5a20e1a5050a6058a4f942817aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3988c2fc2c8901f4033e6a919928120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b6638a1cd6740580c969626b7352f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e830d601e9cef4b9fcc120da919cd3c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abda4e57454864e068c304e33ed15223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa208265eaab531e9a3de4b72d88615b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71dd74a6e014409bd9251ecb5320ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6b3230da824498d5f068b65840c0626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70301e39a8f3b5ac8b0e3656bcb22227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc153cb6944ff4f13d2f3d7736edd928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2da8377059ae1521131c47958ee2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed90edbef5df6a992effbd0b5fb49830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c5477f5953127532832b89cd8f4ece31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d4c08a4ceb856e657af507fec580932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7748030f6af029db616c1cca97f2c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf1f691560809b35b03d4941b9bdc534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de39de563e309001b4a9417c4e24b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0d84611b27578aa1e5e64f869a6aa36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67e65f31a0a2423ef720e2d73c0e4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fe85e35e2dc00d0e5671f9a8600f3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaabcd7ca040518bd8b51a9c1a1b2bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4e859a0c702703b265d181043bf0640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7a43b0a4f9a31b52f54fe9af1335341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d19058caa5489584f6e9a3556705942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f5970ce707795443816fbc3a1452a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24718dd7abfe3648b3bf3ce31b883eff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca57ca64e24e9adb9b90a873ffaa65e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636b579535decd65f484b5fa69882e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb6b9814dcefef9ac4f49df925159e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538d9628b21c53a6aa7920c64ad9be748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a0a6442ec35ac63d49ff5effce0e649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32f628831b4aee9fd2aee436b5cf4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9009566a4cc7075d31d708b1486811351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75dbfb45885bcc19fe53b03ba8c39752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee36808b17e53565a1e91d43b9a792753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bff106b58c48116f13aba33219cb5954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827f375baf22ca42b25ddc733dad56855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca9204cc2ec13f836f013d0691ae4156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192781d5823795a951c04c5e4bd786c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2187c25e3f24e5b66baeb4ce6038ff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98eefc197aed229d05827232ae520f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b94122b3bb5dd63f7f5cbef633dde160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e2c7720998efc639ab7e82b65e12561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843c2ed280f3714a2bc1736712c96c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86289738de2bcc8e9b604608ddd3ec5763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc25e874a8bd2cd9935ced6c21d5c38564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cf35f97370ce0d64f7a50c7015ff565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6126a2fd4774d4c431b60d8aaea5766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646a4155bbfe35588607367605f0dd367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb51fc107078d598914fc48811e2077168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3d8e9b50685092121feacb3f6719a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8f50a1d0be6707e5338fc2e16058070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3f58b1377f0651c1e262e393f63ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f75f6542ffe9d6d6d445a4fcf8963972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386742144fbd231db8c611439c4dbde73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844bd1d3d589fd0013fc5df25b1b89b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54568a8c12fac89cb3430ccff490978175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa664bff59611a2a16425341787a0d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eeca344d120553502b2bd21b27a67f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242136e6e8bc35266876a0f9736ec4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946303c3dfc76ead11681b14110807779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095f2475d81086ce3e828af112f2add80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8999f639637ed7eeec3d2aa48644ce181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71237ce8415c6fc1df5a267050adf15a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca03653e5165ff8471faa3524bffb4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505417edbfcda43a57307d8e41506e2084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b409b7f5741bbc3314d9172fcd702b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5f4b1f95d295d98714b9b9717c6b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332efba46be3ca0d1181b3053f64e0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798a3748321cd870646db280eea249c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487ab73c8926d8dfac43cf5f946fc2cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8681e875daa58a6cf6f2b2cba784e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cec6afbb8a48570b726e2871af618f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61b9b83abb4cd26f475d968b5efd1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf86fba0ced45636c4b868d9ee937a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e563a844be76d2c41f6d4cc1be2188d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049d58dbd06194519c1558a9c01a92c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d67b31cb88b1a7c9cdcebd29d90eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26377fa319b1d994889fca8f5e21a8cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e57e7772fa0933633cadcf502de59a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c49bafba1445f2e32da8b8def113f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff26050a1b2a6c0eaa4c764eb08610a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8368779e1ea56c609ce90543477468101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8b3db5a71756e44738895568055e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7fb13df16f9fda3959b8e894219ea9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06271e6489b4faba2bb90d05df1b3acd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a6415697e271c8ade019564dbf4a3c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256bd4f53fb4bcb1f6fecfa89b8e2207106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3510468fe3f7f6f1a8181dc0c062ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f2e9bd092cbbb9278afbc3b1ccc24108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7cc648d72000ba7712ee5d5be185c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1f66eda5b55498608180e64f8e882110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea048042d75d704770f3d55470dd46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70ca60958609960975696710a74d58112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2ccd620b47ad564f5f5df9476af2a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b2903c751c9d8e4e8c210685c8219114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bd38756eb296fe61b6af2ff65efe3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29418505f3f40c65436cf2cd3cc41d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8f7208eee75163d44586614c764a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640e47e8bd746449b3d6bd7c9b98cf6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c1f8014c0a68934098d220e52bada119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945baddf2651ee319f1a1a07a95af65a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ceb0e09395f60430350a6b48cbb9d9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51606b6c4e14e1989101f8dc2b47825b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b58c5cdf692d4295d73b7c20c9ac9e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82af629e3390c01ef61eaf9571db050124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027d276430819a40b006d6105a01a62125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84537d0da1376569bdd0dc9e204c31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265f16c41c81eddf0b0f9d0f00ea9f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bfc7be683ab3ba9a39279586da7b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66241f1597cd9179d54da47dbadbe9c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9c219ee48399e6c5b9c73f23cae0b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ddf1770ea3c730efa7724d6a52b7f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bf2ed0222ffa30b9669929a196e40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6e0fbcdab29458c0bba5c91ce6e9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b18db579e8a67f228d9c9bd133965134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdcbdbee9ee66d9e8aaca1e6ba56dc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411a7af6d345b4960dade157aefaaf9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53bb150cfb23cc93062364513fd26b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079aa1d724cd43190ebadf0bc64b19f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811414ae3246a66227dec399bef06a99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe563b91e354578e8aab18fc5875814f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56109c546ec8559171dcb4de2d93a851141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11beae8300fc284be9511a1289e4d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7afef8c6524602489fc59d546ad26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6acfdae3c732a1b36d1f258a99e50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beea787b05a9f94503d6e46857dca83145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e4a66d12d6b4295518a3db5c7a2aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bff60ea4462ac5a0fe179d0c3c722147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b24620fa4b0f4fce2458a5435e377148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92142326b48b993a8892a74fd9551f5d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9808879d261edd9e28569d560ea44b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28014ffe83039d83ce7741c6d35a4042151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d96d73b661081b6ce67de974a4c8df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85d01fd60e0090ee0fd168bacbb8b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4c680aa42aef136b727f04c77821f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873e3aa1e16d9397a27f4a1d9e4855d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd08547b56e06ccbb7b1ae8814d968a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db4140207544cb8f769433aa0ede99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259523301e59cf295b321802f6d34cc8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d85fb3e7dfdf6bb251abc8af4a949d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc7f6c3297bdf8d3aeeaf17d532459160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6087b6a43dc97e97f748b0c91ec1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f708fee852ddc8d2c2f01be89e96008162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465b6e6a4a5f6b61ea13ae09eb5d79a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08643776f525c1818442ef644ef9df8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97129232af38f6063f64f09f34deac05165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f40fe7d547a26b579214ecb6eedb1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de40101bfae625147674da1952dc09167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f832d40bf3656273292d7da5f8f36168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399eaa993ace53b694c247e7208ee3e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec85eb9d32aeeb81374cbe16732b7f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a060a93237e258adcd7d6dd5712e2e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e7c11a9c7632a36b746f10c3af078172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093f3900d4bec2e2663c0f6e5a4bb6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9470a9ef09e6fb917051974b9969115174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91abe23d770aa647f2e8e382aec9f27e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75cf1ee5cac3ffa69126ea8520f3d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222e66a22f4821dd5100f5f6ed22575177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0f16bf23047838acf9cfedb9ccaf5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93d44e6481204306cdcf9aa84ec969179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263636518b730a3a2e589d7d72730b88180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccfd96d3b4e49811652f6b8b6de45b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e875e9511687f537b162b9eb1d998b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07883c5d87b2643ef510c67c681c39183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e51fa1be1f8f96a74c0a81eb8eed3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1041bf52dfd7edf363c558c784a0ce185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed016a0c3a5af4c797787b7f4258450c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d235c913dca415d94c3a288d0f0f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900f211f1c28cd3bb15d724ed787768188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b9d7fb7f582370192eaa006722c0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33a4a03dd5f8517a02233686f6c321190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43031772931b686642827dcb5625cdda191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730eda4619cf097698c250febd5f62d7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144e9930e2507275a88448937c32817193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77dbf16828d6b6699c7ea0dcddda4f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb066e7b52798b15835a09bedf87e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf01fe8fc62383efeebcc4844bcaf31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85139388ccb5ea547ac6e51350422cb9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91108aa8cf719a5e1a82bb64114528198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006b1fa559b70e017680c2946b4496f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e187af9627d9a7f3f8895bcbb9c726200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805d5bac194a98e86e1a7f7be9ddb05201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074a92add6eacff03d9ffc305cc831d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74160d97d2640f19501a68d9679e5690203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ee8cfd6631eccdd486bb5c843a46e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee585efb20ac4ce125aa31b0b48c1cb8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6e48fa6447126435b188b1c0146245206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de77b0d4e102ab36fda33aabff2e73c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ad5ad7d5ad615761fe4eb8d0adfc9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d4bf6df83cabce9f62d6dcfcaa1a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9f23e6edda95ffd92a29cf3fdf19b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e3a8f8c7abbc569826d32812b64c9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fc91b68b7d18e44eba2e8c34f41d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440101cfedb6b589064b42ecc0696de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368d9a40d2c3f1fb5c661733f7495f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c167e453c15c92bc8756747de27e3a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1975fd7bb136eb81a0f5ceca1e432c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a8129c83fed3426573994c49b1aee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e5031cf731e396e49ef842fb6f29b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bf067785c1be6c5e703532c96bd67219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7355eff013f945d882665cffdbca32220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d277a992100219968f605c1041087221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaae3d69a55b384a0b7f2b1411ee25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5768dc87a80ef5c5a40cbb86996f1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50290a88ae9040ad69543ae34cfee633224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d911c22194cac93669917a18cd153225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a093f6e3c76966b9aca0e67175a866b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887b662f1ea855924176f64b5684faf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c01b50fb77fdb12c11ca71c3506ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6672c888bc79a56cef8af5c6f20fde9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38706d8335b179729ce6c5c9018c7b81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98947194fdae3bd1279abf34c06b00f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816e1da8c254429b41bdb1f4bb5f593232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04324bc96490fc378b0320d4203dde233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf0399be0b1f40a9eb704d16a9abe3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56320344117d71f7c51fa0427fe32634235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f74b912a1169bd9380880cac39cfd6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9c64c4cddc8f1a014e91adb6e9e41237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093fa23c8500e8a33a9335f442ceadb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa08def0d34ce571dcde2cddc6d702239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818fc23f905b9b9621b3947bedb61d91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7d7b91a58852b216b852ac67ebadf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2578d80f4838982e4508d9f3de16c4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57712658c71fb2d850ba6016b310085243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a1ad2011122455a495ff477becfe9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39eefac78d75ead3fa0e368de16764e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f870527f0637f781d93cf4a81eaf6c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fbbceb1d75ba95c8b55d40c5a1efe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964bff8e0e81d8c49b6ae85dcec3ef6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a512ed64d4846bbec7c32579e3ab4ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568923babd5c3d16cc9cccb16c2aa73250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64240a550b289381356f5899437736b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f038419eb43ddbd7b756e8330d81a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf6a0df8f630e6eb78c659b2b62615253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0d6d854fc0e6b59372e7de02fbfb5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b71dd07fd3bb0ce50edaef75d28a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dace1a4fc3fe2af1403038ce72e061256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a224594ffb97e69eb198044c71f78a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ba51f686ce9add959d962c3381e39258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523432eea685aa10ee5b82ae4bfae99259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee3ba711510450caa87b3f73efe8d7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9fb126f7d1dd7377d29bcfa6e98c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26613ef23ffa236285b187ec533a23d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fb6a524daac4bf53299b95713b8a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4dd17ce2da7a390bde0d69d5bcb08264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd79f82c5a0a40f3b51ed50efcb975265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cd0505a0c288072d7374a742a3537266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c19b66e47f60aaeec399ab06e06df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f626d35af793132161da79243d62d35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28470b58fb9569d62b6acd1e3135aac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e82f3cfd92f1c65965a2f7f4199e5c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4517f40f253a438a85896ebbaeade271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c35f5f495a1f16cc3148369d9dc994272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6cc67f8296c85e9b898714fcb0c69273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f21d66511ddb55362aba5781b46ff5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776f7830dca8491dd482e2bb61f9f9b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6d2ddebf4852d2a9c923589309ca6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568af65e9f698e6e143ac41515823b9f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea53ffa87e34cfe3f0deedc8e6370a5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb3551668f831226c78ab7f89bdafb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a8ac019dde8f814c6f41923089659280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c95b41df64987196f3f70e7e41ffba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd29c1aaa2401595df6f9061e58228a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d3ca108fcc1da9ffc26078b55c21a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8d67890329e7dde0f5ca6bc56dc0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5756b0e238e07573051ccdda89e0cd47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbfb6e83c1471355ace4e2c7b2219f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ecd338c60a055a503279517bb0478287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c680e3a6372e47e230835ecfa3fd9b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad80c1981039ebf5443492ada23c0a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea733b57bb1eb206ffd908b20e5ddc83290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab6848b962d12f5c771585a7030117291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45e5340a6ccd613e701a09f77caf01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76e047451be10e2fe51df8fad75e96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905735187ebc041d2573fac6f9481fec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdebcede1a9a84d55b69d97b361130e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d87a4124627c1e5921c16592250cc0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d00c489a3df742805bdcb929ee1851297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfaad3f0007e306c2a67ead8490767298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c853e15d657f02c373dbc06ffeeb098299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19114ef9db77b095f4432f3cde64d5d0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02bdb51a1a74d1028965bed8201d01301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623590a73917a66d1a1f0ec7a327d41d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c38c8707d52a4b999fb1ea1a17c963303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130d7542b8628d5129b0c734ac7a6b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb4a339c6f4a9b552edb2ba7873a97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e7524fc1abf0ea89547b50a030e24306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ea9e89714c96f50b786a5507afc0d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acae1e52cd9f91ba57b6ba1b85a28f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c538fe7adb8b1c95b04683b156fe59309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11dce381b7242719334eb8495d685b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b997c162d597a5b4e780437db6ca2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273d2a2f60b74c9b766dfb62c90c728312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aecb64fe1dd6f9194cce74af399c2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7b6da0c08fbe66fe6dec6d348b1b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23d35a058c896222d0a7d7aa123b96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01099ed57e586aa8e11bb33fbd1f26f9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a4a991c83aa096665a357339e8ed3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c165fede695b537e3ec5a05334237318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d698c657247e0d017fee25e7fa360319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe503305a1cda78d8dcfea94f6aa281320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3687bd62125174e8b9442b7d5b7d2ed8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb89bd695fde4feffa31ae120f71c42322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60c67f35ed6318ec6ecb215a6c9a99323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c7b660b1ddc10f3ebceb6528659b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7a59a41b6b1731f6657cf467bcde2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d7faf224d615584bfab2765d8a17f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884d3adc9e5acbae34cea3433dfc32b7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443d64594edcd4434daaa0df73d7044328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd9a84a00f08eacbc7906f6816da49329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d841f6608c1563f51d273d76d783f31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e963e9c5ca6b9ef3e98829231f4573331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53adc1ee65950a0be26c045e374a2ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d1b3970634f05afe0a74d8c6d9761333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcba26adf92fbeab2acad8a568bd95334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf47b743bab6996e98b68860ce86a81335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fe9e4e54e4648f06cd4a6fffc31a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08032da87f7942c190bcb5963ecb4fb8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0b80025b58501684e2c5e0cf36319338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961c63b0c5b001cd518531922a6d4cb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9c157fd0832daf6b8fdf2172aeff7e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda7b4a5d6cd002f48019eafcad5207341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70770ccdc3e178cff38cb2235b76b595342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59ddc5e256af4d12f0ed8d68c456cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c520d1b8cd2040ee6ca8c34774d8d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86ba1b9fc64912a0da33ff50353b5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2a8c04479e1ae72f80fa2c524c010346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012f113bcb528ca11aeec262099fcc0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5a0cdd1c8b35d8e37f2837e29c44f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88438c5cf038524cbb96db93352af644349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23c13e82a249f39b1e0f51cbae9f9e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f92300ddb8047de50485e5e5ee2e23351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90e5581b59133585e408aa29eac78a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f60af63f8aa1bed3b1927c53f82de8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34929eb055cf40379add5a0f85f123354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4120ed588e954e57269be44aeb35c46355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d82a01964f37a8777eb176e294e387356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6be71443b6790c48df5012ec587b35357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8d19c238af4730b694683c7669367358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7d9f8dbed124ca53dc2227ab30de1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808590ab387c10c84a71a086d6656e7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab714703d6fce8b5febd69c752441cac361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e678d780d9bad1b10caeff0e1285b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc79e488622144c6f99a64708d1da2f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50306d4e850c110ce9c167e9ac88a3cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bdfac1955fa4e1b7b3515a230ae06365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89704e8c8c625f0929e53449eea8489366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae61dcc2dc3abee93f90c25a68521f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3eb30d83223ec811eff852401040c6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51306885017b32b26f030a092bca3313369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf827c3bb0ed72d1bc57f3b5b6e9bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380d28353e1f170bea3ae51c864ce64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097845e91443fa0002b439af6a60c6df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d76464a567b75032fba6ac63fdae0a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4180995603e38aa774244aebc44c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f77ad40a5bad6950a5cc34979419e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852bfe44c1958f8b5fda87c6966aa39f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556550c3488c8274e3b2d2adb03f4f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328443a90cc1a7d28218648caf8c77d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca26c0491c315c3f7401c815f7293b9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f465e4ccb6dead5830d143153d64389380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316c4301d28060c2ba7d71086190bd4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdc6d2c3c321193a16510be34241b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb41e95098a7eaaf896aef4803de8e5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073150eb1d05f1e567db3e7b9338839384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054566d6911ab7020f9f42dd144c24f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86420b4b84b7cad1762209a4d4b2455c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66a8c41d2d1f170374003b5066c738387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72416ea068646805a59174ff3c712cc1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068efb7469ca34a351f77b06aee83bc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff04689dd4a76b54b43790a0f035bd7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4128eea5c76f3261cc27bfd3afaa7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812f793d3933380681cc59bb242482d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ab0a3f533996f77642c9b90970b40393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0de17e6206430766b0ae999d6e0277394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407c530f8d367d4c8740097b0256936395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213f71a7f69914207626c0e9f2ad6b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366148f2d103c4ca54d0eb6236dc52cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66233bb409880b78e0a1d1dd35c556e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8150424ed30309619ef7eb6645cdd94399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafce9a54aef89e61f94d5007e2e9883400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c68b538e1adaa9c26b3b1eb561a6b6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c29b92c1365f6e7e4ff3efe5105d77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42693b0866863ca2ee46d01085ba5da403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19889ee42a8c246a88f20f30bfc8d1b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfe97696bad2207a1463fd8d037823405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad5a2e798df3ce215a54c735c2651d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95900320e9537ac01d624a684c92bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357af2a3d5983399fb3b3c5f2b77a91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec855a137ba8db95c64cc29966a93b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea125cfb587c66a1c6accc65bf556cba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d349b3b88bec3bdb181288b93b680411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fb34446e7d865e1574ea47f18f7be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8352ad01591c2382cc20624658842413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b80406d8910f49882d4ee2fab53d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2d486a34e2ba40c95caf29d796b4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a3454f1c21fcbaa959143904af68a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94458e54ad4d9780820c9be1dd5c62e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7135ad41aae9f66c4b7b2a1e34083418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8507c22643209e1fa73e3a6f8e6b3f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b4bd606d81352fb76e2a62747b272420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0597bcb496b04f6b07bdcbb0d3bb1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb814bdc069e0ea37fc161890fd1b6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668981b8740fb65b35fa424ebc3f0f86423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea89e1ee43c3a02fd8fe46eed59ce8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f67aa0453084f010c825c6e3d853e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc2e7b921b50901a39408dbb461816426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007f7e410840536c955bf5712ca1098427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e05d1e6f1ba03cf0e0e1dbeea62c89428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571bac9b94a3419614236ac4660068b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ba0eb16c72b7ce0458ed14493afa0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd150fbdf75c63874d956ba1edc3ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b8cf561ff3a08f4e9e989459bbc37432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acef0696222ded25d57b1c39cb78d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903017f253a0ffb39d25dc8c21818fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914684f11b760313f5453cf3c72319e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa33ca0855a0411b742117528417790436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46449a37cfb670c7f2a813189c9f27437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c229f67d99e4290403485e5c50ab0a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1375ee6d2e94d61f4601ea8933823da439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1669a9684f2830e3402b5d0d6d38998440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f12c9d039abfa1a089b3cfacd71b7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7586db4c34e079097c5167c8e1df438442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28556a416dce3d9d784c7f32e16ee28c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe69dec9f94072f7318e269de53e535444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e27c1d8dd1a38099279aa3ca53e96445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57f40f10246e470d71825f62c5aecc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41aff83c25b1cf5bb4bbaec7132ccbe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25216986362230bcf21bcd8306b00cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8e2180b83fe166bd285fbf2260667449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef682c30be28645e1c88535b150107e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c27fd9710671e88a5611c4bd7747f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a0e16044c579745d28cd28fdea479452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbae9ef5449be43bb1b583ffa52343453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600c75e750117790378b26d2d1375fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0f2876e23f4d00bc816a311b181b6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f6c14d5163e1592ed622ebfa8b3a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92547179c4e175023b93bfe6e1fc14a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff2d483a288f1076194932114706c4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114a648b8ef5ad4b6df8715dd549471459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800377ee10ee10069da60c5517b21d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd55f25d91fcd2071e6acafe2590fa6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f81530ca225770075f718e068a8c93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444abc707b00a468a0ac8dffb8035e8f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f63b6151c03f36238d4ca933a3ea4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d08741cadd4687214c5015873fc84465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ecf49f14110fc8ddd57ddcadb43e7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe993e1d8aef2da1c165c4cd8a42419467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca33904c90d9bd8992836dbbbd53db7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993458d6d92eb92875914d8fada06c3f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988743d1f515e246af35a79ff892404470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db41defebe161eeb0a23ba1f87d3ae4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ad62de010e551b35be4db03216ff2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981810377536cc08aaae8582fe641a9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be528fdcd2fd772ae1eeac02f967c5de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776eb524c3d9ae545f7174c22973cab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bfa0b84af97de998d07c4a30110d7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcff03ff19bb1acc0082f6b490d06b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b06aeeec5d1b876b2b69962103f1d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee14318f2afdcc7794444ce7fb0bc3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0b80f6ec3cdedceb6a93900603dc6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09269101897d8ed8da8a3ee174d850bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cf009fd5bfca1a88d2e8c81af2f4c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d7ceb97d4f82eb6962fd2bcff7efe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689b8303bb3e511c88da54b2ca8285d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1b2d8883294d221bb1da88314dfab485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d5cfeda0230dd8e4dd4e7085ccc144486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6465293329c7c505e68169bbcff88487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7850dca5d67c74263ca179e33f417488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443b4786e43713ddf32116a70ef5028489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6a85be8eb540999ba58ee489db299490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d84ad4e79674a5037225cb5ce9aa52491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735a52991b28ebcbdd0656a19494883492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc100013ead4eb8bef614e252e41e9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16dedaa1e4bc7361ec2e8db9f4a00d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234d0d0ced0db057f4521fd6561443d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b78697a1546f7b0c1fc3e93c0389f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ea6bfb6f442d89419c1770c4441f5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4d2c800938db58768b11b40ba6a5b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e793f4679dee97e6ad72869522f9d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b2a38d575ec6c47ec9cc2faf4ebf9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9ef13ec0b56b9927561015d19c3d7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78f6823b319d2b9422a151ed788b1b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65455537b201c87ecda044d6ef3a27ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4aa243d88df5867fa9eef72ed444a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f09cc19be8c172d5b4c12551ea6021a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006864de3705aa239ddde5808b69c27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449d43ebd538e291de687f1bdea86bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf91434581e4901643d97a884cf7743508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8591518beb8ea27bd58a5ea74fb0d47509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c464dc69c31c8167b2a74f1665d37a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598f92355366e9b9daec1a972ea1a21511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31afaa648af2a5e72b216003c931cb5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d749b67e0f8fb25bcccb57467e274513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b370fa4176ce0b0ab7d02da29bac7d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee85d0ea9076205175d412ae0f7154515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13310516c4e9b178a3a9f5b4b431a3cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e15b7dd8f7a2e33f7ef7fdac447575517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f6d68955aaa82b695878d6221feb9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75b10814fb83d143fe45e03a0ef25e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895913d20485aeb74a7452fd49e35eb4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590844f2c870585bec8db2d2c45da16521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1a13fb2c297e4e2736b7b8c6826ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a73b3f45ee6713b3b68bfdee06ef3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5001bb6dcd875aaca905e38a53173a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18bab200a59fd1cb1be2efb4ffda57525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a93b7ef3339ee439c17fdc2858ade526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a22afcf773886b73077fbb2229c1ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c61afba3db5c95e7be5a0f36961612528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7c193d70caf26d0b13c0d6f2eb891529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8325cec3c6d3d12039a384712d399f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebd05bc79c2aeff0555a3a91c09e66531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9308eae3443d35a24d235fa16ef75a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee2a08d49f4e962009196fb582c5f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22831579889edac934dd14194a87ac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970ab14543515cd3a7aec58c63ea5a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b673f0c910c2c83c77f9a4ef695d854536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3aa2b80a6943e16d1e15b4a07e270537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac6109fd9c315099c685a922cf85c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ad1cc15c5821a43f98531c9fc4f08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32958fdced4a344f59ac34a5f3f32319540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27754b36850d3de3fd34d26dcdbe3aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941276fc996205f1be58c4d168660e27542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf871536221af9c0ad94741d190cb8ed543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a112d95811301ea63f1eb3eab2dac31544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87b9e5ee74515ea137da33ac9f09d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdc56e04a17d89a29ae201e27ad1c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed929786767f1b870a388ae83e7c4a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacade374dd7256b65eebaf697b2a46548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735332d16903c7eeb3eaedec4bf2caab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e0f45d3fad82759277a99cc76b979550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3f3de29406d19afaf788a11a87d90551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffebc964332e5796b131a5e7782c0e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bd71151d7216854a53de38eacff64553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0977fb141b1500ac2f1266882d89c75554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe9812220100824c03c4a1310d8f6f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c92d21d95a1309e85101caa40e2e33556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adb43c0298502a708bf24559278c20557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9eb34500c1159369c0c435170bac3c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad316577c3155ed91439b84043c73a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba024a5ce9c0b9d437a31b2e5e36ef1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b795370f5c631768d6b8dfc427002c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905a4e14d25957412339a26690f3415562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3e0b8ba6987423f7dfd4d51010257563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693a2c3cd29e9fa3f3f133a67eb544d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0bc131dbca170d3837c0fe5cd67fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c794acff5f9ff86b352fff7532b530e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95fb7855c37138fc5a42052d92f000567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dfa0a8f838c4e75a19172ea2f0e42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d020cacb90961648dc05a292672e37569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892d8be4a5a1d104d34bddd997355c7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd521898b901ba88c178a528faa91eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f304a14bcb40586da0f666a755f78572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a27ddd0873b6d8c87edb82f374337573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9442152345d6b639e177acf2da0d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a521beff2766a2cf97c03e95192b202f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9331bf262aaf41adbad1c8789cdf1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae1ead15624d0724e5725f082dde8e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126fbd01374b0d49b83844efab969f9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686164660a906f60faac61e4792095ae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbeaa81ba5889f7ba9bf7f60ffadbd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef851dcc9123a8b0fccebdea414f58581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430c35b772c88d5dc398359870a8621582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f563aab74081771c17cf94cfbf3b14583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3068ef762663fd6a79a07a2de15dabe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04575ffe0846874fe91e13cb17c88d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a21fab7c72fa954d96494fb4f694f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6e88a65c89d834964a246a7123441587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0a9be28594fa91a42e38d1d80e394588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79945495632c4c06284074cf65cd10589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18879fd44d7c4142f0699120bb272972590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a85c9fda319f3ac9d4c297ddfdb5239591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99f10a0fdf7cc4f14b891ae53c46e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59404b012a60e45f9cf0323b6d281e11593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e8007c81d598bab9271d5b8560b04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5599df17a299570395edb37633d2835595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a171de5d6cbdb39a7fed65276f5e54d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02fdb64a9768092b276f683e5efd8b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f4a403f7bc51115baafb49a9e9c47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbea61a77ac3e53eff73e93b10d53b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce66e5359c6b96f1f961f30fc4c77354600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a412904b9f871f114e8470a31fbc3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa91188e067ebd663545287181bb4d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4acd70c088b49621b1ddd69d8eed4c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352a0e69be5b5b2274ff6970253e5df604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5503a947da45684afe330ecc3f3cfc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac796d81551824a2aa165384e34b56606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfde6dd902408a67b6aaf8e62b294f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe15cec67ab9c54b19f7a3c7297d3b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08913b1267b68503248310483924332e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ac17846810dea3d85878125eed018610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23d3c68d9fd5a74be9db4bcf963a5a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcac88846dca2ee83983948303cb8e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f31c972a8dcd800253395b6f06e30613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61af135ca7fa930c2de9418195caf23614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678a5adfaa3236126c1ba02235703d0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947434d788aaeadbec3a828d0f52d45616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36335973bade55adb996b012eae5e95617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea455aecb19ef42c2922d685fcff0f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b33ce6f3fde024695552fa8bb7ea9d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53c1fc8d1ec292c8ba6a959da9a887620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c06a1487dea0a9c7a793db7089d87621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c40850eccdd3b00e13096f6546775622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90336de897471f912ffd0c5cdff2ff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884dbefb909e98105669ffdd7c7dd80624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef47083bd4dad0f4fa42c6e6dfb99a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4221d9ab81fd47b47f51c7e01620255626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45bb4a0a37ab849c96068e5e591695627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3022d3af5f18761a245f09f171d95628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bd5daea42e4fc0030cb2ddcac32e7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f64a6fe2aa16536f73ccacee9a1552630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0364f47cf3d730200a6fe9413fdcdcb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e82a3a251af84653adda2aa1fcdd8b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a014eafe86ad3cee7ec0182be3ea67633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5f1bb7a7765348b067694606be8c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e187a759014fe549c8bf7bca3e281635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b52b0307fbaaa06f10b9b5e756312636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686096405a66a8978dab6c15dca1936f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769444b02c958afb52a46d8a64d26dfd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf483db53c5394ac1083f61cacc227b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a88e86b394bcc5b0ebafcc12c582a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e1e78659b22da7ccfc2f10529a9d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d930b1416acf496e6c7ac8a75e732642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f58445341b099ca31796fc069e6af6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9b79bf085ee531d59fe5bfcd84ba2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292d7c0c8ee4829884e04de41137223645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84c5dc68306690c49a24eb299cfcdb9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796cd2b145b70d775814fff53ae654c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbce3490e8715ffe657d0ab5561078a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26848a6ebbde9333dda90f12b31bbefe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b6e2077449a7cd93477829efc7420650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e9a880af1472e8078098bb9f7ef7f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824497c2106d16bdc477977c65609d8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e6f78101b6b3af1189da1f5c10e64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2dcda2868f4d0b3b409956f753e52654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d1dc78244c1dda35bcf5ef4bdacd1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c39f4e46de9dc5d043ce6b3a54584656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ef772aac35c95505a05490bd010b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09785aeef95547f7150b16ef6fc438f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fb4c1212a9991a430441a0de8784d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98acbf9fb3951ca3fd2bd15c5086cb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dab5e8a4e1bef95b87651b9ceb78dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4aaf537769687ab8e56be88f0dcaa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742bd91ca9eecc2b406f07af1037464663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b54b7fd52654892acceeab2791cc03664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dbe29aa7dc86c28127f4a011af9b4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d84bf454aa3a18772b80311ea923e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd890212b8f6e171a4ae9e9351c2c6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69406738e044649336e55654c2592f6f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b1fed9028c5c2bcc8339c717336b3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4536156a5348eaf89a28bcc052c23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c58393c446ea1fd80874ddfb99f616671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48be2ff940fc00f4d32d14f32c9aa6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ad006e1d5d1fce93d73550d4dfa09673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e1666a1502c0b8980227e2f65a8a4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9510512701a8f90a6731e165dc7e62e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d8133c18e87d145c5f30235f7f801676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58ed65aeedcb6f92b09f78a9987a96677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86186cbd4fc5b1a2a180d203ad5d8195678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1586077319a791bd7156e1173cbc993b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c70c151f56cce4ec586e5891c39bfe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6722270d7378a9e8a692041f108a8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09457d3a3a61dcf354135de107322b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdfbf3e2a210aaa40bbfbc6941aab6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09a6f43d9d0fc9668b0b7f9415e056684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c03ae80c1294b850ff6c3e408da2b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64909b817a612ff0cdc31a7eff221cd1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab7e9fcf799c8008176b571d76b356687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b879ef57dceddfb4e5312d8296ea73688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc26abc526e331ceea55b7e4dcad47689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445dc852cc1a74a55262149ce975a2a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1ce480d41061886e8c5801a8d7689d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5d1475b117084bf178499aef0b8a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4123e65cb4365e7e94bcb89a6d498c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930052af49984c2c48f708d2bc9f8057694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86ad83a403c08da47d1e32b1aacb5a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caff0e92118e236b51d2e822efa59ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb1a5c356911c4261bf3870eef60fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc463600cc1c93fdbc831b25930d25c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880b058e73ad40f9969b7fad414dd97699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0148a36651d026b54692ab0f2e8fa57700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdce99e91b6bac832cb3935eff7ad7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0969953c5d988333d83615b7860c8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dae8676b4852ea7d766ec6b45ffd2f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08369f776138109980f5077001911f2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e186b218c0a3004c3e810da5db3e25e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d4974fed7e5f879064c12a0e81ccee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973273296310560dfc6d291db3ea99df707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b33b17e0e23126953c5e0192397cb4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bd71e50ceed671e47f9f0bb17799a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11f6546cc29d21b7b098acb6311eb2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff4645fc951eefe4e1654c8bb35565711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0e4987d6f9bdb31a54f521c77d6e8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1fa7ef8fdd2cdbe76471e6a866820713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697e10317e87ccd1fce1d18657845109714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24869fc7210f42c5f59d0ec68f8ff5be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07234e29b1f2676790e3346c9c2b5fd6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2423263ed5f6b410f3b02282a4cbf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a44073cc780ecfcf00514e07745b4a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247e17976d1227e654b76e221bcf67d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62a61e8b9a712d96d211706e55becd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f877a458ea2313aa6857a352c95241721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e1df7c9e0968c51e4d7d306fca2b2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0627a1459c1beac9219cba8769121723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138873cbef23957e36aa70f35e6a5c0e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f23ede3ded8965ed758bb489f166a4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8abcd9c9e9b61c4ceb59571905cfc5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9f5a8a370fdf20730fe9a67b8d8c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8de8a4fdb4554c46643d7f337d6d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b124f561b6d6a55a1d6c9f4f8dd345729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f16c30944072b52512437b7abb3a58730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0660ec881f2c977ab738f019b630b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4449ea9b45da02a9cafdb36c416fa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfb4a3b87baa41d4dce7ded0b2e4e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b469b19db47503f7c0a32e22658e547734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c851724f020a25920779a502c24692c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c660759baeb93531e632f2474f2d2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef009ebe696a8b8cd90c2cbc43f0fc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c21fa027adff9f19fbe3e15a2dea6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867fd03ab641e647196130693381d492739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a555cc85329a11d24aab17f80ee72f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c14e69bb77cece9bacb39907b079a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e64b9fd8ce694689c7103bc106ac7a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bcecbd278071a0856920089731bbea743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02395e50a69815f6d580b5c791f5d18744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c96a8af4fb4a9ae1fb15bf360c8ee0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd65f401ac004a66e23e7ebea3a454746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc461175ae854bc1b9591db9b473d8f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2400e27a6b2300d990a0646bb7896748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27b49250dd8b9d8cbbf181b212f816749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039745d3505350ddc4309c8de817b5b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c48e2d56cb4fea04324bb6318201a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8476ef52a7dd291ec00e4c1da48f9fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34234129af711fd5eec5fd062376eafc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce48ab43dedf9de9d5ba0e1445d5fe754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54847652fec281a4ca0476c6bfa37f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e24e5941f49f8c68df5e750c977b2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6e93810a826a3a64b4f4dbaf554b6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78124ef898447ef60e963a25b57f20e7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81052261728ab9aa76d9b6164ebb816f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>