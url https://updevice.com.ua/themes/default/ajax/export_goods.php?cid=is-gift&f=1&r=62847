--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf594b02581a8f6866f7e9e1386fff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb7c8da3d7d199139153894eaf1fb92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537e6220d7f7eab08a91d28d66efda83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed450cde63e2cd3a91f806d55702891b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b70c4ce788d3547078414fef2875145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f61ba7fecae987641443f85cf6b6d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9364f13407e9906c5210f0b0659f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b364a93e96a9a251c1cdb16a63fc3b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7022b1deac8a6ddd5ce21fa0510ccd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fbd3deb6debe99109cee050e70fd8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4bb2253a21ef98d1ab7623785118c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bffe595af0034c234dad609676321012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6b2bd62a08ae57327be40c37683f0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacaec977ebba8062a2d93dcd78ddd2314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f045a6d33ce0f9af15ec928d6e69e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b31725105f06b9a945b457d4a5bb716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f23f2e18476ed55dffa26d2bcd49917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08520d1977cb91a9e8ef4122e74a9b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd617cd3f7a12e37ee951832d267f2319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969209d2f1eeb5f7a5a147ea3f027d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228b5236b439e8a7c5c38bcc00fb7d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7404875f201458d87a478523ce20022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acbc048059a577fff945f31df1ac3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0612916521e471581b3b5b214b71224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b16cea547b50db566fb33b49b0ff7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aee2bc8602cef9712414e10742291726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720322ee863a08b94e0183123e81bc827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536dc75d8fa996b670a1b4b39a1106c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76358533f52fac928bd84ddf7b41fda829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bef001759989f31f4861b7c8c5fbbf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4741c5da2a4f50de103ab77cb5da831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9baf237e1f862c356f620c953459232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550c57fa439acecdded714e43710af633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a847df813edfb7be4b4d140fe2ee3734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84498691ad9d458774de3735fa9a6bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5ce9d5bba1d90587066e3270bfad236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62aa80b2ff4d5b724fb62f290d778637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7618bd6e8cc149564ecb99b3a9e7c1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62185ddfd02d23c7c946296f945c37b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c691537af1bc6fec48bc19314faca940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb880c9f0270fc8d05589227b4fe2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16449172aeb3f72cedd4c096e9126ce642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb815ae50b4d2070554e4899746e6643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dc4a6430e20822e6e3770975edf3d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3068c6ac2d97cb97fcb5227f911af845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf38b660f3127cdc70e9376e7a77c5446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6cf77a247bd52abf56f447a4d72a447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbf30623bb068cc8757e102b4b76ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed60efab70e20531ae08360dba63aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40e69caafe5bc378baed87d762c29650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f700d1f03bd78ecd3142699a08c3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbd62266d62b7aa5a410542b873a0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45647a0644d334f2ba5a96976856c00153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9084e7354fdc0ae15be9fbae2c42def54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc6e73cf5b07dcdad1f26c12ff528055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ebff6499b48ed314aa4a34e562dde56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ed197b9c53154b0b5cb027091230657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fcf2a60327f5aad71f1308f3477f458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb9c29e2b6d74a29e8541ada2708c159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79428c56c84474bbac0e961e698a854360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928b29dd145414c7f1e6282413e7ce961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f8e29190a56d18ad8913f113efc2162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04420adfbd6c126c8e3af959739037863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938fa0340eba371fcff271969ab1d7564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b103ace83c71acb6bb68ac7e7d6a4a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984b9947a216036d62d77cf5c3e294766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32480af5092055b37b2c324d51e67bd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a081efb87defc0432f9f1072c2bd7868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ff4b8ebdfa5d294d15a4e92e07ee869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6a91d086db60358d641e919860f9d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42183cacb416448262025d764e750ef871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd9cfcd96576095048a0d46ba3c7a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3f0cdd6c23e0c39773f3d6155483a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeada5d070d80610dbb451598c67d7774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fc9b94437a894032f860bca58ab3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ae244c185cab42e9e1ca5d1b1eaef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b170f0e591ccb7f2aab61b2f195fb777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32dea22b9f1163c57597ce7cbd084678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13b98be699c6259a7ca1545729b35179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84badb58ce02d52b60f8a2f08a2e93a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45a0affea6905e246529ee6cbf1e9c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaeb2fa25a3138a303cf211fa4397cf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1d0270e2bdd00aab536377326f71583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b991d8a893f3cf2d595d3d6a95b69684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334916c96b433a667445af705738247f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbc0494be52ca4852554cdbebcfc0286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9aa1d33f62785f7724a9e3e4b7e3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e05baadc62c8b211f34c24426333688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54661c82e2482608a8e746c3314e72689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc1aee769838e1b63180ae0e383fbd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e5899150496b19208544009ef346f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb72a7a0b10b9f41730445226d296892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda61125b444331a430a972d656b11a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c180214a7d010e666f17dd1badff2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1349f0b8074a7b1092407ff2cef38795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6070dccc9b12d2182cd1cbaf2d2ece596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66135aae6c49ef101d43a4d40fe8ccc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6f4217e54ccb1ca7754869277c75b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38e03d72549adc81213c1f08892c4899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a29951bcbcfa02488c60be234f57d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8229c7f884aa91de2d9897fbf4d951101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc83aece1e4f9881b6313d7b2cfe4c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff03897c212c78b07d3a2f5a3240f9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d75c7d72fd2031df1838f3f0d3355104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961e14d9aca0f301de3665d643cba13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adcc71b44d62c48f640c4c9af9c968106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734de1cc758f500fec5dd36b3b84bee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a24aaf50eea77cd8e00d74d745b5f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ed2b14ecb60de9b8c97dea1f39746109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dcfb2927f6ea8dc2c1af08e8578866110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380bf6f13a28e7fdeb3f47fb503cce38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c867b6e31a09ce91cbd0f3edad18a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd8766b067b54fffc78f3f64dc8051113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1f633516e8188eb98415632ed33a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93165b3d64d6a91f6eb4d2d83bc381115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c7a52f20867cc56a7dadf013fbc0b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7b24ca11234d4f5e7d41ceddf25d4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086ee6fe4d0c9fccc393559530c3e9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2abb5db2af89310b57c1f50c0fc7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb86c816896348bebc29bd7910a7e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d325d9d93a06215361407a136a015121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaff48f6b380875b8819dff5df28e8e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900bdf3e3e8fb01c06a9613ef4fd309123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673a2af6c740cd12914ced00b2561a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107360ed94ef7122eba7e437ff411585125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bec54ad66cccce6c7d87140469a15a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce436784da5a7880bf5e6a13b474a6a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28bdbac7aa8b642a3dec2c578442b57128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dbaf703f9881b77522141e5613da0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751cd0cafdba98a4619413a39c5d046130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626ce21f8c6198fb77cedb1a57968ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa035109312dfe8e16a829ca98491c34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36da775388b19871e47de80e3d5c9bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce66d723ba2801c465afdf8024f8f17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75e54c7ee7ddd7a91ac5604eba98a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568389bcead69b693cf20849d83c1429136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b589be48ecb311086b9c07a0600c72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c3af4c4ce770d9140052677c57a8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896c6ac11c3a2325661d0005eea3e55139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcad9d90ffb0309179362c5317fc3e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff082d22645d9173dba3a13010212f1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5e114260b20c617b8f9a1b1f7b5fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae02ab9ba06d9968614017217efad0a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5cb34e3f8ef529f7748d27e1f61e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691aa9ef049c62125198e148265a5a6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77c5b5048a732f014eb2469b3d5215146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afa4527009955d5e2d37d9dd3d274e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a92eed973c8136131c8a9dfb495a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985d13249d6fd0ef7c4ebb8daa432ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf96ee6f100876a8ce07bf1e05de273150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d17bbd5c9bb13ae8f9be3e25645cf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ec089de5b94555d4d8ae72be3db18152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a3644fcc7e4aa8271b815af720d21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e472c1230881e1d952e772a93e0ec1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e252bd6e4ac399ad7e4ec4e38641ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b8f075770f89c036cab143e234b90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd657d12fe3124d24ac55657762793c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2b4cf48a842cbbe68842e229b44e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dfa08abf67a5d4f7c8eec5cefbce1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567775ed51acb59c2d163176909dd478160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db32b6a7d7a2c3c730821047973df86161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1f4e7a534f2a2eafc1c1f0e97d84b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fe19b1d3761746ee8100bd7963ba0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152355849c73e58a8cba050d1503f75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52920b2123b8ab6d67c36d6a64ec876f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3f2c4505476024358918254bf5004166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509dbffd1e2725a91395ba2658777fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23195904e84f167243c8bbfc59e1edb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09d8e4fc6ac8bcc856d8001c6e312f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa2848438ba863de7ecf0647726777170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a445aaeed281505cf7e0826bf4227171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86caa3fa937966aa71e0b409b13095172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171e46b84c8e7b9e251b3f1421908fb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4c40d8823f1efabc1503e2c973dba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37204e952d0b744cd678b2e743f18e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1ed4e4826330073d79ed1d3163d01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2999a7cd7aee5548585eadd04ee47177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba726cb52b34b0dfbecc9cb954e3870f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e802bc7590fca5d423b14b120bae698179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51185fb77fd87792555a94f136f04d7b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c557fd3fe06881a65eebe6c023793a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643aed137f4501548098cb317d22e4d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a0cb7feac61ed88b189016aca94a7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c5d2c08a39aa9959bc03372dc4f77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e0e04cbc8c6a4894dc917e516fcaa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c85a006e15ed51a2e7a7e3fd343185186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac954284986105704dcd80825b50f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfed9b0dac0e628dccbddd0a40edd5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214168e7710702c4b3a03496c693a204189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd0939e1057f1611e4a2067adfb5b2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98108d6f4cc056b364657c3afbafae4b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071a2517dedf526a90cb6a2ea04cf15192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acc38fc370f4a07947893ce36efacf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e64b3599206bbc2b929a718c93d45194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95662ce3aae76f573f58da50025182c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f38c8029c29933705999eeebc1eb1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870aefb4c3c43fd70b2ff4161d1065c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b165037352d0f105cdd8ae3489042f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c66cc94cb0e222d4e63c10b9fa7bbc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62509e94825fed8402e5f46cc19a3c67200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885ac0160afd2703039b6e8f763e944201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8628923de195f9f3c6cbf48ba6a013b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8dc6589bee41ec402a9284ffdecb6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca12691bf9199752a9dd95b770420b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83d9b541d650ca12560d371d34e7f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5960192d50c670e3a1d23091ad8dc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82aecba4d2bf5bec2581bb7e6ad1c0f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e298f027b4686480185a57f419f01bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c29e100ca489f950578b30878230c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b05557ff26a839db9c20006c48de30210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f5efcb5cdd941c68955fcd5048010211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f76ca35adcedf0650350c911b25a0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304fadd1a5ac29a8eb527acf0384f46213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8e8588cc0bd4fc8735bc9a496dd365214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e7941e57ccc91f6f2537f39a5d2614215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f89d3c5651b17bfbb665c4784d4259216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7d6d4042451dd9dad8b17f416d354217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889f0f1e4674d2a4cdb8ed72c91bb3a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f6b9deb4fb1320db3932ba9cfc482219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6031f4bf41dc22c61f11e242424e84c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d69c99e28ae8d998e5a0e671014f740221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c8869ea11e211ab0f42788a35643e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a807ae7836876bb87a3787cbda141223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377c1594ad658a5dba4f67573321549224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25af2292d39f6ae73be0e6d38955c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80176ba51b040e26ea7989d2660a904226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a727aecb13deaaa58213aa3e306f00227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121182d9a5db6e11390737c4be7f484b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ce703bd88ea8ff6eada10fe176e0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c4e8b238c3c2810213d455d809041230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfc498a61c7324eadc341fe1a00e1a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2404dace0409a44dcfcc635f3f6349232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177354ced9d6456b0c9efe5ea06842af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b5dcee4581242106c9a573af007bb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fab80faeb5c52f510a81ff3edada44235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846a0867a8442ec007a922bb3f4966f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae069fbc30fb058b06fa5e94f6eea901237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb203c527e0177f0bfcdeaded357a8c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0d2d64c0e846cbfe279872bacf1d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4e2903a598d5e9245cad1ab46496b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66efac23cda9791b25d11e0d147a9fab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebf5c24f7474b55d68436eea4b4ffb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeebd8d1327d19f240c22bd5fb0cf9a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623eee6718c6c9e691f085ffb569025e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cc5395a321374cc03656098e72d7b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0079699e1d42a512f7609dce0c9f15246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e6a65779697088d2ef182cbf95225247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a91f72f8eff0169ff5a40d5d31a002248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746e16fcf41f759a45275b528ea8ae0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09cbd96a4e0308f87cd62b40e8bab5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9a66f016e42f95d277cee1db280eb4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f5c3914217ba99956ecaa9bfb7de6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f8625fad6a2b3958b7736ff0de9d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365be3bcd77795b638f7e99475ba331254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459fadfb1159f43140af5e5bf872c43255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e2d943d859dd51274a34312df9884256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f6423e37ee4f1cdd42e338d0826508257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0892c4dc9d6fb61477bd28061d4c47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a2fb2f1b82886c2bcb1a3e921f99c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305507759f350b7e9ce778a216190bcc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d631576f4ec46ee412c89a18c49db2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc5ebe8448d856b89ee7db3cc210d2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e38aee5cc8a711442011be5e88b40263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36664b605d53cdba2a55e2e35b6f64264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e87769ee81ad282ced437e416a79c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf264cbcb97631ee3fb39daefec257266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd97debe1ac26eabb544ae915b2af36267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df48e1365996d639cdd4a272d6d824e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b32d5977d8f2fba4f20ebef630d3ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddaca9b21437233186cbc5cb5f9d03c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621ee2bdced3be48c832e3926f876fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa5bfc8a1fd0c6531f8045e40c6fb2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464e1884f7be15a4d41744b06000fe6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdc25f3050879052b4f3c405f9c7bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36f0c8cf4b570b33bbb15d853980c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616885f17f5f63d2a76bb351f82a2ada276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda9c48f66097ba93316d4385ef2473277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cbb5960c42722beb834be1022366b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324bee3c1b0a55fc3331cb3a498d560279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a39d4f9d394b4441e992c3f7bb930280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbf16ace2947f856910dc76249eece281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b08cb1e24ffbbdf3883623e7db038282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c006e1c4bbe93d1aece983d3786d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e6e2f5478f18e56ab050307ead9a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52247bf0582fff272861f14cfcbf193c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7fdcf276c07c583e9e1fcaea18636286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd494a7894e35ee231d4acd14c9d83287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cc8dc637debade8275557db1ce093288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fb68c3df02b7b109f1cd5bcd7402c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5d66721041b4e1b7ed54be5c1c4c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c83d2eb48630e2a80e717c7ba5f47291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33122a3da3533ebf1fa67f2aca3fbfd2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b005e256aa12427795cb82f1bdf2801293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987694541b89018ffd1d368eea60eaf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f993dff472e2904365d7bc5983464c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94262988354a2b54f2afd61b63988a4d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea1a6e4175f16dc82cb04abe64f684297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6821dd2c6cc5d9559c44a975c667a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c887c63fa306ff1134779dcde16ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234ae4f5ab4846409e3c1730887c124300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1aa6e729b33cd38869d4c6d7b60d2d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f45abfa73decddb725f98feaa791e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ae94555a1944e476dbdfa8746d697303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43cd58121fefae3fd09baa12113574304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998e0bc7dfc166eec19a980a92e5bef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73379be4dc72c065803e6b004ec0ecc0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1c653ead5bd91a2b82b16a7cb4217307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ee6dd804f0eae7edfa4aeca867e69308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb035e6d7eb85a0ae53a6b3d7f3fea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb54e054101b034d0a66c5e799291a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6371fce95f7717b79f0b533d0aa5f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53ffa4f7c48a637fc33708dd7f4f9b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de163f9a7f4978908d28930fa8e6d33313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb139f383fed96e2fec7358345f21a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ac5ad4606229807db23bbe3eb3bdc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc13f52dd79f0ddd9596ce716af4f7d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9185313cf71690759ad55faabb6d944317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1d8668d6a172da635ec39401234aa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff81f119a328c74f900d231ed64aa40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26b67ce39e65df20c6af343458e88d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c999fd429bab3ecba706cb77b6ce731321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768527a9db471184eb89fa3668d030b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41714986eb4e600c69c630896ae9e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e319ee9ef7152d48a18e4625867794324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef356ce96617df29e781f09b45d2912c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a24fb57c4ddf4b310b96fbe7cc04ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f309de5fd8c138ba9301cca2a66e661327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe345b50d3ec0b910e4344ae15c2f79328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017033e94181c876483f3bffff7ad3f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acab8d4703f58425d0bbdc82afbd38330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84848d8f63711e032c3fc3768d5ae2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4c4161d096cbb68612d691c6ad063332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b5551e4ff4c60b91d083ece29396d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac91f8a6cdd77606178b37f0a0b2225334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337bad1346ccb28f7d403ca2bca69a2e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89e3d59757223f8aecf95631a3fc86336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f559ddde5b24fb9ecca7ff3cd1a9242337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365b11da613f06d1a82b7f445f2b153338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3908346cfc9e5ef63425a1045d8b2b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15392c3be02d3e81a551817aa4dc6897340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8977fe92999d13da1a05556c8435b12341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e4d5f2afb33f2ac85485a5b771106342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5f2f9361eaf8f6ec26e0754d0eceb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f17bc81dc73cfda015c405531e16b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d06c654f61c2a888b899f91e08cf6a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef23a9d1d48d56f1fd27af571758961346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b20dc389a04437eb567d79ae7e250f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd44002672d0d3f5835f95df4200695348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58beda55431b0022e2c0c1d9014857349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a079365196f3ab4193e93dc6b12ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078ae67025c1b86e73956be9497ab06351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f531c7c154b154de193e7d2df6ae5a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48a8ecf22b4e570f9db9893cb2a4bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335880d0e68667ff5ed39ae32f05df9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ea2857000e21cf9d9391763ce726e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a030c5034e6b78cbfe38f079f22df356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538b3d25c0ffae4192eb632d0f33a5e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82293f9de36c8afddbd291f97f8d5b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281caf429b25d0163e3451981fd3288b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b9a4bc702d7a728d72105b14497da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617558d94aad5d1863e5b43d1dc63d0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03800774dcacbf0c636d5cee30b8c050362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e7c0a7ee4a040e44ffc75f55f9a65363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0786484f4c2940f728b7128b5b7af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989757201688c55dee6ddaa9d8c6e09365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8cb548c9158b4946597d910ba31ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00212fd79f5d9faaca81b1468194a1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d463854861a2b5a594bc049ddce1d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715deceeee064ace5e40c56a3c87899369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b45dba47619a2d80f48dfa0cf0cf5b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba37b25fa1e77ed5aafb999ef409d2a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b88a941a95a7832bc4c5af69fa3f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564cbc859e188922103c2d13f9e5b2d3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5ad7562fc2f06d1a47db0d0a0ce28374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e220b14eff018ce050528f720c6aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3676ba7ba272afc573a358c2c2d92f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0c848f15a92a961d49831747edab1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55be3093acc4a1b566196a5034936d3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6a0bf672306676bc92fad51714b14379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d1787a878253f1ad9d6abda5c4906380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9ef6630c1b497c15f17be7fa3b634381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff234e6d9587113a31df49a6d3cff6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd96cbcbd68dd4ca7e8aa8555c0e711383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ad474b03e5e8ccc49a10782e456d3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213fe7be39b6bbce54f8b06022c41f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b0f73ce295adcdb4fd1da0e2d91ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a38fa651935407917b92bb6004f242387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a3d4bcdee03c59781608e436b3e36388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844093ba8606ebc0f31e2df8f92d66a0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fdc3226ed1534a3ffd4257b4cdc4e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef43ae26ff6479b4cf873a6f4f2df3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bda77da96882447ea204a89d95e031392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafeace2337f3dd5ddf223312b62f49a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2b319c11238c5c8c3aeb745d67e8c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40844911a0b301942f5041b999876609395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a58e70d770113e998f62a630ee9d096396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29c76652a1d0d4150eb472f3892af7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1030d911938c7b53c5845c8589e76d6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983d3601d7c052da1cfc6125aaf41e0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983a72693dd4379c3817a3f43405a06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3283970bb2290aab829d4af1d03a73401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28147814fe5dcba05de273cb242615b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bade7a67f27a77b32556f3736ef5640403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb0e278cf725d2b3c4a2516e50f7bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1183ce7f41f8eb722cf11a8ee2cdfc9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9816f1e0dc3c67d189825119af1f0c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2accb8fa771b9c306f8a57121299b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bb3660849b62e5668740ca08d40f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e49762ac00e6f2538656734b3f239409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11482155229dca113ffbca4c3b5004410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41d3a94feed3f8aa60585a86d03612f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf96ed41674d4766a34e3d1af84a78412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed83f84c3728fab5e21e1b1b7cd7dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe55fb3854d3a689b4bab31b57f4ff9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34117132629d86cb5d7c9ea11805a955415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb2c392eec6eacf360ed65c1077a8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb8143f3c21f69475362ad81317dad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3ef50329fdf27479b2c9b9a918782418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f3508dc2a98adf8110f8a22be23d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963e7f527803835533ed22837c80241420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1155c5ab1d1b026cef368a4b3fac756421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7539db96b4059136da3bf60f6f47ee4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c70eb0c9568b4ee32376bf0142bf1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2b141ebbc6098761f219632216dca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7aa3a4262e7eaf57c2c2bb757bd32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce59127a6b6f4a57e145a701e18b08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97787c8e012459e13a1ab5b6e1ffe2b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda47b00ffe70a14f6362926d24f8d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4417b98758200515b29d9edc54bd3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258ba1b079c5254b87198833404325c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b60816a7b1c7238acb539d0311e72431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10801ef8fe5dee6ea34126e2f613acd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448cead32c98e49dcab72d98cba3e95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4284ba70192ad807f9b415dc1847ef8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41d48a4ba5f364c2f35b61506cc14f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739a077d41c1a5e0609699b1b098624436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7813c1e6108f491aea6b7923842795437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d76e86e6e0f25f098adb50bd3f291438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2470cea907f9fb22fa4090100eab6d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5a8b713e42651d7e735a0f1a4158b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694f51aa7888573512e739932b00d7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684fb3b2686418e70b286a136d937fe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44174ac5beb77435a2a514a3bab4eb44443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663846b35c43a07f4f8785c8b8bfb02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22da2cdf7cde4de7dcf46aab096a8fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac02341057560c45780e4d3f48c5eda446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1597b946dc7d78697c410e031880a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024b50879d98eaba565237d3b3b231e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959fdfb230b7258b4277e694f3b2b35449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b47a63295a1e97b1e0688a1fe8e41450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0941964eb36eaa22fe86a7b8ace70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a99c63e988dde326044b11e52386b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7a796e1418061fc23fbbe431664c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb89963acbd4474b34ab1b7f52c29f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf739f4f6bb3d348a66f729687d105455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970b2e341790a779114192ec8dd85a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32efb0d507ad4bab0a18fbf9bd52514457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcfa689b0c6d1fdc64f41647a763f40458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615e20fce042a96483106d680bf3111459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136282f382984ee2bc5291a8863300d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4bf72b175c40e63c5d6d309786ed9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63957dbaba947670c1e8b900244b9ea1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e534e42dc62e9c9961048d1a012c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8d36194e6dd051bc966342911ef91464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef447ce9e8c055fa02b96892d3ee1f92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718daddf94451fd3f894a242617899d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d92c6faad0375131a52dc9e22849d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f62472b5d9aab5590d70e0c0631693468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f7224a29de2f2c35600500f7f1ca8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb945723d4153532a6e81117bee86f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4326989e9c316afd038cc51ea980c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06658f743a197d971cb0405d8836a3fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a51c8da6c081aa5355f5feaa25fd6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2acd58a1e2872645b078b4c03912c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a9cb20c22489f14c86962c11db3db0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc73facdc827c99ea8fb7e691bd3be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb7f1c3ea7be13614808c0b695dbdc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a77614c5638ddc29b3f017384b7808478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9367cd5ee9667977808f3db8449aa69479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8496889479988678343d7c66270cd2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de7f9bb7947f85c332bc83eae3f092481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71682fc9d71bec5bcdbf15bb0caf9d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc472b39bd22dcaa6862ed704677492483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475b24a8b7e12943c686df3817a7b49484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96df2269b5c6ac757e98920554c911c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6a88f04a0d32809f4f1ddb6202c33486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511eaf23dbdfb4c80c76fc0aa0ef4d42487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcab8bc90c3bb1c7b15a85533c36cc9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0afbc93d978af17eab4351704d40ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e88b790ccc36209086688e0a30c2c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb58238fac40afce29a12623827d7e1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f37850e2bed768084f1da0250a683492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afedcdabbf7811d6e02bb5e69824d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4a40d1be676b9f7bfb506363e18a9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e45633639cacf62c7516ab8bbed34495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4865aa67d1c7a3409989c7cf57de87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078aabb629f86e60dcb5142a2d004d06497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b2f2fa486de6d71f391ecc30e6b66498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab740f65c5bdff45d4e2d80512522d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b794a8913b22d54d7fe22cf35df5a7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1740ad1cbf22066e3491a805de64ee3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a91009af6a65dca22c7567ef183f3ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ffb800db702ca59c870e60231ab93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c6bc3e75d7287c77e813fee77de0e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83440616f519002ad01aa5b7b6025e73505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa845d11502d0e2af2c20a45a4ef9e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487ca1ceda84a6a764299be0cc53403507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9abd1eb07947436ff6f9a5b17f079f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0c25262d1d487be2e8fbbbca923f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c912e0ee01b1eed9efedf81ea959a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6d55195eb75a9af7e16b273e362c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0b66a1993e18bfd8158f9706d3433512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711023d8ed2bcfb90f5a6cd16066176513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e66b9fb2d4c4459356684123c3eb40514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db4810b6a7f614a4deab6f10c115cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23548d0c678853a261417feefb7b622516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d131a7f0eb130643b747a17293fabd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7d744ca515de4b65bcca32c0f31ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee3d0a13690a5c8d5390378c1fc390519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ead1941ffed77b344083c511b16a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e371b0483947fa6421754cab9dc5a2f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c78bf5d979f7d329bf658be28d7b9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a09f32fa583648e20cf8d19db0fbcf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353bb7d33bb59d394ffa0fca6a4bd9b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6a534e934512094b040ebedaee1a7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e79b9566eaa7ebbcd3cca7aadf744526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113770b4dcbd4c8b8f7d898d484f0070527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8ecbcd8a9949814e9684c72595e0d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76294c1e66d9301c196245057a85caf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bffeca814469c3ffa02a375b4508057530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dffe7c1681547da11e76259a3a2cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb814b508850afdf027459fe069e078532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77e464c2c3dec249be106351c1b2f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575828a92c92239871ff8d489acee46534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a00730521c03b94f309aa0ca2c60b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cdfbc262397807d045992bcdef7719536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90797b5bf88654a69ed5d8937903c7d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8810b15dcf492ff176ec929ba7c979538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad0a8f032fef40e8de31aa55224372539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390eb67d74778fa753463e5439ec841540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915590d780ef39ed5fff981af250838541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dcfe23bbddbce63111d58dd6342a5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d591ecd592e14c2f4a33589433e60543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c096208d0f55e23b6fb68e142bfd2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd9463816fd449d803574a8376897d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21345df6e13a023463a93f248a5406fe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23126fad48c654547e2f718f0f38509547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c115eb4df615075dc7efa37bbb7dc9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbd1aaf90aaf5cf47cfe6b2af403b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18973752d1e0b3329e8e93f1a153664550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff363e56b6cb3b3b923a4a81cf60140551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1c371420acc71d6f5d43e836968f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107071303504a1126c254e15aa069d3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e693e8e8e9ec0cbf164d61e7f416f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9211e14d1868315b89c6bf62accf02d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c04eda0e1653a86bf7faff475cfa2a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95fc21aafc42938b587b3390620e8c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109fdd58a07af3d898fb078e69ce4d54558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34ea98e266fd1ea5622997fcd6e06f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2765d2d48b234e2551780b03d99e7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e10e3ec4a5ee9f5751f31b0c65a40561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa06fb1d002ccf0b0e7d670b1bd9e59562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448dd3019359bfadc41f716b8e33549563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6286ef87475613e6b093943f744a02564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181497abfc9ce6fa1792f5a171bc227565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645886832fbdeb6cf95e973c8c4fa703566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38816edcdef2c70a507a72fb780dfb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c7abc064c8b2ebee41150276b9d43568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb82651136511d511d5c33db0d52ad569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6a00f71051eb8bdeb0edf6aa83146570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2a2104545a7c29d7c54ac523983fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dbab259f59b0eedbc17475fdd4f47572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd279f190b0ba2df0a33fdd3fba8edfb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c2bb17ecee9c79d2d23499adfef3b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6519ec9293e1af0455a23a8418cc5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9055293a4ab85a272e8d0ceae73ff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521092525a54b74a2317555c19e5d50577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fcce14a69297762c7641b07437e97578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e93d22039931fb2f0af00b6f74ada579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1fafb5478b7e7a997d5f9f6dcf006580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23884fd88aef7d38ccd1a5f9a6fc436581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99133ad0260312df8f6d56b734c72426582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415d2eb38cb1a168dc387f651916bc7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b127c58d232ef975b984aa0cde2d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1649117baeb887829a182cf830eb84585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c7ff0f5f244f43c012c2af3cce9e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdf0a0b5bd580e6b3ef949080850b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7efd6831e681a8a489ac1ef36f259d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9d6802db5b667c062a73c228e0f47589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2b5b3240279017f2cf89851ed59df590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfffca7fafb8ec8a55cc550c2c7d756591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0780dd9a5dc0c977398842c8087b61592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f63d5fb09b19aa267125e47e244fcd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be52920edfe9fd1b0ca3553a172b695594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27917290aa9898cb588e1fb0fc95648595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c3ddbb93b1939db087e33df928bb0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d1960a51de4ac00ff52c8f9d2e363597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442e79dd8ab6066f5bb71ef184e51a0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b409e447b4e09a2c55c785377ce882599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dda9c94891947be3bd689ab7a1d79d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80acdd51dfc764c6096088b865ab384601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a77544306a51d1ed40bf54215933d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1da764ff96c2459086d22085f78ae8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcb48058c71ea299ec7679171023ca7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449792638bc0e23dd7aaefd33e6e345a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a96de3e53af524db434a7a9614f50606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c119782aab18f3efb0acb7652f99a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c006470ba56022c8ac7be6982d409608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc62ad3b9027d4c94c8d7cf9c32a8c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27847c0203c55dbd676e695830464568610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b2d48d195210dcce85b76484f1a8e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ea68e5ad23a850e22c3123ab8b6ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a764724feb27db827436e471838063613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b1c7e21dd07417f3b8965bdeb66c7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47da84324271aefabc33a552e5b427dc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfea952c882b89df282e506a5f92cd0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af28748062ec560761a1269bdf671e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8353654fbfbbe4aba8477ba754976f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89cb91c042face893bf22c14d906f7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002b8724a0e083fbadda0ed884e2036620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e7097b348e2d9c89c635fa6186327621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01b2a04ac0a8d387f0e9bb5f94ab96622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1d7372f2df500e9bc498868da810f5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af8602cd836c816f1d104713fec4af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f999327d0abb4d348fbcbdebc8ccfc39625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d73f86441daef45156f0a36068652626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ff1b2431e96257837f475e6e46085627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425678cc2cca6b3fd4edb8b194fe682628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab93f8764083fa632b4f62121340f9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8eec4430e46b912a916dcc92ab59bc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2918ca2789182ef9e0570423fd9eab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a73e2461b9bef8cc7f6acf69922a65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a115dadac1c584c24b948c2fc5c49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858415a1ff8968d0484e9bf8607f99da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2d771f65a6b0b72315707726238a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b5a13fc5ae61e039aa2d578f1a579636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183b3072ebe8395e07e905866c9333c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3346a924d9dd0be7395f8b3d51628d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db54ed41a6c9878587e2a28f27b901639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b08fa90d2088eec9f47acfea1e6b27640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242dd27494645bcb7822a1a9c5cad02641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7863a12499e9ff98b51e49d5669e205642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a022a1e8ec568eed6c8f36958f489d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3363f9c878a1428ec5aa687dbc788644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c694de29a95ce8976915f42df7d8d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2016b5e607fc153ccd2a21c9c9de1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afd6291294cb15858b92d3af3533be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69e00cd0752b50b4ae2c950c10d13f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108c8c2c0a34b9002eed400987cee5e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b5ba5d9c639a8eb57d6a49b4f971a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd3a061ed733a545f2ffb855467a27651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce62f30e6da016e490c9310e58c470652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30564ade673442355754f7a41f59d993653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445885c3c9860b7ff454904624fa19d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92265d9d7c7714d8474fd35d737f965e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7bd1ef605e2b187f4e9044a9226d7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c085e3e9bae9cd9da734ca762ab51a1a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e9ec53bfdf4e0993d7876f369265c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31712541592dfe9af88be67b7f2a3c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8039838834e1df03ab94f1aa59619660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07549f0ce60e7623f026a98dd5c1b7ad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c86726319ae4d5051d428c09c253d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c33620954283f4234a196157eb8ef663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1520c8d9a2629590f49199a57ef87c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8059f74d9553af25a99726bb0ccd3bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec72b46305dab010811a1cdeda0f271666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1df160d9cad41858a6d9636e96e024667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d29179593a4a6e53afac40220e073a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcd55ab2bc44034f21fe394f466717669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b12b0a942f2a2fbc7cc2a22c9f7d0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c7baa78bf1832de9eb624921bb758671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b76e08b2a37f8e42cc5276610b87a8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09915b7eefee1518015e67a04796d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f4c8fc26855c1da145d0516b42c7f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d708388493f90eb897ec51b15d8eb6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620982590ada3d0e7fb72da8f22523e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c075fea9801d6fdfd3f5b4eac9a147677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45928cefaaec73025d6f61d1ecebbdb0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c25984559270d7637299259d1ddb63679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b09512636e8c49149f8ea195789700c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb4fb28330dc9a4a862bf1dd0582e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39b334739b963da56bbfd4e5f285c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e705e3f6d5f00b88a82420973a7cba9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5637ac0fac397f26f5e9f130c88aa16684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932899b8f2f3145861e883a455dd345c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81042fa00b913759043dfffc5542ea59686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d9ef72bc184de0c8b61948a23675b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584c8e04f0b2c29f02663c4bfb30ee4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0906d51ecb8e25b9c8a500fc56138689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29f4ef994f84b8a32896ccbfc47dd5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b375714c2a24bf807fba1530e6f668f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4b2ba2a96695fa6c669d1cc440c30692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4f3552639cce01ba9d089b2f73bf6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e53b34f4c3e877cfeda79eb30e89f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd35cdc7de1bd8abbd5ee261ecf9994695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f181500bfe0e58782a126c9f45a6448696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c77fe7f2d8bc383d679e33ddf2fa79697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdded319485be8033d4b0acd5c6cdb48698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618302328ef98a1d9f60d7a8afb92266699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b688b727103ebc981b952e50d4304700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553d88532e6068dc1729353f43bb249701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27824ab763916cf4bc2e95fb2a041b2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311699213eafb9dbbfa07ef0f423406f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b335267078b562999ae085faf7d502704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e02a4666b37418bf6b2c8f7b2514cf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe9b0aff7ba7f66af680441075dd54706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a446909435096f97207ea46e563b7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e50ed89c25702913348c077d7d2bc5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb1c99cb8dd562a5ef5a4cc0626c64709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05fe7b6c16db626f7840d8784dc188710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde7d51352ffd543cfc4ccc68482431711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf711e699da422a16bd2ea262ab5e0d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075f5a1ef58addfdd15a6eed08f8cac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082d2d20a37001c7d77d6a866664b1e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d54bfb7d78d87ee78e05ba0ab912a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f215bc0ee74dbc60d8342920a1a61f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9df9a46e90607888cf16e085f3f91b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93a167e3c03560797b64029e5858cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a233927686f3fb3a918ca2b1a93ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae63dd4fa5f31cac7dcb2744a02e322720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9beae56e10bd4f79162a74f2a27f14721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f92289d3727159634f16f0867ae8b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f569ac170af01f6fbb8e6233832126723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c977e808aa0b4c8326af6a4173c23b3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5967628d852304fce9ea7c949855d1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4311040ed64a0e19c22fb49986d19e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056d510944cd251bc5154da512e8710727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef326259dcdf040adbad901f78422b03728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c649ad5cf1915c7933098609610f6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110034bc203332e8380b6e024d65614f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2f41818d2bd6e0caece243debe74d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301174b64749ab70e2e5ccc2fb0f7539732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a31f69634d9243e596b7b38b7608230733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb7f2c71d621c87d92cfdd6cbc9cc3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642a871f6152a23e2b86a1326a0e2fba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60123adad6ca5b07e5342da0d3f3f57e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39b8daf6daa0d8371283634fc48f0e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b52475937359d59fc1841f4bfc9db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f22cee3929c1855e184e78c4a9e0f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1096282c8fc994042a8ce2cdeffce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca5d4f5f3cc00ea6be17d9c0426e8a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb6aab09c79a28220a258a7500e51a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db0f8aa36a64439b88ce79be35c6d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510a2dd199956bfdec9d7451414883b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c1e9736a706e461d688f221952830745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54c0aa61845c4c3c078dd65576bc81746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97340a9eda92b536a22e1eac7de4e29b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf1158480e68a4bd47d01e1c77f6b5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2332aac50c1a1428ec9997d328609749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83211d15f6d0218c78949e9cc4402d3c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e473572334e3fa066ead5a7a6054be751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b9e4596e6d38a368e5c47323e0781752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f59623b6ab807e2c0fd50aa1ec2a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce482a053ac385d52771c6aea09cc1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a70b7e0487d43571bc3eeebc210594b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2c9520dd6969544e1f70530d9889a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64a9dba2fd672e1d00a0a9a724646b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4c49240287c88c75e1ffecc34062f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa300c4edd2be806daa1c1cde86c07c0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d516b2762791727879230d86450eff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ddff3fdb48f2d799b40bcfd999be762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90af13a5b1cbb266290eba2325c7e2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fdcee8da786a627e513ec5ccb87384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266423911f030c6e49082575d5c44a05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396dada353113f8a48f8904e616f38d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5945500eb36c7908b4ba141894059657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e25e7259b7a8c510915fb393ed7298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706ac4b42d89d2be464583c0390acb59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae780e70ea5fd356782871b55dde8910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949ba9eb7ede4a245675ad3b0bb979211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d469fb7f40dcfaebbd61014492ca6312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f7386a85c539ed767626447707f5113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312944ee5253d09f481e4e93cdfa22e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692666a84724d4480764334f8bdb63cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf2dc0a7cc348861fef4d9e963f59916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b952edb41a76c43ee98b19d208c23fd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7dc92c5aa9c83e2ce6783b16ee14e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d0c36600580a02ea39fd81ed4468a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f13d2ea55c229d492300ff1915d69220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d677b47cbca6e11b39926134badc1f821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52a353cf19c2281b0e15774b867dc822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e0eb75d2586defec60a79b20cace6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81e3baea16800cab5116c8288ae0a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b29e4405f1a445ddf1cfb01d99a2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aae6ed5ffa241938135ca04a4a60226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7e9379c339610dcb108fdb5f770af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c47093e8d6d0e5ef41e930a3e65c7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6c66d2af73ecb6dc042a706be746c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558dda9cdbfd7e80a455b8e15ccae9d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bd905e03adafc32afc89873380df431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40299828d1214830fc203e3915ae314632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1aa8ef01cfb787c4c138a35774a7533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddf440cdcb6e022fe4beae933fc32a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c296c4b6da49e0bd08038e19c6d785635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5230f87572712f08f974e42ebb8b6c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4d3a04b321419997993dc10a2302437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7e75d14d587adbffe15190f52647a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056312d244067cc66c0a1c3b680f39239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75995ce457060497d2ae78d149c549040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d489fc7c8895fac969ca930706beb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033adc51ef5b10b5bc30f05cb2b08c9b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb6968552be3b6db5067c5120b790843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305d776f678afb4a435c4eb6852ecfb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb477e5aff5ee7f519fc7dd407f6c8ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83c28973ff3eded554df758ac6ed7a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca49661edd274cf01e516dcb196f41547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c91b66608bb0f8eb094993f14ae0c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b902833dcb16704fd0c3f2a0bc9005b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad32bb29953cd954e0d442c4a9581150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32366b6e1b8a5940f428b159881e719b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f2ab90d3e94f507c183460f4951a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744211851c275d0475b1b562edd0ed8253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae003cb23d995e7cfba2908b396b1a3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbd967a246c209599d1c3d51283a6e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f473c5ddcd77eb87a4b7c7834996bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f15e86c2df24624da5b9c2d9d889557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca97324257ee1d50b2f857c8078b1d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cde0298f2a2e4ec87c2dadc9ab5a7359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065553f9a28ba9c2a679f01353a5588360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d883f077de2b06e278efa5f29bad04861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f85bdd899729324551bb7bc4a02d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1994118cb15206d5de9e5e08a2ad51963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c38c9a9d0d8f3e48ac93c28e2cb28964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661e60e1a5b6f00fd3cf01a2493b68d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850212b8812a78b7af551327507f35466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d701517a477878d45885a2a40ae40a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045f6967de05e03b6556bc4b412fc5b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53085381fb4ab76753942444ec80a4c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93399bcf2ff725eb83b2fae96158744c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f943bd7701a39bf68a9919d73cb3e9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93176a5ec08d9f23a7263eae0ae63ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2b668906d632921b31c015fc2357273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85630e6b4bbfa5cec3ad84de9e78fca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a74d490c270a2d17449fe1a0e8a52375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359397d7636675035854de4137f8dc8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467d2cbf222fb8a23970a1db193cb8077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c13aeb408fb29b4ad53798ac58b9a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2eb58d9ecd16c58d4cf91d5133f09579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa629c2317cb0e14fe596a7d36e5083480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a05ccd72958e60b8be167a681d78281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0f18e6a087174269dabc702ed338e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e0a3eb0c6589b14939be7e96d09de83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c4ce3e89b010d29fcbed9007915f1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13285a6dda8d985284e5e33bbb78084385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f371e30b8e3599b5a8334d185435a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a177201f6e3df1d5627aedc57e97c6d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119eb4bbe88761cb85e2a8024c0b6f3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0914a0c52215f425c8422afde409d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b16964e7d9278d1de986f53899f92490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de2ababaf93a841a4c77ef8c46e29d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f0dd6da83301161b47ad71f5d16ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ee8ec7e8044796348b1d3c44b213e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687dfc91ff826f64528c9036f83915d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8581de82040ccd2f0187cfb8319b494895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54536bc2cd534c4d4d318100b9011ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ef7f83499b447961ab3c0ee30711e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cc494b58662fd95a4a2fca45beb4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c796026311ede71b01abcfa09aed9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b21f4530edfc389d8cf8e940fce3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b595c6ce03bd816188484952986e26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794f7a1c07c18f0d68297a890e938a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b89b699c53bc66446cb0ce60c0be93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510aeaa1ae62cddccfe69cf231659c6a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d75fb2010530d08a5a8d1c44a2620105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d76b881d667966e46ab912393fbff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e4624698d8d903f5311b70336f621107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852f3ac4241f5021057bb642288ae0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c3f4887074ea6ba2a9cac6d8beab9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45012f7e41f2a43336e07513f7bcb2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd560bb73bbdf9f5addcd5b2ca4c3a67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2997991ba5cc0d9f56f554d866ba80b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12422f5a3b2105c99173643939eadc65113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e56422547d1acc7c41d802947a219114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3e83e820009cac5695f83c226e975115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55de2bd75fce73a271bcf7507636553116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759468be9141a81e001fb0a92466ebc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907bad2f14a5e3c17d3d55b6ae1ef7a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df808f1de5be5d68579180f7657d90119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77612617819f4543c0023542e202f11f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bceef7ef87db81ff96fa0ec8b524c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c65d45d1f00c772b8117b3fbb68a8e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f8978a80438756d101d50767fffba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b63548afd4c9c2122f53876d26665124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfd1bf697681ee4d1575386290b238125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1b00db25a55e6d7230da97e9c6498126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c39480abc482d517ebfd043303893127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1cf9fc5a45948ee1409439142a038128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30491f326521fb1ac6adfdf58890154e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671703241ce2ccbbdb9c77102e3c25db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d6083883ede51a4cf03051242c45f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f91c3391729acc405df7328445b89132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63bd76ac3bcf34c36feb291c361b7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecc4c0a763dcb60d2823c5b678d1e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef9cc37ba297c4382f5bff54b72f64135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9020aa2503e7ce418672a65628d9e9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4dada5e653e044589887faf9b52dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7bb5242bb93b1c358a27dd0116d104138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040fe6399c7dc75d43c0bcee76c7897139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba29d99083afad5b1c2a3413526a11c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7e8e6957bde5d420b52f9e40b5640141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff5c67bea7d7253115e01352131c18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ce6b9b574feb342215e8f62b3b54a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea6b79e4d2eae5fb2610be3e5f3e16144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b164b216a7569fb548088b8a4c048145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2bb76656cba517eb4ab218e200ddd5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bbe10ce64491dc246202c532381b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462da1547f9426b790e2d163ffbaafe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513de2e48383a6f3b41a9103a995e2c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ad1f8ca6bf0001ae28faa12e4e87f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc5db0072af0dc1fa92695328c578f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3944864ad8db0562e0b63639e7f7af2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba248c77284d400ef80a7139519788153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf41e0a9ac38d2710f9d0293388a4ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f4100c59e347bfa2d23fcdc2d6288155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48288e7b13c408b340609e80c120247156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789976df34cad8d4eb61060fe6d72a4d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008e46668561c0407327f4d40245a15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241d169cd2184042577731e80ddc753159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08859313019bf921ddc01423a8fe6321160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb07b1c7ac70a073eec60131cfda08a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0852d57908461c35ebe70135a5d3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89068e43b65b8b771954f6c97d2429163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2eaa70d8ef0442cf9e27780e56b02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93014cc4116a8ecd05bfcf7c6443507165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c01a62617a1129f5f1a61c0bdb7464166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a8ef124c93f99fca7c3148ed89588167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de40f2666a0b24dc8bd98b7fb33701168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e9e3e9f1229641dc2ed637f75571d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2306e00c4fd150d1b081af5791f4c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06050223918e64446759a4e628244620171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1e2e9c63721134e064466a0f16122172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e78a7bfc9526cb778b766a0971c98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46262897a60cdbfb442042f16a5f715c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d567bcfed0bf3d28fc3c3ec052a9a5b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4331c27508b7fe04013e566f353069176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d298ba5c5a0d7daa4d68053fe202de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca10027f06b74bc24c76c6e8e082016178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a4526219b74716e8b1637cf11a19a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8cb1c9b43991f7bfb1cc32a4079741180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe773135ea76ff50bb80a1eba2a3a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6b7a354d01bd70c7dda6872248cec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f1bd7fc2bf04d38fb4f7277c6a57f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ad728326a23e23b5ffd7603eb4cde184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8e28f92ccaf2041a4ceea1809057b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd73753de28b53c2ba27ae1a02e87b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c3ac3ffdf5dcb3e36d835f6f5f2d34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18803c2c3d91e8b53da81304b975ed24188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8210b665b26f52c5382853d8065967189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c6d38104fb5368c0343ccc394ba49190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd66128850400613a86900d89b551e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26cdc97631e30b187a90afb34b64de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3e73ec8bc3086b57da6d9d0ddf25d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f6f80a33e90eacacea38d2cf6fe28194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef1ab44030ee880062b14322b31f20195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d05058b3297ebb70c0f40c9962392196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab89c298bfff3d9d7952b31931bd75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f4bbd2194541e57d2423743cf580b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e795295fe846a1bbc6771fb2058ae4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735db7bc4b4e7125b9798430bc01cad2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6834966dbe503d0ed1e0abe0eaf66201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abb403591d53bee0e2f94cbb127fac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e1f9d8cd852c0fdea88045c041442203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0402f2e0ad4334dcf1c1a8496d60d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e060697a4123d2e76df659ac33d40a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8094613d1aa1b155c164a749572ae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57f315fb0f84f94013bc4e450b81aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78cc2fbac6607c56733420d422c06c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd962dad1a558aca15df082623e544209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21c7f3a48d24207f093ec57f889f7e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9fbb414d15f4e094ab9cc6db52376211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8510820b4f4cac1a64581de1fdbb6c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19791acdbb6fd2cc2d04b84d446123e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24628d88fe3a483d5d1a63d7a2f16b8f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3c93c962595353591e7e7711b5599215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d141337d4e4179044ebcc92f20d10216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad07efa55957514940c6560b280dff5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33dfa39f07f3e4871c0b0ae0741baa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf4399ac607463c26f5a8063658c5c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a87e8cde953680ed84e390ef5d3ffd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23042fe2cbc8eeb8cdc2251358305c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76bae50627a389e3b9c25b3a100c4d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c204f5b39efc6bcfbab8e8da0d84d8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de07d47c64fa0ff219cb69d5b6c401d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db58f6a477e935c8ddd5675cfe9d3d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cdcd2e46ce17065b74fcc598e2e7e3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f7ab43342ccf25bd1bf81e37d3f4c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c7a48237642b7e5a1e8c5df0f6d5e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f50d7f3099aa9a839d4fd5dcf5ed0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84afc7a3e4a11b797a9dd0632ab887c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7928553ddd6a69c458c56b8dbfeff2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d70cd7d92e22a026b1cc411e352c40232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef227839288361f53800cd3f555a043b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c11ccfeca730f22a814a6ca36996af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ab5cc23f83a1a6b8fdb94185ba92b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67098767e082d23980f852be1e1c7461236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe464b455ffb2768cd75c0924685f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a0416ab9bee1b7521ab4f05680087238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27b19929dd0de6c3b0fa91dead4610239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1edad46835a0a7f0b092a3991e7ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cad288a81586fa9cefc11c17a1f2d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94048784784c3c711ac6a7d2777d8a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36fe9fec4f05435f8d66dbba667bdc1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2551e8067990c39bf7eb392f9d2be0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5e5962954468b3e1e89efde96c55f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858270b35a16220146a14a3c16ea3a1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088a05ed0f2a7758ebd0e1e1551d8e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138c55ac3161bc3b0dabe42384dc9bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1a8e8ebcada4d35926a8f1a83e9ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5769c0374413c16c0993a4dd39d05b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5992d094789a24dd06901b2d9e05582251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcc030979e0de0d31aafa5d39630e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9a12155489618421b5d8f79a6c9b6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd13d16bc2490651940a58ecbbc55e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f4f78ab54fdde3d8c0cb9c75d1098255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ddef8ac0184f38978e0de91648a8c2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaefa121ef11d9fd8ef4c6d35c16714257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971de7bcea9d7e81eebd01cb0b18d4a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66b2e13f130986ba3e0359f341290a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e9a34d58a11dfe6a620eeee5fb3a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ed33a7d31829fefa1dae0bc303d5b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495bd0dec158d484c24d2dbb1ca8ecd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5ef883a6dfd6369ed69faa3c9af63263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcbc09d7c3c868aef232b2d11aae71264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931114fcbfb60c6fbf600744273587d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3302214da4f50804c9500fdd40fec2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daddd0757751d029eb5add08a6473a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbca66e5aafb4c74bad704161dccbde5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fb67654186910ddf9e48f3e62e69b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a0b2fd3ec8854f6068eebb6450493270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3516d6c3fe93f4eb154943c604b4d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1504fdcf1377df758da8d4a97238a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c302f8100f8bf332d9801018682d1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701df61118455dc4ae1825ca6434027274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f797f7bb6a6b71074d6e6ec1b365b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a7c7304b72c66cd7b6dcf44728d94276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88910d93dba0681cbb7382bba300ecb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310318e0bad295a79d207436509ce58278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2737224bdbdf6c82a8eb70831cacfd0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258cd46bcd97bfba8401aca6d942ac8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f38c48c94f5770ec6b48aaa9f258a2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e21d0ccf8d42065415447e4b9c805282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6940242655f83efb0b0a4b4563da7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525ee60d5384527d5bb18b9510d8634284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48b772b3733af53db61821c83a4f6c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3477ce29ecf44bf563f34dbed56bf23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a651b2379f41265166f50e9a80c4182287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67186fe5074424d4228c0990ce6caf7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb6157f8876329592e4370fa96fb5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610247aef30b09638b6af1821b99c628290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a236d82013fcf8c8234f765b6aa3d82291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9d62387dc8466a516c33bcee3beee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d2a722b0f370a71149b1672a58a51293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d78d359d7a9d640e86c4377996ec4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2dffc277b89f4cc8f02e049ffe4845295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aff4c6c52f7c2ac5831074d08e5c71296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d3e8e89589ccc7856654481daebd8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268ec1d1a4adf9bf896f850efcc509c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80c4c51fc042e8dda2116796478955299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfe23deb21f8ffcf885d2d2467c13f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3f3caa1eee25f58ef82ead2e07b5e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79a4aa586ef84d8c59b950e3121344302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b755561fe3d24bf24f1214ef35d5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a066aaf26d631a6e36c147305627cac304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28e377923da1fa38f2a4028d0a7e52305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf75061848380165cb76ca729b8c93c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a86762571343310e7a25a86ef1ba1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5794d5a2f00d13d586114fb4f1252308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337a2ecbe805a00d291f0e58b0678eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f66749a5da560f8c0adf6db183de3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa556c4fc566eb566764066df5996c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdedabed6039f86f356a4e606aa072312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef12dae99a134342867b6a466d0999d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15419de1fd4d6419c573bff42d3374314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbbb2ec6d64cb815a01865e63b092e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc433e7332c311e19a342a2301d2325316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3fe3fdc2bb8e77b167d5176b71ee4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc15e4109370d252a0d8b304d17621a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d63666129aee788c2915d4bf804edf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b35aa23be26f8335cf8806a2667497320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c06f4655f23d1cd8a31755958dfa4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870dbf2ee9b62bb33dcb08a0bd85af6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e28b7ed6dc175ace459ec314f657a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c44e3b6e555ff848f73205ea47b2b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c151edca6dbe82e0337baaa203d63b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cd29da6e7367d5b1403eb039b4463326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e971f57994d170fa273f8e77bbeb29d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25036dff2fd3d080873cf9d2b802d5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fcfbca939f838882e0f0db0123517329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090052e5b3f09e999bb98b3d4ffd866d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9a350a012033e6feef8c9b2794e27331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c32b078adcdeb7905ee9a91b9587ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77637f024f3bb05556447588612707b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4260acefe6fd7adfd6cf3bcc1dea3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4e9e6e1a2440224c0cf081c9d0667335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ef3230ac088d94a7d48cb3546298b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdde8f3a680b64385878df3d7fd9b57337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468020f5a717255e1f87bb6923ae015338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992edfbe0e3ef2ae1c1aaa0f631fcaa9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1770dce8c2a8f049fe8ca3273c74e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6947776fa6524a1aa9d7fc10912104341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918368be83f2fc8e72a069e60eb26d4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6d97a8f648f69977edb59272a0b6e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeecd369a031bd78aa25f722951778a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987bc2f9f4d3411d3d2eb5339ef4c709345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c134ac1f6f602892facbbd988e0e4f3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c7a8067a8326c836490757fe48102347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66808b8f14cde2c7e64f265676870728348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d98a9edf5e9c3a0f03d5bfb4ffa75d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3b9d84a5c45eb0de639fd25cf2525350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90010d01addf5185d931c6b3579b44351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edc04231d7f53b5689005acfba3ea9d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32429c957de0c02791c84c53e447b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814d5b3fce96e6fd6761816a163d13d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f89abd852654b49a1d43a8313d3a13355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76a7c7112da0efb6b5e80df3adedf2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9dd37b5c6763c92636fac861de06ec357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d166768fb121a26bb6b82ee3e6c7f86358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0987bca360b24d7548b86af82abef5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948940e0c774cc5ff51214f7d12a69d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17996d041f5f8917e86d9df313c7e625361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ad68af3bf576b7d229dae95dd1b32362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080cc98bad37618793e4a97a084b56f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b0abdd3e1be5436453f6ec724c415364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e555544dc0de81b1e5d670d93da4b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd5d5933dc788491a35abea8e0bd1a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a22efe1bf456774d0e344a895d7271367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c60117e32cf84056769063162c34d2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e68bd216411ee5e87c2da1351135a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113a64c47099873ba8915a062de0e5f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0c262c3c4bba796764ba50f320392371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea062b32a7ec1684463f8565b2ff4c0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2898f66a7198c5c6e2caa3fef9e85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc66bae2af9ab96e8a1cd8e60a992aaa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5823c9b43e6d563875e83b649d8ce2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66e65963d36b6d98100307d87db777376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10798b4a03024f9e4f1adac2d5de906d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f6441acda97a5491c8223f3969bd6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27c0c846978a2ba8d3d626df473b82379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05343c7cf6d499cb0669c850a19888f7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c9c9dd9e5ad292bbea38a9d170e84381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec1f1afec295dc39164a6c3e9a6718382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3410d5ee3ea205e4633da213fb45e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313a8ab89f983afaa23a426908e745d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1c3f2e92aa50cd188d299444cc6c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772074dca509bb4bed0f21293f425a7e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bda7899fb1f009a140e4707f8fa94f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f349a3020838ae49711ce4f4b2f1d3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062cbb5cd58def67db5dad1ae812f588389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16346c30758f2f7e267ad26c21cc73f9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b7bc8c64e36a037be9667b4057857391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe14a2fa56c0fee966c64bfc92077f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf52ba072ef8bd2b9e9db3f2ac0803393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b2705e8a3de5455de9bf568012fc3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5902e9cefb346c9b27e49e7c9ae857395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fcd7b61411e7b4250c34558377dcc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c4ea1e036b013624889002002d857397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1046e4ac06066a53f60608fb5c0f3c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824631fdff5bad87e8804222b9a6a2fc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816122bbaacc8e1ec16d6840483d748b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79d4c21cec6050ac9bf8b84784b494401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b159e9914e77091e4feedc63e96c35402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ae42d4a513743f89db656c05479a2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142c551a08967002833a3f6ca60c4dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89070e9197b3c233b4b14c8e00097820405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ff8a2cd61d57713f6ea9c0a0d56c6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41948b7f737b5530aa03a31b0c2a74407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58227a64885339597ef0d2e01d88bfd5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1eaa6559d4b7e26ddcdf8e39fd2629409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ff23c1f08e149705dd5a599c3ae23410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069fada445d7dc7f408f13e8f7c0376b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a679cca794468e6da7ca22544fc3000412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce058c3d95c0f6036194d3cd65a1f9ab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31286c22f010424bf9e96982cb7dd8f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23cc46a8c8e6e8aef016029b5a3b7e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e52d2d3b3dd24525bf7ac91727effe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292fb38c5acbed0d7bdb8734402a428417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08d8a63551872ebde2bd47d5a9872c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b72803adb956646d13f0fa0aef380419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c0eddffec97c221ca07ed77c475ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d0c21cdab6dbf4f4397d57d628600421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dbd42fd0d47c848bbf001122b3f16422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d130701f9d8005c98ab9ef1d6a70886423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa8460c1725447bd5e13cb02af9e96424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46d37d36a552ed8e0f425ad07892ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d9ae198623950550b9e26c97f25c0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f69205628302b45a975b50bc57a579427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af64ece4c9d55f017ffd897af8c2c7c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d68b6fb97438d5dd16c76d32c6e9ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e397a44424d7cc8e46663441b756b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ad81434438f180673c713079c41ae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08590d524cd33bdba17466cc2ab8802432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d856eef604da64422b4c50b24a0662433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84b0e269ce70ecf472e786dbb78752434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5892f063d979fc556b0ce6d95877e376435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312482dedd2a572616904b55df0ae81a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9886873425a66096294cee6d76396437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53831a8595393b6ee2030b89262f25a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2249374aee1486480d23d0d903156439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315fdf0e9246628252693265cbd742e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1e6c9556f1dc5df1befd5d1b596b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f46a01d1fb3b5b6237658b720e39d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910ceaab4170a56905b8cd8f5b2f8d2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0727d8961c9d1eef4db2b2dd0430a07444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a58d0fe94c77493e4a1b4354faa76445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888a497bb25cedd13753e02b64c5554446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff334a5308ba132e9999260d073fa0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e189bbb6bf178b4373f1dcb946883448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75665902ee8c1d2f4b3c58c9b6cdb511449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4962213c4768e20626488418ac88ff450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed63513c39d1d8976ecc63ef8c54bae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d9c59bec6d690e5dbe0e86385a99a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d112cd824072b87c356b8939c7eaa4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b6398e76aa711c2c79393a8a40fb9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dce69d27c24f4bf54b73109fa1d2f7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3fdee65d1e455daa9e12be0d6fa63456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777c24a64580849ed7f71a766c2e2d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8697ac8d275a952643114dcf3c6c846458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3a86f391ffa0df8e2f3da2422c2ae9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cff213333c50c0418c03ad50fae16e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc80160f76c14584863da51eadd5c3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d572f5265e37181bae4b6292f8b67d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eacafe7f1209ef2ff2dcf85e010622463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d9964d8f99b0b82d66d5628b1d40b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f56349d97a18633676b8425e33ce969465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ae4ab84779981f2d722992770de31466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eea3360589be29c605f8f1e7aaa5c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a6fe9d3858714faba4629f71da862468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4dcffc2f3176897556f06cb096664469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871322de36b5c02e4834c1716677b1b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae32d687753e1b6bb42e667caf91da1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a89bfede10f898ce0baa4cb2b4ebf2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8c5c7abc42c256c186723b518416a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf3dbbc36865df44b6447a35ed07eb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cd88f231f7ac1e710039ae61b9a54475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38aee4edeb440ff0e81c138c3e7dc31476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff878c1cff2dee5e0bb9f8a8ba84ffbe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2ef8bae9425a81740b2bcc30e82bc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2f2bf215d1d7412a858ec38f082cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54add7ca3474673cd25d882f7888ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b5ab5addc28aabfe32251af07f9336481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f633bfa321f7a70f72b64a4a97f80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da48751248ecc5e919e83aea1bab8c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936b1477637d097ce7b85d012b6d413484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeef5c2af176a8e74a68d278df4d4bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d72e962d38dbae74aeedd679a9ce7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04058dcfd99073b0f5100fd46c859e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75409929c3249063ea2547f26dddd06d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240a4b3081938d7273e2ce7db2a6bca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9459c9b401207aa6fffd75aa1016cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e4d3164e92f4de1452e9153bbca9b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f627b6c70be6a511b53585b7e427c75492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe73411ef274a520593f20db7bb6b72493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857a2c2122d0323d6b65fd9f5131d52494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a2230956ec0efc38b8ee15ce68af96495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0efa71f25bce5c957d9fc80fcc54d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06108bbff35ad8d085218f78d4cf1e5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046b5a849e81d2749131e4a41826def498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1fb4b9fa48d603ed56b74f3899ac6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efd2665a685455a2b9d6e64aaf291b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f346abbe95232149a9698cd25d973501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f16a0a8949418745295b9a6a06fec9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae093ce2448c2460e0dfd83441bf7e0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98585b4383d6ab69140a58bafdf50421504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a07d48f17af789ac9f3355cdda0665505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e028d4bc6733a876c11f7e03f43103506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f022e475c036380df81d9f95320f37507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce9613ab8c98fa930495dea604b0ed508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7da5803ce6e1a3540cd323654284a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1134dae1baa51c6061ba973b525169e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f26a5a2054a1ef6723db035722bd9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cc78853db629c435e3f39ea548764512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435f327debbef1f0eafd786273112e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a40b0556bb56f0cb249dda58bfd1f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc012b81984031c09cb6a1a684464e45515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046f4bac552f5fa0edc2fdc459b05fb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9cb9fd3a15e7c29310a1da89d1cba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2739efee631e035997dcc653f65034ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6df9a81359f499198584793ff91eb6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152c13e4cbf5cf72ba5f54f9a98423b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c32dad6c84fb58c6b019aa14cbdfba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca2885aa53582c5365ecec3d10e044522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72df30fa1fa9571a82260faee763f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02474bf7f9f60478f6f75dced6cbf1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91bb002dd12073e1984d2b3478be41525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3a36f58fbfae0e4517af435284d76526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32fa81aaf89d1549cc4ee8ea9d5d28527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d33cb4a04cec98d75b1089fba1201c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11225192371651e2ef4743ae0001ff24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd000e87670c6cd612d4cb14b9c8101b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc653d103d333ddf7a67f7c80d03c94f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24096fbd35a11947d022ee23d90f320c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b395b52d439ce1b805e83ad7a17b7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5d00b9776d4f3c1a8d5854e8eb92d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a41bee5d24ebdfcbc209036de98b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f30a4bd30769101045b3c61b4906bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0def12a0ac2d2224f6f9fbfcf29c4f6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982ef3f0944b7f3714e4e395c143ca5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f40e3aa9743a69ef80785a4ad51c7d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7d67a2f2147e560a396d835ea866d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23645dbd3cf20e033d90420b9d9b8bb2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38543fc6e331e2365c94aef6f59484ba542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643f74e01be023c6f37d2342967b1d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb765514af9523a66f7fc54d1dcf48544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d516d9a0260e56cd1f953bd2e65f09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925c94b83d991917754bdb7c086196a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f3fae426f105ab52431d7367a6856547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc4cb8fed3bd6857bfa083205bd619548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b6a0f9875b1fc1b85f878b2659930549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b706d28456508738b0fc1edaa9fa1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0910f9f4d1671fee1b8d87c7f89fa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0304a2c682c68ec8627737cca44f0a1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b52da0e3998d6603074750b1c801f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec3ba4b16b1e5ecb15d485e18456c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00253b9830ab56e1c878bfe2f22e6393555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd37e6148076a73504f359d84d2d1273556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0c20a33709278aa6febda76283423557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892766b672cc86d0935c2de241f57326558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095f296dc5bb336bcdd85ee9489c634559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fa9d031a2a6111b65d615094ce34e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb821b64aa313e2980b44230091c62561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d92164b0d873dfc75253f1b32f71ac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267c1c0e9c8970866206e3965917c88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73746643832db30d38852c244453e5e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d8f897fd595d7468e1f52cd7ca8ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148fd284591fcb6af2810471177b967566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ae1a5d1ce3b7d08feafb91d71a78f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3047242e9da58b57653bf129fdc2d9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7d04471fb77435e4c579ff9c01543569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83703ffac453e5602d4ee08981a0de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b2baa6be50a90df2b7ba95bfe6306571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25adae6dd54b44415c3261cf783c7c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f670fd1d9749c0b648d9b2154997538573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c50551bbced66433c1a2c6774383c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8abe22273e4a5a7d202265c1e996e91575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af18d5419902484a4499931f47b409576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ba5894532365326a90930b545d1dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc7bbe64369e84e751e3052f3c4fef578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096e7f6a0ee0cada8c746561d163813579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a90200a93377d9b910c77a6630848580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069c08ad7d4529963f6e54191845bc33581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdbca3a7aa3c98eea61d6f803de775582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d9935ea5f1de52211230010e66ba5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575a39069146e764d1f6ed4873592d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577c61a74de6a16d2bb4dc01e5cba22585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83601db9cc9668bd340d1eb5777fc37b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998f430c1c51a16d346fe81d611751b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f4010309e5e5d0f0982be7d7f15a3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b819c2a360f2cf6e1de1be59b0d35fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed64ef38f38534ec9212ce89c1ad5b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5a843ccfaf1b5d90498893d41fd27591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c108fca966c95d73f76417625bed2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3a989e5226a59b85512214e6d615b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90669f5792bb45b63af9d67cd18f14594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751fcb66047160db3d6ca9806576de8b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f64387fb427a10fbe35ef36ff52e5a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b1b2a298ea9f50eee4c931016375fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef2c077259daf72ce3a8605660b5d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50973d4a79d2d10cff3ac10183fef095599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee982263f79de55201c3ceee6d79f3e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af515e5514cb1950e84ee8cbecd6c5be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffff0a35c143ac72b59212def3e166d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d281a5cccdaf48a6f1a05ff34b4d6c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee44c5944a2c59e726d1e79af4b987604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4671c95414cbb61a709dbd96034060605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b287cfca15c766836c624d1269146606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fd15fe05c48954365962c50a17fde607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b92df5e62a03819a63cd5a26d758c0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37099c2933da0b00ae78943af7bedd2c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e3c4c6d93a3192bbc16d5d4439a2ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07378a5d75f5d46ee5131a878a2beb6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03851ffff61cc97b06bc38423ed332612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c7254ed22319b7bdc6c89571765e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865de1d202448c3c74d8a1c03f66f60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851adcbe8f69539304e491066c23066615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9437e97228d93ed401fc2800681b1c57616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9b5d3cf85dc8e843cfadea4d32e4f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e48601ac9e023324c6f6174fbb42f8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ca3621d1ebb9508f31fecdca4c333619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa193a8cfd80684d22daf314b0aabe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27fcfc38f6d339f1c057a5922bdd74621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c1d2b264df743fae15cbedff8b778622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f75229533d1779061f770292acdcd95623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f28afb424d28b833b711d752a50b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544cbd1978e5113b551b06853112492625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13357f157b00cb268e831c2cbf0dbdbe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167466477ce7bdbcc1c8a7452dfcc7c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b9d69293b2f33d1572f95b005e1a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b80e9599a7195dd20287b347c8b4f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7d5a643796b4ddee5d11e21654f7c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a4429c9491f4bc5ff85bc811e2fe9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465a41faf6706c4d3e5e77969ce3372632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b05be947ed973f1e495d77556fe90cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edace19e0286a268149f98dfd6f9b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de72b1c568a1ad1f096b373985846d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d5956915d53f7d40539cae65c6411636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ffe0a6741aec4abf11add1f244f9d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a87abbeaef6444d1a78874ba6c62a1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd605923d952b0882b1a55491e4bca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ebaf6592f0ed7411431ee1a3abe26640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0810977eeda47cfa5d26bd98d4adbf27641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6762a4b81a10fa803eeec2ad578a864642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefa88d9295fdf459bac5aa20f13187643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ac4b721b47bd6316760d51316a693644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981f9f5fd5e00c2058db559b898ec89645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26db801e5108b4e394c1507a2a470d9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c627b4392558add25d2a79001e4b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01570f2ad0e0b0a48d0419b5b8dac7c5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ded31f312de4f9a950a41e04fac22649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15699108f900941c0dd21b4282c4ca55650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040937d2c6a6e2c396d55590aa238f7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96656548f3098e9c23dd06ee6e23e4c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9912bd16a8782ea6f60f1cefc27da653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86522a1414fb320bc414cc0aa33d7bfd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c54be5013848eeb33a464e96cff350655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d5ce10d75bf7d00a913644a29c39e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7415ef3593fda3ff4e00129a84253657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b2808b736368093457f1174de8c42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b223e25ece363cd3b783cd8cca40c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab251c4df9ba9725756ba164d997a28660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa20b41509ee14cb01e6bbb3aa66fb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd2a11005a864232abd22747e2a403662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be169579e5497684b82851150005097663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073a7b1aff02ea8c7e64efbed0de97a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c26ea815cee3b1612d2d1fe98fc87665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b13b595d70d2019b4ab4318499dd2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16751d3a5880a0f64e91ca227c58579f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d1e776497fe0d7a21ecc787275a1d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023ec056fe85d7fdb91b31d3d0b29cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983feb95e42c20eac2af68db11143f24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce91f21df54e8d86957a36ea00b8571671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3678c62023cd8058374c761a18558672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b12cdc2cd489eee78c84e851b5e1e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5341b9ee9e747803d82ea12a12828674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae6d6f64b70f4f6214088adde55323675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b9e53b5e1699b7ea6952a64729b9f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5dfe8c2794039fb99f5af5a58a2e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b9a6ad0f94e07a494e662b2d08aa8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a2285ea63c030c04101c44ff0abff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5a6d2f7f8650047c3138ada1c409a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823691e26d7d04ef60ca147f5b52afd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d465f575c02e5b6d464b2ce1a3016bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b061026dbb4719746d08a36facea8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8193a022b6aa7a2017d86704d921141684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8fcc99950efcffeddf7d0cc38c8966685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f14d7716c69f4b03fab896a08047c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86d9efeb52b6f341b2e65c24ec557c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77d2f275e8ac2c0188a72f88b5a131688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb543377f1211ba9a2d275d2913cab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7603af25037d4e4be846012dbe9fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bf9411c72f7a56a63aae0c873cfce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906076c9beb60a5b583fcef8499f070f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be905667de4708e8f61ad81194c88db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262a66189f4ed7e0fddf184b307bdef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bf0b8cfe2ea14b65b3e144fa0eeec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c741c8d2604499d8ebc33c22d9b792b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147f77f9efe4fc1c400bf203cb38171697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3aa214aed898dba35021a8e4e234b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd335ff8c314c986c751b432410282699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e75c25b0e41ff091e079c328f9e6b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d761860b672a16be655c5519a58a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf8ea7bf2d6e3c9417ce3a1ed65b01702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6df9a4052c8aab186d1531f914387d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f88ad3ba7abd46799cf65e75dbab7f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915925201475eff435572b75295fcd8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46295789835021df6fe25cc352c101ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd77e5039394f914fd400d24c6f8e5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec381ea3e6d732c571a67b7f25bab06708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc49d20a8c9fa3ca644af0e6b46fb3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a626a8e049c78f86b7c7284063853a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54c252ee30f0a13f9351d888cb0f4f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bc88e0cb6d1d1c6531537f36af2e4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0394c32ae765fd85fdf2a48703e976c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2286659476b4c3f289ce158bd5fec8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cf293b19050195269edb65eb2a3d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c47680167d7a7cdbd9258c15c39272716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a11ad01ba1d9fc08d7d4ab3519c1c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e380d5c05bae8d0d5ce3b12a01246718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9be954432ce47ee7bab41e8ac904a1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3f6e54f3ced142f18bba6621d7406720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce30997075a8d25cbcdc404152f5e0e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2c0d6e1426aa93ee5f8015e8a53c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f792ad72ca4b2786d9465b675a362723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da39169a0aac382a7b50629a85991a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878b909e15997faa27e06bd9e66a9e6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de526bf509a30e6efd4ff7518f552bf6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507482cbb0189e2ed1fd77e408b8cf8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140d1bfee70194b57fb679bee2d5368728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6109f34c915882c68a7d7a76c6ad70729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df075bf8b034d2b6de02bdb81a5c015730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b135033c06ea19e1d47b64d0c56900731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e305050c83314d2719ee2b3a66d6a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a70e11d34ec070ce1dd6e954df9505733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefd40f089ddc71cf6b526a5d0dcf7f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99878744e5e1e2aa6540cf10407ffd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5561517c55daeb3c012918d7d0361c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b28c0761d5e562fdcd4ee495c1120737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bf49380d45d06d704f7f21379b8ec738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0249efaa6d4c3adb0c3486bf3ed003739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3024c4685e9eeb72d83217c9b14143740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2aaa6d0e212f91e88fe15af3a32d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74145946ed56f3976ef82134e18620ab742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438f4e218e6794f6db8372e6f3285e8a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c0c73067f970ea73a81f31a0ce392744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf3dad0727cc65d0289f279499ff17745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d196cca4bd89149f9faa15d2027dcc0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45771356383cf612972896aa4b24f3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cad8248878dcefc5066349c404043748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ea70e6bb81a2f89ae120d353e059e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637afee03945d7186be1f93ab36ec6c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1162e23fb81ede0d903b00b198761b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f45ceff92b10e93f0d27877edc39d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f9b91dbba07b628cd96b9895c9cd17753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b5b3245a532e4abf60bd19d2c1072754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613540ad966f86ead7c20c1b11d634f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1e25a4bed73824a430b65192adde1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a3dc970640e11aef20b06f5576fcf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947123bc2f6f5afcb027ea5c3bb95540758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817a2303b4cc0ba18ca5b7a370a9c81759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>