--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068adff94877fd1e535ad41d5512c60a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f4dc893321134679f777509e4d67f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12030349f142a78b04fcb3019ae246f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f8bc1d9a873ad748c954c3205ff574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7664600cc8416b45016e386c196ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6132d0afb379345a75d5d88c7e0a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfbbd99cf05bd58ffecbc7020157937.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55a9d9c4c70bbe9f5c47b91b723e5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76a17c0c2ef31820be430fe34615ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a08a4e67af67f7acb8c031b0762e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b3df3a04fa256c3a12e03acc20e1711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b314c7bf4e4392ecd34f61fd617af9b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3245c1dfb6cf41cfa11e5bda1e0cccd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef016af79bfa53e4b4f2265821e6c914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bfce7bfa2bce8dab3b4073db552d6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c57edece27d1f4cc7fe86f7cf17e3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0afcbed01710ef39e046c0d98befa117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ca1780725229b4bbd03d38eb876a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a6dee289a93c6eca38a1b0160ff0c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da87c952d75ac0f6058b5855ae0a2ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d1f0e996908c24e7c739580768da321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd282b79c18d27efca4c1eeb35effbf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a050e7c7c31723e73515041eccfb82423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bbeca789fd9966b4ddf99b6f4b80a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f21c8836cb5e7a146e4b1d88606f2e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d8ce753ce4b79f5696b8169c57e51326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f108e45c4f3c761e9d5ec479ccfc0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2bcce240541406705b1219077f33028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e416aa34c2f741981397cf1c03ab429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0323cf741e3c79dfabc169f4a8d6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93932129757c54f17dd09c2299de51f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386ff43bf3e401b20ad5d14e800798532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48303d08e52f67e7f877b62ea0e4473233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9623efdf456b40c3a0ab428874b730f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e05573db3dec776f25fa85142958f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b4ec3c1a9dee93fb7946f3fd5ce8536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd1cf55c3c5be3c9e514dde3d95f3437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43387ec62f1e76b8e68cd45049fc2c8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddce51b5e3aa5f8a689b82cbf39b5739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2b9d1f0054f467bb10156093268d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea40acc09d0c1878bfec06f65e5d4e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca8bf2e293b60aa312e368bab1bb8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab1e76c4f12053f8acc79ba25e271043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2990285c81a979cd727253bb8c52f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bf398f0ffee2d6007c38baef9953845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893889716982ac34eae36dfac5a0729b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa40032c2b3a650195777c4bafe639447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319692cf08536457638540a68a216c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107da3404bdc5b6e25b8c5cab8203d6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f395358ce1c25832c606461b5732bf750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88169a0832e663993905c4f9f5cf955551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2d70f8d47b53447736b2c58d9f73152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cb9db701bdcc6d3baf76022d8f4a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78678c282589cdd243d1e8f40c076a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f3ccab641fb9a4ff3618c625f3e6b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61438366898442e73357af75b8e8c50156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46205c6e534e1577c2afc8803d443b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a39a2d1befc42c0f1a4b376d6bdb9058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e24e131ea88d6d7ec642419e460aa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dcf5811da5a2936da050bd5ae606260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a8819e51ecccb0f1fba6b172a3ab761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeca43328a7307e0b38224aa22cd9962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b048897c45d8a83bc73286273f662a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abb5f6b578bec5a749c8f913e513e764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972990574c44a43533a7e6e0ae6c338965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f72fbfd9bf54d9151e93d7df9dd6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3c9e862fc61739d3a3bccba9bc1f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e441316b56412f4961f222b15a300b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dc980e5a552ae361894bbe8be058569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a62d97ee6382d4d13ed554d7a29cf370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764802011b72b9600579077ea5b52e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3d81dd9b01503757baf24ee13490972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820625391fe4848d030c570f0cd820973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cd55a7adf932907621bc1b034a32874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d53e55259670542e9d515ea04b9f475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f12f90b7f2bbe8037010db9c4f937076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00c8b8aa471fdb62ed340c7d4300b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0abbb8e7d3d8ad344cec1f92f3b6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd41814dced86afc974dbda8aff18579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec22c06c7e2ec2d7b076c48b0e12ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a5c13068827e2533a53eecba6235981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c708bd749c20ea70fbeafc67e986e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68996831ae3f8065d22b8eb325d99a4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863cd4cc1d5c58727183c5aa2322741684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a51e5859684cfd1222b0aa8e9647c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04550669e30a700c67ea6e4b1c674286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b659a348b1b852d4c50ecff6e7ec787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c650488216061dd0334029985b9dfd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592be07b6a51d46af2365d3554c239ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bc5f0993133cca6a8a52057b5b86c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721942b47940f57176816c85462a4aa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661fef663868527441707ab7c5f20ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f448da803c19423a1f4fa5f4e3b00393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1936fe91285746e7bb6f6801fe20494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712623636b8d1691f9942455b21d4bd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72805d907fa19eb004057aca23a80096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74070e370a7baf6556791f0150597aa397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574b8234252c02c416ee9fe7ff17feb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1502f563a2ed650c56104e7426726199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e5f740ea5acc1b0b7a3df85b90f4d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f578f171b58e2d74c78965a528b8110101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaf946e105023d5d1a293dc9d25d03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1acd494fed30f679a2540c8b54480103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04417a678b731f14fb7450234a66deee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d2c5a09d8beccfdc341b8b0e5e6c3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab62f0f0136db6cfdb881e0d1d87d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5ed75aed1d546792450b077a2ad0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a459e636c5580796298084151a5d96e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890a269ca4b95fae614b76f2739e509109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0cba654c823c75a18fee9f716221a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8c997e785ba3b10d6ff387af3e204111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48513b2ff7d6234e7c48485917c162c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e51a2308d8d7df0ed4e32df5d3eb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a236600a3c32d423028cf2ded8b8ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56847f25ef7dd5083d5abb4845a3ac9e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117d9323cae3b045a95d6bcf64cbf22116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7101740af85cb2a704b72966c440845117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852e20b3006a421d7e260562d70ddb1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4116b5a91aa5b1eef0e436fd3bf157119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4701096feb8efc18fc34d568d5250f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c46cb0683aeda2aa69cc51ba7d72b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677fb1ec3d9d2021145dd41bc9ec780122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cb951dfb732b18679f1a17f7af2bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deac6014d8c19cb69eea15255a62fe8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c55e624db31bf471a3aa16750699a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d304807fab1b3a9a2e69bf43e73b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ce9aaa49981de7b0d40bd585f4305127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcdbeecadef8dcf2fbc591c6ebb5c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cba7410c6ce3120685a1a5565b456129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d732fd4aff907528005e97c45b1093d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21904539d4cd9f3ba95eaaecd5662de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6f66f0b669df64443c275501e50e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033514b51828312f6b46d5faaa8fcd7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881597103d79a6ab2fba20e728404a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6fee6c31466085880fffe84b3881f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14406a647a93d406afd90a8b14071d0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2900212e6b6008cbfb3abdec31c43137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135bb1c24ec78d22d28a2943ac658fc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833165ec76b59667f0ee6d7a9d624dc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee551ed3279c65a338e202b3f1283638140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fc26794757b6ceb4b737239ff562e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92a1c87a241e3fbfa6506a2054a488142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a333f0f60f5d9911aa24e5e3ed1cd85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68614a3f1c02d8632c26ae934f68b4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0c423cb26dcce7420c31e8b0ba307145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3a5ea496694b722fcf6f9d74226b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae397d1996040ccd3326ed4eafd0ce1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babb7484eddcf7dae177355f3fff6ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ff345ec023fa29e36559d3318073b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f5d942172ddacfd6e426f15732cab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8165042fa1ae8818499ac47540bdad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c182af9bab1b5e4350795ffcf867ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26169a8ebf4998e18ec833a2e6ce9c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af94afd101072d7fbe68fe9143f361154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14150cc7551c914f195baf0a0602cb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40def4cfd25b4b61b25341563eb951f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb2df78ef78e1be1bb8ecc26ea671d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda386d9e6e135079235c989b0d95c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8e868986eb958241a0a3312728995159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5de5965abee41e8ef4fef1ebc939c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82aab500891b2fba9af84a5f7e44879161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006883f5397a306ac7cad94284d66f95162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c36637f65eb2eabcdcf887dc334c2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43182a1e1cc0d4fe56df566b94ea0f91164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d7d76e21933e31ad0e97018ebb2cb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db04b86a88b072704d2fd81cfe75cfb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951b903a9646746aa2544d2b08939d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb88dd3e241828637f7a97981dffd6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efffa80cb34c80f0adffc52a5d82718169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a500d821bb39b05c7a67a73e5da32a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131e8c3223493fabeab10f666c4d9c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180098a2127f865b64563ccc8b4f5c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d094e2f0a2614847299ea9edda900173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d145b2773b53f4a00f765dd521bf297174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077cad0f686119d414367fa2b82a048175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fe38eb96a20e34fd069051003112d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4319c97795c0a731de0d85c93eb17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5107ff90e5c6fdcff9a8d6c5eb0bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cab63f543317758f8f5768ba70e9d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9498d418f6ca51f1d24fb5b3d9f69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368614a3c679414571047b66193e58a2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ae485b664f0e0e5d26d7d772888f9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc9b7675d5d1c10b40d9c7b23573d7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69661148f1836aab7b6d62c9462965ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd14347a7536741f826298d017eb54cf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8c72eae343e13ec365ba59b8fbca6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7253825b0d0e5cc86c051ca0a2542187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfb7fecbae01b13012f554c8c223aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8b82d1bc70931de72c5a35b2d099b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b109292b1383771268e02b6f0eb84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5241b90d7eae93c49e85e21ed68c6766191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738e4014c25cee93196998a5675747e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb46794bf0edd94ea05052666508df8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee554eca3c732769dbd0d96f73edcd1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7c67c78af49bdee1fade18a942ce8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea5ed95769565ca4f132e4a4cf1e0f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01297ca39b914445f9fece783a4049dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d17ad2c44f9437430ead6a0bec8ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bc5422f3a1153750858b5b801731f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7cc36ad1614d02e0fba6ce2ad0d3d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002c37250ed0bb08004d7bab3bb6f2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011b2a0c91a6e531c3a489c6fd830b9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d4cbbde05dcbc4ac7a7330805dcf5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6e037005fb9ecb7691e8665ae026a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aab667e7a2abe654dba89f1304cbf7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6702e782bc5efc163385903a5533cec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4eb2daead9158a35a5822cf3cd274207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641136965914ed9ba51630e616798009208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef86420ca3f1a3989165e32bc8e4af2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938d9799befcb876429e4b0c7a269e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf673c078181962ead4872bdae47eb64211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207c56b2e329b92ceb001128c0ff2ef212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7bafa1613f1fe5475b2d79d0a9c36213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4433b3df84912ef36f19631250af29214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9532ea051df2a393aea666266c78593215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd832dd946e09d72fa5fbc2ad1c5b455216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d5f5c1284b1efa28132076d6a0144217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab366fe39fbd677153c3599457ee29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca31bf396e062bd59bce97096a35909219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c1b19acd52f23ee53d87327daa2a5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4513d3f7505df7c433e87a87a5cf08c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4864e3f49a37da2e8261a47379a19222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4cea1e9968db88a3a008db8a5ad64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139bbd287e49a691f31e442862d5a64224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e418e18dbbe02e92cf11074659b06225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb512b9e3291db3b4439e81a2fab0d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5e274e2ea7d8400f4a0ce111b8ac7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886235c983eae362a7d1e40597c962fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5aa6d2d873e4db15de1be47f5f541c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcae5514a7d79d7e0164d63ee17f19230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61468342ceae191a5cb13b5e4694f4e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9bc015590646c0ce39bdf9ba8260f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fed293ff0d1cdbef83429c516e6555233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf09e96cbe5b7d183a6338aa33b9b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58910484fd1b4b5aa62169ab1438f5af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70076a945a93ef50f2eeb66f526c5783236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53846c3bc77398c09b4e7cdf44b9ba50237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a8cecfbda2cc63257e405ac559830238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf397585a252cf862ffd876b70cf5e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94e5fb38e3f44867585a07af58a00b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c8437b657453da069b5ac16c11ae9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966975f85d0088c8c12ea5431dd2c10242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90bb8324fc5b480c5edcef9877ae30243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab6f9323828ba02b9dfdcc8678cf9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbc6c4805512f0eedb15e9b13fefd6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5601625cac192b5773f3602f4d4ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012303926c431e3a2ec77f4d7afded56247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088f793821b8b9cfe8d170a11f5273d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4314679afef9d3f56973188ebb100c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576f6da8cbe0b3171ce526ac1795f88250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76992f403ee46eec75723cb2cdc334251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a548a8677639d6128b662379f33c1fb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf734f043b0fefc78b598420629082f4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56361e7045b897da2b79fe99d9d8642d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6766243cc61689425ce85783d971e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19b77600dc51f055ef48bc55882a9a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88c3e6c1d24c51b2a124a85c0276cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40feac949deaf8705a703e8d40ac380258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd94a644dc1ce833f67d3753a01b62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42057a488686103b3b8be946e4a51d8b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2288c310d08677953886dc83599692e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52347038e0f2f2d7999bef048ed001262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1df616ed333d251d0cce09483059ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f61428aff98ec21074096594e81c716264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d7e1c518a91480f29cd2efb85c38e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122bc6b7a101032608cfd6ee1225916266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73603d56bf910fac15bc66e74644c08f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d115e132e915dc1374e378a61a1857268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf44758351f93cb00344847c76d30b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd5ed42046d103fa739fd71125edce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e014a3a8eb1eb6e670c3ed931a276e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596638a18853fd3ee1bed51fcc249887272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fd29d42e6425e3e9e1640df03f47c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc7f098c6a471341e3507c15003b9f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0134b7bccb053db8356e549d4007087b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a937f3275283530637eccada0d70c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27f3062b1ae9d21ce88bfb42c69567277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4660f5718e8b03a386109835f24db39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde44df0e0ad6c5f77b8408c0a81f8b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868b0293048ea098ddb1bbe0779c679280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ac6761d971935574a9f7688547601281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717e607ab00e30fc6626f936c0fbe15282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87032197793de82c367e248f0919f6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf269f5cc610e6b855af4c662fdeabe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f24c022e11fd4a9e0a56771889100285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5221fdcd8ab2ac93a776a6835cc418286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270c8fb2bd45bcfb2dae8f824ea6edb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fd43156e690e708c2d52bf7f22f17288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e726c599d8c6be7ad41cc48a123035c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea780f960e07d1a92e4fae6ea78cec12290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc42a9499f3f40366cdaccc5dc8dfc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b153d0bf6a611ab7e34622b5487788292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9496329b98a6cfc8f057514f59c4eed293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d08c76f56878cf5ca59c20f309eaf2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081a5682f3b8d834a3d052a8003c811295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c20fb556731b50e83d668cd7173691296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1f39c1177b397f92bb4d05e8c83ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490726fa56fa0b40c2020ffbe9f6f34298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48519587b1c581d386ce5366798392299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede390550dae0ec1dfd153ea0050ba4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b0419b419fc65f1257827a8c6cbdb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95025d47d1de4a8ee6e5d8237dcfd5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591b2d9a547ae49b647026334c37994303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6caef3e46d778f571d1b7946c1820cb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af814ccb9b4b1610510fbe6f6d03a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9993e80fe85b775b638a41ee5447b30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c67dbaa48b736efc1dc61b2e15a10307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b5b8cf9fe7f18558f98e097d617fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfde68ffbb7dddf52554867e34fed8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3afd1c45924809b795aed3896d390310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe9608705e2e82cab3ffc453344444311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61203b0517b02011a26acadb0761b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eaa69fe5ac44815f2ba62a9bc54c86313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1ba3d3db3821a392d8612dbd20572314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2b7695f3db869d2057d156ff68065315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eead2466624913bf3b844b0f3eda690316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6d33c319153baf8646dfc58b56c2a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5611fe3645b7e854b0f454f1323f2e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b94b8f598e8ed492e4f1a174363878319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb44fe63835cb0f9bca7cfa7719c38320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1917da09a15ce4ceff9530b55963c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75dd8748916adab4b88d3ef0f5a9cd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e41861b23175e2ec56da44b0c303a40323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ae48442b897acdccbce6554ecadab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75175eae64dc8d5dae9309647dbde824325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f518911029aa41f700b594b449dfa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5ff929fe9371b9d5fa18345cdf542327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397fd41fc264be76e32913ac19a650a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf79faff7fdb45eaf7db2b43f008c29329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d391df3b48f85f5881ec56150c2083330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082759a4beb6a782cd3ebfd531838239331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcf2a416ea64212529509f3bcf8212332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a25d87d454a4d3912f638568b5a1f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262ee5dff6676aeb13e266eb46d38fa2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799200bf604c910ec6cb4626415dddd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e28914429ccfc6daf140731346d2c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96876c0c05a4627f17133e01b1d76435337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e89b2311d5b3f555aa1f219eb12a29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3a565b9811e6ae67a33b54d0e31da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97558ab80109a4d712f54d60a5963a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e2e9c717964d38f5bd21cd9df1964341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e2b045fb363791023479e5775b92e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc90c0077d878f8e0482a4578da7d9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120b0c4f10d144d2b1dc808c212e612344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc2106e593f0a76c4905f7377e1a8d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d8bfe18619079cf8c359378a0ba4b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1623076434541988bd3f908c12f4e73347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d04be009ecf834dd4fac2be2ca3b28348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03ae9fa15c7f8f58b4005a8bd11afb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3567ba4f4a1e0c59eac508d45c65a71350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d73b11073db4e4046a5f70069e3ad0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d98d55f9c28f03a5f0a40c2dc7883352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde1f23d30783243795dd1fa76e4705353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e51f4978d51c65218826ed22fafa41354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f4f18c0c335fff5273ea5c2d6443c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a376256fd198fc33a47f51f244706d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc7463a8c5be14f6e6e05410d205bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96d3adab9e9127ea4bbf15e8c6f7d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa40847b13c8cf9bcc04bf941c138dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00eb017a1b8a23fab4e8df366f27d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf41ef88b8f013b576f949230e023d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086c697bcbc7e960d44e67eb00ce31f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5fba840cb3f9dcd89982ecb3c73b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d184ad5aee5b0dc15184cbed1c476364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f591b3c8253b725fa90e090380708365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00eee9eb087cf6712d9dd130a390df2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32373e6b00eba92d17cdd7c8057ae79b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607dad206312284ae456454a3bae88d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe7a34f5d20e396dd7a5c40f380a56369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fefb8b3c65ad6ad299a8694a11d1f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2232f6b1b560b2caf9a4c7b387ee9d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201168cad9bf1dc37774886c4bed8fac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5149f1acab0f76a512f54fc3f8b48373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35e2bc5431e422e9653e0fa573ae7a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307d3ff2c7aa32f3cb0fcb6e86acb97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252c0fdd18223dd6b7ef3d034f56686376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7d94e8c82df6e9dece987c5f63295377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3546f7a8d1e7064f309bd5a388c4d1c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fa9800b780db93ed2ded43d03002e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8811c448aaee8044b0133f18a710653380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd922acf3a274120869cdc93589185f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97390262d19187016a4a976b50fcb726382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7d18f388ba00183d2f57954c8d4ff383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711c517867bcd066eafa5852c892bc8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548d5415298ec5481af0c6f6e91a214385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb932c4f6d300c63967bbdf45d4aff7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adc3cc7cd404a1940b03eb80fd8d9b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f508ec9608087c55375c8deb2b1e0c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edc81b90cc4edf76940c486572aae4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9e0fd80eb2c8462b95f2923a24d03a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3208d461e8cb6c20939122ef32221a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7565d6ed4e022b025925bf6e2a57bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301b5e711295d7b00ebd4906c21cb3f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d20f1713e4884bb1f833e80105f4a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af107523210523394558c536080c035c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414d5f1dd69280ddf930dfcfc0b9be4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cec1ed01704f7809897bd3f287180397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5a546aa9e56f0b6ba775a0c2391ee398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ab5cf06edd2ab728fb2d11116ca48399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf476c11a01f8482126d21826c857a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfa1cd9620e6a8cc462ecc284e87c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9503e70afa16f3ad7fb11a35f9fed402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a8d7fd2474c887627d60c909d5295403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed48e3ea91eaa0c1feb9663cf41a24404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe78b57d4f186073173891e7293ffa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663bdcfdb1487d1fd8a8802df92487a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d27c2e0f33f2a8a2701bcc00efa574407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bdc712a9187b1898182c6393a5952408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd995e000da6af9ff4e5efc6d914247409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60035bc2b21ca82ad2fb4f159447057410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf71419a6d227939e7bf8ec1ba9883f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352ea466d1522e59cf9f75eff8df7b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c247793138c801886fec50d1777a0f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83113c5b05d043040c5c9ee79f5581de414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e29c3d2be49943eba3faf89219f67415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5c30062c02559d2186c2367081884416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dde8e4a6b4552d898ae72aa81f9b0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0887718e77648d8230f30bd99ed25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae15adfc3fb7befa5d91a2b75e84814419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22b6767ae829a44b19f482e4a5c775420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40191c92336f4e5dfec8432e90f596a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672bee00a9b42b18f8ddb1a091c41a5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3651d660b4d2d0dfe34084cfeeb65ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871548b7de8ad06cc186106f0a437cf8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b76f9888a2a0aa2e31b9b3aea2acd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c882f8675dc5606ef3c8d4d66e573426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13792c70d0f272e66402e9da1eeb8c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce03a12c7e2a32e06361579ac99499428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b0b7274a252501ae9f6b25f3f2ad8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48f0e2af204cfb6db9b82b1f1b40d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf620bbc9e4ac7075c4ca92f211f1d9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e12e8a0ba2c79b6b9bf725e86d6006432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7313baefa41590d743fc89ecb3b86433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be7feec28b0be5e8e0098f055ba661434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef579809fd2dc4af99cb7c5e3790f09435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd1ad35cd392f25b05c8d9fc0a9509436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a93b308ba684a08d4f84e9b9545cf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556ecdd3ce4c8e5028ef2e1e15485ae438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749c951e4a0e821ccd67ccb1866f95a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b684c19cbee0a423a053c549b7ffb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cc551e4e42d4bfa882eb978c5d385441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09471b413608cbb8782c61d93484e757442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341bd54e751c2e0c7ae668cad0fd4b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3e1fa3d35883c4902a85d43e42359444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9560ed54610e7259e0fac39d7b2c1b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0822abe0f349a52bdaf74bfb6218f0f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f67fb12304b1a2b668fe5fb1a044b0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4198b15c593f3b4e2f05216a90f8ca448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63140cda2d7fcce0713aa361363cc431449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9b339f433f61d2167fa96d82ffc1e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edda8d96e6d14591fcfbb3022e5f71451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3acd41bb9197c9707022e5e19a3b74452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e586c9a9e954e6b762325337644ee09453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f602ae6fe9276d80da091e91d3e40454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a66535ce56d0b74f7fe2261178881455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab59ecb8dbd4ad93916e50f931fe5d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c5d0294880410dde0b0f90f21d108457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138e74415b093fb44f923a91ef47cd7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f256d7d2b8225247e45c55a7cd9149d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01249a8e9457c04f2a0c73aebb6d932460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa09b55302c807a65b3d093c89e7c7a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3e5b7d8a9a361cfd2ec1ba2e6fe1b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259882fabc5216d85a396083489cb18463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12388131f2bc7c57110cd807d8249424464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a41c81f21a285e3d6466f234d9371db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ff2862f349991e7d6a57968798bf9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484ce854761beea0ad8a5c2fd0de930467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb24769f9bfe16e3be9987eadf574aef468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dae445f892a8a6d9b139fe4b7bf64469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e681af7a27da37691f8509ff48d2a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb68e9b9acca253fab43cf4721fd37b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88855efe9242ba44a2e3e4523efbd09e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704181c5b02dc30d282cfb0399beb4c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08e8a04aa5bf1578267d61d5f80249474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989433be23ff4fd6da65c34e67fc7de475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc07dfb6d411f5328bc5031978148bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a80addde047b19868eecbbf54abb9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656cd1d788ece9880f8e08cd49051f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef72940583897822dd4f8163d13ded479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd32c417d9f1a5aeecdbf392086c048480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2291163a3f1d7291c9e0b700d6153e40481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3bf3903044938d08d7fae515e395ce482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408922fe4e9849af5efb16136c6f9ad8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb205ea104a68e1e77a627e3440d2f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660904acc319767aa3111471dae1a0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7b7923c0822558c2a9d129133ccd9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3d9a3d352592ed5841c56b09e6321487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575455fd946bc53d1dc0368f1bd01b5f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32496c0e6d0aca126eec24695ea48ce4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa21edba0607a49644dce314a77d22490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47f141041847fe825be64d023d8007491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed67b4fa95bf3a687f66cd7e144a65492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157d9525df5a3cb9be2be6aa53f5740493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89615b7e36de8ca6b23becaf5df22f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bce7649ae899e47cb019a0d0e8dea7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565f12024bb3b5dbb19100e3205e3c4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd53c62686a8dbfe2864ce3694458d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbdba0dc6117f525a63e074b70facd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595efa716d3d123c0ed6f7b80d11f57499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d54ef3e57999a72940c8c895467764500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba329ab5e5001c65db3cd9652cee22fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7501888e4a98ea7a55a72bebe8a3b72502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcf72c16cd6404e162137b2d53544c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15be0fc2cb2b7868c90a1f254b2d359504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec614742a3e87f88476ce03ae605a1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68246b939b485c44529a6cb50c65f189506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4365dfc9867a5aa33037b686ab17c4a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e027993c5a42785dab6401fa8c48686508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f116ddcc44f1565c4c42d8c4241f5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9fcce9ae8764d7c90adfef31e8bd0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3eacbb267de3d236de11f64246cc0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2afb17b55e1fec7a5cc32dee871bb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567db073d10941affbe117e0bab89968513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2199942ecb7307020cd24a73c2a52514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc97b39f1ec84aa55d9913cc61ab6b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298c44ec87a684c69c26ec50e2021c4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cc41f865b90d37d5da023c22858bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616df30ff76e3ef47ed44c27d51db95c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ec24bd0ce5a7ede8f7431d1c142b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055334834326d7f02644ee0739e7764f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e3c91912cf8e6c7fcb13346d9cd01521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e81d7a25d609475dfff20cc766bb44522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a1e9d6a5ce8fc925f1e454744d556523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8ededaaa2b50093743a77168fd8eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24cd520a8dd0701ec6f3c608fa428b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4f6ec8434f9768b7a62a9dfc90cdd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710a7238006f1ea710e32e343a05790527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b38d1c850327d8750381e5c7d3d31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cc3bfd60660a5cbfe7eb55e4cba10529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbc35a1aeba4c70f453558870342c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44583da49b23a2ee77240679212a082c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9741dc3c1e81718d595c790e1dada5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ac3579923894a65bcc955516f3f22533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a381fc2506c2483ec37cd28351137534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacebbea48537978472700128484ba6b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee32011d77559ec13fa7b666e3ba60536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c940b5631aebffc5397216d04fb1b75537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220d3579c2b87e2d0933ebdd515b083538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90007d0d562ac0dc06b32ff1644776539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74cfd14821dd7ec0d2115f5d346b65540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4a5f6afd46408fdf998daa569864d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782718d27618baa14b876d652506096542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379f04d70a0a020f4ea44b94edff816543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c2b25563c5a8e0e6a9fece09b133bf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5fda50c15fb0726e3b369d565d156545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9387a343825385ef413c035187ad3a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36a0d7d001771e4fbea0f694e7636f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b3c513f1afbbc22a3daeb50056827548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b495caacc95c27859e9df07cf94cc02549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be470ff753a2d7c673b342aa3ab4e7c0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13003ffdf643710c31a267c244cbb2e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a700abeba365d5fd197321efb2b4282552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f03a671096f15bdb4d54c2968761f60553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8b3779a524285d8fd3e7cb4775c89554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a731c657b0ec81a53dccc85e81a7d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9555ad646eb684d0a6e96383b83ef46556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45a1fa8989fa8e247582f896364f4a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590af8d14af5eeb76cd3fc28cba8b434558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da403a9215140ca9609fd7d6b3b150ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555688e2275ebfe4894807c303f3be69560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46da81bde98975cd18de4e5f673a20561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076b1bc1cadff3b27b0daf76d0434b3b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc88d4ed48242807f375b541447075563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69207b8df045c52a280ccadaeeac1d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d731501ffa55c8e61f32a725d933e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43e6d0f111dbb8d666a2ed24d98899566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834d5c74f790dd560e8df04c09b3ba1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade73bffd9f151bc7c13d19aba9ba5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393475ec86391c9a889beb94ffeefff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd363d881c7b531ed833def13c8207570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd7ea4449e00c18c0123acaf1346a9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e299447e34058ad9bf2d6667e9d61572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060465f9c20e3f972e1a88be5daaf71573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62770fb7b24c484ef454f628949565b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe0f717881fc9bcf03f23d4b654742575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88238de009db84a11450a5769ce37e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56baf0ea39580daa466077c4d808fc7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118ce4ea6a8d6ba8d3cc85cc393e41c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778330d609dbf39a0b3f0aedd097d1fd579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f5d8e21307174f8b7ec84fe8c652d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f16e182b5204d936fa9219ee46a672581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0c75629dee94c73a3e82420bf8fdb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585629492cbf4e4a5c4964924e0411b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d97cdb3dc71509986f53e2109bcdb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be706c173cbd654899168d44f64fd6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04415139e631232d306a53b29ebce05586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a16f2812090594795eda738b634e98587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8e09dd5649418599c658bc4475b1f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fcb6449fdbe2a8d5753550c1dcfc9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd5997be287dfadbe348fdd1138966590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3419a85c972c6365749a9283462ee0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac99f7ae478926645a9262a840c533d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d39f6abae2134d7b30dd51390cbedb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cfc518903ee625ff631a05973a530594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a174dff68e634de4f430c3440aa487595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd5cd66800df3a544a14147ad30650596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081102a32e476e34b3640950f30c19a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aee34453dd14262f552c3b842b8e8d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be219c17019bb740bed94cc5dd829717599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47348a0b677363c0df951ab01edf3254600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5574284ae562da681600f48e500e0285601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24cba4c7858f54f7fa9281e8e958a7f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66744bc9eba9a6ae121b52477c0c192e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184f7136e91e8fae086b4841412648a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a872e507e46877491ce2d5fd743a6d9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37e972040d3abbf0499f2b42509d0a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f36d13ed005f0c801270a59d066f92607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2059e47691b284e4e2370c9ecb2fe608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cf7524958a858608f679b846a470c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0303e358bf732c648babd61cf1ec9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfdc7df1e91f3e16b4d0be62cab186611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056b043c9070bfaba14a93613d74ace612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2107b81f8f1da306ca68d07a63d3bd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb391ec3696c1ae4beb7688ea0b16a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4c03f41707bfa0ff07f437db783af615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa576105929f29f27ac2f875a142fa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cf7c1c2776e75e3d0982a6bc5510b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0409762cc73205647ffd7da69a5467d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605525002db94adf3056b2fb547f515619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829f2fe437d4f1ff9d20af418dab003620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356728da01f77edd7978157f2489b875621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bffb89c0121d00e088b97fea41d0ab9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f74756a210148059490d34328acb8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b440ef264e5113137ea28419d0b0a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263ff27b8bb3613ad4e4a251db2d27d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2365c2c17a164754e2453c1dbf70bd6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a0e980474adb0762fd2bb3ab75849627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbb6b679e472ad34e845b311a64546628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0728db10f3d92cb302ccbd82336f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6938e3278009c19d4722312b606978630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4872ba8f993d998998a7ac855e142f1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503f9cfe3a7cd7cff99ba282f21c51a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05590e84767e05590676178b16ec027a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82772c17185c630b75720ff4d7a59163634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3825fa89393e05d713ff6791c41e04635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a021750fb5a0591f337ecbe18217eb4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0f3ba038c30f0b327d757d22b2ba3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d8e746198a2c1ea9d1158d1fda50f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f89269e8000d54c801144e542bf25639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3915f8ef7304e89b385315f3c05e8f9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf4eca3a1c00f267fe2698249ed46c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af586e03bb4b9d682b8bce06fb8674ec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd8cd5951dac3e5d287352d8163098643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d5f95cd6308bc22332496cdbb7096644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4e251415e112dc93bbad4b8b6bcf7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cd98979efb3b46a692bd90332c2c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8326093fec68edf92b8f2e918b698f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc449dc820944f9deac32db85648be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67338ce8bbeb0e5972095d2dd14decf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7810c929c87676d12d63b02735c75b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9703279c326ea1d8e7bbc6b8d6f18bc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbc9a80fb9ee0f912ab47bb319257e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c832562bc0a60f919b94605e51d54c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040802b3c789edd28e842d4a06fa652654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b94ddd1151b782874d92c08b511fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc47d71dfd76bbfe8b0609b33a5e7a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80343ee8f5242ca56dc8410d1bb5e8cb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2fb3ecda246765a2194463bfb1945658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f5f9db022e2a6a8c449e09775715d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b443b76b2af6d15e248672847f217660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b447d2cc4f3382a19f889c8cc3e460661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9103cdd02789f9f983e702fea031507662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9985936700f33430b61e7cc6f9755f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c6117a8e43c44d2a808ff6084fdce664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dabb87681dccf92be7a78b1e39407a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa477fc9e43a2ec6812ac980506f38e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1b50c5833e9042e8945497801382b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4e72e60eef0ed666237809a7c80e4a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7f6d4509a1e141400f98a62947b74669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc095603196f1c7588c567b69ad781c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5706b2ee4eaa6f1c67087dd6a37cf7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918f20071fddfcef37b5c2adfc09ca0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784579652fedc7c2b583834a13712a9f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5e1c443e3f682ec71bfc178c74c17674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025de6c10676182a1efaee38edb7692675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b75be324cd19242feb0f41f85db283676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbb49f65a4b62ef2b512a914277f060677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71351eaef4586b9d80556cfd2e67621678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0d440f0ca8ca868db43376ab19a32679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8100a8e4cda3de3ed95dd002c22f0a5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee127ea4264f37afb7fc9ea3df0023681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8cb8e86bcbe8897d075f65edcf4ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565aaaf24e6d0c4b17d1890585bc341683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c675bda673ac614879ae9fd7329af684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8944737ffabfb70445f031f61949c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b7ee4f8dac8f171a6434dc5268578686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e060461652220663c680a2ec85cfcd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac305a63edd2cf02003b35940932180688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227526c67d74fb8d355987736f94ab5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ee07907f4c58510d3b4d6df50a383690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fd3ad2780b5f9a1250d6fb43fd73a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98b61e49972169cc83b6114632f5a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edb10179eb632e3f910e45ba95e4c1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb5ac150992f75438b1bc32a24cf39694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580a303679369b723a3453013950e5c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2bbd97731ff78acf5da092aed8511696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b1d667f62799dc3aec258f4b027f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843f1ac3daca0fcccfb3550bf278397698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451f43ebcaf238161370323d0478061699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620b865d19101edfb2c29c1808c4e92700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566c149961280ea6f681915317e465e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f403a0c80e5be7d792100f005d0a7b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1ca3e61ff86abdb0efdbca775021e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d2ba5115670f1ce252861720aa5ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9b0a2bad14c8fed1e0c8cddd2e161705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd835b65eac433b0e3744c845a1f180a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b28915326ecd6c3cf55227c0c2a54d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1308d04ee0cdd308396ca8ba0b5c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99b0e012b1cc3504a756691d07216a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15609f22d3f7a2f1ef36a612024e5f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965965aafe9d25672b415c6fd3c8dabc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c15ab9a8db36568851811fba4d1d7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9bbbfd1fb5a349b236b27147f41dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251876f9672442897160f41c4bac399714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff819d54e2e0aa5624e79fb662e864715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73bfd506bab3be6d619c3640dc5303716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5e02e737af082962295f946a6e050717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea0ced13b5dba9f908ea7dd79a4065718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7e370e1a496ab56a84cfc162b961b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b7e81b48c2a5489c13d0630ef9b0d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e913622774cb030c88d0fcb8df2e000721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2787f8a4891b467bca7c149c32e8f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c5005ced5036e06fdb1baa32c104f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ace83180ac2e6d06efd8732f6633a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012901edac31fa91feac2910c923a8cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685643b6e82aea7c9b43f0007104fab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ddae0b02027d6742737595b32e9db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999ed2d8cdd7580b7845a0b28227b24728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c9123f8f5899eb3091b4fb768e054729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb13d92078ab77a37b242975a26c21730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9776e7e0390fd43a05df87a6a59ad99731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb262c5765c6fd426b04381b53cf1c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb76e1dfe5a4be891d9264b6c33d17733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd7dc7ca5ba458de445475e2886ab2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eab696a91fae5df03c1425e1a48918735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd068ee4ffb74e9702f7b1d81afaa5db736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda719863c5a28331b1ae95097d90ac1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86176fddaf0a7be692b8629ded3560738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cebaeb6d25361b64f1de256088ef43739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9167f161ef1b078e0e7130b390819a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255dc5fa18496b9d1abafdfeb4c1c50741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207c8f96a37f9744218336ac5773e70742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebacac117e29ecc589a68d5607f95b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773966d36eaf6789e973f76d7be35572744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af486c18b46414f97293d0bc85c64c83745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c237a5aa04262567fa61ce7c360a3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81f9a20264ed0ae56ecb9faed697c7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c3bbef81ab092ca09e1bc00d36fad748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a196f31377af86574c8ec2b0a922f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965d88450bcdc7aafdb45851856d1128750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a96f2625617ef5a76044c18b97abd8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01d93273170f59b80e70a3ca05d64b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fee635787909abeefc8f4b5ee243a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be224da651b9b46fd4afd101d1d55bac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e92f066fa393abb5f206c9dbca863755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e0a2f4bc89ecfc2f27c12d3cf87ac756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef16be924aba03758b4f6b5a9a21b5f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3c18031836f9686d5489a46074b36758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a37a813b559d66ca2faca7d6addb45759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05168811dc3a59bdf83dc0ee5e19b01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84033c4b8a1dd3d61a465432eb841cb62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855c926da780a95bb9f958a0469260d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f96443f265c07018b753df1aa3cbf04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c875b3202529633b49a173ed297e15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bdd6a9287caed301a2f84dd4d856826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192ec523eadb4e944b16539f3eea6fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf8a0627d89237c8fdbaca7bf94b6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3ac77158d2b48792c4d7eaba29e249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239bca6df543ceffb19acd7ae7abe5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc2234a300ecbaed886e6179c4b9fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4a5bf8cc26b130531699a5f83ac3612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85aaa331141ba1a98e90c0c40bc91e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8854ff8d2de070bba7dcc5db7c0809d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7693d22d211370c360c309bfe71dd34115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436574dc5505d1644e7dc49c89e9f36816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784c75d8a5c43ae9270e146cce37cd817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028579badc37f1575fcb684fb4a5f9d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9512a55e9b74d5ebe4cd36492e43719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a86949e01d5aba399a02a719f5fe020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021c054f99dfd196d11770b85915dfb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666cd3d343c7d53511160f3dcfd862122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436ecb6c1a4ae3efb329a02c4c2b631223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90617d909c9026706d1d114fc21121624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40a6f12ee59d0d726ada35fe61890c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526c26be0e35aa2b11eeb6eea3ce2dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3783befcf9473539ee3469e916cfa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdc5f28ee8a5ac15b7249a88b7b7df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b79ef705c0e2afaca0e2cb30fe91529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6586d3f422e51615e8e3d44a85dfd38730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bfc1c215db5d0f38ebc0f4d6095d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c750f9d351a700f8d89614f2bd4dd4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4719ed7cd06116bc361a199b2f2481f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb921b12a6f9093f413c2a9faed8e6834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651d8261800640edff2fd74ca42f9c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f7414943ba71f86bbf5766a2844f336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0dbc10c87c60503f14ac58e87736837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6254053c013986d3b8b09234e5b5e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e869bcf68d253459cfa9aed3f7a0c839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db733c4d42b3e255409b403ab60f99cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48169aa150fd909e4dca5c35a198c4941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26113316e8966d073f122750e137dc2a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511bb682e97e56f5a1f706c81e2bf1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539bbf5f9aaa89480acb16c88a586d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154cbdbda85131f6c1400b0720383a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea518a9f0d92e2e1d015edb62fcc4f346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0f6bcc4b6126255b188180a2794e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbfbc9cac27e81ef2f84bba085b50148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631472b5b72cffc731deac250eeeaaf449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a683ec5ed545e7076ed5736d1738fc350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579f3585e6342a50d7546c7fa39d8f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf05a3b47738f7df86a5f5133bedda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9eb9d1a16649f9e685a084d2e4ea9453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c65f94200f52cadf6e6f896d4aab454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da769cdc6dee792c314f13fab3c287055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845af072e1f7c72a8861b37885f8308b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5406974ce9be41413040e342b8cf157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c09441479f15f21abfef8a45b9a5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3e317131e9d8e429b0645058d7e7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58b82ef41dbcbcd8fb7ec89d845e8160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4047c39f43eff3afde7aa9b9df3a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e287064d135cf90399f6b0d9097b3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0539c247ed863c973baf9909d323fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be6f918bb0ba8518e48919b50cc83b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef04cdf07ee96e303500f9901ae7ce665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a911d1fd260de6e670b0822ac885c0e066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ae8d5ac256e8d42945b3b6d97035a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d39ac9dcfcd9108aad85dcbfabf4a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279015e5ed5cc9cb1e814ed781a7d46869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ace03118fd9be325e6ae96d2949bb470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4841a2dfff473aedffe94368be1382471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c310729e50cbd25b6e445ddde92ad0c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28469956629c2f6e84c44a6359602b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c85c035342dd503c4c02ead53e2b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3ed72deff1eae5f4a66b06fc9e15b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071a1b3bc7165cc4a046fbf3069508776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c6ad4127d1fcb876cc19771811a2977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233e45379d80dc14d3060332de31b5378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd9716f37f58e8d9eaed43b7247a2279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c347a729b44f65fbdaae87dbcff2080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a568f1490eed39ba15e3607c36124a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce49adf7e5ea2511f81e355afa392e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bee611906756a2a4bceecdf78d106d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ace8f3d40529cb6b9b0a30340c75884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700fd532424bf06c2d9fb6ee059247285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b487868c97e5b74cdb6e41b8d76fc5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3532e339bbbb8366d553111d88f86b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d9e72a1414f96f6caae1c02e6143188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c009f9cf3912118fc79380ee2e16fc489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1d44bdcf7b65f6a64d7daa60f509e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0356c44d898eb1ab0f1c0e5f23655591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045813d2a7ac365066fcda46536e90df92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4578ee8aed7697310ae509942c7824093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c4bdb248b5c97c29fc615e694ec4b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187a8b2788bc7eb351b8c95bee9aec995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f906a3f039c2f233fdb8a2bebe0af96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6477f0165351ad4860528b5c9395297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9a406297318f19ddd8d6b8d449fc4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e48f1b4621f58a55efa155c5f3438c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16faad3a7176a589e4be5ada278fdcd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0ae3e66243cfe102eb5888833bcf7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f7c6ab99031236b7596aacc23da4f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dcec63c5f6912ffc7331d255633b71103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d562db0f3b6f12b6184fdb764c0d17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db17cbc48830333a4da78ddceee87db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efa2e67d2e216bbc86b2cc35040b53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c004aa353f6c8c0055079caa157db9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265a457a08170fd7aa695619af1af0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4e311d21922d73621120902745594109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed5be15b93bc08b5a86c683cc7ab94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba06368354c6ca1a140190c01ca1a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b542dfe17ed875386793ff7361e5e5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68356be28412efd993af049d87d8841b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaddee08049acc28a2e782830f315e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971fea0be57964fc5a898f8badefd066115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0db402c7e9c63e62dbdc8c5d3416c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d748609789d76b3898aa51fbcdbb4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3355b52541c250a287a88aad792fc84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6ba646a24689e4eaded9c527af7d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c64803bcbae22ebd5976c5c32a8065120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbcf4490407f384db2adb4dc07a1f0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a71f28360ffe39892e649b484f87c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e070fad936b564a2063a3708f0a5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cae757cafab8ce732750961832b585124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4b4e05bd464a8a32cde57fe12170e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea1a1a73238460b4e26ae9d7604f38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c604043ec108e2c56fed4d42c29c9c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a133b4c9784a5343b8693cf40192ad1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8cccbbdc64f37a60156f6f47001ec4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f1998eaca2e5acfc94dd16f4b52ded130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c963a83fb787fb4129898d2ac5e19d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5d7e7fc24a54f446a036ccfc79692132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3c21fa50bd213215ed2047b3902f9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769d4b947e4b3ac2ab4db03cd7c0523134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902480cb6181572314f40bea9e65651b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4eec3b74478d4967a346c3dfb8f2b7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c789bf4cee28845f8aafa3fa012aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451905a98e77123625a7457f6a8aef14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c0d5fd7917d40d1fba8548b04326d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c16bb96511a0b989c4936bf7d4f90140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53af2526731987b3efbe2943082d69141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649c950ef695d15f727d91777257f46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ad9ceacbeebf565868521a0d4162c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462705fc4cc1e985be789adc61bf84a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5b5bd1f5818309071040144625a08145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f91bb6091f95f046821a19d673894146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c141e8731778b9afde8b90bd3764006147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe16df82593a24f67e668eb0f17e834148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3400ac38c2266d688fd9af49360cf03149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6b8504bc15dce0ac79bccd9b82b97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041f672ad48ebaee665a99d6e68ff9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e91d4627314dc136f6d589410aea7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d22d0ab922f2d82944dac82b2d819153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd3a9827dcfd29e9d8cb445dd36d82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6152630f6ab03199867d83d9d0d6d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c38bf40292b43edea818a415235fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be3f16fcb4de6e17c358248cf16ed1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd915c1d3e5fcdfd6c3fd1a3d5dbc91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f064ee4817af541b067f913053065ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbce9a16715ea314a688f09a6909c5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453635566c042bcfd6bcc8507e69649161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406196d3de5d96c754801ccb685dc826162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845ebaf7c1f09e5ab97bb91ec1718db163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a946d087914d228ca50af3bb81c9a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d406265364d90ef113459812cd73f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737818c339b7b52315fd9d8865985d06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253390dc99d04a8114148a886f62682167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3713a8099d58e9a0f87fd8495febe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8232c00cbe89be3e694bb138a0fda169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46733b03365428125b8d8a31a362ddf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82f7634f80cf90e556f44fe35042c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85029dd662508eefb4edaa0698ba0229172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d825a6dd093d7462233e98eea250540173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34dffe8a6921651fb74c809edeac7d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46dab8a268baa18242d59180338f1f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfd2480158998874a5e17a43577555176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782689e58bfb691b21cd150062a9d45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7f26543e9d40e88040a572933fb6d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463addd0f00588fab9d214bef48cc21179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51477ac9ebf66173ef7e253e97587d5e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb1278a1bd7dceb78edcd1f66d65b9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732f855372eba98f5744e78a356d05a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb1115d36f152df6b0fea084cb4e8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a60734707f02b4a8906ba0ec5ca111184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9968d45ac10b593a99283a492239f0c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfad865fc4ad2b25f285ba220398de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfa7592cf7773200e354e3af1ff23b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8078138ca22b9bf90cc5ab81362e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2070eab730b10faff08478314472afa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fe04e04ccfd3d5a113e10a46828ef190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4abfb0857d30fc21f24327b8c829b18191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68754106cc8d33e8c0a5c650ec3e7722192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ddffb9d7cff9b1628ffa9b980b74a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6aab26b520113af4054802c3a6eb7f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4fd0a2d966b55b1a9d2b8c2e586e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af5d89dd1dd8ad1f27e5a19d883786196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f675071e6709aa376b097a1b5f3fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3325fe778c63407951e71b0fae0975c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36928379bc7d2f7658aa2ed6ab57dfb4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc514be36665f0ffdeb2fb15703973b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527f0323fdbc256e0324d27d1c0b8ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9b8a18e7482ef8b3b62c2eb65f65a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07497b4ba733ff515af5016ffadae6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e90a32392ab18cbcf4c0db9b4f81c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c2fa2f86a67867a2238cc9847b121205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f22d030a2695d4ceea2aca12e3de1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2816c475303442d9f55f36a23c045f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf508b2e51ca5b5dcb9885eaed96039208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0841973d8ef1114c391597941bd7975209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f713cfcdabb7139c77c373cc27b584210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc2dca62a4a7c8e752ab3a0460a7cc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9f68e240edee1ac240572d667ca24212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38703b583c66b0fbad31640d37981ca9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a1375b1e1a5f5c40f94d97b622da7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f03dbf4c5de3622cff135c09f68ab5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006bb0bbfcdaaef71038f1050d96e69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948635f22b54956baf8894f4dfc66a2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16c1295fc4efbd06b846ec3750aef75218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371a7a9b20af4ba113d1ec1e752d97a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c557af6acade5406b12386c419e6967220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8f56dd75c52cbdbe9d9476df3f579221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf178cb2d4f822315ab8ade9d76501222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0168e329f6f4f34eb0d5d96c298ce4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6ae179587b4991a86fb01129c14d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f2037175e9e2787f5f432bbda7fd0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc52b921687d9ce0dfe88b85cd836c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d8bf10ca82a4869cf252576661210227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99485372c90553d48e3865121f0bf283228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d25329a0c1a2e0b658e4d474a0d0a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3349742d487f4eb38911eabbe89d48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8953d97ef5f31212632ad5bf52d1d25231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e138a701425fea2e019bfb7d94fc37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2a814dea381eb0b1715fa574fd1fa2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b5bf91cb0aae53fcbff153292357f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f513b0d18590c3b4549c8cc775556c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66138eb214d92aba2ab5c7d62622161a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beea60ebc26a3bad6ed7671aa92e6fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edda9fc100752d14cbbc782a82d1fd4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101cbc3de4107b73b95033d957f3cd4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092e83fdd063b6140b03533a8527eed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ad5eec2a240c0559ef77cd51cfc8e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e496ece36f99462758ada4ebc68f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ded0c49e01422859b3af0ff2977d69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e85fcc8a41d56ddf60b0cc0bb2f303244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b20436bfdb5906d8591ebb5416fae5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b051f66a007513cb2382a3b145f9ac5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c17b7593a8f4f2c193deceb3a8d947247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a2476f91db7d139c7c448dab806b3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a62010982366fe4a43f5505224506249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7c4a7a78bd1e7c3fc9b6d5546a0a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db00d4f0a2aac16ae90c6915c46686a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5da23a49aa3cdf05bb506dd3d33ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40cb7a71b2a2b835bfa7bfce52bf56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7f57e8147679834ac18a23311f374254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad43984b82a5750fd81d0d49529f6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece69c8e0fcc79dcceca9053dd89fbad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa43d0b1fd3cc97a9e737285cb092c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9e038aac0889a15dda6beec2a8a48258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916de520ca4f2e3d9493e76f3bb464e3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75efb9e15a74985c1a30f60a5a9e6ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614852537bcc1b222c7766fb61df1492261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb96db3939bc8e2117d36ae455fe745262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0344529bee1f6178afa09694e9dd5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0efc34f1c2941712d39a28aeae164264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48342d2727b1a39a28faaa1007c19b5f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9b060bc1a1bf163247ac204e31ae6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a1a23b2b56faa16ada9d3184d490d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e49b7799a3bff7d302a1ee62ab8b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efeecb16c7003449388adaaf794ef2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b3d7019ab05257950216351c2b5c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b136fa39281a65bed1fefb46ce66e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b23256faeef06a03962b00372b780272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858367093336c8330b8e9547c20dc51a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab7b442dd7569e20dd4b2bf014f909274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa82b89901a8cf37d01edca7d81d653275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9376d352fbc771f5abff372f539e48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ecd0d9b0e9473e516eda8029bb681277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3967a43d2dd5ad44913e8f83bc32aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0f9e9ba76f0008230e0433c29112c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71db270d286f1b30553a7eddb544493280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707ae526c385cba998b64397f9c2efc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1450df2998854b1e2cfa0289e8e1b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e842128eb82d88814967095625d47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66f6a2e0b610483f9e12422b7e55f5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095fa31a1c2d47e2b596785eeaaa3cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd336823845e6c1078042fbce75e33b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99f151b872ae174ff545276b4943b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3944073df893bd66fa5e28b5fcd5cb0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba46a3efd8725a642f1fd29227d6719289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbc9a8e927daa2d9818094e86071ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc628150f4fcc57d89f3ba8f4d8b29291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951c69d5e3f7c0052185fda1d0ae4dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fed870807ff409a4ca7a68939bd772293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe06b84bbdfdc972644a4bcdeb84476294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf905e322644787e8a1624e2f3526bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18639f548012c3dd266b50aeeeb02a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ab5e1cd0d2b62d318dd2ffce82632297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8115ccf6035fd0dc9625f3b12e3eed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a2c5be00e23e73d7e82e96277fc71299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d777e7e4674098e7bfc47608e5176300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381c42369858b28f0c91acfde543c7a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd2827bf16e71158f68672317ad676302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf388e675dc74b66e98428d0f4fe28c9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb71ac0b9dceee706358fef17233772a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a1fae62845d38a4132cbd917c699f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3a8610ec366bcdfa36697bed71578306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d178d87a8e5c6abe24f23029da62067307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9484d11a285c63c9550326c1fbd0c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502538f8a62db339246199614d4a5f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451cd51f88a9da3744e89be1d492ace310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c322e80fb3ce8428f7dd39ea04661e9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a527edc4c067588dca72dd056c98a9c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e276231585f825c7f52d616c80787ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77d3d79766c987e900fbd3a8449bcd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67da978b88e0aaeba70ea431d4d6b6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b7eb8c54e3e1cef8f565525adbbeb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0a4649d0bb6b5f51437e624914ad7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc926fa0155aee2f20ac74c678ea70318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce4cb5378bca890a05d95fc2d61922319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d96fffcbab6cc92d0033ff52a0851a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1154450e13306019a7e607853976f9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1a0f672303e236084583f24ef7c11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d0f33b924fa22415a143362fd2fd3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b8dd2caa7bf02e3aeeeba8d5b16b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e24f05979560c270a1eb25fdf07d59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ac8921d42b7249979dd7bd28c390a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e7f90c56b30342381d67bdd560057327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098bc84e969a93e14246dcb9d7f645c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed43c5f195a51ec58c954b4c2808b9e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ba47d0435206c70624f8899d71090330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84252fb1ae9f7992faecd695aaac82331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5768d8a716f83c5b71c7e32f5e3a0de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aeab4eb6dc2784386c728a12fad5a7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab65364c474de5b6f91391f726d88a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c61e650b728b6cf16092eb8bcc1a1e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e367ba730ab9a0a1a890c0434e1797a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d824ccd9569d07b50cb3e6c473a2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021fd4b8cd98ca5c52e39bc55d1b8eb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc813f44f05a2780af8f0a0514af2845339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afa1d5ec5f53587ebec9e5b1ac463e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d788edd219414cc8ba235c67654c5e3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3670df2bff81bc5ee403a51d5e0d579342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7590b85ee6c5b4a690eab51702eea1d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256f8e0f6e67e83e7ae31bb236145fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a2c7b378cc3028c7d97cf11bb4ac5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3aa14e077fea0636f337c5e33c467346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655922bb5e4134a96800759ccedb400347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28c1118c8626f51ad291985b8a2eb6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c861dfa7a43dbf28324abf214b1f54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33539a8dc0fa156357420fb1db62cd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939a020d6468d25386dc33bc029c813351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d66089ae6e79d217e7aae81abf896c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b4dc839eaa00ff3064e9a7b0ae2096353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4870a78a0db1db64121df9acb476ff5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186458a7547598325255fc00289668f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95352a2637563ed5b87e7cd1db4f676f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c65bb5a5eef6071be0ffa1aa40b98357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d272b982124b2f0b97dc8cb2566853e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d761dfe4047c0594770f3ea28a529e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2a5f240fccfac898182cfd1932881360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61992fa2f9dcb5ed7500d32f8a7440361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a33b03efdb3f458c44cdc2de4d1bd4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97bfd0f4039be01b57c93e3e69ff4c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0df4a5ae0eedf27da6961c32931ca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d15b4865e39d20fbc9899b80744ce1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf86b79609c3afdb11c287292839650366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ef741fa87d89e31d11aa1168bb5d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16b10b4a7fcb00d87f70da5dfaefda368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb4ba0a1d571dec9080c8d391b4132369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01667a2cf4a54f6a8d4836e7dd7061a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078740f7f32653a49e1df236dff7e03a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead39cb780429bf8a053ed5fcba224f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc33ae93de87d9542a001f848fd5be373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d906277fd84578b19fa33b1c2e4efa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561e3871a47561a74c873bf343d5bee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf184c25129f608c790f10e760ca9067376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57de189da6533f85a1ce7f817365c079377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523581c2c729cdcef5a9fe98a073f10378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8dca3d6b44cebcf53b90c210f0079379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f83464dd8b526a12d8576a673ed334380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b1d35d7a966d6e0d415a9ea14e6e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e396c516fdbf757dd0a9eb07de88be64382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6770bf65b4c099cd635fa8bcdcd408383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98ddcbd672fa53fd0b159a4f181c58384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92dcd04d0f3addab61f3e843b2a82e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f755547e59db8b95ee108ae0b3a9e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83e7a9863274eda52ff6516fabe471387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e451d298327fe93f252143723887d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63504067d81d0231e64cee10c68bb9a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58c015cfb08a46f0fee421d9eccd1b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a9d52e0aaa0879c794129ee8f75ae391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de427a4c8d412a37cdbad7b8ccc77368392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5c99a5633cfa15887f0dd5073d067393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716ea138e647980ed724e202e6cc416394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1744a8012785b5d33b519ce045c19395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23620b315d7dfb2da72ae8704f1b71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363598fa4364a61a8f91039213f1ff66397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ceac2a2dbe7f8abd92f7a6186567b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e543456c2eac9b0d8611e4e9c7c790399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b5594d9e8b8e7cfde14565240a6eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bf1f32d76d4f086468d4e90062d38401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72a0719d4a41e47ae0dbdc9c4e85df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb8958aebcb85d7e26b9d90470b923403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb625a28a65760db000a04be917abc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd1244a91ae98a97400fd89f709ac4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cdc50c099dc91f6508d06fc6c8c78406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfbdfecb9d3e87827c360b3ae494da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8d77d3b7b4a72699950d60bbe5bce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1734886169354f72afc69eef25f7f86409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9ff845a2df2c0bb87ae79ef04d4d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0e0f9ced88c302af37ab86a5f12ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b775113d990a94c8987ab3d0ad8f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd3ce33345a51c2faf79bf6c817ca0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d697fbfe7c662fa85abbf91697b752414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a670b8ec7fa81b4fa888cdc6b411779415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776578fed072064f757c3b69f3ed198f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb04e4e9e632116f41b0b9995e69bdd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0443247b3c5d43b64561484296a48cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b4596bd55b77ebc96487b9d91e145419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa1ae6ae09a105f79288975326812c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba458a69a9441d3f9a04fc741857e53421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3098ea0e3913beb741c0be8b9cfc14422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f414e37334b09b89c9bf5ce3bd2b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa0b7e60a9e1cd76038b8f4abb975d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ea1718bd8d80f432610388d1a66a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbe13a2922c4dd56554a57b2892cc6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00210fc3db602780a82950983e1de2ed427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd0e6825aeb92a8c55886dff9fdaf15428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8d8247dca6bce712500c4a26528fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33805743ea0dae4a76ab8d4373d88154430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6eed98916ae255eae416bd571ddf3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b0664b6c12cc45807c79c094041e0e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d858017fe477bd8fd78791d5fc93d26433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659f9647277a3a2a2baa8a66a15ba6b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3e6994edc7ac6514f1e824c48db2d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f87008f3b5335c0214539b1be8d5ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae7fccc52aa8eaa00ba157218a30f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f7f67736a554f02efb3c875743073438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30d5c9aa84792ce7bc566a0d498a85439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e1b7611fc50c3ad951ceb3f64da21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f88ea3180222b846b0704dbc4e9c94441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366f26b993f4fa35133bd68d502baa6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52a3ffc4670e2d5d8f31739cc86de7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8df475bba2eb1a72e46f677a1c326444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbae99b6f9c44202f2c02da30516129445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d83972550794cf2bdee729bc31ccd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d580a340d29ac58cf062f0a7ecbdd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb1454aa1a776ecd20de019a246a48448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e293385455c4a3458682b9781261a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88cec862ce8f0736410bb7c9d2f6a6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d3525c746578d6e465fa238200211451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbfad5bfeaccb87a7ea5d081041876452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24667d93a9cca272c962dacbde9a956453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6047c44bb2be814b7d1d73ec9ac0709454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a3050b88392563dd44c42804695db455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7916e34ed906c351d47b51a0bae6be8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7448e51a90b39548c92aeaf3e884a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c167d56a3d57cdeaf3e780473ded0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9d46d80e9f7e51ce5f30c2e5ccca4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f5057c83da3bcc1cff3f36fb0b539460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f7bdbb3eec7820f61ae65f2f7a3381461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea337c659b864bb9276d767a2ba1e64462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f089f16bf59f948d797103404be23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad746ed2ea0be82617ecfea364ce56d1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703a492c3790c00b8b425b65fd33f51465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838e6cf09a7e1c68e1a77942e5344865466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b29ecb55da61eb2e50bb55cc2a29b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f8e5314aab767f105831ff9ace792468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baf493ac40be71c66334703269c2cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf936da70159208781218d33a02a7f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f11b171fb611107ceadaa834980a49471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c332434bcc89b2eeeb491e8f39f4661472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c204a7a760759e3b0706f0e71e9adea473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3364ab5b35907b6b47ab59001823780474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5263720833baede164b77369cdb0ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6891ec62bf47f34fe46ae6572c77b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c9b91240a84ba3925dbe67645e3f6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b63cdb262552aac4068f823b917c5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6b70b18c610c030ba43bb61377322479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29380d063436fbfe704cfcaadf13ced5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f064d74e5f5b2d594189ffe24d4cb9a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad60ad10a59761efc25cc0eceee10a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88f21f3214cb1dc9980c292edb9a88483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a92d8464ea139b8379e251b291dd74484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb154bc6ac169a868fe36283005300485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d287f1acf4a1f64640448f5cf25411f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f864b4754a5ecd8e7a31b42a58c4810487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838142550b8ca3e414e3c756141f4ad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9868c45da8ae7006dcddd7db054e42489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d084b0982b77dabdefd1c6106ad9c97490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27983602dfb66ad4ddeb89b3cbd6b192491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9751d8508385b983ab50c8cd97d5ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97a18b4dd811931bcf13d604ccf07a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed992ac8522093507a4c1bc2e9afbad5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf8c87e75bae1305abd1dd4520a84b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c57b0fe22382d8ce5373ff169497c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7a4c7fc9d0ba8ba59f6d01745199f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fcc9a31f19aa9480358b1c02c1c40d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b13c41dbf789875eeb97370b0cdf2a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bceeb8315f188e6f3c00d163124ee9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38ec41bbd7a0f1b3eb0d7d7c7754a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d678290ce8fb355c87b48a5b33a2ceb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0859ed37329a8cf347680f70c9a2e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbc082850c9dc2e9d9edb21747dadd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3ad8eb6fb668d52ced5cb7508f716505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a305ef9765a21f7bc19fa2be8e7bd7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c1c5af68db8e9a41f13d619e37d58507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62eb19012850efca450ca3e22b5800d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c366c6e371063e32817ac9f032c2aa1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35f72867d9ce635d875930639fb978510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8daa005c77406713c02b1ac8ba7e12511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e86264dd50febafe15ae0d1056d25512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9c2a156df3ee0a492b862a0b5f731513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24b329a54d40f208f2ccfb9cb10838514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dd7c005733b0df82e1fc806098eda515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3d9fc59db64f40104de724677e0f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7768ed5f37ba01f8bdea44655eb79c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9565d5dd8aa27627c34e6bdee3a79518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401073e5321d675990183c94363fd199519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23e5d3bf88fbfd59f15d7fd4770230520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c683512fb33f083db62afa82e0330dd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69717b316ceada42f0e5a916b316ff3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790a96b43c56db26f4ec0d67220e72c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3de70af5d43be0450cf685b3d0c90524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9b9a0a856ca2fcfdfe2e8030a5ccf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1312e5f45b7db3415efc8753e5cb010526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf4d10b415ccfe859bc5a6344bcb39527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1447f0289ce425f2d512ae6fde935528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbadbfc300023802af5c560e1afe1f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2117efc47498c0344de10febee09dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2651088c7d15ad6f62a9c725b3860531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a6d5d5f6a6838aa2b40782b6c245d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8a841dbbb85ff3c2f76f796229659533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484b5616ea13d15ed944bb9e3d84267534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facf88916c4398debd0640cc58bd191535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f97187b27327c70d3fbabd602e2ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d94b32b9a26cfd9694d931c80044d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95338e8e772e3efbb74581b1f3ed1c2f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098dde0aca3c386f3e34d53397557ae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c7bf4ea23108fd5b1a09a767eca2d4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7888809a4e8d04a9bb7aeb19960eadc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b884ef53cd266b2e735acde7510284542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2eecfbc934500131a419b2719f832543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c5ee5902557a6dc4bae2d349c9be4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e336f7a58ccb74b6432594554c1afce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22f0f4a4eb93e5f81cb8658d58e75c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df24ac9d0c6f3f394b09f2a382ccfea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92b903427bf13ff522725c635425bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f06e31c08844098ee8d24b47c97b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326e054e57c221c97cd39eed5915917550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2296c7568ee1e011ac37422f90c566551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdb9631962f261bdbe6afe17a75d03552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4f4cf8a3dbc4f08fbe6bb0cd37e30553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fd2d0c5dfa653cac62cc340410be6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32e7e00b099815dc0a0ae14542f471555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b831f62ff53a3a0a6deda63de4b17556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26eb71b3981067d288923094de64e9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23db2ab3ce5e24142961e9f18cf5eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f87eb093568dd43e2a37046ca7be4e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39550b9343717c84bbeab59d5eaf2655560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9915d78c9e33bb9cfd116c9573605d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccedf6bea48d2da01586af6529a927f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e850bb15295b306ef9fa7755bf373563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849553418dff513d664e88cd6b53ac6c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b242d38c6f5a06af916740741e291a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37782e7cd3dcbff6b2d9df47be0ec3d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d72b19a93b054e60ea01bbe0eef8ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ffefbe721c5feed496d17afc7c743568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d70d00683cb9db239d25325748c12569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ceec40c2ac60f9208b4976b95b007d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78921ee08beb4f6234e7ac8f7b931b44571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef33bd4fc6f7c40df283043dbbd2f99572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b84ce001539944c475923fb037001b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc748e3d2344a2499a9632ca1848b925574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f0363a6032bf6a0b2ed8ff38c99ff575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a864b49f06a4673ea21854a81dc67f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237f1621f1d0ff633eb82702527c5d3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd491555d2c48013467ab18b4b0faa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d2b394f2f5db3e13d2cb40e90c007579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9d8b89e9036006bb70f8cdf41f8cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a6da9845c2944349a8a7fc353f42a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc35935c6ff568dd84ddb096e415aed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce43ae24f5b6fc44bb72aae0c1e6c75583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1bf0f1b71ac9c7e1e255fe9c448cd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c395ee582f7c0ba60986d6ae1705f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a836184742bb2eadc4d1070f6c6042586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca3ba7759143865c6f75374aeb42e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69134f833b2f1c6893f1f578af016df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cfa6df2cf3ca29b7b06860e23c246589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888f9d60fe3ad9d11f6c4b053fd45d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9419208fd7b94820c01590c4938572591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1213f9c23884df5c86439fd450a8e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c0f3bbc84da9e46c88abe5a340f65593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a335e4445930c5b44c52d2871298cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a21f4cc564b0b8908255237a8010d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677845cefde77b25e88155714f43209596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca01f1155cd093d3d80d3980b014a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae789a6b945027131860299b636e0b1e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21508e50c17930271561ce568cb865599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f37abe41635624bf040fbfbb7e2a6f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886d29ae8d7261f583e8897ccb13be6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266527beabef185e2ca82fc9217ed932602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344ab24639709e2256e6ea578ca4366603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c97b42c1a7a8f09106f842dca3983e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355367cdb8b0f9ac5c789e922e64543605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00eac13f36feb0f64cc9c475b30465a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806502e5e32b0c898ab72338e6b36294607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a29776c261876289c0e73d8fef24d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacefe84b92832e0b30987c0491965c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6762d968595909b4d81fe13f31672610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f794ea29ed796854ff22febba1f5e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d9296e05aa3173cf9cd38fa107f99612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d97419e32f89ae98719d9426a3d1eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bede7b7baa0e0a8200caa581dbd6999614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5470d5042608bf581fcf91e02a78ea1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fb32986ece939529d4510e4e59061616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89ef3453bc5666ea3812b9bbca2e2f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ac5ccfb6f81dfe1b92aea542c6305618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f4735a697785a7ce85c03fb378ff6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9d107888aaf91c3951c6e695bb10d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa543653fbe004990cc473245d15f15d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562cd51856ef7805bb53061d5ab9a557622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebaa4b98e1f38138bbadf2a515b932623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10418d307d9c9e07eacd32823537fcc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9f15c8a975247d1262e321f05c7ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d052d78362250365b0354e7860c8c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e1769ec2194c3b15e527bcff8efa3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c1c002dc52059816c1c98cf10d23e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563d7873e4ed289e4798f8d50ea505d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e8b9dead042445df1865f44bd4f8b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedf194c64f162595659a6eff224441631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51396921fa24d44000a8473bb7bbb677632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee8fc49fa9cea30b6c18e84cc0cbad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cabc7359e5a0d2d21dfdcc6c8b3263634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962920376b9e92e68e5e072860fa9d19635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826de8c645585a2eedb599ba3ce776f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c134d32e34aee2d585bc912ffdd07637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7735f4119d97eacdf7805d580f93a10638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb7236719e056742d989ca351d535e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca8ab770f378af78053b5d97dfddd4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a90717c76d592eed5bc245d3b7ba3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab65d2d1d61b082598274bf13fd934642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9951d790df8504a30c173d659a90c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719faca26a3cc8d3ed2adaecf87eb73644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27abaf6a9f85d9efe0630069f68add8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d914d435e8fd5e6c3b5119aa61976266646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025585a2e0f6ae79b36e7fc6e188b2ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fe7a6dfd8605cc1605f9be737bade648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e626d4929ca268fd5744db90bcb0c8a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37945aa1362cf17703a1abdac44dab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cb91de816763debedeb9c98b2cebc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28bdba243ab9bcf7952967f26eb604652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c926895caaeafc6289c10cc9488005653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135f5885a6e6d61df2fb3561720f975654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d4f986334a627d1274d328c090b11655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197c5adba681a824f849fb3e14b4371656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d90381758db26bf5fb51abe70b335657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e1c715f8ee05259212cb79ac63a95658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea5d2128fbc57a43f743a0bf7c6a5a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f592eaf5336ebcce8b6144199028db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5c9e63b51511c4d54560241cead12661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a171389120995c43cd57c1f52d5f02662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c45eba13d76107ebb6da9d8ef8021663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1cb0781aff2d53b6b3c1f0d2ab3fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79c215331bf1a0fd36ebda829ddc4b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e776651ef9b972674fd758c2a707b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff27ca8528655f904b058dc0c6adb9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53185294b52c335061db6d0e349c3e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c059ff6142d11eedb3d03a35a7770c5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4a9b24c92e25ce820ab74e8d449de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2aa97c7eb557bbec7a88d2086ed3e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74baa866d5e3e958f05f89eca1764ab7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004132313bcfe4a4440ae3b0983cb0d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b2948056cd15bb864d3d68a4b43c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910a7ad2b3aaca9ee1265d15eec42ed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e71c65e2f1857f879f57ebb5e6785c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2546e4b2869aa2b19243a264b26e665677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1460c024ca482177b9323569908359678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e33b42be61cc5d7ec5cd0c7c888f9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b0fc4f69cd119eef09c263fada52c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdecc0909259a39dac3aa3af5995ea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcf9bdc9e0be29261ad050e72d2603682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7c2127da33ca812b4566edda7271c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2bd86755abeb6eaeea007b09d99cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b142ec4698a760707b432f716da2c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f447991cee406eda9a4d2a682346a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176b958af7128ee8ea03d5c538929fa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3322a85442276d58ae60896e6b867a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cccf1232e7ab7b126ffb7117a60827689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf18e6f6de4b758e9d53ca43112679c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282fdc53a8b1913d434cad9b03f847eb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09395bc245ef7a14c3572e71f0c4c36692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737a27e95b5e7913770c65cc2849c98693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4cad0be09eec06e8494da9f1e7c944694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa628ccf5b3d21e36e5134012bb78d0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd43623c81adbef9eb7bf03a074431c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a98b16227e0054c6c85afd7a348f6b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac86030712cc1b4fb66f05465d7049698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d05f9ab44e1c90e076e3e53467d736699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e1a3e59bd61354187e0f188682178700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a67ed8ca8ee265fcc0f81d933bf84e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccc035bd0250fdf3ffaca4db538559702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9156197412fda44f61539e6e4f7ce703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bc3d033231af358fd6b4cd4fa7e4c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248cdaf7c63975169faa8753dc06b8cd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd6b8ab3fc2966155426269d3ca3fe706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe59fc39dc079577afd21e2acf57f57707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad535fc95a1a42e1421db9d29dec26708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93a0317521c6a99711dc6b241e3ddc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde0fcf1dea25ecaf3f78096f01de09710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0fbc7b520bba0890b3a0539dc24440711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3159caa9dfc878532a580c2b93818712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cdc286424d28fb7793c32d4ccd0c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d752280b0c1cbd86c7dd25f16d4a29714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938bc664acdd71b375fe1b622c87bd0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8705952e4926b932350f2518108ce7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8800aca10962349e4276bede81f49717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e38f7b4473f325dc44dd97e20e1864718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772295780f0803d624543e6c8ad06008719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b326fe4bcf52c48e953cf960a1a8f4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c50bd7c69a27739c3b378f2fac34f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49371e05b1d9992a7d4a37c23d9ce09722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f483a1d3acbfc6eeab0c35658d484723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf57173554b5122553be8ec90a66a7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e75a82dfdc9d14915487d9387d0bd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ee4dea0a8b2c1343e345f14737f3d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a106ac18962febf772953911db2f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7badeb18e2ac113b4273d4081fb92bd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d8d1464e776fee53bf98e06aeb5cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474e8590c8c1de14a3de451ca5ec8ae730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7366d1503a5a332cf31f03ba054c32731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c864d5ad362cd3fc2899dc9912155732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323f887ab6879798bbd67baf92cff48733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581c1a30f4ee99a89162dd74438f421734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291ebdbfaaa1005ac023a7decafd05c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a7d1767ae558063cd6340da893097736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468253476cb031e08be8ca75023a69d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb718fbaca308518edcdc1bdea0884aa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9af3de35607f62d59753841cdf5862739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c14644a7a9e5e743e338f64290d05740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8d3ca24784f868dc2f8f1aaa4a4e9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996bd0ca451df9d2bbd847fcf503587742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8deedca9066c085848bacdd88b47d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9cf3eae89c0a459b33caa6a665cb05744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb4861bf55b6c7ef63ae05c8eb7512745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fdcbf36d81cf5cd93e18ba7b4c6f59746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a4891eee72e2a2ba5c35b1d38c98f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c245c555cb9552a01deab1e545c34748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8c663cb42c37eee002c8daccb7292749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52955ddf2824ae953c63dfab08f59a63750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41366dcdbbc641fa08e1e267cbf1ef49751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6285c7ba2b9e5b91bfdfb711df6401752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b657e464072126285c8f74dbbb273f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18684131cc801be50ea3bbc5f596f64d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977406e19dd44e450c34c1ba835c2cf4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9ff489e05436debf9034b9862944d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16256be82d3a868c3e3318b320af74757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a2119a5d56e45c06c6c087ba2147c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5329a78ccbb7473f43bb8862d2333f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>