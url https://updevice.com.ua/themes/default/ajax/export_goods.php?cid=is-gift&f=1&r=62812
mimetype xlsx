--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb533139333b97a6e9d3b96961b9101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45357c63c33e01a9c8707941a78ccb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a78a913eafdf34f58ce528c2c7c743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38feb4f78224672522bc51c4aca6db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ca849b1277317ec93ffc6c36027c75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979d6be73fac875dfd1556eb0e0c62a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49abeb888dbe12177d4c7d5da565e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdee1b04587cb687def5bfdb25b31398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a7e6b3a2b91fa4c938be147b3cf659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26d6e7cb78d0f4e18722a66458974510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fc6bad5c4d3e492cd6529b45fc137d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd70bc5055d5abda94ec68353ab4de1912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f98f958357731f4b238e63fdec73713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35265ddd72af63885e3d0cd4e95b886d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e250657da6371bf90685237c4fb5215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98825c7a0382d3bcedafd8cdedc692516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc571b33ac543ea23a91d4631e61ee517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe371582b40bbbacafe7fe6459e5bbed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1932dd774333ab779332618a34b08f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20561b5bbad987b093e526ff9cdc566a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391e7b05142f2b0ceccd645ffbf819421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8c89667965778ab0c022376cbe94522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ba451a8bdcef96fa536468fa521e523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2919b62a246daf002308bd90dd9b4b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a93f887d21e80653db1c510d0048a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dde9a36a3f42b98096b858da71955126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab82623589aa7ef25cc5819a72d389a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3510e3f730f048bb297cb8e7829953a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847f26f3bc1617b722f842e40774da529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e886ee6d67327eebc3b9ceb3bb76f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880cba16ee6a712bcb1984ceaf9f404f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482b19f35b231b676d4e0086a7b90a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029eefdb14cd1254f31bcce572eed7c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84f46f02ff20192a32ec9e9be67af534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177ab13f9bde2f411955d06c9561fa335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25558154bf7d633d3696276218e55b3336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f07cca44d07768ee2e72fbe764d2637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1f526f810d074fd4bc65ce6f8a0fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fee5024ca9bdd91dd53027bba07cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8173a144cdc7b13d7ed2e494d25ec940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f321bc373d79affd5e960b0c1488041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f3865d8b5c4548981080c9a4b12bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676d8f2521d803d20a721d20229bf73a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda103335824a5c9f0343a0a3981178444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320a16456cfd674e84d7f18652f1c0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0497a1f4279c3bc22c36c79b6b45546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc599e8a8be5c9c14ebc86d1150876e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6022fb61fb4c7a2fa2e4527743eba1d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d20c784c256f9ba7380e7b4187cda49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4a91b8dca6a5eebc3c2cfe911998a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68a59d293d093a999bcbcd5246a94db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a58f7522c99bcb2f2de14d3bc6d18a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599048c1414e92ba223b2f2abbd7644f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b4498205b258cd3d2feb95f59bd9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292fe02aa9528280764728466f0957855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c12c4b4d127619d3c047215b010ab456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e3829cef7a8e72dd8b037b2bea0e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477e1e3d186cf49f51df953586b354658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d925a6cfd9be38dc95b7d12613ecc9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd962653ab78a5e19ad4010f66fcba960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0dc086e6cacb39c42022e5d8a3ea261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a8a2358e724a3d9aa3042e8c73e9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08519dc86a488a93121698ea7955236663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17164cad64da852fdbbd0dcf60b76b5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4575a730511c660a1e8fbe0383db565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6936deabbbdc97bccf5bff7d91a621266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15431d90bbe29b8b404b05fc1c07c3c067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae09af66ff63db1468e315fa33995ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac0e839dafd29fb26218c3fb25857669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fe64eb02fdf312e38e7b705f7875f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e50f49b33cb5975b80573d5facb0dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f71c78cfe2031e6491ffce473bd1a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e009838d27bc280e8f23b305d286973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ab5d22848ee5eebd54f9136102e8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d6e828ba076465a2a83d22f25d84b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e195591e66f8bfdd8eac975ac39edf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e5e5b54b580bde05c57ac453a1f2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564515e820803b1d149254e1c02f7e9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426f418d279ce2260fcceae9eaacff379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a6cc23a51c35bb8b38f60f7f5865180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bdf4e5e443cf2239bbd81ca677c82c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edacd73e4296eed7575058ee404a2e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4b50ecc02920518b9715951b906da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb0a4aa126eaf4d45ab7970db71f5584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a927102f17f90de7cc983583e53e56485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3417166522547ea6e8b93b43a57411e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8faf1f056af5efe4fd7222a2d0cec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299fd19b54c643b0464fe887a441c0db88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9bf343faea40a5599accfbf0122cc189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2395c36d0549f9338c12bba301db4090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6db8a241798547b180becdf1d172891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc5a4d63092ea838ea69c181870c2192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39df14b5e407eb0651b5efd407b491693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c94b5427a784484867e93910c787494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b9e2b1c55c4dccca91c0c8237081995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d73596e81b5b40dce38f49e69acc8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d857e10fefa52bd16a8144259ee11c2397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604536bc35b020a265e651fe8156235998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489296939e552d1619b198e0e0e9b51799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864ae2637efe729de77c22ba6f7cab93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948e4532ea567aadd1ccfda91778ab5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f4245551763ec3dd426ab4461c79c6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7406850b0142e4a8663d42828646d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81288270b54a44887528baacba77c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5983ab9e8e483b9c1507db4f9d0f6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9aee0a5a8543974bcdecaa855906d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a742a482286e31f95420afea084c33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b26e91224dfa5c881f2ac2b5afbdc7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c5aa67523dc38a70b1129848f06f4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97120a1e4350b10617a5be21a72f77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550054f089b9704763bf7421828fa74111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ed33632bd92aaa459c82a88d5e86c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9154176d8066b9bebb1234367b9a90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fa76f4cf1e0f312c28f22e2a109af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29681b78b0b79b15cc1a8f5a930e50bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5771feb37d9b42f0c5d14dba3ca0115116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16936825570daa02fa83005313bc5c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f3b2587048bf708953b94f7bb84fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55d0fd623f2ca3d6d03171859696c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763c75220cf8d3baeed3aa547f979aa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c192381a7c7f74d33938cd4f1ad89b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f7e8fa0cb5455f9c795a363031590122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea920c2406fd0b74f26c870e4537fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97af8229a475c90b984c8b59149b10124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c560d10f15bf5546722716f2f9115125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca261981e8243468cf6fb089d2600d6b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca64dcab3af0ecf23dfbbb59cfe38a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513922950b4ad45304ae511f9e123b8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d26026d0f1f1c5c0ad8c4e04962a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b25085787d474a7055507556f05b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566fa31fedd9dd90aa5c2ba5d0f6d05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184cabd1edd75a52fc75f3d437ba46e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60d88eca81e1908a9f5d71e43a9871133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24089a713afc6cb6965ff8952c4ae8b1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65476afc30361492a2a5363c2facfdd0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf1acb670c97ae72044aac48d86d37136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3dbb9669874bebc225beb414f9e07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829b7a3ae9d3dcd592a31084beac01e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2623cf1307bdf552a43820865d4b384139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19160e9c28ac90c801d84e534850ab64140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afc97a892440758739648e713e345d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cbd5b0e095bb83473bb0049d8a7de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a869e94dfbf84bad0a083e6551894143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603220d87c75552435f630a173808d1d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed771b7ae9727f9f0c52d36b2b67c4f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7513ba71791b15871fb34fd19219e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd66ac94946e99acc7461a30236f6b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecc417ff31c83d03127c0dd5806842148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010de9b5991d80829b02c4090f6c8322149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dfd7831ee9b0ed28726547c15ad56e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d002cb9c0a77e6e613c8982d7db55d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600562f32fc3872d149d24f067d3cb9a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64462e16c562b6494b11e4ba6f4fa8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8953298e452d9234ca3317af69624e0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1280f117427b6ee4638e8a63b9ef6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f6a6141c836218d8d37691137d60f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0fcd0d115774b434d14d86de5bab2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac4d2ed573c5a7501d99e7dbb96efc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d82a375190fe50baf285a20d13bd1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54f9e7ad278a6fda7a02050f62ca02160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70736a6f7be5fb9cb3eda23bccd86c75161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0f6670ad613d3c71dab6503c7edc9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7718ce9565723a8c270a1f4fa8220163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd170cd5e13fef755b638d70a00a5a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb198dc5b83242cd7cbc7f6e8ba233165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d00af3c06f473a9e7c31f9d9f9ac0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06d2d0b6c55b98f997d9f18a1f0f5f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664e08843c9a0d461183caa4198a421168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8adb8fa79f9b4ce0f9966619c5435169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f136f80c6264625f8e3f1a4a3f5a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521514981658df38e547b78ae05b391171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106b67713da663646da43d737a70fda172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1489337a77816d20c3d48a0435453173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa389ec90cd34f56010db8aaedd2e85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7235abe6831c5bdc25827f4f88504175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b8a102e84e3b0e683c30106cc209b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c1e701ccb02967aca11d1024844c1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc34bcd0437f4dd6c96ee0ce45617eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be630131ad5eeaea77ec7088f36f5ad3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc41e9dacf0ffdf232b7b801635c2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a01877485c8bfd20d9dfeb81973ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1d5847c21d857377a832efe44be127182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe63586cbf3b5ad3093c6a06c918903183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b2e531383fc88f3dec7737dc0c5f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ded9a37aec86cbb8e32fc1e2c4848c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad704579bb4f54cc6cd86afb5be499f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc2aa1cd9057b9e09f8ccfe1f5366c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141aa76a149f3e4f0705719697a1889188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681df145693c1fccb9b9e6187f2869b7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a2084d4d015701390ec6f2d279b4b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166df05a139f2316a42ceb7349577500191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88711360d66df0441267f35d2eadb386192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce81af0d0e12ad2294f40434a781475193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4662afa4eece7df74ef6d6dc88d6c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d73cd6a0a6c7f74299ff5a6215adebf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629549d3ddd340b15541bcb8c9e1508b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b7e498c7ed34317c01a72e267cbe8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf3a42f758c36dc15d85b980fded2c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534e05445a64361927f02941d37eda2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8e811293358a14d44763c721579e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443af2438d5abf3e0d038edc65378597201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2897f28599dd9b87867e999a257bf64e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3954aab4fedac59fdd3afbd72502b494203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86eae53f88c9fca5008b6bf5d0b55fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa765970922fdc2613ae279184faf2c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271b7cafd2b48ed9c6b9c208ca34086206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca7099f50818d59fdfb50f07f01be0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55837fa05e48b555288e3a60625cb0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7595c0e6f9df1ac77fa2d2cd599b6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414a9578490200a8f45627aa62c5917210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95a24fd53ee0ada6498a0ce930858d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d8091a7dcd5d614d18858d5ab0479212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337b4a27bf970771077c5f5745d4726213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33054383ef9c304d11791c03163b346f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29facd9e7655ab6357db0d90e3aa3dbf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d6a0f8c91bcf153808950d5ff3de6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d65d545ecbe88173004317e2488be4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e28a4db92b643b5eb24c9cfdcd1a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22598d7e02451f93b10da51c3ae6533d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a7b404a6e5bfd9065de6803c234de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55d9b0c8e44f760ad33f220ef313bb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babd7a23a8464d06128bf9670bc773b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2c0f8aa7c1ebf8abcc4a7729f478c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4923cdb89e360b0e5cdca0876cfe61c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2c2ab67b4ca05be996c674f4a2580225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e930acc92c6d21a09e5aae90b84e0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956394c6ca909c02fe5bea632595ba36227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabf45e6466e77b5423add16f9a7b90228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383480d8e88e9c4a9b1d303ced07e9eb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c8bcb26cd30d84722cb0b54946ea6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd9faaec428905f6b6723e5733cca4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385040fdf3b85e7a3bbc389d8a6937ca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7dd6e86ac3471be04a5052fb821ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c7685eec8ec4f58a6ecbcaf17c302234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73fcecff07ae2350b229cad1208bd0e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5828966051a27f8616cac92e4a3c291236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c907e48792f474193305f71c459ce8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329d19d09503903549d417db20833ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3b7a1309f201107834411b383dc93239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eeff6f8b32f339ed240acc2ca70cdd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d8515cd99c92461feb785904f9198241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77565e1e4bb1d4611c87fcdc36448a5f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f3ed9e477d58ce9a29ad01ae6b8d6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d3b473b2d0bdb020f6c5f570b013c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4978b1d20513b79668676586d3467245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad19b3b38ca54d991e6114cc47ea12246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461d443062bcb5ebd21945704886e88247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64559dc4837b8e52f00208837498eacb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b6f6029728daed5712134f2ea6422249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a4bd31bd7f009a14d258197a0be33250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8e7db87acdcd3ce0856de404ac226251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3a25313e51eb6cd3345919180155f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be51c9fa0f9a04918f2fc2ecce5264253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c947dfd64dc1120dfb6b575adab1ecc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675dac7897834b0a72dede761280525255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae58672332dac468d0c3cccfc1605db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0e48bda4cfe325a7180fde97221d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f15f77dd4ebd81cf4fcef60bcf375258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9c1f10ec2defe642de4dc57b9823c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090f5acb135cb741d9386b62ebd0bd7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa68865918d8afa66c2c5901a7beb510261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65092117011f1e68d85c5ef4cc697976262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635a3f93b2819108084559ff9f9dc09263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2208b18436c56fd00fbdd473266b15264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b45bdfd890c5e99ce8c6e69db2094265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d88e39fcac1f15db091b6459d1791266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a0731a51b7fb26c7bc48b4672c8b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fc5b29fe3a83b99fcf7e0d46a6e40268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cdda73cc1627e6db4d3526654764d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e9fcfa64bad24c2b961b9a1da2740270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf09329e999024f4b2578578b54170271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc07b7a5f2f94e0016d8cf7d7f6e2e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd836e99266468d5ce3ee5915748d8e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088d2c4d59e425253e2016556e203ce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689530cca1e149cc81e41d32a5ebabd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c8fb16d2fc04fdca870c9b67d96bae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e118c7d50f0b1309f586368c70e43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de38dd41cdaebcf11650b16e65ac96278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9f6d9fc409bdf1712f3023c740bfb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc3ac159011bbd37e7f673b059aa1a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cdbcefd629b00f7752e552707286d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0528d169b2cf16e2aca4e6d07be05282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437c96078b53c321de40c35b0c7f72c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc03535409a0f61fcff26345e22e651284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c941abab4cb98964f16f1ddc489c90285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664aad57b5c5c9d927d2e53a54ac856286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826a2a6dfd8dd19bc35361b13b94aab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa045cee3a438ac80c755ab6f542c33288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25089501a7d278222e4c0cf86ed8dccf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d20edbe05c77b967dcd86654d568f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1df60f55ca5ab083b9f659a9b53abb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18632bde5de4fc395758270bfa1d418b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230709dd2fe51dbbabdbe4ae213f9b55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f439a5116bb3fdc4e7d28e29d4f2f5f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfefe645a7336adf31164a277ea1cb5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa9dbccf2c70f46054c29c632d15a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012af8320d9f459713aa372aa2ea02e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c7b370500e55fe0551d3995be7666298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1d4493c10ad3d116e939cf696deed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a04f2a1145aef5986a886990dee970300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36e45c9334d93aefee035903e3a0b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfca0dc6a71e9c4258e2257164425b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ed00fecdfe44dd3cb1e18ec918f81303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be01308a130bd2cb0e38f62723ebe5c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b4562da9472c444e6a18b35a8bf6e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303eb1f3dced97d8742728f01a8be1e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8aa8ddb2db9e59245b8bf64fe30d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1352f4ca30fc17aebe53f148715674308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793e2610da36ebac65d200e32bd840b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2a56a3eb0d04f799e6a4d0c05527f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d5db661d8f155c23dd0a7ddebef3a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0c7a0b46c1f215ae041698f900984312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd90e74aa5a844dc265f0cc408f692313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405ef940cfbc36bf5139e493e8a13e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2931e1df0238183d448220875ab05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621f7ffed6701fdd3c4bfe075b35251316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b104504b69812ee55f8e74ba393e341317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56262672569bd3ee0f82e7ef6c8da87f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87811db0d2719ebf70771dd7bee70750319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17cab906c2c73718e0d94df1065751320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488ea203c103dc1f0ccebb13646652e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b12111deb0c22040170dabb3a9c534322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f368d80fa0b7b27c8ccb298e415fc32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814964e9e39947213893cd7a012b8de4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b097f6afe4e3e0e9d94ad01a69da2002325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce9edbbe5b50320ccb55bbcf4513fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21abb9940db1779bba1e291a1f21b79327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856fa4c27f330eb41607c78ed49212b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b088256e7dbeee2c49fb1b0fdcd4e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950a0e3de17f221e5fe78fb9fb03c3d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5833f740cf23bfc024f98251a31f35b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cc8c0d16545e582f6b32d83674da0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58ea6852633e047e245d85d3cf13c7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358203c86e834a5f1a347e1bcf5febaa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0ca190a091c0848c9b93b65a227e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99670d27b8f7138004efe993b2e00e8f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b0f3ea90804a966d9f793327631c2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe4cb03f686fcacbded1f687305b72338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e9296d86405cc6c873714c8033312339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f17ff064f0b35e3a403052d15b372340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5094a2841d0e70c558ea1e402f8aee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c440c02db685a77ffd55d8cba6a85342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c46f4a8c2161d50bd56080c374b1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a277721be98e79cbfff0eff4fdba83344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058bc85e94429008cb1827b555cca95345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad78b05b538d5e7a2e0069f65d743d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8bddaac927317219edbd7566afba8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088782d952ff0884de26dfc4b0079585348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0eef024b1ff3aaae4322d62ca2cc76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f639518f4a7fb0ff0e26f116d613f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a404c47cff41d808fb16ea9c425a7c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef97449409b74b67fdda75d667a89c06352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27572c7ea4ff0f27b25d58b0bd0d970c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc81d3cc6f26fc07f9f71582e98758354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74359cdce56df3ed4c043140b8969f6d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ce73d73bc2649fd0e560b5db5b31b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f9d7c6c2a39a1714dc961baae47b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3df20c452e13bc236a12779286f81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501b1eef979e03b359b9559bf7cf6bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3264f214cd83046dc2006ef5c137a4b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a134d6bb145426078cbba9d84b5f4c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a4518b8876fa2a09d40d8d99f92a3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ccfb85149a80456dfd8e7c3eef129363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91023ed9bc861d4c93d25d50ca915d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97d292b9298829508bb1dd94333b80365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024172f5947fb2c1aac522e33d478b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba7229f5b0b396552f8ec2c4579f45367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18306050fa6273b1dfe64ca14a2a5df3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b347bfb4083a777c775f88b9326b0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d8bc8c741ce1f191f7729d335b94a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969c6c6410423c8a7a50f6eedd16b64371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09c5c87755bbcecef534d69b66d830372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339bf6bd8a6a0df53794f2f8b8616ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a8478f2323f4a090128fd055a618b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf01cd1a75e31a68559c4ddfdace18375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e89f7847cf22ed66b66143cc28254376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01dba4321491ee208e730f65f7568c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1d1a78ece1d810a1b40c09f97f5d1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4715100d18a6451139fdbde04f7e4b5f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd969d2eecc5f99eecf3b21f99c541fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83608d5af73a968c246fbfd77e69186b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c680923f1d005247f69e9f85cf4f1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d468a22f1e0e7745cbd85a9f92f03383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c7994e51ac0204bc143bd32a999a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ab9fe09e6a9b2979c542f56b19cf0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786fbf34d7bc5de4af5ec8ecf02360a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a12f3ecd89f0fe913a8b40fb3eebd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd251d714c8c8db5d28a8fd8bdee34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466324e35a2ae7b4a05593df385312a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb811b0041500ab5ea1ecf875ad1065390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ee089f5ec0b91f8657b9666c91985391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461cae7ad69a0f9a489507a241b4c84392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd53dbeac583ef76908f46ec084a87393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf570534f257d715094d6bc5b7de17394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bde291bff98ac7e512139fae5639cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8da222edf55d97ea180c04d3c0cd46c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bbd652d5a0037afdb4af5c0f328c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0a102be7607c51edc493d44935ed2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556d27ad9fe4be303e38ffa76a08be0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a905fcc373d0b694b27ec3d4029770400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5d05f3ae8e5b56a39889396cf5fce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129812c7439573c10060229baaeafce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f3192063175c083da63904913d76e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba41a98e26bc46fb9f7de5e315ca563404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78009ca63173c8491d34b1ad1ceb1be1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7510afad87bcccdf9936a948488119406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa576e5818943f20b5383cebc46d846407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef32f9b32c04501f5618f0c3a6c806a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26089ff44aa9521f62cdfd560f528b06409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6685ef7ad2920cb1151569fdc580e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed3f5783062eecaa354a7921091f10411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224d8929112a95eb37478d338c838f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9bdca809312ef165e48754e1e6a11413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbde095fa05fa922818854df322624414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cecf757b9c8dd997d5e65e0ca5d625415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636b1b04c7b9dadf7f8b5d41321f16c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67bd125f84f5e8e02c8a556de52389417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777aff01e0f19e341664d74ddfd9a0f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e1b6d399796646ea3cd998adb5b22419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4bba0daef2b75b913e2ccd67883a60420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ae650b8dde2f2ac6bd4930c312822421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ddfc26f7e3c6d4af534052716cca5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc90e01d59d00d59946bdce2dbfd3d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7646fc6b91a9c6012944bad51a5f9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395e8adfe8eb0b7a94bba6a3155c472425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dea598d28370cb3f731ed66afb1a6d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0a55e0bd1572daf0fed9da7878fde427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae32572bb739a5556742ddd7e365940428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7c42bea938a8617f259c8bdc6f5ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173d2889630632454eb9ff3215cb6e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4601aedbf934f58f9e4bc49cf93471431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ad3d62d35fd9ff2540b39b7690a17432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989cceb2432190d22636a50443aa803433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd64d7dc012e5635a5cf0c7799ab46c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c649e6328f36ba001942cf933f977e2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b8578021887aae082a6421de2485f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d76dbc1a6ba3f49eb8514bb982007c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185bc495a2e5a9891c81ce3cc0f4059438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc27d8095ee49cdf79c22abcce2256439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4022307def415e53b3d7b34a55854a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaa49ebbad74e21e0feddc2f77c9990441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f1de39a01c4a3a0089a1fdea217b9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083b6688caab6b3d65984ac6f159f1e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57706f31e0ab99c951e670aa9234db62444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d5a36922f2da4ad260487b2ef506e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b8da99b651758c44d4fbe6870e068446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a41e3693563a93e8e66c10216c93c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783132a2cdccceb498f7450379bad027448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b51b92b9f801352665c4158e625434449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0960858c1655fbc0bc3857b7fc443450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853d031f29b17a8387efe69d407fa15451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff7456e26c7c4e115fff8f063c21cc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358dee7340e28094041eae01f3d6198453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7e94b8984eda9987c27057b8f2bbf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7e90c1f558d28fffd6e697efe4a70455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b94b1838ec7807645e69fd9adebcd0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26269e3e3c52e6b3677ee252ed58ef89457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13f805c97df8c50b3b2245701af113458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b492f1bec7120a88bbfe09f7dbe0f7e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a16639fd35d7f76a5ea97ce5920f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d97a98f73848eefee26da644bc54f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70863ed4d73f4abaad766301c97280f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3848a3f5427737dcfc25370f7025dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40654073d7280fb5b54ba6c496145a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7459ad736f8b9c7e260991778cea2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4cad0f3ef0a2796ab68ac84192cd5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21851ac620bca10a4f176ed1705af4a3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9477b2bef4711ece2ca4f9f50cb8e5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feb75c8567d05cb885a305d5d2de575469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6c95878efda557d425845ca590541470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c639a092eee37786249682025390ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a50471135cda1873411e84bd51c14c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1029eb016c1f93e05ce6720605003473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34830c2da1b2e83334c1e8cf91d1cb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d81d3c08a3c267d1bc8814c090fefe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6405d349745e37451a72a87e9481114476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478af66eb2e0dca59cb1880b2b3342b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab11fc23771faa06d0658f34991d00478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636337a2b5256bba1201ec5ccfc2604479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0175447901a1cbecf608df5b4740d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8707eb881a5f0a47018eb886b470b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31b465befe841729713a7d079c20e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8e8a0b1d815c8b9a5f39e621ac9609483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115602cd86ffaee884e73c3d37b6a187484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63edd245281bb2159eb55383f6a1c97485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a2c5bb4211d2bc943a62d76b4a2f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a5ddc1ef31598de549918312890aa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2a959af277ffbb7a324c264aaa050488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaef8e3d3af1f7f34af4605f4f6a505489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d267674392806c72ceae1cc91718776490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7ac917e1d06da3dde33f791d40f53491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f003bbb5df86b35b4d499a7c5a3dcf91492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7ea7a6caa7168c76176f3bc0b66e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68809e094a5f1c57dce0a7ed5fecf7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8860665c056ed7ecbbc79aa81f2992495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751822bed4fb43a8f87b02f286c3f1ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a71f3907a1bf02b01223fbd819c9ef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84430083df155a4b020e765150cb4113498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4442f86d7c4b9b62a17b4037a4eea0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5429670680405772630f93b4634add9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2452fefddd0aeca26fb47665a12e9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d952dec5fd3770ca0f5817a625bd9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847c78fa7a6ee14bc885d926a821b97503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c0bdd77cb9fc9fda90316c688b38eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c9b9f3eef0876c74f146662f0d4b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202eba848ce17af6ef9baac46f0b492506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d313d93eed81fea09024377a2c4ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7939c9dff76d7ab9b749e9cb7c5625b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f61d09b9c4b2bcea137f167290441509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8355bb56e4ec014a5f91ad2cc4c4b70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14dedd83ee5ac46c3d9aae59e0fdbac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76437a30dcf84c42c1b2addaa2a06fb5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e3e2f2d6761d19dee8997666623d7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac341c87667e614a0c45df6f89e8123514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfe02c20d892e969757f1981e789186515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c6dcc2a86de8a4169aee6e1426e7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4cac2d8fc0e1ffc8d4ccb39f7ffea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c09f3d0eb6478e2eab1eb69d8c66d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ad8ba5c622e6d84add70ca93cd602519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac884c520ffe96bc917c390ff595c93520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b29bf69e04c8898bc269373ced8c2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5687fe3b3ef940de457811d0bbb93d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e088f696009cd5347230a147ef34f06523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd8ab73087a219670e0386e5fe75bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3cec99f68219b683d6bae7db21776525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c15763a74b94ff661296f9b564173d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17751f15b80fcef248530de38950607527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5542b5c1bad0f77dac83ad66aa9fa9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab5e4e2b03cf98526219817549328f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca89e758e29591097535cae593b948530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952ce01df1ce0998d606be8f0c025cd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b12c37cdd5b345306f81b315673d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533cff5634437afc80a065fd8c51cd33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0209e7540a8d667fb0e6412dc5eb0ce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c68f32801b0e4631b070d75e2cdb98535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5011e3f5bdd1273b2905c187c117aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3ceec38d9efb530cc9bd1d228ab8f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb3928201f08ed108a0aba3ccf1aed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcced36dde38472abe7839ac2631e4d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e62ef1d2b46555a2ad3399f0777c45540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9429fddf703f3a877a2f47c46e7381541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d77b61b2026dca462e911d63b8edc3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883837dde4e7af4115a18b0eb8b40781543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb8bc59ec72cbcd33fd82c36f792a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e04e14b52f75e9e9f0bb20d287187d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4547a72e06e3b3ed060da2760d931e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d402e813a4bfe6e94176a148066465f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0afc4bf58a80ab764575a92173723548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652b6484db842c146ce5c7851b1e14d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6525b08df1141cfb9c573a295fb9a7c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811a31dce55edd7d3167bfa0921add9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ae043039d8ef2cd8093f996c2abae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a659f343575094bbe18fdafad380ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57cce7021657671c3e559f8ff682e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fad489bd131a34273656182a1f203b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272b6a78d981eae9c016b268b568f4d7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1417cde90bcc5c7be881e40436876f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ab8b487b2cbcaf5cf8bbb92b92cbf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df616693c4dbae511da25d812c9224559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68467d6a411c2759c646f97f4d641482560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e768b98efe53bd0eba7ccad08f271d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc668b706b648e9cd39996bf3cb232f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918cd7d2ad807d864331df41cf1fd0cd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff2ea41981afd9efd94d4d25d251c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd25370da5ea173c70aba026c2e146565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccfc350a6e08c627a00ca1a51caf4a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e010fc2ac333c201d57e010cb538251567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27b860b6c650263bdade35dd70d0e8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdb39cee873e60a53bda264f3e0e18569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3323fa232ec9b44f2adb0776c5fab573570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829833bd5bd60b3b684204e3322a0d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c0fe5d92ae2cd946d4abee1588efe7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02739620270c234909b7e04fe4d3d429573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353cd8b07910f25fc8b32853709e96a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb583a21ca63afae4b7907f0e19943e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbe97350fbd9e116f988a7a474fa21576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347354c37acd7f7fa02d98cf89945e40577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda98653e90bf4648c607e12bcac1f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33e83b7a3f5ddbbf3145fa5bcf9f11579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fa31d294aa23941ce42130f8e3ed5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a54fd81c6fa2cda6a397d3dea6096581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7e939ea8e7333df64205b38dd392c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f1072250f5a25c26a1523538adb55583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457f42c3ad7432bbb6951c699cf9d81584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f4260bb55a00b07e3b1565f8389b5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0758a635de4c62fd3752b704f5c971d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ee0a1c9c120e1b8ce0e2df9d586a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3d685237e634a3fa891e29cf25245588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffefb917f851465b71d626bd37ed9b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2394c8f897b7c259ff8da6148df59590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17132f0d510969f83ab604666f58e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b3c71bffdc4f711e7de130e6f542c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8246f1d19f3500cf5717c7f383c35d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834215bce39929c082be857d68937063594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b437a11033752ff3fc8bf7c0fd07a80f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8c817ce7fdb22b169730bf3a5a912596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd62fa9f71b80db14201b910b80bb7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffec2b374f401402835dff068dfc30598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a08d616ff2bb34f4b87049a342f31599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0ed11f4b37394ea451288d5ccddaa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69752d3eb04f5f6a360cb2f64eeca5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9183b92d2789b39efd5447ee4e4d0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309833e5971dbfce9754c7e768b7315e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5874acf6ec09dbea7dac4b50582f71604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbd06f68f106723e8a03d19abedbea605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fdb8e05e88a2dbf9be8b4ea6a507b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa269eeea776be496ea00c5b60b5fc94607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b28b57c17c27253b73c8f7e632919608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d785d1e207e81e3eaa51bb6409a273609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652d5b212c4f28db333d125aa9c3e77610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc474b838a80c478b31575a76cb614611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75207a72e0eebe91fd51f66144546f9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fffaf76f1b778d10de26594af9f08e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b35d31522b24ca47f59f9d2921903614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839cfab2ba5384767fe7df1df8d5b60615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811c36ea585b959cdfd8222f0031a30616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38b1dc096684220f5249a0065649a6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4a2ae24cd4a53111f5fcd31bb5b49618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82d3f7226a095e9fdc57f83f6ac60e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0677f46109e532ec9b15dd25c1ef6f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a41408545b4f8124260be588a1a19621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9fe6581c7bb00f8742b7fd9e5e602622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3617713941e0e210d25affd2c6438d2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155418c84dbe11db8b3ad31bced69e4b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711a70f0b48f3f5d855e4a4c6c10334625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d4f752a501c9cdc7a6d1f29055615626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70da103dbfae445ac57c2b1e18b61e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d76ba8f605cf8323f267f6955f8dc4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb640a2ee79b1ad31afe5ae30d1a77d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8473e2309e5719b8467dd5f52dc1b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caf20f688f050cc800c22ce147d57c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcc9e5a077d4f72f1dd4c41140e51e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dce7ca06eb476228c90dd8d3b0025c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac9231de56f1a98b3abe7d688501a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816b2acfcbe595c7d0e56c74a8d9ff9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d60050f4ac160039650d6a6240840c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188adc55a7f1bff266ff66dd31cb7bb637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59908f92a5b968efb8d82081ffbbf7b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26be62ff1938b803bb9f590ec762c9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ed5e27792e88ec08e96bcf022d285640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa7ffd881c5b6923cffbec2aaed86b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4c1671a725ec27baa9f0d46e187bb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b021385a71fc5a6c96f7d043f74b895643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bcc882afa3723b1ff5add0948eddfd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3404904e83392edba66c45128fa7c74645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1cd3378987f263283399d2424c9b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2f363f7073363c3cf00708c2f8f75647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0201f2d652a5cf127ce81539f90781648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e51aa222b22497007e7f00c2a748b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcba635eddfaad65faed3260e1056c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd467f6c18dff17624b5d28472e91f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732b2a8cb4be09aee0d33f64c0d457d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1f701abf9badf0698964994185db2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905eaa53b360a60e33b33453fd91785c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a3c430dba359464367aab8182f789655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373bd9c0568aed3afd01b9f361beda1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08948500247ead23f5e6e7d25c785e6d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df00c8898c742639b1c5bdfdb78993658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5379c1c2f4fe6e46385fc6c589b6bb1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0273de776de0eb7758d2ae458b61199660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397a81a060cfad0f9d8e339cffd2a7c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d27d29f64cd97a4ff13b564b6c328662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8aa84e10598dab52121ff91d6c043663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3395bb18e2bcad89ccbff506b2277cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b8b76962e265aa6df75e5d06ac5c6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5883d76b414ae3f0ff7b3abe8c5b33666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7066d77e337e53572145c72127543667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf0d31d7ffe9db53de9103e66ea654668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812ebbc04f3a736e32282531395a404669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa67a631e4c627eace7dabfc7591fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2f7fb5ac3946e6faaed5a1cc69556671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab54cde29e694dcb41069b874ca394672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b0478433a28cd71add4e0e5f016a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b526dbf7910849fa8001670c6a668674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55c5e70027729fd2e08306478995df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4736416b20151e131a15b89c24bc0e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72411621513487fd8c7c9b9c60257d72677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2bbcac83989bb1e6919ecb48768bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9b40287a25ab02e5a04dbd533cada679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e71c1008317eed25664822891c1f95680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c0cf9d9bdcee419bccf762f4790a9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af68a25726009d90b3c87916d168a3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d30b49814f819308025608223699f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a4a4c9c218abd261a359cece3beec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a2f34dd78cc516b5e0ee08b26ead2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1803a022626f3f9fb6f68b2666aad92686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b502593a8025036904d6021a08d66ec687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df4498aef45ff3853a0f30001eb572688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde46c9d12f04dbb2d732ecaff70c1b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd29850d6ede80677eee8e4b5f066c1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f66d7c670ced50cbf356c33cf098d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99325cd52e230671fa9b055052ba9de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cce0e1ff981662583ea8c4816b709693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b80e6d5a19c91d919f18067cd22911694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39324226c7e0201549de7d96582ed9be695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b95fa62e964bcb32c6a7fe624b0d7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb67657b15a5a78010ad97fd504c214697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bbbaccd5f4b2b22d5978681f8fd93698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b43e01283920994e9dd500e7f77ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ea42d31f4b57b3752732b62a6a5e6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cef131a84d9632cf2628710ee3566d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296fa822e222ad40c5ca72b470875fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc350fb216668056272c192db652c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bff0d091a8030e645a4ec424da301704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7faa5b8d53129e9726c6bac9316d4a8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0625d4a9824abc006a9208f0243ce53706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ce67ff760bfc43ec4d4b3949ba0c3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53e2fe7a1a5adba2ec8aec397361ae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d992b117c7648e07fcf876fb99877709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad4c22a078242961f9a147f068a4d8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2d516790341ff6f7a41638d68ddef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d9ec0f37b257bfd71684ff391e21b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a359b783da87b5a1ba940d4d56fb52713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f8d90edd179d18b90e52354830037714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efdf63f982bd76bcf2ea2f4149e26f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f003a5378a9ff760cc34d2e3ee8c1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a9e7aa905af4202918510e76d5409717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964396906c23196477ae5c20abfd30af718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739eac6ea86300489ae7c00dbc83b58e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bbabd9ceecbff8b63fd6cb2ae2581720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6226e8dd09a625e40ed962d2e44dbc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d18b1dd267cd08b4f8db36c214a7bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81685440734f5797291c4a1ae8914cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb579c6f3f37666f025e808f60bdf8b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354d58ff0492c8de720b3c1e2adfcdc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38cf3faf7655fee8ca3248b0b846734726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c882036aff0aaff1e299d304673483727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79b5812cf276389c5d793965dd3fa9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17538e44b7a7a443ca36621dde10a89c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d1ab7f5c616a04e7c03cf1da8d5f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fffb0a09b0aeb5629294185335ef0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77d8fe98e61ef5eb5a3d2e70f39ab0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4119ca510c2f8ddd4357ebf03a58a98733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34ef94beace5c68b97fd19b8371de7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d69f435408d7cc26fe4ed913e767db735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6592be611ad4d17e688cb754a9205736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c60eda162b0af15b70d8e8d038fcd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71fed870642386cd414c6d32ed5dbf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837466f727b1b6ec562636b62c5e7ee9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee63bd443568d571b95f5cbcada353740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78341fa2062681e096e3ce65138b4f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed92f225b7cbb68047119bbd617962742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa4e7b86fb01301f5071972c259981743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3387f97ff456f32d056a50c312c957744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583a7f0182d5f912a4614661770fac4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54068c7966a6f7738c21825b2d66496746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c49f24de30bd454c39a7701a8d281a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47801c8d8d5214dd54dba23f11b9a6c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac7dc6c7dcc8e970cfacf8194bbdc0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c6f93d3c2badb64d7953c5df9ea4d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e696b1166be41dc923a080b5595fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f622f2a05a1cc345e9f41277aeb8bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acc5f256ceee9fd617c015832502e3753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a83a9f7ecdc0952091af094f4b1771.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae1b42e853f42bb57a40d8afab67cd82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323dabeb085dcee1bdbdff7559ca4d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b8f0d2b74b8f90008fdda889560024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b2ef1131dce88a62e3e995ba75e785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d706859ea9665c07de5af7a3938496.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97763491f36935aacbc2ab5904ab4ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16429e881e8b17c0feedea99ad8599aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c259afbc1af6cd46b4e8f0fa103cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcceafaceea31f5d7570b1f94da41bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650372547c27b2cef7f18d7f9902d2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae4629d1948a3196fc93ea4d2b2a3b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904839be785bf56c52f284167f3739d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0474626fa93671c8b329a394176cb5714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99736beb39d3af220150dda3014cd79215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29828a818223c891584d2a9507dff3a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65192df5e2463ba26dfd1f211b2e8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db08224c0ab1c8d19272f889edcfad418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150343619e37285734d9a808c9c62f7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b744be8a626167786e4cd1a59861c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43335059395963cfc4f44217c8ee71221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69e12158fc205c2e8e78fa8131efd722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695d248db1a00f25d8c79122b8b6c4623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690651645cca7a919555b611393eb3a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37e6ac36c137748b1078a2a5be1d9b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dd655ce6388c1bd17ead21f06239e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622a2fd7dafd9d3c466582be88dd6af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e075646f9f8fd5898787ba7b6b4187b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2cb75371bc9a9b7bcaec8b66bf40e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e0c647b9e3c25f8233ed0d030ce2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab23a4155fcb2ed17b5d5b51c1191b431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8595ee1cb0dc721841ac987613c0232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3a2667b394704d420456fcacb274d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef667200ac46af81cfaf1116d00f5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8980c3c4e3a212bb3528c26dd9a914135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16d1dddd8386701a36d9e7d0cd50d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca0ea3879c76f9f133bd6da2d8981037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e159e51164721bfea5f7ae77d07f23a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00f3e7ad1fed4e3d2f07efccb1cd3839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429bc26fa690b45377fd478c99ec06340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace99b173711afd13abccd0ae404151341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f84cda2132389bec332d6bc73206e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938961c926b959c22688bf7ed054c9cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a04ee578617bedf3293274edca8696144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70c5e7caa806d58d5af2d73e68f51a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d71dc4e7d96a960acd41a4d8cea6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac044428c009a22096cb7ffbd4c7c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd4444c96baec71493b8e4d00ab83348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248360c6dd7b03e3eec65d66dfbf90ee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9fd0dc1da233a92c4e1fd7769c5c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37eaa911546d5a42887be6ac9c07c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39970f236cb32d84e043b4f13514418f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d477033828a220b6903d5f7d4af58853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c563ab098ad307ecb86e4a58f163354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c63b9553418d653ba8c6f83ce9905955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a410bec79dbceb9a3a873b27f230b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dee042fb187c9cb49d6b52c3be4e3d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4769b44c362ea854cab728a67af8459458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3909f2ea74940b1f6ccade1813edb3059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d3f5614322268ed311c8b346ed3f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ec48a92755f01747d41fca8caaa0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f9b338d7b41cd0663577b11e2a31562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49539d9be4a01013c699a4338834f72f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803edbdc6e154563a72a637d1ba1f9bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223990556927c31d917ae54bfdfecef065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7e25b95af0fc726024ba89bed799366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454c55edb50aea294d51f7ec357e98867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae5ef83c82be0725e4992b8fd7b3b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88685c8b83ccd86f9e14de309e75e48769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c6325ebcf6329d9e86300c498f42e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06061f4762e8fac4d1f31e7342bb75e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923071a16b3d14359ee522e21a22fad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9396bc5fb93f35b2be666acd1bf93173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bce888d8f80bfd704ae14b8e0931e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb3abd7b223539032c02b02606b73c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163278cd4ff4ace4dc7988b20599b75076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5ebb06a8f91a19c1af67b1fae726177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769f8418069ef3168bdb19dbcd86f6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f45f8a96ecceeccdd2ee20a9cb42d0079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0986b4d861beecc6c4fc106cca1413380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22bd52b64e2d7351a3bdcc672094f281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508bdee6a1e4b47f7337b5b0c89167782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecde22eef9d764aed113b65a1dd4f7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6ca26b32630c3b40b4062521113b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0bf7135a3b90fd9533d016a2de2ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd4fa5822fc5824ea25c17dfa7fd8686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee7bb96564a78324b9769da58bce8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbbc079e084f3df2e6708bb7ff1a2888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2e3f273c6f56d1d1d72b0557f954b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138d8f03ba59bb1a0492e45f34874c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63666593dd819d67fef1fc35e1c4e591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345a83bff7bd882d7453f97e5bcf4f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513dfe89348e96f0aa77a0c0f87c17e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca26d59e507680983e662acd86c6c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c4861f948968349100fb47c28a07595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f577736825cba72f5822952243360396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e783e6c06bf59f2534b50655640c5e997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087ca159b5d7d5bbe038bc7fb81533e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14c9b68700b09e2f0dace453c3ac7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cf15d241de2fc60dc8e9222be3b25100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f91fd7064684141c902d3283451929101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e565438d26aeaa491aecc8421a53a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2f647188d5dc9da7a37a174e1b120103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8dd845878bcd42c368d8acf70d0149104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a0d97cc747bcd41936a42e0b7993e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0613b49b0592455ea11d8a74a852f94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4fd68c1dafac861974bb6da0eb762107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbadc9748d96e2f57adc4db5e50b09108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050e2d38433989cc488442e2cacad49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86cf3a40536d3b36e0ce2fad687040110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea25de34fa328b385aae4820b154c6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702c6f848b7343d46aa597e93fa07b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8fec7dcfa55108864e24b35314b56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ec989499db31f2480425313a86019114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ed8ea976dbf02cd190674e336b88b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c634a913d39f1833563d878b1459bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca241a1a65b925478d7581506190832a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce39186376ba111887554467a415e5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9b8be0152eaec7c10389927d6a16c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8924f46f43fdf9773a5ff753a8055120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15b34102efeeeb2203800e9100e565121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cc6363fbcb93bc5eb85d13c10be03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe3aed731990e97462e1fcaa78e48c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0144a78c74334d321d511d9e6a1daa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3d93d0b67757760ccc96c42809331125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee60c98f17482844751caea58ff5f11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3dac78f90f01f95753742a54e2be90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab0490f580ef280786169a7a57ecae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9013007796facb978302a06374db8e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be230096b0cc2867f072d83dd749894130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd970cb54fdc220aed03e4ea1e4f4850131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9209ee246a3360724d721d6bb1a700e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16656b9dc86834c4a95766e372b224133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986595fc4a62c8f0dfa48e7d79431e2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec38226c6b88ec141074fb3261183fc9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7e328f87ef6db75109f844e904cdd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889c3ba913af3cd0d19f635679a451d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b807c9ffeb4ce037f95ed8d934417a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380561fddba8c4de5b6c41b33f20efeb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1826d809fd6d5c86dd6f54ed9d135140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0216eb18a11be10bfd0066fc3c7e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf7cc864dc71a1981d815d4585bf9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28725de4823a3a4e4aea12a2316c9233143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0be9d77f0916c7ca8ca66dd3e8e503144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480df7e8306c1ef8471d6b35c5dd6365145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3518abc5a68c2768aa154edb9ba4af3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b0082dbcc3c1c0aa6f1fa2a9f21a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96914cdb6bad15162802a5c4def4d05148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0397dba8bddaeca5ef3aa62d25cdb04149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4d90b06980ce13ada11e01e7285b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f329ae7fa601a2c8d64b4a34831cc17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a885dc568b644373d9fc4b757a506f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ae2de8a5b8b71550a06c79e004381153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60706e13902129169e800a3fa98a56f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a55b90b03d255045c9974b803b884155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c07c33c7d68fd47f703c99c8f1a19b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c9174c1ec61c670c08c6552dbe843157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b022d927297c4c4331021ef18ebfc7a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb6eed4a5291d81738b31e5ec2e37f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7b0bb45babdab466806006c180397160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219a6aa2985c57472e9ac7d5cc5c5ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af90dd5803337fae64ee5b5d544ef22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4fe04e7dd337d99840382bd3f5eb3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe61d6d6756a8d1a4e792d96fccdcc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfad6378382f357a5a73d0f7a3fb9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677edc1ac5d6b7e472649ca335ca2a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e5531037b5486e7a76f03182c6ece167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6bc0d17d4b301e5041969099c5455168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87519c00ad0c75a6940b10ff96468d09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427b3bb6f035098db076b6db621bacc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d660c90b1d124e8dd94d78aa4a1f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462c2df414f7a83bb9b3e0dd5b2ad51e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1723b89ea5c1aa6a2606eedce38328f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14d8f20258b330b8b4793ca626b889174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102f046d031bcb563d55e95b0065b22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c0e3970fd4f79c1b6bc2bdc9c913c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a2049b24234c5ebb2aa2c8ea264424177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345eb2faf795d950260fd7b6b7c5a5f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2750048cbb658dd1e8d7c5687cf93b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4038632827bd28c37ef5ecca30b9b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313da82ed22a99c2d238e911fb6ac9e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4feec174c6d40652a1fcabead7398182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b0257b7581dde063ef58adf96a4d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5de1684284b84823c4039ae08c7ffb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6169d246b32fce4006d85e5fa86d24185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b43d54d5e9ab52a565ed8c4bb78f2e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421bb31aa2e70532e91f8b7b8c8caef9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d374b62690c507a8729a116f1e3ef0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e647bf9fad4c8abb80f3a4973db91189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a20d50dd1026940765d4b81fa1f08d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2216b9da0615d97ae9e3b40904345191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e316c1668f6dd29f8101b179c6f0e729192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649320db15e6d84b974392bae09c0eee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43a3e5fbfaf2c68c279f46900612cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf23ce0622508c74c6055ca5704992195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a5e112ab96963556ad825e5b0c00b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a31bb06eb0d88cd8f8083021b0af8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e371555e62e395e559190c1f9016a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bf6d4b107030e3f4c1fd328a3c358199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232318ec570840883f8d46b3020406f9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2625225bd7ae4ab61b0c00a0dd7ed80f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98080d5106952700a0f89e332bbd633c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8ec3959ad42cd8b5697e9354c2699203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a27938ae57fd13ab771a986b497b44204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34005b43a8e5d9b36bc9524c76cea623205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59b7a3fa4f43d0d956cfb7ee797d31206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b5ee18b3984d7622b847e5efff3a6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78104d81ddd712b64d5e3a56be99a5c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ee1abf4c6487c378ccd919d522a40209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c4e26cd42fceb726215feb230d98b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfc24818181f9ea74b5cdc1b4183dc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453635568c0fbf54fd441daef87b05aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7412e3811ced4bc61db75780c31564f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694fc950df4c74230d9402946655bd7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f4ee515fd203c0f85d419dac42d55215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c770a98271e002fa95913671b68bfee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3efefd51e555c1f4ccba736229f9b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855314c801a4d8ea04c009b8555b7c5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552cf32c7c25c00ba7b1704f5484662219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d455f0aee148476235aecd19618ffd9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3deeb9555fde1c1a147f46b3a2f4b5c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e079a398a779872011bcce6bdc580222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b8ce9652150fa4ecc09c050ef6cf3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963209d767f0cbb26b13ff7f52ab9035224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4c0809efc59a1611f4bb2444b3b05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7d46dc189a7ff20293f01273c2dc7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e6ea997ba374b5bb0acccd21d2f36227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31332c62c3870d7943a709477219a307228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12e0abf5a05cb43f9c7ef676767058229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a8a65c363ecf9fdb840834666ada8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892bfabc01b3414e20401db1a71d5de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df969bf92b6a840e45d2c6471246a04232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a26a7247f19c506f799eb2b3aa039233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b922b9a55d545f1192e2002f45c79c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca1e549e32fef741f89383c9cdc7c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe637fe407e1b208aa1c49cfc3aa1f6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a46d64e496b4d680bc2692fa6b926f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c270f41f681a81a8839a711bb7320238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2380dcab7d42af3a724213d4ab16e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd852c0240d8fc050c34d70ffe073dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb475ac7e9a4a21c6935258e87006547241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3b20123657909a1389983fbf1466e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f24f1dabea95a27b83d398f209426243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4ad9561bb16588078944a2972f578244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e885c798b584001f935c21415e8a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8efad6e844317d66cab1f9816b52b60246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa66e27dc2454cfcda8a07e45622038247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b651c8d941f2c01b7ff2341665a3b54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b9acac13f018af354675397fe42961249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7eda332ffb1a4fd22f7aa04575644250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a43430f1708b779ec5f573cc35162e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a56158a31094fe7515a7d7d979ad6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0198b5c71ad81d13939a9b1303e561253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d475f3f28a30d81f06b5e4e2433b037254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c9682033c622b33461b3df0b4aca1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc423c6d6a5df0c061641be76e072e27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450bafe8b72f1883f0c8d7acf0b0e89257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5d84ec41f142b128f2f28080f73b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672e1822f807c97b8c0b8cd599ab0b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea92805104a685af6718b5fad48af42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f96555dda77fcff74ec09e6764530f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d77d2425c1336aaa77f0db02a80fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65b74797e81b7af6304cce8ae0f075263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31008231c87dcc6c593fb9951a81c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7618bc57bdf0bf05f09a0e0f17dd6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1dcc797e02a8bf1df6218a1a68bcf3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37d23bcf667a3475e5ffca116fef40267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ca02dadbdcabc36aacf54d7754b58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad7a1a2994949879338d479790c8af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd34740375549340a0f83ece2c5aa1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a076b876810878fac634cb5d51ce23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d75a693fb333d004bc124bc270617f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed12880e2887eadd9644cea8863078273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31533dc737692837c4ad367e763637274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ef9ce7aa3395e3bc1aa8c6f588606275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e159c604705fec9695a8655624632276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230a4ad471bcbe96bbf4827c20a3a2b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ca020edce47a4e880440bdb782916278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654a7c1abdc08f1388f6cc92c1c3e4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5a5a77f775ffc41a971ca2e18a1c7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdbbec47a0c77e69c89679440392d81281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f950f6e7beb49224a25cc6fcdefdd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4a7d3fd2bf8d9a76670259c858680283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184ec55a27a28d521170d26bc4ca5d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39470b95d24cf6d9e2f8fcfcbb83be60285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b16d48f5ce3eb8c0be251424d82d68286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776ec81167f54a8a62663a01c505e62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61319f62b763b6364352058c21a2caf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fc7de58baec02df5a3a84b77c38052289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc031484f9cb95519bc85ac59306c5c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cc32a9e33c29ab10b9da5c02eb21f4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf3b835d753112926e4ef8ec040e53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf08ff3a4d7a3dce803cbdb70cb07a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07703e7852937a1c3a4637b647acf41294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece462c2837bcd9027bae72ae700f4f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56fc5652114b0f7e8e9167b30c2ef7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dd45ec4787616176512bd6c7412ea3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db56516e9b3d19c6626d3cc3250d3c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a0582b7b1c77d0d25ea7d1b4bd1fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11222f617d94fcebeb3cfdce57c37e87300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32f02ff1d960a4dcac0fc6af9f972b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06090b1ce6343e610992732e193b4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853509e21e6c027304215f5e2ca98286303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54508253dbac12645dfa0b041fd8387304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13abb74d5d8ff12f1797bf6d4cc4db43305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357a7b84d9fb53cfdfb345d96a353d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2bdc3bc03386bb9a0ce244d599bc4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84bcc6fb9fae249859247f086804c78308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a97b84365f17f381ae32a07049a472309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0ed849c230511b2983659c2a75741310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f40b55273b5cd38423f1d02591f91c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b2f00823a6048401bf2eeea83e139312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e955fe3c634a085be986d36e0e62ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c95c73440cd8caa907b279dfc49b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07cff9df0e74ea19ff3643f2c141b4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13feaf0af7f60001f3ee6922a29bc499316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee65510fe50fc4a13b6d1069e6519ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624b7fede9caa95e18cf7f6f9440a9a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb143d5d4a4f6933fc36254338f65d5c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab2054819d3dbce7be216011eeae47320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3960060736a33b1f423146f29af159e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2bac72563285882b18802cf62d70d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d274ecc8b22a322239dcbbe7cbbd7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff9d6422c6d98635d324d403c1ba18324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e8eb0e02facd3f246408b92929fee325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cacfedb041908795de056267a11cd1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2f9f5ed5ad0d95480ed111146774d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee0a30f4e6093fa0a4791132ea6bab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d8fcbb169a43fe8fcb935ce0bf793329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466e70aeff928d1a454f1c9636f9f75330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfbbcf3bce35ac447a5c040109e1458331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ada4042667376f086d23b983c8c69e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629b232a981170386616def31816a1d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876f658cfc054bb489dfa06be95c29a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b29d46d8d69eb28c2027864980eb5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f3c6ef926d3e49d89be1bbbcd3e51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a628e598ce73c93f9f0725045498938337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961819d5e38815a8eb6d525797a4af9a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f02ebeff93a0d9ecd960385432679d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377c51618aac4bebc3c496bf219c4b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e6e2759bbac02de9973c07236e7ccd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a718853a0bb42a47a313e04b759b2ff6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74f97f3c3b257d5590fafba9d732f0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579406993f7839678747ea9e08854723344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e0c8b9100e97fa679cc712e61f262345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1856c028c57b5eb5f288d86bd2bc1e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6244b580db731c3b6617a0d500b4f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1389b8c5c5b5ca7ae97bd71b3905f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49058e0d92b5aaefe3192c3f0ee5e976349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716750b1b3220a15c568f07fe7d5704350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440c9f8e3d83afd9615fd12dd7d6975351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92faee93a7d64bfb69dc0f5c0a4af53352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a4574f3bbeb741f6a8ba93b8e7eba353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb26713a68392d244cb9bfcd22e441354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644c97b6e841470c77726c4664ea6ea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617d39a86b131ace461191bf37701be6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef659c31ea49f48636e419823a15d6b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527cd17de10a801dc00ebefeab81598358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a648ea37b68d7ae1d3ac0254783906359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa30121549a0f211da85f2676edfac4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821533dfe3da807a48140c75f0adb40361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1475cb3790cab02ecb0e0c7926077362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655d31e2eebd3cab544826b92c64835363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06314eac8834966d14d4503042bb201c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466442f6edd3c5e65a87a07abc337c7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7098f4edf48d120580dd8fc2d8b8e6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6401168a7baa2a7eab2afdc04bafe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a345bf92d5f572b2c565d55b8624f00368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565d4852058b28fc10b225ea668318c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8aef2c0e61cbd911ed2a9ac2ddb13d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c000ba76c1885fa1215218bc78a261371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e3d51372a774f895c5364532f980c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd01100d776788cf4eb24445ed38e0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b97809caf62c7687411a4f41271a0c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e98f44e4a3d685e9d2a6ce02672fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8217d1dfe1a608d4b284a75d131f3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0105f4fa30cd0b591f0aadc2cb3c5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82020443343fd935e8a61c2ace97116378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a95df61eefd8b3b2778815fb657e59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313239a25c44daadf02a15048c793068380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4121a06a908d0f4b2b7d6caec40b19381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346079280a79a954ca08e1af1f1d40cc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d6c16108a12c2936ff271a4330e2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987cbed604a330126bad3f3f73b613e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e3e9d5eb55a854e754ac8978675c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596acdb725b4291b56aa624d1a70293d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3df4275e000fcfb91558a90caf1bf8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac50754a65f1aeb7b25f2443961fe2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f808dffc1434df2cb9f06633c81de1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3495c611a7a71825f7f6c9a329d29390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd9779a3ba2f61b2e1d468980ad0c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08ad24bb67a8268366cfb32f1920c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907d70dcbb9d4e1d0049d07563821c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ed7e6f1c353680641a9bc06e8fe619394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba869cf1827fde8999b1dfd8c143f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cf10b62a48aab01859d6589e28f76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08007337ac1d4694af534c2ea471ce397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea171c01d1357903ec58b6f522457c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426f7bc21a48e3d04714667925ce43e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18e93f7aeed996fbde662da4361fca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a4496a2a4756e235163b28ceb632e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3dc18fcbf7c1ab7980d5ec186556d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992430b28d990deb186a9fddb1a5a4b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58ca98b8da3417689cceee008642b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33e44ba8713f5e68a6cb633d6ef437405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da6b14ea6998d4b19ac39de5887c80406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1737a511f9389bb44b5e724789253407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3ae2d0114dfc6ad023b339495f458408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded5fc6278ba69584ccc5443503b3c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7c465ffc7fe0ea24822d41dbef249410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50194db6dbcfcb68bf1bed5dab499e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0353c3bfc0d2a622d0144d9deea7cb6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bf6e4d37b242d8de71159bf0dfa6a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4b9886a7a25ab80490479cd1370d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280816f4b785fdc0576d3965e6ad8096415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd0537eb714ebe35b3b8f7c10bb82d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d61895ba2a1053fc2811fb5e4c7c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6689b64d6ee41a36c0d6ca4abb3348418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a222d5b6742b40054bef2130283720419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7452f689a25d40d1bb51d027ae4015420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317a080fb26fd4ed9eb42492b430bdd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7eede974d1d814ec4b61e9e11a2767422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d68dd89a8ccc685e34cb92be63ecfb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af2ef3fbb4a6f9d752905b5f107bba424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307d561f46ca98081ddcd68fe4c7ea0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b9d737f3a46e396ab5ae81ad788ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ab91ae935bd80d0dad8527c34e808427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83547096dacde848ea3b47c95c643c3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b63b23ac14d21d6f26b915ae6a06c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65be5e8378a0c17fc0d7355942fa63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba03c69e92b27f1b1df9323bc1d0f78431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0ea105dda6e2d61798d781fcc01db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442414409b058fcc213c46bc8dce2d3e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0702b4bcfc17f1935c5d4c1c0a1bc5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36cc29aa99704975af57e4a85f31ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6284da047fcbb91d852f171110048f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca1fe60eb8b89e1d4d1cd3ad0d4808437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c92ece65e348f20c34fa180e74ca7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84285a23f807aff48e6a30b6cd5cdb18439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c020524f987fa16c6470de7de51431440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0042725680483694f6b495bf170a24441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0f21ac84086cebceacd261883fa4c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a73c7cb3102f996a5bd84ce5491f4c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27bc9c422caffe7ecc1b13982d6f22444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb36aa1a12929fef597e11a87f0f50445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11efc4bedda40d8b201281a2eeecd441446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e8b076fe13bdbeef7fc4c2674861f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67447be1d4ab5e9f852a29f492961ea2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a568ab703763b19718207e747b619e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943cc13c02db624490e5e5e3f285a2d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cceb3aa729faa3c081176706a03d2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d297f5103e9cdbb15ac89aea25e96452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc47a5ca3b7b331a8308d5cee50788cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d55900a8267269b1443bf5a78f461d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0047090a5eeee6d9f32d7a277bcf8a1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73907734adc0ca428b8722171b1ffece456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2f1194ed363eac8404b231d887ccb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097156b34171bc1939023b365c8cb718458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950568b8088513fd63dc42b4073a2836459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356a7723bb44bd1391eb1eba8762598460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bef942a2d5196e238428c724a3b867461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e1b55d30a7dda13e5524992037ca3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755e1d64d6550b016f67456cb1771ef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96666e6d6889be287775159b5083c755464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2598ee724b5f0c45662e43aba25d70465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee53f69117bd4f97b5528c3c08177ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9a170b91e79bd8670e3ff08dcfad4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae4f31ed2759ccfb16f184a511c4f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5537ef2f9bce5cdf20fdd3e75645a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e6338ea33295a560b0b4d17ec44ca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd42e876e2b7fe339caa6e1c740c8a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df01e12418de437c8bbbcdbb71729a7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf35b166df0e535aa24ee7a2352cb1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06650fdf629332077a3a4828453fd810474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c86fa4a1d47ebe4cb52e77d2543ee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86997efd2512e316f177bfb9ce7a3527476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179a0c7c9cea51fb4192c50abefb549477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebb99a9cfb289a508d981ba2464fb6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa32d8fb7acdf0b77fa8fb830c9d11479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2d64d385ebfd08cd68110df86e384c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e61c371ec7791989a48f5bbbbeab8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194dc4511f6439dda39ddb56dc84959482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158df7d791504a61cf9dd5ef0633b33483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8914880028b3f39bdf086e6737389f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1366d50515cdc1352567818551836485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6d5eb4254f94813ffb88a61bc8f79486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126d471bdc8b2eb0aad7947a326f787487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4dbd4ecf42dcb4a5ca442c9561cadf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8f7a6bd6f846c3a566ab80cae4abe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5650df353b6992d3c704f5d7395a8f6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dfcce5198f9683b2394d2d92f6daa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952390a1cbf4db00329eb592a12a983492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded663d589de49f4f3ec2fc80c3fb0d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1817667246dacea62a394dc59a50b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa7b24e282e41d684d1d60da6c81d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f27f37ceffbf9d015b1a808bf9497e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8571f4540c9cb7ea24a98066c9900e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3913658a466f4615e8d75b347c9d68498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fd80dd37a7ad58e17ce81319229a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055e52edd4f0e7bef19e9fd7a555dbb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119c1ba6cb73638f0f94a6847a3f11f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330aa05f6597a7bff641f51699d86022502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d923b2903d58f2e02b1541025d5b48e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398522dc6fc265d95c39ac221ab3dd9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c6cc807fab1de12fddbe5a70f9b69505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3013a3fd46d61bf15f11e0a3f2b01506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806d6bc3f21fd6c7ab6096ab0390ab98507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d09db0c42b689f4325292ce78bf38508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f1971ce7e1085dbc2be8a9af83f839509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788f3e09f1bbd4fba2a36e747d6f80b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf2211ead264060056fab825195392511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da77c63a8438d2f219419fb8e3de923512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951fdfcadf65e5d56535718c0f677f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356310c88f1ab85bc0739eece8fdf71514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c30e720d6db7361a69cdb76f95e0dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a890579b3d667c781dfdb8af662c48516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed63413aae43230b3002c3f7f6dbc6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186cf345c9a43a484d7e7ac9b17a8d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9811855ec9049d92b0a56105335811519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e9141f8cafb39bcc7ab18605cf489520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58eb802875a743401db1c641147f4cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159d6ba86c96b972d8236c250666aa1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d7a91422903d352c870090bfb723e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368e440b4046e9cac25d201240c406c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edff9c0e2a6dddce60603afb17d901525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e3991aee1fcc77f8e0a59b1df1e43526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5686de1308a624e7b1c6f0b6cd4ddb4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a570c306328aa19a223b933af4465d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafaea58edd3d55caf9426013b707b51529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465e2405668acc9eeea773439777eca530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b1b1ddb6b084e07de40b4c77984b3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301e56a53197fb72c327f7b69f265f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76997d216cefe362710b7d0d7102863d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16076e404cb6e8d70e9d36fff816510c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ababb2ee5a65019a51acf8b2f67be633535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df0dcd4a9ab72349597aadf7c12153536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c301f769e1730632a694408d73298537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c30d6799b75d817ba66b6c21d0823538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de737217d151190ab8a2bd65c689232c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346980f4fd868663a51a1cea0e101df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89894c80ca9663991f8a44c04c76fa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48418312c6b3c897ad5143759b5ec9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab96560e51443d634366fc80980b5b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d6874d5b34eb8bced6b92ab717b7c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c43a069a1bcd80b2e936c5cb1bf2b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4a1f8ab2162c5a07eb5e2d2baaa4f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb4b5cc32056cba403a6feb1a35218547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42467224a6a58e8ad05dc9d701d505ae548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b1e7b6b2d3c8c74bb448db5852db4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd978752216623b780af75b46812a8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6a9a320671c4a3ca0be57bdd7b8a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f040c6fccec630e113e8d86ad7dc8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e09c48bf73ad0c0ec547e6862f4ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d682cb1866683f2fb36f5d9d5a3b0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785e48eff8a795f073449dda439d46c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6cc87db2156ddda5aa5bf13f12a99556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a2b0a0006e00255bb2aaf810c8c55557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbdb87c8bf877ac658843e83a9b896558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26078983867e5a88cde0a52f374971a4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4c5315f607b0b8414cf82544fb23c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9b9c1b455a82e5dde3abdac31ba96561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bc5e2acd64636cb674454f76b293b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac06106b723873d41bcf11278dcd859563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5fc0da9a34e79d51472a642d24b5a1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67316dc69218b3377244bbcbc0d229565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b071ed1dc3c55e1d358c29705c46e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc284afcd6f93a1a5a6518e9ec8e8f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5989fa82710707739c369033b738f0aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d1d22c44e6b6c6fa0d8ed2945f599569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b21d637c99db19c954ebbff6ea851570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7dc608eb872a41eeae19b6ac746e00571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbacf1b0f9e8e496384cf68921a3cd2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9a7c237c5b8842ee8222ef96ae92e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fec830c115a7a616f7c84e893a2de8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fea3c55964c51876fe0f299412dc5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46760b2635fbfc0bec381eed9a9526c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7034509eab0929a8eb460466d73050a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc964c740d151b5feb640a079efb12a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529025d1ec1dcbc46aedec8dd6f2396579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a8646c6059216d927cf26c871eafa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9ebb69beff805d3ab0befa0127dad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22a849bda3c8aa681f8d72563c1206582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81246401afff196ff5854bed10e4395583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b7d1fbdf87a56af8231053df49bdb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ddc9c8a1ab746646112cd49efc9fa585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd65bed3937f0353ec29113add6064586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2d1d1f4631aba37544998ad6bef12587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600e5fec9c34ef4da6459de957e2fbf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78230f75e01dbe10fcf34393a4edd4a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8ed5ed2f7afca6bf373d9700f0578590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011923e286073d78a1dc09488780692591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a42e8b5318415d318fb5663e09298c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649041b046ca90a50e5c6742026899da593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d458e32ac3573853ee2fb17f8516d2a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d45444d9666f6c15a0e47185a726be595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b436293c6be6cdae8661a44345aac58596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd66b61bf4ef41cff27ba1db67190c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398bcc532c2392b681e45bfb19260529598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c751c909cf6ecd926bc89db5cf4b7440599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba942eb2cd5dee7c2e5e46a54f9bed600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9d636ac83f1c4795f52f047b6e7b0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3871b7337d747dea36e20f4465a6e82602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf2006ccfb0bc0481e3501295aa21d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7335a873117911e36c6c9af203292a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba0f46b11da122757c2106c3be7f27605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f80dfcfd7a88cc2bf20dd4aba2519f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9284c75ac65a24e1c4810dd434554607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28ff284d066311d4862da8dccbafda608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3fc697a0ed111de1d93f2c0260f02609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f71b5599869eb0830ae713d8b18fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9719bb5cd89663eb4b7d6403bdee3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38674c062d28b2855fa70783f2934859612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d65191a4dd9c24dbe8fbf0028f82e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beaa756bcbc95d7848f60103730c09d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad37f23e13e40b61e847c993f34d1b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a757171f9b1a1be1ccd4c828c5fa7f8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8f8130efdd7d45da21887f7b3decc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27218633cf8d8bb03ba4b07328136142618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20ca3f3164fb68d21ae5fca009d348619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eebfbc8a37d98591f343090f62d55c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ecef61f251ee8db0dc500dd608df1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa600f58d4c9c0ae8142b264fd1046622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb4f0e655428678eff8e41bf3921ee1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4ceb45ba0ddedbd6d0f12e47cf664624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865445441c1b7eafa69bbb153bfec193625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179c70cfee5ac11ccf9dcda7fdcf702626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ae20d251363b2be1c81b3cbfab11d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b1559b2601e84d4308c6000e8a372628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1e4918fff03ce7b90ed8738280fb6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803636bcc9e08a19c0f6a70b2cfb9273630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037baa5c9dbbafd62e4373c1529b765631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0795400c42bdbf957884324dbc2e65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301ed378cc7f60f2318f3f817fc4cae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2cd87fd049b2c6711a4bc90a972cb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355ce1da2ec6efb300c145d48c21e30635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5148917075760bcd5da9c83b27a38636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2fdfea7d7b3187419aac42301674a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4448f78c4a8bad739f306a1d6ce890638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee0b85939fd0b5b6cbcf7999064ceb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e6b4d64a59aed77846ab17b88088f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843ff6fd2f301e58454844ca2f6ed91641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fe3f45ae86efb7307d67592b0bcb3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984959dc6cd450ad6ed15c517a245bc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e072b9034a0ff259864bd8b76447b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cce2b41e05a5f0a782fe57928490e9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba9d0266417c74b7ba2d90aabfcb5f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d77d9900f0b7dec3af8eb22f853f42647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aba9dd332b2cfa7bf4ced8cc382c3e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ff8a50d751beb101efb38754e8733649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d847abd16741593d4a259505d92e6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9acca509a045fce0e7b98ab98880adc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccbe8c290cb1404ae6e515792ada1e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f8c9b20294817350e3f6fe2b10ea8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2d2b486207ac219dfb56596993462654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a336a5c888bdc00724cbce2dd7238655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666eef25edfaef43306f50266610e59656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a90822ce4e9a36a05cf05e7e89b212657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb77115c3d46feca6340cc7bb5b29c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a996e2c152467e67e8ce15ccf494ceb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e4c43b59846ae25bde98ad4eb2985660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7201eedb5b79c1d0f3d8131c551cc2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3a6814e55ae0e1b122fbc29602fbd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e0ad2acdcac2c4556545e47d6384d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1cf7c1d675e6902761ecd10aa15c75664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fa9a0e7f2169b17a22dea43e284d8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76a72acdc81453374f5a8611cdde3b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14847e84b5641ad0f8d7c9c243685f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afa35fb5d93ac06be0276f69421d45668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acae27e5d5b5e3e9a25d351fc60ecd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8e84760adc8197eb1f52457b7f542670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a4fff7a950c92fbb186d77fec980f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a7efb8ce6fce505b046f789d1d630672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9e59c690e62514bc28163a04a851f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d870830029fde5f5240492575de2a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e19be3a1c7aa0e695001039aee50cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9735e3735e85538d47019cd4fb1b2a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f3815e545bedcbe7bcbae9b23b2f8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b03b2973ca484eb8c0cc91d91c34d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01691192f6f321fa3b7057f172a068a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2dd7cf56f517560de75bd32ce0c02a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a48b819316880c0079cf14a36bdad8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d13938d5ad6660fff3db6fb4e7197682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8303316d6ab3ab196e6272c37bb2c4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6817b0f36e723c676c2e52dfad5ee22684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1504175f471c987109665f657da20ef685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a334e4298a75bbfbc2c2f2eb1df0b7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf48bd7de20a6905d1c5be307c3954f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2d91ebcd8804bf38d64c0e1e48b171688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1daa1c38c0c8076880a18ef72c541f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f707712d77a420260bfc365c96df6df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03602fcfd267f3844db0bf93650666bd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cabb87a16678fd678ceb61ef406c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd232024fdff99e8358664e6080d91693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62cc97f2c995b8f95f06b121e2449ae694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70949d7f44403338614636994b4194695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd677253aba6167b8a8acd090d68bc0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02daac4c431a6892bc0082308674c539697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a91cb7df79febd2a08472986426531698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9339d1e52f1ecd3379efeccb04289f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2bc410e850f3979051eecc37de394700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e0cc9e080bfd6c4573fdb8ef4a4ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494f4572e2934ec4fe9fe3ce80a1362702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859342c28138da46baf630394cea5a1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04702d4d88c8bea1dfb66a541b08c71f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637b585c8a6277e098e53f9f6be0b30705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd46c62e35061cbf4e6995082e517c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af602973dcda4a5daa692f333932e6ff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b423555d776224b24d0bb0bb798e39708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a2599c37c98b0e8765c7deb6ec7e4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77506cea0d705be8a3b2a10ce0004703710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed004882f211afefd213cdc81e3ca4b8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561e8a597c8234d883a04c9c6d6bb7f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda70c11105b923e65b48c1ff19207c9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113541d77b98ce41768642c3ee75ff2b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf823f786d64491291a994b60b4f97715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985a65efa2c8ff8c5b5f188e4c1e026716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad961a318db466b5beba5023f534c9d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fb93f51502f65d384b508dc12217a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b61005765beac947d47a4990f0b446719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853b5aeb8268d09f4533eb43f1e539b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2f7502a70efb63ad6e2b6c2c0d03ef721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea01f676144440b0ca6b6a2f8b3120f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb18f95a2d28656a0cf4cddb47d711723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974662972668e1b98cbc0467a7a30034724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3762c17630d6007c9a0985583d0a43725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb63e093e2d702e52b5ba52f2156395726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf0a9f5cd287b6bd5552442a58a23c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c536dead5bddb6cc84e1cff5de2e89728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909cc1737dc96e8471e9ca5ee02d8a9a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13472567153d5123ac0b82c36068f31b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490d2e7072c99fcac2a1aea500b6f04731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8183f321a6bdd2cce6a6ef6d882ec732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276437d5610d2a1b6395779b3a5b547733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6c1efbfaf4c907e4ffe79e35d1312734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986cd21b68877b57833080467959f62735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56592e4bdc04f4c959e1bced7f3d0f24736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513943bc25de763956eb63681c405b5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a062f56c3bb553f58de3bcc25a0bc0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09c31bddfc5c386ccb5896b77113a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525635e32bcd2b06eed266a8de781488740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227c9c9b837bd75b38877dfa609d497741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652fd8cc90b979ac8950b19942fa320742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed998f1108896c416b203b83aaf472c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a9da772035f551c8295e29dac71e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58740abfe4ecf81f33de03d9d4d5d4e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250fa58224e626efb053d03424bb949746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621cab96b24a3029ff94285e6a8c925747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d667f22f83d735f02f0afd600b28b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570796de74da77453e892a259216218749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ad555a8c21a136aa267252ba467d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513151067b53425d5f2d835ee9a636fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cc5164d02a751bcbf6a35c20607fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1f1e943143157e203d1c09927fad8753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>