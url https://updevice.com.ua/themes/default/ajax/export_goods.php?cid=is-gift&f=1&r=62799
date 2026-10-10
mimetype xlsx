--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee903121de08fff601d3771c0d02cbe81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7f8095ce6ca7a3d2303c7e713a40a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcbfb30dbcb06a65441e32476406773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a85ecafe78c37bcf538abdbf3167b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebed6f70504df7f1deac74ef81f9d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46aa495c806f3334090903a414c39116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a962016cc41872199f390f28ffa83d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1017a39d0bd8f4a54f8a0d91eedee38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a4dce9b41e89d83366688ba39017d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab972edc530b2ce41e9549acc6edf110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab68536dbaff1bc8e7c70bdb9610f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56b5418b93312f88a54e5aee6b63c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc2bb1d9fa5225983fe4634e95d63413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86018bb2d0358bddc434117212d8221114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba279313f546d13a1abadffd46c6caa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52dc052f5ff75a4f6cf65326f195ce16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e1d0a84935c1f32609d162943583317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b38f539aee11665a8a4a8ef8251ce18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfaf6f7666425c599b78171425a8dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8b5599a6aa423a6109fd2b4210ccb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8221b0a003f8c720d3c65e873473421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e052874159a491ba43b677216aa22722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5108e7a6c314a5c7731ace7372fac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80109f547dfbfcaf0cc398d9c80ec0ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6fe3f210e1b6f6c4ff5d7487ae8a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd8ee5903f3261eb2c62f91095fbbde26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed97c352cc95823a1633e55d436f835727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d6b4bff82dfbe5243ba6912626f3328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f8b093ee501f4363ec1a476e417b329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d79d4e6bf5b77cf417813dd2148e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27417b014cc2ff37e494c1935560573b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf09f0bf3ab815218f6a6cc4b65445932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830ca6b221481985855ed305de7ee9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6779694c9e2aaed4d69980eaab001cf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9b95ac7689b61df7272f28dacd31435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9649f8c27258fc7c108f2eba9d5f8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b0c4d05e54c0db2e08591d19dad58a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9df231054a22c74b4b5872c2a3e5638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87277570686b83f616d8794a37573439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bef4640292edd966465f94c081afb640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836853048bc5e0701fa16a632b9d2b441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad1325c0085d13f79cd0eef34640ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b03cce0a1af178eb228b4f0120752d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d70f09de9d24ad9570f06ef477d8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ef0ba9c324e89e01d01faea603efc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0d688a8ddfea88b06f6418850691246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543516b9fa6a8ce043e43d4a724c2b6147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dff6a0c6fd58692c8abb7017b23c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42da376715941fd682f543c9d0d09949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d1b609787549df55ec97b50a653bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b28b5706d7822b44c26c9d19c007e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edebee19599087f554dea72a04eae7eb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2f5744e1f469dbf730fb729ef99bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d3493659de5bbafde88ead14e8d2254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48418b4e9d675ed1ea4439666e023db355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b35dc58ecfc4f707bed568202d4e6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642359249c3540dad8c153e867db1bdc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe411c5021edd80e7226bf27a71fb5658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9955c1b498f5fa18015b0d789337d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e41c77a81e84bf20fb3fc8ff7ee71b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8979b552253a272ab7b6319ca7655e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3df55909c2d1a46fc379624548b7862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70659e89664a4243ca1b2e76bb901363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e924f9d59bd4e56e841c0dd53243962364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad06b309301a582d7bb5dae43b97bf065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9175fbf6eca9b697344c04e59a36566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e3ec7b39426f0cc289404009c480e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc68b4a930eaef1c3d84bd9e44104b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3d5445bbefe7493ddf6c161fc66a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d24f014934f7e9d949bff81621cdb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1f47869eff01ff70e1e8ccff12c0a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d721042ae28a13c04389246baf782fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de391153bea90ed89829dcf95d9515ac73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577ecd57429a42ceaf4a6a25d89e9aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec115ffe8258900bdf6d04dbba02cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c5fca6e0ee48d6a0a1c612dc2232276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b91e05361fa3017bf943b3893bd3ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8d798f17a08411e3506b801f482a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f79dd5cff9b2cbb7f55027278dbd679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af345269246da4d01c13be4fdd26e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea855ab4f8c793c957f0c5b7c758e0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee566e125fd05b4294458f59ebb1f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea20b550b8b29c950ec9c656f45176c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396e194c1ee28007f7f6386e3b8d65984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed43c7e323112148e4d0436c4029a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e3fb12042982f9c4e1cffc812dbd486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cc936736873cb1db1f5e7f641a98387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38edd41a0365e830cf0217d5de596ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bee7426c6b68d4b86b49509fb88a089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d2cc1b8937eef8ce6b52519c530f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019b7c267f16f6065b126ab77ea0bc491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458adea2cc1b81b20afa1ddf5da241b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298ae5837c0da8b66a7bfda0998383c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120abcb77abe01b47916f42f6d3bd88694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c225dea4c28f3c0e1c9d6cd63f3dca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e8dac2d3339a177929212a164da8696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c7ce97f57e541816964726837168697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3947885c6a18878da55decde6bf857d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb3bb69002dc19ff8dc16afe4e351c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5321f565f3097f8725087607415b8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc0f2b9e1c512fc3af478ccd159ab0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61cd3aff96b80a19423f21869058a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3e46865d76cf495edfe4714fe7133103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bfc31f705ad8969ddcf404bf7b4b8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04cb3ef06e5fcded23478cb1adc7dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0991b47f401500099dce1b98bf255697106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57991ac97f14fdf921b594ec61507acd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a03c27b0f02e0dbde843d20d020a0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420ef15b8ce3eb29ba68f720b1a092d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28294368833c10cf9d5f36efe228addb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3480e80759f18375aef4c60638cf35b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780cd206f908cbd4d3b8140c8c54844112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cf2a5a48795407a93d8c0344eeb30113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf718e731716dd0c83bf9bf9c9faab4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519b21b346a6d2f60fed29e43e9e282115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2420167e6a631c597d67e538eea619a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c936803d20c401450957d8cb840df86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c827f21bd0d4cc0c670c2cdf0dd68c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64646029dcc21106ca7273909f01012119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01792019aef8a39f6923e6f425c55ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0cd1c1dcf86e12c70f0ce958fe986121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80cf6df7ee40defbcb6eeaf7896009122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf72399ef51c3c50752dc5bbf0aa6d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2af6746e0b25e4448dc1f083fb7aba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559f0d157e25fbb5d4b7e322adec1e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e393fe86936d5a9ad1eda2636c00ae6f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020853a7e287e55a402b61d4953b58a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2e0451c2e3ab84a93f4f466d31ae1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa253f8a1471d0d92432ca5ae7619ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc39dd1ba0991f1bb8a5cc32c33100130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f5624beed68635705c0429ddab2e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc33f91e0d1d5e7a9adc059140d5bfb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cda453e1de7c73ca64f29f583c7a29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321dc89e2d678e43b560ed06e2f54c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028eede9a2980afee05ab0fabe232fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b806f0367f761868d2f4bc4ede4d66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813699937bb9093b1ed495fa3d90fae5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd45e5159b32256d11fc3c765654d18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43d647b682f013fbfa584953e80453139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3772683002540f2648bf807035dc98140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68155e47a8d30363ceee33b402fdcf8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c85b53b9e4bc172dc795c0d77caa2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bfa2e715ea322ac61d91a2795c22d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331d7e2072da7cc2f8af88d70b07f847144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ca2647785d4e74cfb8d72dd594fac145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec71f8def2d532c1c790dca415a5c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3794bc70a517f51ef25c6ac9b900f51147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ad3e0ee6c4572f952a9fa882fd1ab148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec0efdb2c0a72e8513ebf114965beb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8cc045606f5864b5dcc33769238d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92406e916f2a9499eb0aa645e3ed1e6f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a99f40bbf27f6dda484148917718ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e8be7799d583252c43fa78d30429d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d930c79e05e8d190cc89b2b9c2daf5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97e0172afb7228da1f21eb9d533bd6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5904846e867275822fceb6c0da2b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5258cd260bf3a18e6d54dbb1dc232157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a521a0d615a7c042f1e47bd97bfee0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ecc38f40fe13829bbfb3d4dbf2428159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d614934f57c448b495ee4a0fa4578e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a1bb81e8245ee143c127897c17f312161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddc2bc152c1398ab4937c34c888607162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ece37636bbb03c2ca7e79eaeb8f76c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c7ce54ec2f5bbb3c33094217e1c1e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32399060b934559ac5ce11407e6fce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce66cd7ccd97d355b8f7e33eea759a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba712444d2bdbae527ac09df04f95ad1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda2516996f512bbd70ca188fa70a25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96de872728912b926d5fd266c35799169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900175f4ccd64db7ad8d72b92ae61c2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d19f23940e65bdc1d131517332625171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82c5ebcd420bdf794b5d4446410720172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2c411de2d6a776c25875152f6c4bf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d98f7b1557c5512f6df98a7c2ecc2a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50b648451e028d7cf60d665e33707c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bb9e79b2968f040de6b30334a7237176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318977373d03a0c5d5e6a54e02bc319177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0e8c05a4dbb633537051a44924bc5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e7fff5c39a013e6a639c6e2689d9e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b6837fae956a1ed7f6df819dd9b74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0505c9597459f899bf9209ac1a21931181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baebbb4d429a87f2f394789534cb66182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca12de5d6bee8598c5426b4952d9df1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ccc80cff9362bddeb77d04b37dcf7d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7b9ecd6cad2bd04b10a3a62f9c5e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875c95bed2e4730e685c2a547c78193186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0170871ed6df588daa4095f6500dc86187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347cab73a660816b8975e3fdeef375a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08ad749450bb22fb37cf6e23a9958c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0180f4c4784167d4f88d256f96f14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaec504f462c5b14cdf5c6c5a8f845c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a1ae97800889e4f3db5185ed16d42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885f8b2e57877eae7e19bcf1f07c32c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52410d4a7ee6ab040f331e4a1b4f9af5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2dad87eeeb07deb0210900f9e61357195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38db1a93ed8858a3be36a1a6356ad0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d563899829ebc08ea1623766ccd5b5e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb72d7dd9261acc13b1cfa875200c0e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120eb1a4075af3912271b9277c610665199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf163393bd75065e41b960ff0adf157200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81402882126da2bebe683d29044530b2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520b1c84424597c6e2591c9077efe53202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb37719a10df5758ef6e6fce42bbc4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10117933e902d8e376818585d21e978b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590dd05d1fa307df7675ac9af945609205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa595054d8c5198ed5e844dd9b0c27c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7688f00430c4401ab8b6eac40089d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c5f2ddfb2af8380227367255e34de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15db5ee1ab50adc2aba71538219985a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfa8eb2ac092646fd010b93acc49d1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f0424ccde59400dbd9621118a7415211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65dde042cb709e8d9f54a3998bbb71212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7f64da5ba4269c01c2b31600907aa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b8716e743bbcb77f467121436bde7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b9c2a0e4c43bb2685e643f8983d22215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294723b87476bb5d1010797c614a502216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481193b3dd128bcf5167ed4ad6a5eec4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055170f060894e2d7a4133becd17a73218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1979def78505e52d35da84d439880219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9ffeb2066f1f88508254db2ec2942220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cbb83638eabc60afa3f8eadb65ebb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07475bd5140e2b7f19d5c6781cdf00222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a42b2d6cb7391758bee21d7578df0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e90f0cb79f020d12101da26a0c5b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0806d40f41758d86ffd40725efd7b9b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15308889249d3d61d1a8bb1ae9967c19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf28023f24779c32294cdee6dba90ca227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e01e912b1d3ab3db848233eac7fee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98f0249a193596bcc20c2316dfa521229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d75d7d66c01b5143d5b747b4b5996230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbdfec21579f8ec884154492117d72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03d4df14200aa68d4d876109eeba89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eac9edd5db3d00f4a23d2713167d9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f6e660d6ae9df8309c06903aaad4d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960ec85e911c1954b445e5e1bbabc84235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513ce0f6b9fa7546e8623fd7944cd60236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fef149577922bdb2474266fe64934c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b179d1ec077e2e868fdcad7ad6db6c24238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8418b3bbb4188b82fda966b1a66bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd08a36e02465dc3a76ffe6ce64f5b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91ee9a001c1e190d54bdd131eae8bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66a786db6a770341b8d9ee02922319242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f1e4a239f9139f11c3aa1da586808243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a077ba3f2f5dd0a296a8e9f829985244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf4cab60ff69b587cd5f07473c4ece245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42702cc5010fbcd40da62ef977e85f75246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f36d429835501cb3fab158466ce5a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557395d4f48ca0bf096cdc4bf9c3bf6e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3349df21c90fbcf1beab4e40f880a5b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aead8ae38c32915e4446e54af9d53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d33fc1f41b055dc028edac01f31044251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dc4de5aba5b96dbf28a9c6d8f722e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec827ba2d3459f80fc5426fbd5f0ce9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0422db47557743691a6178bbe4e6506254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094ebd44fce05bf517ba8d7a8f9fc20255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a20f95138f8113b44e8693acfb1a24256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748219e40f6492bb1ae403de067828e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5bac9b59e1b81ec98ca36b7a7b39d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5490ca86f50501a10c557ca5e720a67259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d3d1207b4dc0f036fcee3ee7b2b9d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8548ed949e235256756f1f0473a0cd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0407a9831b1b1ae0313c5188741182262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2996031923f62354957eefaf4cb2c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2749896da25f82c69c7cd2862cbeb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9a1341ac3e3a55895348a64c36304265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd32505ec14a65bc3cad2a741b4def266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a01fc2f221fd90df167ec04c6e812a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662b39ab1647571c59cc1712187ac1f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0dee2e4237e2effff7b335bb239694269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab952cf9b73ea21fb80a2e0171eb98270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a2a0176a120a02e3ef96e7eb8cada271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18715e445f0492f2f215c2ac0bbf6329272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052cfffe8e1cb3e7ac6bc7f8f107de5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882949bc9278964dc77ab18a23012434274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd35fd37fa58d624a5cdee6839c1515275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bb2a2b234d73eb5e9690edeea56b80276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc78c4636022448f5561aeb09e33dd3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48505c0084bd49aef6892ca0c87bb0f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d66db42747adc67c382157dad8509279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b20b5e2e6cec44fb1df63fce2be07280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca5a3545a3874795d8d6237cff2dd4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a5c00f961a7c87fbbd396d74affa8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45c863a1d7e381fa3106bf11c7c1b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c092d8780281969763567c3f8ecccd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289f39dd902e41654d8eabf0429e8bd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15148677787d609881c0142346e1b4ca286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ab6b90d73035f23e29322d9b12fca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7b6043597bb576ce1f43e9ef3ef01288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cee5d01ea506782149c22cac72cbb6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549dadee7954bf742a902863b433452290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e648b6539af52a1db45b21390b4e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b402725b55a2a78b87d7317ffd41a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad7d82767a2c403cedbfad9e0d6428293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb7b9afe8eb3ab7908cdf5341199d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee5a8e174d02f46b366b9d4062e97c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3653072b3198cffabcde0bb93903f86296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f543ad5086c5a907217354d39fef40c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6146dd59b37f982abb58f62b8e6e4e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c2625f372d8f088092612d34b3dac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808eece4109363c99bc23737db75332c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20276df24f1ef8ca1dee1a37615a3a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b0d0bdbc5f72f9de7347b26bff4ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f409a7d375edffe06b4207451ef36a9d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5222287ed6f900ec4450731d9a62aef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e9f2a2e3b85b05c174e51a97cac28305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e718306f9f3e2bbda299c14ff1ba6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5edafe3227ec5244eb064ad971d49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c841f7af224ae697f8007ee5b5662308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316150f1e89e374d969d911b70bde5da309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9574949c58c64ce241f92a1f7fe073310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e0ffc42ab3e53cd7e4f5319f63966311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e51255b6d73a60e63ece8a913cc706312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0c8cc8c25f5abf462b57ec5100c7f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eca421ab72b79c181d4d206fbfa30f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f9c5e9c045b915119a907a1a92c2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580eec4f46d23bb407f5887240a4f258316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d98788ef052f7ea120d6928d57257f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02dc91fd278b02f8d671ccc64eb8b0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018efaf9ba0bf1616949a22644516a76319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf125d47b90fadf5c0b4b1e9162039320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8546f48f822c830710e206b72a5fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7f9cef5706cb677ca814168f5acea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722761ea9abed95df7adc3ed8c5ba043323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2780639d730b69130250c9d36a18c7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13577194aa10624b95934cccae8e54325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e11bd311db92368d22dafbb88f257326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecea85f007e09f59a6e451b5cc2a1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25fb7d22c775b51ec7fdc74917daeb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df868c1887935bce33643e0c676e25b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f976294d24ce2b2391eb3023905cd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f04a4e0588f7ef08b58ecb7e9297c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6d427348ca259a231b700ae8a5936332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73269206df478f44d38f2b6be3c047c9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e609069e92dbe327867523cbf905b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c61b44c24f05df45624abc34cca199335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61864f594844d26088a10537e5d4b0e3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9652386ab688d6da1ab41889ecb4691337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df75c6fe63f162c989cd3310df8961338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8287486c4087ae5f3bd9fa401f6689339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559a5b22dba6789fa48dc6edb0448a6c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acad491d5897350e3fab5fb3a17e4ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a1f8bc8e384f015828b7242daac44342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b85ec85312f710af5b2c012ff20bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4ff06bcb731979fc75bf27313939f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e8dc8f20c3de1888830c17313c5ff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4a7f404e6eca6e63825353e4c9c47346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ff3d611b72e62be1d75c00c67557a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d11922f0126c1fa8d5bede7ee74a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037d86bf3f061edf2c612685cdc4d736349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7367284f664812b0bf685524dfd117350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65a296b40584602e7013ac70494c52351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391f1e76af666414391fa2310386594352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b493b06eb424d91b60ce2c0280a610353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db68e1beba32d61205ed42550f403c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0576d506fc2f65b5ff11451922cf0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ddc040d4216b962c69386d4ff8cf7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffa1ddfa6b84d0610c91529da6791e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3b6b98b30e13fee37e18b3d2e6fe7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec80d3f7b071863668b5a57b1cfc0f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e777217f5bf2ac04475e49d8e27dbc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c12ac30afeb7d627a3186bec7b7387361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb3cbc85d1eb17f3c591db980c1c17362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11588754877e059c04f5293fdaf0a842363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff98faee20baf8ef51c86819e401505364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224a2ced0aae7988dedaca397ebfcc7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c2128d6d1f4bd0e96bf25995c8da2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8062b52a4bb57829d90e204afd2531367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a68c5f67cded23fdf0548efcc36d86368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e61e134d5b11ca3abed50529a117b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6052a8eb2383cfee1d53e62a4225ae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c33c7cacc1363958cfe1cc660e51d4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044114565c961c88ab27ea4bfb7a550a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5d5d98cdbdd01be724d29ca603af7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce06d4a63d8648087fdf6b89433e253374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767c838adb078f5db2eb5a0f75dad07375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5d602ab1fac6dfd663078e68874ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de763fc5970575ebf7bd7b40370a497377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ac69895a162f47921d3095f91092b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7060ab711ec03b140152d668273c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca20b85e228fee0acfc9a61d821b251380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82811bae1d0aafce8e60e798eee247381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5f349722fa09495e0a8e4875a679b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdb95082b6cd487296019e4148a3251383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723764dbb5191eb31823acb5b38e21ce384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3584e63bc6ace7f8a7728bddbe0f5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec75cea84c08fc399df596e90d9a9ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ed520e1549b5a54dff1e42a3ba250387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d841e4555fbed414a6075f4cbe935388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528be59524f62a8b6eefb32d23b2640e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84002e0d35e154d0c1f5ae18057932e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b878c7eefcea3d1556a4e49860b789f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0f060adde68c1278c0b750b6a3cf9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec822f8cc6f57e4d363e23928c4f7e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf369e1803c1cafe76fa448a879322394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3359e379373c35e0a862f8dbf8da1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fb562370c34108bea04b3aa0a9234396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fef7b0eee1254198f6f9cda0eff2f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c598140ee692b6affced280cc8ab8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ca63fb4ec0649dca4ab8b97044f11399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87bb91dfc38dfab9f0f91b54219b99400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd9269157404c68d59679970e8f438401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c320998822e3535c236a41615880f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd2907cf57cef812b7c122ecbae7ca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9409a9a59fa84ac87ce7c9fcf83b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e15902f6aeaf15a6601c9bb375d83405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5efc44738d9cb68de4d0a75e86b08406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb6a62e00f6aceb6ace4b6423afeda407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c34da98ae491169c2cebc832887e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c1716a2275e1560e6fd2bb8055ef9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a653fb50356da3d16fe33a50af756410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5caac9173f0e3d72779c4ef54f17a6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f8be228d0c7aae56f19d7f5719659412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa5092fd1039d5489966b5092ed32e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887545e9eae0b55039ed2871cf789e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7634c95634a5262ec464f555f639364415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7d7d20e25bc510f66c6224636cbb7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04566024f618659bb5a77292a1fbd372417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3101818d78e058b390f7bf6d23667418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345855f7890ebc1a1a9f8427fddc5e78419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25854c27359a8179b4620b17ab0db86f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589dd56a544c48889a02647ac3542d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa311ca6057ea98d0a1d3a61b81b61b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892676e3ac40a9b86b4cb34d199409a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9b1a43afcb0a65ad2f3a8b6b55ed9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02542fe3d3c1f3253ea004f24c52e6b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2e1dc4f5085c58e0ac394ce6e00df426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266d3afb5f5c6ac4ee244c3c8919537427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d5158cb360cf137f88bba8c9b8d32428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7611ac20f081df6b9bcd83a97def5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4bd22f7aca9525c80e746c85ce527b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca32e4a108c3af16547523b3ef5b009431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc13c172fb5797ca9504f49f4eb88b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9a48229a4e55599ebb1734e691e8c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04979118389ba86495562ad60bc7911434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ec6715b3af7e58876e1561c4941a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5e54f60cd09c608305b99f11c6c7c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cfc9301c8c7825183ac98ffa186e35437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d54d1876d6bd79861eca24b2ba0cfe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a820db22310a13e10900d1cf30e89e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2578056ca866fbfacfa4883e8b1ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729092b8ae1858c781b6603aa424c35d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e023cedbff3a47007b855193a98f21442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ca12949093e8ca4d684b532e2f55a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a37a4984ab53f4ebc2da3ef9b49685444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ddcba8ef299c46315e5adbaad1338a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25412a1acccaf9fa6c0e167a100cff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e22410ca31eb7cf09ccc7254823199447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef49a2ffb82ee0bb1fe58ef748c398448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e9ed2daf22f8f756f6db29ea673db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed636cacb6b5307090d7ac145b1f1e02450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264e62fadf32808728fb534d98830c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47234354b738288d37bd1c01cff57f1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306913679aaba45344eb18b7cc8c5e0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad2e37b8e21462f3a76e4d8e6f0b82454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1c849c9cac6df2db028d1484b9821455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa507221d4fbdbe2ec617822712c44e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37647f16b7a923b9f37689472458dd37457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842a05e92b7c7f973c207997cbfd1de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44879b436fb46ffc5f690e8f10cb10459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76173c9d2e320e95204233bfc63dd94c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742b8d9ee7dcc75e96ef8cc18a93cd3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030fc1df57bb83bf0bca707693dbaef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe418c3c000cf424f521eff19954c6f5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49d97ee1929ccd1771c26e0915ec65464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72600f9abcf0486b50dfd800e28fa8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21654338a4012867b08ebdb96b09438f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fb8f8e25998ebedf212527578a510467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9796588237703f3ab863b3a4d3ba3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212c8bd16da286df7d9e3db8a430462469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c78a94cdf0410df55adbad7d9f7503470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7066f6b61b9ed6ef6ece694e3872f95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21c5140a4d96606c1b3961c44926a4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a6c7fc213db96158de749c9afb47f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8f99ceb205b1744941bb715c4b284474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb6b1fbb229c8bbc47270372e472a5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2234aae567050fd76bee72c90e589bb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2e0a732771289be3f9874db25bc88477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb0ef50fab0eb59354031f1b412a68478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809f17d9c920da43ebde90619600107479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6502dba99065611b2420f8b43fcfb9b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edaeba164b2345511ec687af16d031481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd177d9ac42296919b286f87fcd936482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb03c02a99b34514c5cbb023677e66f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea134b2aacdc6315394a36a73afd47484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1622221e9d7165b286eed61afa87e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764edd3b63f7c679c803b60893f9a8b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb9cf164762d619c6dd83776dbbb1d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1799c5208429ac992575b30e12e78bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24bd86d79dff849d43d5e3855ea017489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88918a750a9a2a3cb7cefabd4b2d24490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf33e0778419419decd9a73bb9b852e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee483ba5176db3fc2d79dad53d737f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb26b97e633437d36c901dada24faf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c72d41c03be041c9e9b954bd0c3c7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a5bc3bd2f8c18dbf572dc2b678b40495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99500a3071feb4ba133ef757fd73bb1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8c8b59174ec13f2627be66433e772497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b67b46b7912616ecc5cd29a775822498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902799199f89fdb0df18d8b43e523a57499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6abd997b10016b0e60afef6ed01ea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0b7a8b1953aaf49f7537b2a737272501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6cabb2afb27e44d6fab72d743f622502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c2cefbeb8850ae8f6c48f57ebe84f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2d0d34b3bcb3f2f06f03185d0121c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86e1427fa8555bba37566da9eee727505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b958ee275c05b076ca6377968ebd5272506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3164057db62b589cbbb76935261c04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d91f891d9ae02a49972adde7ffc849508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511336f8e2b516d50af6e8e212bf5ff8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235428433129bf8ff03f83bf6ee209f2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec3e4460fe1320d1f245e3f20035ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be843d3b1edb81f27cab0d1fb9a14393512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00938c3b14a01c5e1bcd676ad40a9e24513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240f068c7a32e3352878566c3a30459514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c5e88d2464f1904ff5c0f5fe003b04515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a535566d21db2bbeb1f2dac2afa80c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9258c74d412224590b5eda9b0706bb6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40be05794fc2d2ea72eb0898add99e2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db2ee58c747aa8e239b2e7fcd8b5ef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93e368da00fc694b2740b531f542de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5c123fd766a2392964268706a8b28521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaaddc8f71e8c31cd1b9db2ef65f37522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd116df4dacb70a7eb667191675f83e8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2b6275f533a0552f490d9802648e1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d77a5589efd64b8dc1c6f7bd50b78525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d972cfa9148ecd35a0af287a939ad83526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b8473d7e3abcb278b580027b74ac7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a77d383f843a4b793583fe94393d6e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfae3bf412feb9b30f183c637a32f49529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d72635cd7556bd50db0757af00f701530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75efbbef5b4aaca229fba78958042f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969cb93fbbc654a2c02c32ebdd9e73fe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c9c053375da1a336e5cde855064f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881fd9683c4aea8a53ab9c01a22d315534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88826b1d3fa9971af91a7cd86bb0a3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c138ae59a8c5495fb21d10069afb0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbb5f0b45ec7a06dc07f42b968fbe9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ca2aab54606be9188490bf34be7b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899232137c005b1d14be6084dcd7290b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12810dda9f7a47f15bb6a7156beb867540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7e1f07f570ae53e854648b593c42b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53d25d17fa88149a05e0d15e603ecb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164dc9b7320340268e3fa40b2001733543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018efebe1974e64a96cd683d39c408f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66592fcefa83a6006347832cc7606028545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539cb35c9f98a31a59ad69b0810d0ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f4f7979b26c4cabb66c0594ba25d51547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75675101b03357f391fc06ab47c99c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67895fac4ba170683b35e0a8151acd2b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d046447b26f8b152b8a75bff4753e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be46f1839b28a8f3db0f52291a8674e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a433532ffdcfe897f6d81a5d9885b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec930c5383a96c76c0b1453b70ddefb3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417942a0b9ccc3729547ba8406f119a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777cf6dc8248ee077a0193ee2881990555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767917618659aff43f2745a740676b0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500a0bcc6a17b2a8602233b45db566e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b6e13d549d135a1cda2de3aad40a4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21ed0e9114fb85f85c86f2021a6220559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ebf1f7e70fd918c842dbe388fbe0a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470a31432fe5443636660f3448b1b4e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4629ef91efa1058e19797f803423b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865eb23db8e2ffb06324328440263185563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f94993ad9949c986c6a50075667f75564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ff220f5e4ac720490dc53feed6977565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a982dfb2f0b10de6a232103d60bee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567b2318d10829286b0f199c4080b57567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fae4cef496d8f0b2ee1b6a27f8f492568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c202e375bfee43cb6a8c42813f11ade569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9035a63eb0fc241f447dced91c78b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d87849e35bada5a39390be24e209ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b41d630920bbea108aecc6d85f33a4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad89cd816576f84c61cc5e355d18786573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d1dfef90e4bce26df0469d475d7ca574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b540fce9fd906c7b0dd032a94ca17b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c045e4076b39dcd95a243c7ebcd98576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21451f924f49637ff6070984afcb420577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c082f8b7b25c351097aab6cabf005578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a07d8c8bf390304d8ea6bb17d1c643579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f826a7aeccb9cc3f99458fdf4679e2a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a3558311a2a02650c723f36069da4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d037ded9059cd0a58642e97bd5ab3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac02a50486a2ea1eaad9e0712876447583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c040988ff10c7a63041b6ada30623584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef1af5e346df99392930777b41ae60585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257bd451b54227d55ae3897621f11d4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f20369187c4fd5f3414023f8b4c0e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e39450244399400a827e799406b2d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca8dc42f1f065f3cabec24b97b66c1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afafa6731e02ef48338328fde904678590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8248932e80a38258804dbf9f65c85e8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d48609ad735b037489012e50b1c7a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334091d8175c0e38006dfa90f455c57593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5251514926f898aa98e5f9eb7f1db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20970c5c74222abbeb35bfbd832a0fb7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909926d85341d090bb4432802dd1cd1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44991c0ec4005bc56eadfad6164ae5d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f80b94c631c3396ef292dfc18032b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb00f67b2ec021c6d1b4dfa39ec0ae70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fde25eeddf2e6d35436d77eacd04f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2065d53c21f61b007c9384a20d726c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544998a5fe0c8fa86a939c221a25796602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada894bcdb64fa6f4541544714c2ae8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969cca72b9e7f5be4181bf1d5fe1ab4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407acca57a663b0521a6d20e8f3f00e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35557f7a036ca2e5c26b1b787132a9ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc607c1ecdb3d28984023317fdc3f8a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd238aa3890842382cee058bfc74c3c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4d1c9ecc26d4689c1568a80d609ea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a61c8f9eaeee2ccf30abfbee8571e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685aea37b371f52db59a6da8c296268611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb9ab5a7f53bdbc1b44ae1abf755d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d672c38a0cb3e3109dfbb3a16d6a77e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93abebb468f346f9ee0e041e9a3fd1d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94201b0eeed00b602e5384689073015d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ada63881807c242f3c85f0e2e26d63616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f3cf497658ce0ae9aa8be19033142617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bef7b80012132b1aab21c7101207ab618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870b52244bb5215633b850770285bfe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f078e21d04565aee33a56625ce83a94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae88d2cb41beeeb489ef8667d80b17621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bee70c0f6336da1b214b752294a07d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7e0bf04810c83e0f0171faeac35eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced12e1b42915f91458afabfc5b0bd55624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84f6595a63c277ce52d6ba7840e43c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b16e68ae10fd0dc39c9c7b1a0ca9a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13d73f9525acdd86d5e938b354d77f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31541e03d63685a3d4b13fa9a3bce6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d9e766360eb0e2232edeedf5c5074629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df73adaa1a7c5cae8e89135523cb36e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5f0dc459f97812ddc592dd1dc1349631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57859ec9e88b2ce8a00c4be78564fc4e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e62e5941a7e549ed6d81783ec17f7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd62e70f72bcd5973d93a306c888d68634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ce1a55bb8617378db1c9be5bc66bf7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9e5a2027652900a8be315b3729084636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa2a69f992cdcc7bd4c4e445c817ab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ce1c527248f341a1f49da955aaaaf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72c34e8ef1e766eabfe098091ab542639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df259c2c4e0aa1ba623337f881cc4707640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311248d902675bf5d8674484963f384f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c192e10701f3770b8954ffc0d63afa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936e8767b38b206b2e18c997497d74b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353687e0c148ba65e611d93bf4acb681644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0cd25beb0613a953242d4f9289c4f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97b8ed99c550592ecca30d271928f0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc9472469b3fdd66da2205480c94f8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942856cdec13da53406f8caa735fd09b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04129bc3958cb3ed919ec13972bb9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a32b47be86276a8b9ab98dbb027aa6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ebe69545d1d201eb05419ae0506e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8243b702750a17f9a8cf58346888e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19778427d58a90737a4be35e445b82f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910156f22fb30e514aeb73cb676dfbf1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3989ea993b787843b8ea3dc3abf419b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05351ac0c66366357ec98cb09d8b1a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a1739913739a064cd9406db372beb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f3f7ebf2fef81e4c828587573fee4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa9c15e5141af21ba0c1944e13c2c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957f2c886901a2cd6f4668f82c31c3b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7caacf4d1e515a01979d5465b18fb59661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357b516d758ff83ec90978e30daea16662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d861764d66ea6846678e09a413af31f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07529c5acb715f434024c98510f180f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01100f91edfa55ef9893a31ca8fa78c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e6e3c4d64ebfb868763994e1f5f876666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72678b637697626178532327e9ec141f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a11c799d31a3d6a81fc9fb44156f37668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3f9e9e3f222ee2efbf6112f8271d8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733de2bc30d96b04302dbd59a3040f48670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccdd73e5e0ca6c95fac7ec7e84b02c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0339b2cc2b3a62ff2b2391c82771678672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec794fa7402f9ca40de5bcddc71d69673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06257a682b8b51321dd07e51c7e54b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bac794d5edacdaf557ed090afc9361675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674f2848ba28d9ff7faf0ac38fb50ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7daca7857109ae742b114179387fb2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486efbcaf53e8ae44417eed32298938678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bc6d91074ab8470c2d15a780d5069679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbf64c335b35dd90144308c71a5ee7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60d9409ad8fc20ec1a6a594cc13726681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a67f6759f48cd78979adb8ff48a125682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3a26cac005bbb5b163686d06c55a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1e963e3df4d0df48255a5c7ce1a6a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1d10d5c55f5cb65ebbb32479534df685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc3bb271f369679c2c24df6d9b4727686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9fee2da7da62ead10ffacb92d5bfaf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67cdff5e90ea3444dafc674a7f49f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0dfe29b8d4fdae2fd1bc0edef21fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da601462be9d349bd94c1dd24b1b760690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdefc65b0148840acb1c0f6033b3d8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79884be659872ae6034ac4a3edcc1018692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147d12a1e6f05236275181a9d07bc64693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a9c5d6fa5b143092988f5ab832743694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98636ff22058561026430effd1c37401695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003c4e1a2f49be63e606bf58ada8188696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef309761fa48ca66a4e20ec594e264697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc0e5a118e8c593407d97222b67557698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e274fe04b9fe8e7520e3b7e05f31631699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1e43537aad532b0ab0deb9f3cc6f3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6039dfe718007c5b0952bd7e3ef4a1d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b182950434155e65c21ec5deff49a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab663a6a0e2ef042adc0becb15946da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412350bd56882b2f45dcf2f8dd4397d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58c4ae3fc6607b531f299997128ff8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06546b2a0e44304e16ea23275497e37f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b8551e6c28fd21b4cd3d2a80c63b5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901eb6e99169b51f132cea01b29b84e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa257ae1d02a1ce7b33cf54deed29e2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1bafb32e18e62f0a7fe242a8324bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6d878edc6d99f9b06a65d9f515705711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890cca175b4ead2c595d3d878a578db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27695f621b05aa9001912d1805bfd6e5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67011d004e40a8fa2f22c4d5477b78714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b32752b4e3228c7ce75ec82ec963e5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577cbc2d3128687f743f0bf21f305a42716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1663347b05f0f1ef3b6d7fc6e7b25717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534cd0ed33807e467e99b0adbfa4bec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359c6e50d177bc341319c714ba82976719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c1964e1723bc1e4df60d971d88da0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63caef6e1242848ba21c40cdc2dc6d7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65d8f24246349ca318788cc238c4fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a38c217c4c525b618b21379a870ee723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703173c23b3f18263116de55943fd331724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c9e2818359d62f2dae53686b86ff3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bc3fae979e79ac30e2c830b2a5585726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9633742e58948b814cf36c4d039ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0ac97df1375d1efc378782afdbced728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7afea2acc767069b2b3d53c43d8ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8a47de0edcee9bb6a30d4ce41450a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecec0a8503f48812a08fb209ffcd1c6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556dbfccdaa4558ded2c835aba01cdf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78bce015715e8aa61c7c85e7bc44a0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabeadbc80518d812b69b1b087072c7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3af29221ebc4c65094b5ae2416c660735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c612bcbc78a38ae9ceaccdac55a1e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e94484f313a3742294049c4cc1f0e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98330bb2a196f57c001e5ff6438ef5a4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683cecaf34957364c27bca52ae422f07739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf8560631a28531cfcd79833fcd432740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e9353fa5ac24ec5aeb922022fc6ac741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1571ba5b853e1ae83c11117765cfa3b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846736638c3b5cee6f71e0261fe061fa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5efbbf7979adf4cc3e09cf17a7fa3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a641e51d51c89cbab1e4e05883801f7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1caaf15ba033bcc3cca3ef204e609746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987789bbe46cb5d7702d28941a6a0f4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ff1ff994e61f3dedb23e3ed404e6a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186be93623f4ed3d80f3c1e03f9eca73749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f437aca8478474bfd285432915e8e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81915661ec4712734b2efefc77e5ca5c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c85c7e97e50bf554de7b71310affb8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c562f970e0bd8a7298239f15b066808753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67783a4c94d4d23e55e738c23dd7b3701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef6b68ab21b31f62be74928190e3cc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51cfc09dff04276ab9878478d0e3a43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f21f00c89fb22efbd678a8498a19c24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f456f7712295281fb5394f57f3fa25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2848d396911bb8ff02f2b1628adbb2c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c8a0eaceb159126bb1b4515497fb47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc324378117393926f3d557ebc371f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee999792c13d0ae68bdc645006077c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86b29b507327a3615699c8883eba7710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e3fc6f49550367d1131a22bbb90a911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288d2b32d2f1c92c877516df5292be4e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa73686adebdcba44560ae6b3368ebc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4adad8e0c88cbc933784034a9922414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56292160d7c8bdebfb69a1ecfe92ceca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d521e1aa48288b392fbef4cf64f5da616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90142191a4f08087a819bdadffcbc4bd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575aecb5d13a0ce5884360d3a5d1f22418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2728876d009049abfc3f115e04bd9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed0255079d0a31b3757f31ef9c643520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54d2214279c497b4436a4963064ed121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc67e1d7e25cad12e8f4bbf89a43944c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d4e9e5af2ac6cbd0519a801d1ccea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ee98dc85f9c699d7b25aa0f060a6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fce4b8e80daf3639fb4882392ce48e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec48b48dc7fab16d2d79b9d8229d8826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb1a3b0fc621ed6d139b00d142613427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8411dc58b1cb15b62d105c8d8cc41c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed0b51068e984434466d709dc5556929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0105c16cf6ec31f7cd6c164ea096be130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93928f8746b6164880ccc7c4d6dcd1031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb1a80ec32c6f8c9c9b03f4e768cf432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523275211994c39852778e7eefb2422533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fec56d210c48623ae1aeadeff9ad9034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9d8eae3391e739c0c27e093a24c73635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b866465127b62b210fcc0c9c4cbd67b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66956a10e83dd95fc7388eaf0b68af7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48406e4e38d0e3c6049628062d913b9d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba391a81b3a149c6ae1fbdb751df8cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354fb3e1df5970c839e794cdb09c0a640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f046c119a62fabf2ddc558cb4123341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedd271ce0cbcc39d4e755f08122c4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415bbc0e562145d00adce07c2d2acfe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d2a46db384b3f939b1c870a6555bd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93961522e01e48ff3473e409ecaf8dc645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aefc2f3f95d4d741e1622faf39a6de646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e6addab98807031d1345bbb0c68c547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965652c936fbad81ff9a92d26f9ee64748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76076709def04882438cda0fbbe31cc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e03461d95c182bf5341cb23372945350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2584081ba4138f5c0774092055941051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da6a05efdfb3468fd06968461b1c2a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d46fba243c8de6cc6b4455424632353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb6d06d62e09f322a88b9534d9235b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689f80fe83f9e71e8596721e019bb5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b2e3da75fffcb38649984b1fce65a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f041027a0e0b0308cf3b63e3df4d4e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd213db5187630ba14f71805819fbb058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6028a1fb3f4f9fe664e9e2f9f5b01159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733fd6b07bb15cf1082d8458aa12396560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9a1d70467e497b39cedafca45246961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4609491410957a7469e01ed62d27762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a1d305369e49c80b7d6cb59c217c2e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d95e1b130ba9c8535a19b8eab4edd764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489935a6a312485cb691b3d64740dc265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11081b0c322fd590e65a6c90623ef62666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f5889e9097a0f807a7b86b4a56a0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a562902dc2acf1105700c61175b78a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2933559f2913a29dc5e356aeb7cd569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52858451a03528e6e385d1256f87a44870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76b1304702ed17e398e1498f0dff3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d2290ba17639d5ed7858b1f482cc472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2b8fd89c66887538b96817a6b067173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920452ef8cb78cb0364d4b982047052574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f258c04178216574c5e5c8f1e9c53175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef3ca2edf1405bbc31a80c79b0e18b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a6bc1cc13b322dd16a226558ee20177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e82cbc75e915a4e843848b3845c1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0c3e27a955a21573e5c94636c989979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3253f969af1779770c4f597a6e77e980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ecfdcc8986ced7367d80a8519f07aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e0efa999a44423a76a97611ed814382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c57a273d0a6ddd00cf3b3e61ecfa8683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229bbec7c9828d0be925c15ee7b516184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35abf10f0611b62cd8c3c700e6b53b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f6f74b15eadbb8e025140eaddc88a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451271e2ad9bc9bb45e90d447d34d7eb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7003d376f61eead6a52f6c468c9b5b0888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ea7b48286a3b42663e6177eb9ed6589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdd2f8d365bc493f1204dc42cbed4290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20ce658a5255f7cb24e3312446c3a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bafb6e1f073bcdec7e8c4554633e1792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca8e2de7416cca059967156c26af6393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00f05a6023eb4d905be51a0ccde7e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f54855f164d5660402f01c02d595795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcedee39b7940cd8375295de959a51096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309295107609f3815337e5d69d776a6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e6a4fc4b1c59792d08ef7f4c4ae8698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fbf42b31419551615647723ded3ee099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa702451d0c00259f36b217624cdb54100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da620b13d6061d2fed82bdc413fcd57f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1d422826dbfd17ed645dd38c3c519102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c584a16c580e063964296d7ee90591103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7113b01ef634efb410df73c7f2b79aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d332f374be78b4d4ca9e4a1fb003c0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc688090b231f46a7e7f9d00ab81ecd4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc615558029edf0335a5ed49f63829e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c16272c91ff2c42e3c09b2054f4d4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed454cce0b86f83c148d7a48b26bdc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e470d35d575af7bc8066ba44d3d5ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895280e35ecf8f6dcc746c045a600c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffc5e2f7cd474d3da050db2d110cbb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9683bfe9bb3e00fdc60bdbe53e32d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8653c431ca7632cf28282a9d19433d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a228ab46eb4905deac25d34bf8d3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99bd7b31bb117b701f021220c86b04116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc4e8843e33e6e7fb44a02545e390e6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef4e7b156b301e188474c0375aeb84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0209e00b3fe5197e9d3f8602f608bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168046e189d4151cb1c945e9a1e620b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d3a3304179795bba174f5be1903fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1d8405b46047fe259aea92d069d21122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8eb4e9a8ae08ef79f05702508edff4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e8714c38825bd093b54d5564acf14124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ed56601a2958c4d36c9cc5e261aff125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88670f3b9a68f951877481152e0fd945126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd91543633a5fa46c0c7cd8f28f9cc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e7b126ba76edb87f923974b40ba3c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057de1fd4736c446690e57d8732e569129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2071787fbbebbfdf2a762f3a8f437130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c227e8904b32b4f267b22b10d0244d9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ac9b9f05e31e1dc902187391b63bb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139d9c5b87d5081919d2b3113823579133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23de7fabd59d652a0cadd1ba95c28571134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2276b3ec175ccaabad2eb885ad60b53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856435aeaba97b5ee37f75f2e67942b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f4061af27a7ddacbf96f132b0afaa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3e9c09a42c83b0713aa32b8e41eb5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531062197315c3b90e234f19924f9b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db559146a02eb4716d3ef863a84baf1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532eb6705486721dc83e1cc8886752ef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac6081626c42054ebe790180c8db8c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6313099ee9572c620c4f22b56b631143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b983d723dd069b54fc7d03733985ff5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e133929bdb983d7e9fbc94833acf49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407d9562ab88761414cffe72d08553d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d4124565fa8a4f4da68f19cf22c16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723c7e5cfab3f7a6e494e88adab2f42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a105853e638bee3e20a257119d8c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9805f76846621d82f8ff8a86fa1483150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c60b4eb5df3f7a3e8a12bafcca8e9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338f562741db76bafde88555395098b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71af5375fbd492416ba41af6af6637e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e75a4ed6cb2cb50fb86932f82cfcc30154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160140c9133435c1a3decfc207f2e6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b57a74f8e5a21ded720aef2d4b157156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615b25f0b9e29bded51e0747c1005ba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaacfb243880d7030c00674101fc7dec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f299a9ffe5cf9e8e7df9fd53a43c2b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8d979779f9a9deab8dd56aa326ae0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6821a1420460f0ad6f540bae2aebb8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60351c07016b1d01c447a40dc83501d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d0b82b300089a780609933305569f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce7bc075ea816b78af263b3fa0793f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505592431722f574b33389605fc972ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5212d7ec30af53ffa6c482cbad91ec5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6623e4d26192b3244fe2ee44530bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552c25b0b641a7e98bf768336c43c43168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb5aa50e4a6fe53beeb230ce0bc523169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7f9be8e01c565595f4d90ef3f4595170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0e892d9c7a5d83e876f27ed447666171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8fe5db4dfa9ecc7a58fca744f3a0f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ebedb160b80d56d754d1add790ee35173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781aefffa19f423c80a277c1381b116d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdc962c919e1a1626004ded2f90d05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05520a7b97187540c3d5db8568f465a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa94f341b3d7f80506071d1a5ad4d0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d436fc4ae3216d6353c07ef16bac1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e116423411c57339ce5b1c40790fb87179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1ca0ab5c3344ba01d841b53a1d1ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7e4716934a680d65a2e3a9053069d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1fa4c1206f0ae7b2b0a36516927eb7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dfcdb8fbce20b72adb0a67284a6c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b899a6aedacae44dc8c608d949d649184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9487e6b6c27139a71c70828af033a67185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b174591db676c2fa2301c6ff7649313186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51509654bf64084f3c18ac7ec3761cf2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ac33324f74d9d81cbca0fc772ea0f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcff4153d13c8db4b266d66952b9ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea9f52cc65500b628350b01d814c27190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c89d92cd0af7b8c31962628889c32191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab50a8a72422281ec968f56f67ff8e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd3846f1ac6b39e3286da7b9090791193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a05d86f58f20220d0439eb58490cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdce7c1f9bd098114b9f103b6feadb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193d296c2f58d8a5c30079a7b4d1ff3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fad8057688985dd63126a1b0f061b3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da36b5ca834acd67e05ff8f1f51632198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89180295d84bcbd4faf11cedc4998fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c2eb054eefbadce0122a38d5df221f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45870721d63f0eae2d1d19c53057e618201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6b7725e3fd9eb531531bcb5e875b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c71b5279326b8ec2b456b4fc6d1ed4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbccdf6dab24806d248a37d85530a9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc9ab0da82fc23338bbcb662354519205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df457e3eef35a1c1bf7493afce67e70206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34989e0e1cd2eef21439fd6fdc154376207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a55014711baa3e4aa10246b3da5dd1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bdb46d9de5a74fafbc0949d227790209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7475f251ace9c34d9776898a9ae75f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0a98fc5a6d83a15e58b528d4610e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690217ccd26dc273e2bc97a27c2bf654212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25209d0c0260e38459cae31f0addf606213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04022ad2e1f48105dd2c89bcb29d6069214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24df726b06188bd2f7087a38a41da92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4846613010d9620cda81d58b8d637216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67078c4ac797c98a083843d79c5da933217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155e0fd8172d65297b0ce4e90e73704218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f97eb9644395bdd6be1b5c224679b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664e815e85ac2e1cdf1b8b8e116ce6d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968933de4e4a2d3c6ab91d0436904168221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab16aea481b6dfb4df00afc3eb160b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf27112d78d7b68fc636aaa9b557e11223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9a996bff8903db5d798a4a17e4771224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b635a0663f25236ff1c80eeb069e2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852bde39f35f63edbf5ac91f2747632226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b62e82367cb34cd1d8b5c5e3db505a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b478d4abbfbbaa82e4fdaea4bf787228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806f18e288e7f5e6a60d01c392e779b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd05d2222874f649807f4df06d56a1a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f530366286c1026fdbd0d11b0267d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6cfa4fa0508935c7c712ee6376ec9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364675378a707bb6527be31b121b2977233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e36720cfdfe26939b5decebb2ceb96234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc8b8df4cf54d441fd486be2dabf13235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f846012ffc474bb8db5d4341643ddd0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87645406827311c9e101615376cc41237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c4ccd2c0739d88d4b60270024f34e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e8d29c4a100fdd647bcb928806f40239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2033d81f30fccc64d609bbb81c495240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e1b9f201f8a90da82634b0fcab16c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886175ae565722f77890b704797d33a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303358fc0a6d0635aa15f6372535a4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d962ca95447d0571f188265ddbc9c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18310edac72ee06f2d5ceb85d0d26c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f83f153ea32a616e7d33dafdb8a07246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe5fb097166d11327b385993003aa1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd287689c99d934ea003dfe46cc288f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f4b18b75131e5432f6c2714ecb273249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f627e6992291b7f2c90f373b2c8f1db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c0971e50d41afb031130278406eae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53fa21ef0d886beef5a0082644a94c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd6bf186e162d84a11eb618e17b7d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442b5c4205adc9200649a88dbdc3b1c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f32f831f148ebdd1adc63f2ff0785255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d4a1fe657776a03ed34bceebbd128256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9182618a409aceb0197bb8b6076fdda257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708dfc2798e2cab8ff6d21ebc24e671258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040116b7d4c3227c5663145910592e3c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47091ab3d133b0619a83bc81a34f886260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53d52f76b92a72d6c8c3e454cde8ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c240ed89f7ac4d8fe3c6900617353e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290c66ce79af824b03986a4c4b6f87b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc565d0d7ce8b1b8e5d5ca248fd23c3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9bd713f464abebd97f8d658274824265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f410757e77ba1d038a823beed0ba26d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca85a304a2ff87995a1dfb9f925ec45267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a6d014bb75b791d4e57cbfbc1b208268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e347c57508bdeee5194d544ea42b4380269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317879287d25ea2eca92242ed20dff2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e307bc5669a10c6421b19b963e23fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c3d700359577599beaf76105faf5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4dfb68284f10222bc2258f6a3c609273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59820b4e74d5eac40b16641896f0cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f0a75130bc9fb13efc22a070e87fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a06192cb7c7c970764f31b98829a5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0144a9ad238d4c6a7db5939033d8b4d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ffe7685cf280f7a6e7471a0cbdf51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df25692c4e32a354690ab774405ddc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee976b20495497fccfa7ff0ecc62db8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c1d16d8a283836f0ef9196664168f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85f736e0d3743f1bc7521a6bc10474282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ec52c6ee88857ae0d28a9ae2af681283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d08326693c9e153058d3b693828767284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5023de8b5194999c97eff7d66cb13285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f92317b46ff6ded285b62b1cc8fb3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc42f1f47c45029e117b07ebfe2d9e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f3a991a1313c39cdf6df2a85b5a4f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c3ad12faa43f364b6ef6d299b8ef31289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8a3934bf8a9a4672435e248cd8b37290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4df1fdd9bccf87349b593a9330a43291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d4c3522010a62b9a60a5cc193846d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966faa0bcb135c7082b097eb07fd100293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f65f4eec80f8e6e0c820116c7dfdcf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90ba6e5c52f568fbbe9e86d33601da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa550ecf6a7cfd2a30d09df0f6bde95c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188a81de127b948f20d7c670533f91d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f93f4f0187fc4268d07f9cc8b7eb01298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf46c5e1ee3bd4f78da6eafc058af04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a8e027c2a659dd4e3f9638cc35b54300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b6e26c4eaf3668300ff9730c9fecc8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287731eaa016e73488414803fe15751302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019979fc75c9a8720b5d6cd6aaf5e0d8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404f75291b1fa859d26644804375e6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe648a4a083b2c9cb3f71c762f42a08305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67300d6846876c3f5f219de630a55634306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91560858b67cc97d5f04837305213a49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058d26b76b694da9ab161bd7140f564308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9092b578270955f17aa0f2f25be816309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d5b45b719b03aba5cdea542acd9aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d4e77f760592ca92e4ec5d49b010a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71754a317a4ec7d17e448482b5cc4881312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399a85dec258baa01ef1727eb33ca64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b8431c60b307fe7290bf2217e0ca7f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd15cad7f0de7bb3af21188505ad9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe2b8a02f6bb1a3c418581dc422d03316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297d68ea0047d83c998e6f6ba48d013317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbb65e8f1bd98baca063ca2d41fe8f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bbd599679ae1638148726fd9fdb3a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b05e659facb42c9c051fdb60ae70ee320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83274ab6ad8ef2be9c273310683d22321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70c0a20281797ed159ce71b6fcc910322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba580b081f4ac6e8bd21ea8bbaca5dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1a22b19759b18dd7888f3b2634604324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8a79dc4e708230510ab3c640fe997325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e021534580055228265f48afe56f62326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3703202fa7784891242a367bb1052a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cf36c91c6c5b989e35822be339445328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc8b89f036420fc428090609fe63e6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1817f8057fa2a6e89512f2187aa730330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce0babe852ad111d9ed6af05a7ab07331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40277329fa805e5a646df05601eb45ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582dbdcf658c28f165f1697c9c5aadd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb25b95179f2d8ff5e91d96bc9a75f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666143d974dd951a0ba05e06a12bf7c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163259fb0d61648a44634984a6932364336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079cabffb3b65480295da1c87a51f33337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211fdd670a488b17bad0702f5463514338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a42e3b47b6f4d4ad6fe60318ab8bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ec3a39c7050d86dda2277b3c52586340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5c7cc6f899928bb2f243f66fc0696341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4830812bccdc43aff914d4964590646342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30a1311aba4c0a92d5840180accf6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4030bcd531831fc31eead780bd6cba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12856177dc759582230a57c7974b82c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51b0ac1aecb20c457a1ea069fecd2f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f108eaf73e9e3c93a2d2a9c782d85347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa9b2e8787acf63004d8936b003ce4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9b85c2b345de5f4d31874d3a82f48349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0dc2b913d0ebbb870f1bd0e79f7f7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6c8d29d764841a5662366f73002f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0efb07d9ec2e7290643fc92c0901b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d68504021ab7c8f51842931e4dfb7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88221d59d58a293e1cb9494d2d7fccf8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fe73053eacff39caf8c5b69be25ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b343e8a0e07a465ee7ab5852a448804356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bcd1f3b2f1cf6eea32e975af116e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf7f589fe2ad18d57862dd7846f1eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf425f77058dc207a87d30554540869359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a14bfb27c8b05f024841b8ec876048360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f81cf53aed1b48d475afa99a384a98361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40847fd71b32dfdb008b3274e1bdfe49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36909f88bc6e8385faeaef5d9bea0a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda69ebc09467dfc8f85050d08c3fd6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4bf9661fe3f00ccf47e6c36a52e74e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5fc67b62e9c7df254ed48bf698082366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30795f37ee0d3d2e15c462889adda3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ecc958543b2c708e2691d38aff49f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514331acac33105515c262ea90b4aece369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501157043b63b1253bfc6f059b6187d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74e95342618e2c97725744c930f13b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb10af70b79669416a028c88377f238372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364eeb98f5948962b4a0fe1d42e4f75d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43264209e8d28966c71ce1622c3dfbd8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb81b361b68a9222ca41ce337d7b5b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229963f87340bc93ff40bcfb4c68599376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa46eb5031be48f2a61c869f4c8dcba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d4e9a0a930a8e70836004e5ef6053378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa811395d122c69f02c1273d32c0a74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac8e13d6c864cb307b9317ed9be595380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e25101d4617f363a79ed3cd4f8569381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffa8fcbfdcc055704e0a377654596e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4efa8a55184da6e4e438ba3a79397383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee67e6ab1f2cc07ddfc99367cc7282384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3bb31356130e169fef4a6ee976237385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd088f986a3173dc5aecfb541e2497a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8400062375b317b15d428eb03453be5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8370fcb53bd73aa3d3630d9c3f8347388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe815fb323d3f3318073e4f46730b0e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f68f92024c16a740cfc131f006a7e3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90764223cbf3f61d03942fb1c413657d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107e4d70b76d9eafdbfcbab78295353392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f91139e26219a61bdd2676fed10eb1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e834b3b9987b33a3e0f77618faf403394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff4e35d852e4a91fef4d97445252eb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2be9029d9717aae59c5464d94de616396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bfa926cb9e1364f04db602e59e4f9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49795368a6fa5e327b3f81848ffb96398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dd469ca47290a9e2767f8ceff6336399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab68b49c9b4e39e935de43e6aa57c0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c168397e12518443f2d3f3ba02eb46b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6310ce48b80b46f8d20c7880b942b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442741de4c6dd4dc906c8859493843c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d517e44e4417e14f911ec35416a4f7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155787858565bfb74c3cf21016eca07405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfbbcdad4d17fc94257ff70201d7e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d208e2169ddc0047a3054fa0061d7ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c78528f1f688be8c7ff3b4192f7a2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee91a5394ef109206e5aaec88a58ecf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d156a2c76c0745949a858afed553ae4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362600fe5d12c2825e7be6bf69d2bf4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ba2ab5ff6a0ed13e0fe387ee35518412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a42166ff0bbfc9336f3a3016786bac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb35a901d089ef08b22f454ace567a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3c1dd503f7c5d52670c5de05a3ee9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777d1e73bfa73daa0fa86c935147fb9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038face6d65b35a1763938eb0707bfe9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8495093d46f5ac9188ad27c3da052b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818f6c52a256be437622e9c7a4b0053419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b795d94e565caba076150a21c38234a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0684b32bfa3069ffe1572f75770fe1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00203b06475c47ae28a9d5783360f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ffac27044a1893f3f2ee9f550d7b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ce941cf682698d814f6522940a5921424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0dc96204b13239fe0050080d7acec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2714790df229bbe8b44e13d2f4f0fa9f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385408ad1f5453f2edb57b0f42b6b5e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850ad5cc6d458f450cfe4c477119fd2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6937311368d464b4c539561c80c26f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5909153e409fd911763b4d63b874577430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063e8029ab44bf727d5ab3d81022912431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d4f5d9a0be2a034c82cf5a1d9d966432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8267e299f8b662f5df4591f92fa4f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c6f61e927bda1f16a83a850737b70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4908df6e69d14fceaa4b2f00636b2dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499409d392f31cd5598c96325aa32a80436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb264cd2947b3afaae7de9b51779f00b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b39e8756de9068f32f8b9a8798f0db438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a6a868df45c88b2fdb6924dba738e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5962db709d22e0c295596243234d0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7dac8c6ba02c8776752fb2ad11ab7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf22951fe752f7e6e7ac3f38f1062f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa2f8a354fcae3f3e23239a751f2fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18924b17d9fceb35f14ce70d7aa1e527444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1f8cf6679bf38f9c8c345867bab54b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e25b0f6b8c7ca070b011e7aecd98f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea662ef7fdc8dee057e14b8e3d09e68447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069df3e93972e5cca280a24b57d8cffa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227e593c9b4dfbf2f3e94bd713a1fac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a621e937c3db5bb654a124dbe98c10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95dc2a02f29d37cb25aee08bcb47855451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4605a09a8b845db301aa3ba63b20fd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd03bf93e5bacfcfd81a9a41f958bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c1ff720d07aaf8364d601fc891318454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2934d1bb0c440cd2b16cf28540b0f4f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69af9d6444c45dd37308c95df1ad5e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725bf33dfa4da61364151f1a39c718a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0b5ae4b23927bc5dbc4b310b964c3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03b5e7f5a97b12911cc672f244fef2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b262a6ed95fb157459fe0e18d555b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ba5ab4095ee3f360cb51b8b67d3e7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e4ce9227c5c9dccd0e60c329f41ea462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775257852a341052f7cb8e87f5390659463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cb9e102b8a3ef85d003cc132f131d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a8f8ff9b2146a4df33834148e82d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5cbc14a5b867842dc750c7a4cdabc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94349b570657b5314ffc6ee95a49a06467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f00aae6a2c7c0da8cd40530d46cba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd7e97ec1d796120c606458510b491469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015bfe4c20a478538fed310e6e8ee79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b52c8b9692dc7c7f468873c6eb93c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43da0fc55f72c442da28696269a408472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49140780cc21d9d245dd516ffe9513d0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b28a9c061b047224c69b58ea03056474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaea1adee205960fe484dbe9b4c79e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868823105417bfd6f3266a54181bb6a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c942634577f0aa44404139366dd86477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695dfccf4e2320b7d2125621dd9300e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdba11e4f5d476ac5823708e20dcfcf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb611f07bffda6013dba2ceb7e116a58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde6c7c85b40ed1914dac78495c6b6a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb4f96e1a56e528ccce51058303a98482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25312b45385cee4e32443ace7135dda8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea4eed276233e265496ff1ec1bec56484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5d94c99a3df2eeb843fce5489e402485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679bd4221ac71ae081cc17b0e8e4919486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e170fd128df42aea58ef324806b20487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671760681f1fb921a48407e70f45c1df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcaea0db9ed5b5585df9ed6509285e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bec3b7365ef46a308916a84fd45d2a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27af7e170e820b77e17df29cc8349d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ee758441d68697ecd2b20f76f4562492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd490a3c8e26df3111a8e773027e93493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5dae1bef7bd3c1d0cfb6127df22a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07138149152d53e9b141c7565be46f7f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe9e2b3f51e82c12ab525141630ffe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf2fd617dd69f9faa8b56bcd25c229497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2516815d2b8cd93a6599428e34d3362498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba84cb9dfb668876548b52014a09369499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdaa5bb9bb7f2514768d01c3345e55500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a35f2b207c5d6c95495dae4dca413501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10681ccbdeb4a1ab5e5fb14c43f8319502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae2dd60e9ca8a0bcac6b90dc44fc9e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0ed952de318f31f53fab883a093a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00f4831916909bd149b62435cb7980505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62601ce6acb1ebc1d61a93973bf90476506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e8b1733632c3fe84e60a76c7f1dce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dacc50378d59b5fded4655c88d29f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c04b10b7f12b663f30de245674322509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d5618d90d49a2239b56bb0da65753510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d9d80640420a6bb55fbbc388f2e43511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63418310711dc2afee3cbf42317d4af3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3c589b48d89cf5f6f01992f6bc4b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ef9ceefe46172df5470917d5d66bc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b75521f909c9ec7f5bccad6fa75020515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3961699ce33f88edc31082e9399cb6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d1cccfee9b2254702327e65f2d9f8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787755427e069c0070b76ce6caf2218518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676776ee90bfc798211fce5941c9dd15519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e564c35173d79a86345c5ce7c6e668520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711a2069988ed1659d2f65dfb2b1524521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d9496f2d0815d934031e50c5ad4c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7caff19204c90612dc501d8f24bce4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942decf4067f19273b8a8d0f6ed08095524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8f8fec6996e3a0f05634d197c2ab6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1931cc6d53e1aa0d7962aaa0227df69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afcc3ce6971a968be7a1b5d6da3baa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfce996f0db7396a27e7d3577f94ffb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180c97658dfcef8ff9544e04eef915d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc560b90db852a106ae055230d1e411530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79398315e3d049dea3b2d7b4c6be28c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aee6e6dd2814bcaf7e5f654a3cf8a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dbf46dea82094e2fb5907a415dbcd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b3e643a0104cc92d5eec9e4fa0c88534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefb9e1149cd1a71ad95c68d89ff16e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42671a510db169182a94d3a067f91b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4f17b06e1b28c5a1dfa3fe7c6e61b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1409a0b9849ee2c702742cb5bad27538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4de302f7a572d580e2289bfe4f0a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3175dbec39489c2e443d7994e526e7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbff2a3227e996c7f155c8e395810a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb5c3bd7b31e791fb871f808a6434b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798aba3fbe740e90c50626e87ae83a0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13e59be78d60d4d70122c226f5bbed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f136de160c071c82fd7d878ba524a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0832dc2b199cb33ff945346ecd44ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58069024974140a0f28b36d6aed574547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa20592c3ad35e4df2e0ea5302a427e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361882ee902c6281699bce30cea4ec3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e81185850ed3a2c617f35fa836de0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432f1ae832a8450e74a6157f7cf6084551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c8260aa089c984c38bbbc039fb463552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d049d55cbc8eee0c84bc3f855acd4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09972bc5bf8533dd240ff487504e702b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d9316dddde0bc9f2a1e1aa4d43a73555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74014f94f471720cdb9e5f36162ff93c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4ed1dfde95c5ffe38f2098fbd6114557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dce8b1d3da2c57b07093c53cf5a00a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e01452cb66152eca82be5dd090993e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3eb3ffba1e2ffe70f684f6954561b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9315d3979036ff07b9ef79f5819f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1276ad02af097fa07e79b6d8e340c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d393ad221c1e29a9a9e8db06c702dc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3d57571f75a0e7acb1c04cc1610ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c503c4ca84dc59cd99fd74e9cc3679565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa1b1c0865044ed3b0d53316303408566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ecffffba227c2a9bf11bca2145340567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbdbe29d393ea85354d04b16a7c7bd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d94801d28de3eb79f07cc329d5b8be569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af958e888eeabf7ea675921fe42ad1e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069779db96a6628c69657b08fc9fcd8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90beaad7d70d2d80e6db7fc5ad75ae5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ac4be706d6ef277b59fc69e5ef4ab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0195a7d643172a173eae83904609d6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830771c5d6f47293a89d764b869a2781575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0d4c0f9c39b7f639b571945580ebb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbef9a410379a152cba1c1748c6b0b8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a8ba8c8118a76a9450d81a9c9425b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d8ba643f9cdc5caaaccc05f040350579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803059da5b821fd96fb73e4fff619aae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143337a22c889a61a3d83f43e3530853581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2796e5cea3c038675e78cb2ce60204582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46918c3ec03f90441ff42769e1b7ed54583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636730491510f7b847b06349df08281584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ead029d070b9e0b10e5904054a96de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807d224cf2f04756d7b7cbc7ef7e405586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ea0e9d0b7868d95876ff19b4db7e1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080840ab3015a33779c2fa943e9fc132588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf970ab7bb4e681900017b7af75071d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5646afd22e7d68aded887295e1e2db4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4e80236941a76157deb8f0c9fb147591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142063395b10cf049bcbd8f824e032c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57860e0f17923d8076f7350be007052c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02957c49000e452ed8e07c2c76038264594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44426548f8eb40aea90a2aa82cafae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21112d10103f17668b7a1cf4ad147c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39abecb1178c9742aab869f4bf4568597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850dacbe3ffc8a846785462b72f9d16598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96a67a5cf9e44f9e1a7b357f71cfe6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac331b4c13fead7bb9ebf18be221e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e42511117cdad32ee544f522e8acaf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6550004160e620717d0e9117a831c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a16846786145533b2c7ed3645c2aa2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f034f3c4875335b82dc1144a64968604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b8735fa7c037eecb8cfd2e33317cb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab487d329a169a8d3e7d1a3bb10b469606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee8ab5f0dc7105d11de1b36fe1938d6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ace7a164e2e6e78ff407d967ec157608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca74705eaa739cf37479940276d64b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15414f93e55fe47af7f6236d892881f9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d65f2185d9cb65a25291e07ad95d24611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23f3a4677a6cc7e331fdf624c79d94612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca19ccb166b75d5369687701212b6ee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a249fcee26d1a597684d7a80fb6d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd9425d57fd6036f9d6d5c5696b7b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc24acea749298de32b6e0a9265d60616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4f9164cdc1be8e7877324e2d8b5fa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5729fab2d305cc3b5585d5477f6121e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a9fe7ad549cf05c44fa5469ba9343619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952525383513799832db7d2ac4eb612620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5470c6c09a6a167ffad3dee2dd4f5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcaef395522e81ad98bfff4a2cc533622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44080b56b3fb9cdacbfb47beeabe9f1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bea4fbc3b906b9dc927086702d72d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eedf0a241a10fc3d67b4f2de802ed3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239550c1e95008bfc6c9a0cf254d709626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a365e5828dd9395045ea28f9581605627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e7a51b1c79ba7c97d083483401d60628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57000d3cdb70e248e302cfb68ccbd49e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b96e406f7a13ba56699454400ccc8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b65d10b156e3f420b2ad80e290b40631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c732d035d9cfa23bd874d9651e085e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180da5befcd7f7c2028cd31abb226395633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f128bf0ceec2e7c59ef35c89b11308634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb125d327a98bf2f6b9a765a062b0676635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37810591e4da4254a9847bbe460e1e24636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdece13d8ed6c8f176b079a79d5a4a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2851f7552e009ee673680fa155b00638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff052b52597b0ef562a3dee2c553a2c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e907847e1c06c378af8f33663b5013640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96080823112e5e9a56a4f4ce12caa861641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234457a8c009552b655396586384e60642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f606a30da23c4cb59a6c7082d21f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813e520bd6b1caf4258ebc3d9714284644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452dd23a0aa65412f0350dc3c8b62fd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840272d53c47756fe9492af69663094646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504e00d238320e8a4f7d97ce189e3ea647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c33ed8276f1a1ce342668ae6e77a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5193032d8bab24468676a23ba38c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021d78f3229213705ebbc63a2d9fb18650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd42e590d9c403e92600e3af091404d8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7354c354cbfac42a8d06c49ce014f1b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4b7ae0f1bc488249ea9dcb02bdedf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e077ec1611ee603e72617e43590aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474a36864c467e6429f7f6c1743c813655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1395b802115406e6786fb1a9b7ca3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4913b758b22f5e6318a7f9f1f32db4a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fc447918c9e862d1698cdf1ca0f2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b46ce2dd59fd12c997cba5708fa8e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6fe62b5d81d6f6f86c006f84c8bee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2a76d439fdc890d51e2741b6956d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae6d49425517132b7ae7982c72294b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2527c56e3477ec9a2c5aae68a623031663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31952fb929dfdd7d05589f9da3ab9841664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bcea1c9e19a8dcc1a86954337706f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011fabf34fcf8f53b3f0e32824a3413666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b6bd3fcef0fa3db161f0ef411b070667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671848548355bfb033c9d8d449b68b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27ff9cbc75c978bf74f9a5db6bb671669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0728cd8aafbeadde7bc5d3e23a4a99670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642282eae3b79a32663d641956be4abc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b809c5e51256c7f3907a1ef3d7720672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca67514434ca72102fb79e8212e652673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e205b994862717af4b4bd8012aff9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4fa49c49aa4cd773b323b65062a00675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba453328a83d0068407385889deaf6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a77f868ae46b0a72dbd78ea41cfd6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe21a453f48bccd6c4190a5631bc870678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d07e03b85fcab1c57d9f732c8f99b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb0d5c05fa446e7e3209df9b75acf8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e5737d7b68fd0d7bd0393048d320d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de55858fe962703a0f29d4b63d0cda74682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f2945a1937035f37084ba8296d6b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920efc36de6aa784db971fecc754781684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b3fced255bb2e7235cb9c8522c0db685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4907fc9e0e67f3cf25bb51d225cf8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57229db646162f1d3eb8d5517e40e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bd6c9d6d1966415ce47d501275df6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a8f726ff035ed39251de01ceb44b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1eca10df752affeeb0f8f47d13040e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dc25d2bc5806ae1ef61daa2eb19ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eee600d2c2f465f0b65c5ddd1b2965692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dbdf759a8650bc0465ba533087de9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d614ccf704e8fd7e4dfe998cca5eeec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf32c6aee01801b3182503141c1e9b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8846a9bff3ca268c5ada40e05a4fd30696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e33bc4b09e34ddcfe5a936a6ac9ac697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b64227627f901c670b0a9e294e2947698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c626e2a14e21ead252668d7bff206ef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f154ff5f4efadba33b86159703472700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749b00e7ec461a4f0e3a335c3a67f9d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdf30b4cb065838ff9742516df484f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc421dccff1c2733cec8625f5b6a4adb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858b957b018d9918058f17a36c7c6ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b286ba7c4da8e1004a2c200d90d6651705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab70be496ea87aba8692c39efee073706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecc0184d345e2eabcc68273e28138e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111b839ae9f67a4fa4b7a50d6e4d1b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3af1a1a75c4c1a3aff54264998f8a9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfd6d4952067627d360be263001c23710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5f99d3dc30b563eee0616500c55e2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563aa36f5e4b956c26e38580b19c81f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab66b74615f5c6b9f41c4698c08e7bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f557d5f986af6389a3c4e5161c2bb98b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310dda1a22d59cafb16b94e4388714b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4572517f867ed883b862b605b20b5b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbd3fa3d822e92abde19c94e04487b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd78600c96c60b270f7b0cf0180032a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1844b285ddcd37af378be76f5acccf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cffd937e21c236732ea710a017ddf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b0fd0e265604aaa5287527d716e80721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce4d0e24af7e5761e95223cdef5889722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf72314921c141afea7c657d3975d27723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2a86f854e98472c1850b805aa26f6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1511481c67a6617957580c032beaf7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970566e3914191e53b7a050a901ddcc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dfb5d96879e55aab4079fbd0163736727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965456d58d86e84bf725e1556222dc65728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47bf52fa8bc2b4ea5c4519121d9a02729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7e2b58668b86bb0b51dbe98a518a2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5bde6d4a082f7ca48e29476a564424731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a827260b5f7da981b45134f1acdd3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e0bb789f5565e8971738f35434ccc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4436d4584b7f9248575b49655c41ac3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82399e452e0c8f315760e4f9b047ab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625aeb2911bbce52e16199d0a080f028736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e79d8fa2a46009d7b8df95fcbb9221737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931bbd064963c0f02621868b43e0dee6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23abd2527473df2044fa98f776dbe25739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699cd00d9ee35dc6bdb555e026b9c501740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20d1d9a5d24bd0de2f1adcf0ad8572741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae564d298fbc7fd0e75f1810945be74742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebbdc72b6797c68a7ecc1da7e49d5de743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaf2e80b4cac1b3bf6ee932dcaa9ba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c88a14d8a28875b4d7beb2c804b40f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ff42d9e644ea17f552640874e0b276746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c75df30ee82d75f0d4039149c22aed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c4ce4e6592c5ce97c5810b62ebf15748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4191b1272ac0f3d2f255f5c02cab5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0aa725fc929393598b129185a115da750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b74b2b2e9a03c6024d12487a33c41b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3a07df0a3fb867c578b3ff685481c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305b6d9ab718865ff8e46482ef9ec65753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>