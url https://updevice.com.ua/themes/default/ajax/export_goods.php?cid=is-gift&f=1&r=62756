--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e5dcc470621cc5445d3bf711933371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98097071bd89e20e8d37d3a6c80332a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8379fa0fd2214d28009188a421d37293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03121401f19c04fe551e2585db6051a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c00b05e84a0deb3a160839f925ee25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117e9d62fc18f46b3e17e22d6469ecf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33c5fc2b2b54a555bd476f046ddbcd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33c012f8b93e406c33a03129cf98c28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9ec384b5ee1e86d4664324c2c7ceb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426cfe92331fd6d152dcf0dd205dabf010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594db8f8c8db40ecfe18ac050f856fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc194397cfd20033dae7fa99c609fed512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024454774df1972a4dd1f5905003cc8c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba6b510075f9252f1aa7f9f87c75bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30191fd2609406d981125f65e4a044e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493525df90923a81f38729b16c645a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1728d3c0c47ba022d993212044dd9b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375825c3556d3e2d705eafa951f8c5fd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534d77fe4ca6b41a7572b97b63b826219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011670eac4f94f974f34f6eadc4c642020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c46f7268bbda53e1c52f18014d4b6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093f3dfdb6ecc90ff46fa467301985622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7e2a36bea21c53530bc5d111aa4bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8d1038f8385cad596062546a95eba24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376244a29252434465b490902099c4ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb13ded4d647386bf25134a775e8d9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acf83ef90b9519bafde62d40bf2b4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3c8e8c68d8bb639a4a1d5d55534fb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cea121d7d9ef1d48dab99a98de78c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c43c3dd32879f31aa52456671c9ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e279a97129cb019a5a43774944b269f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe505435a82ac8fab5ce9fc4bce601632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5804d5cf8885bebd21509c65fee7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906323c5831ed85c3a35a85c0bb11b8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928094b63a61391ea542f6aa89a847435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc975620c5de056cbb7a79982771f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87929ddf440f686a0f902276a0506acf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95393fc9a0772592ef42ed7a77dd56a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83a67f210facd6d237a208fe9148b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd40110e676993e22df4c02d9893fc5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7a8dbd12eca62db002dbe92f1312041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65546e373a6d5c9df8b3243dfdb966b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef5efb0db6c2a37b0f96ffbe1105fd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569aba498b09631b6207f8d220ff0e244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49684523920f318f088ee50fcdeabb1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda27aac5f816d2e719b58ed45c8305346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc29fbe9d25f3eb7a95190dd49f2c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50a68b786da1e2f4f389f7b5869c8f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f8a52817c81c5a6f736dbee4752ae49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6d229be7a4bacd92135a6f1c6e4a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5a78ed35c225f76bb5a905f80fc5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c639924b538e1d4de33b73b87da750152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5070f72abd60e6944802d1637a24c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196935f00b3225b597b58a41e6ea16ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97000ee67e2ca9cf7786e8c89d94423555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de386f215977188495c5ccf835d676c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3a5a9c421d5c3abb9b3873cb8302f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f29c52289edccaee1d9c9d5bb99dca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88114d5b5c8fb71adf91e77e3f1b1e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ba125d8712c31ae03bc07116c7a0660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d44c8539f989aa66612152fcf22c1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad3b1a683e431a8d6aa8a3ddf1ffa362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43522a2440a8f983079224680770d73163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb71842fbf1ce43b1e220abc446942864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859fd30ea94a944074457e0c435158a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d5ab9fdc370a1553964e2cfb19b7766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc77368cdacce9cb02d1ec80d3d76f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f6c93135ead46832f92061f68f45668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0d6f1024caa7113de941565a6051d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95344838fa6a992a55cc4aade1755070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28741188dabbfa5c68268a5bf7353c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb7ab06ab0b6e6012a51f9a187962872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d9e1ad5e4df18cc44b483d36ee09e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6982a9d0d25c07c3f92f3a718ca17b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890bea8a006e42007e1d6511cb2368c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718cb7da2a9a2081e8406df0d9729ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5b9d9f18a75c23da5d2fd5266d5be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773a862cb581f85fa26c4ba9c8fad3d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a86a0b0c79debbabd687eab6b8ac979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c0d31f83388a084b6fafd31596e5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78bf0bf3d3c94c0ceb50d57d5e4d7281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191a01fd4c34b4f80fb0357b85bf89c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa9f7fa38e391be73d3613d5924b8783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808c09a9fe6a36b12b9553d5e2f36d184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b04b12f7674910a99dc3f7462b8a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25757858e73b88733e97739ab9bf0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee789ccd8e49a0009c28c74f7b7086087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef5f98450f368181631d1673c976f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51210732348c71fad00eb48031e0121a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb91bf530fd37b1109edde4422f438090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1895d69d68159e4058a506c276da9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03633628a4fc03908905df379b0336fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9447d53750375b29b77f9ebca7dc4a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c23459cc875e86bfbef81c007482d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e28160fbaa7f54b1d0d8f82c2a1a2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245df60a24a8fcc5196b9d03c33733c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84449adec4660ff92d27b84e321cf6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdc99101dfb44cda6572cca100d42198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d45fee7b05bd84ea62668d4fb765a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f2d57312514fc1045b43cdf8223e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd49c045ce8c18ae9be1bb081a0aadd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d58ddcf9e2efb2a9aaed7d7db9e8a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e2d83489967cc0c6c830eddb41b52103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48b56cf24fcff5b02006457de32e50a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200fd1731c16c425f397f542aa7f746105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fdfc1650457db23fc4de4047b783f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a17742e1a38fdacc68d2b0c1bffc9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8f2deae849cd8c0a1b8412d330b43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9db0153c798e8da367bccc8e79053109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4036385746e2fd6319e76a551365d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb2b6b3f24ee232345af53348ac6cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602dce71f00cc3ca2eca7e1d8e6344f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a98ad72fcd38024e97cd16e0b3ebc6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca9698c40971a49e4a5796494f5dd8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4002bf4ddfaa384c1b73bff8bd21d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d5aa161c64851f9a28fa62969a605116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bee3bba663533e4cccefdaca00813d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b49011fda48dafcd6870571e00466118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acaa0beb343f634715a7183bb0a7728119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b6e37bc393e954b87eafb852a986c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18e0abc85c1347d2b0dd9661a0fb7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7ad3789331506a7c94fcbcbddca9e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab88834b8e6bf1b6161693905253c4f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bfeda8df0c917ece6bf030e821c15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77532b6552e8788042e61802631dfcfc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3f4ab41b379705991aa08d2d5ee6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bddd7ff87d44263d55a846e2e7238eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6adca5e838abca58683bc1bc94d4f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ccfe04bf6a8e1a04a374150104a06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c52ca9d582cadb554513839ad790d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fa6e24786358d76edc3a9f2418716131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd44b7c65bfad17001a344688b9460132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2e0e25ccd3cc105373c80f02a13d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443c40642c1e3c9fdf858ccce8d5e76134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33926f90e487e25d5dabf3ed0ef80981135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34d9cd2d53e5f0d941cc1fe31ac47e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a21842d6319155809847c354fd641b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a329fd9ab81d3698b682cbad459bf3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423398cb3a8def62778a5447e0914e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29aba5784def0616ae17a2cd4e18901140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded794be2b4a6221f26afc1a17dba469141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297f2443a3d958fff441019ec1179a7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77f498b1c09ef6d1458c1916f01c36143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fb2ecd89f887f0c7d5a96da123811144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcfd02c0616c46d266e825651affdc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8a5fb06e69b694cb2ce081ccbc8b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8024925b56e148ef4ba2445e7955e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96475aae031c650d9fefcece3210300a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb971b76bc59b77bb64953cfd73c82149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f192586cb0f1e96c10650f7ac221470150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee07f7e225ec6aa18b17ea28501660151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac88e392edcba8eaf4379c06752852152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9e45162992e891fe1d16ff9e02476153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456bd6b1d20b068c37bb37e2672a803154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f12b653226607ad6d2e7a03b560aa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513bfd2519723a66686a972e2eff222156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb144524110d6a058ffb470373fb6049157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e499d4e9e79f9dbc4f3f2e335525b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e164e6b9fb38adb14a8c1866ed5f51159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d987b7676f56f161f0430c4f4d2998160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdf6dda96a67ff1782304f4503c7ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ca8a2adaf21ff090a3afa1d056392162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fafbd93b1bd65942d50beee5ef529e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2f4bd1592cc0228e2aa1d9aefbb8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea392e34c29a5245143d12538e57cd75165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ab1a29138fb4deb7fbf38097bbbb25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3b83f434c0d5fd8c2d511b426186f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf6e9ed3c2d0eec58331022b9fe499168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a32f05f92a6f9ee7eb0864d0d01485169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17d25edd6580dc60ab69e338a45f53170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89269faf5a13836d2dc18c20174e5a9f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e65bda997e987ff4e3d30a5a7fed21172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b18e57775ff08fd85105f6dd7bd80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144781b7db7be103285d0120f6047859174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f095f369b207fcf863f6fdc9d5b95e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368eb16bd10376af9397c503f777d65176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7707e4225d0cd05398800544d2ef370177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52aaef8d6dd369c0b8ac5005b5c30f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552cc0ce5176d939dada225964a3be8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7084cc26d63d951711986648c2186f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea712e7ea02682ffb8734b2006dcc67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6441a969e4b203f8532baee798c1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c827de0332a8209c445ee30546e7b3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a7bdcd654085b394a0cf4fd6d18e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2b29e9c0bab9dc8ae56d37c9836b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb67666cb5dc9d62de1063cc87e5b24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec8e422fd410eab7022fbea08afdd4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6936bc27d3b33aa57750549f5141b31188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3c323c7dbaf7ac202283e33c2786c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332610386e7448d45d1bbae277b6e3bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c64d09d769059094167e693029de5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f40c922b7ab5da6b0a142710ec80e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54efe55041fb1d70e6aa4a683a9c56b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0eea85ac53e702accaa06abc26cbf5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c7bf88c14b7b7221fbaf5fb1b0c47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd429b901c79a103a0c640735fecfff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a90910856f6edb5aaf7d997118562197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f74bf84e4d4ae319e52d97043012a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90c9c9eac033a419113e179fb5c9fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249089095461ee5f2d8930523b325ea200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94300f9ab8cb5cd55ea8d2c1866c451f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af351724967bdd5253b4f599bdf0cf13202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a594beb51c829cd4f1fa54f851237b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c587000828fd59d9ac2b3adf65c17204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7ad156ab750adc9623b181d0d5565205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb86e726255047540f9524c71c8599206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ac3c53bcd76899d25d57702770be4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a7bf09f6afa1f65df181f56055f5f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113d58f4ed8253538f79d8054cb87c4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8bd68d49f1de1b77e14927de1d075a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06886f0f2ebbac167e9d7361fda3aabd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460f8aae7ffc39e6afd8869218ed621212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844b2c1e87741340fb1a337fc735087213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad00a976b71748db3c381dcb71c7df8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660264d5f78a8aedae6ba7ef149785c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613dcef58af76c6bc7cc84fd8aa140d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ed16a47945c6a0f44d09cc9d4e03e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564370beb111b7d6282e1532db10cc6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf04665dedae37d72c9c1166859dfa2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5265fa67859fbcf7e744c77f17d0bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e2b6dc07156ee2bf4e16ad9a66d8b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a85c1065a1ad3f221b1fa24f571bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8397db197bc1318145a08560f4f67223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be36fae6305028534bd9ae774164714224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c80ef7dfe5db7ced701fa0788536b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016197034a6a48706d72add0b2e16a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c96a937381166c51d9d78d938d91c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602abb22b12fc3e756d1f4eba8be8eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3861a42d60fe4d396cb8d19dc596a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66b527b39338452409597e37fb176d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7c0d2370edf6dc302f43b020f7db57231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995bdd467a45e14bf22048587324b7f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbda02e4eed61f65a2617165ac525a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c315ccd65070b90edd1e5df1c916463234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef29c6355430dec5a9c95b98c45880235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142901098bd2329d75084a19f188285236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb7b3b62d52b0ca8517fab210458f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b43e66a072d1fbaed9388d40ff524238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febdeb728f52e71c693df7bd2b21ec27239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfad4de84f508fc0040c39cce294415240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bf8b7ad36ef5dd525da8fdf64cac5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33597feb39f2b0b6aefd3a0f04de5f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cc8adff4f1d9a1b97e5747d137dbf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4dff89d3847e954c87a794608f375244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943af488f7dbf3593c71a899564f60a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ff2d97cb02698958755acff305a88246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c281f9d910f7f757feb5732170f468247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ea58244da6a8991cb53e77c4b29d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e774193cb3aa73bf5d32e4cf26bf6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791c61a4706bad8126f9063cd97a810250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c8ef7d4fb7d5f21e582dad6e11b07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e6862cfb088bc14df325bff6ca255252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a201b4c9f692e388d7d41e81eb16c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7610e5a23a849d342fb5700604f7055254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c4d25bb0fed17960fa846daf9a7c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892cc255cc09528dee7d6b8a8ba1388256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117059537e2a28abddbb49541d462d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae9babdfe6d14a83d82611fa1ec211258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3ac82d2800a4b106bf29406cac1fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecda299365e49716fbae3b94c450a6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef96ff26f72cf0a0bf0dd259792ea3d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985473406de101f427e42b8b1d507e11262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62694df612f422740ae9a95c9fbc137263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e6ca2d51a8fca4aa819f433898899264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932bf7bf56c8d0a2c927acf71447aa3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1699f577dde6a863210df06f44027a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afdd002d4dff3b88a6012995d163cda267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9c9fb5aa95fb8bba722df9f25a715268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7b0830fe8143aea283eb1db39c4f5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921a8fec9d6836e6c52c739b93b2d5d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f458828a21999b52f5f7a5b2f2c56271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0333ef2e366a49ffd41af86cb5752272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ad0adedc833088c5a045d6cedd955273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a687d5aeb514e880d71b0e5b145e52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e40fca9bfdb6145dc797b07756cf02275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399947f001688d07aef5dbf60fb74db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f60ddf4b0c4169c72fc30fe97d8ceb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bda6e81fbebb167f817047d02aba7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931a6fc599ef837b5f579bafb26135b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639494c0bf68dfb3b0333f9a37ab0433280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24b773522e75fcc77e43ece9c2099a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf96102783d00b17362d942974e003282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736018eddd28f3ac20221ea0c912bb8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8719c3596e90ecf8c83c892dd9eee0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec5bde71dfc464957bf5c1ea0421bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390d7ec9d7b2253fd9358bb7bdcc233286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d4823f17cbd049259122b8bd9ab1c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afcb8822e89f3a556f702ea0e41ea5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20fdf2b733d0c52144ca6c20df6091289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2acd53e297312b4ac0f77d77b8cb7da290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff608bb38f29e3703acb2847be8bec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e618467d49f0d5e8868a04ede4611e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fa9504660fb70f11a1ce11244d40c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8217bc6b22f1ff6a4451eb922001e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a05ed7b903096abad29970750cb1da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5d3f43f02337a8dacf43ed5729d3a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c6ae3ff0440932dfa140004ff8d769297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e398a071729eea58aa1f39297737c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cf23b450d6496a190726f55c66db3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d349b0c82227359986cb518e8525da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c3076b2a73e56dd7bf16ac339f126301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e793c1e5f8c547582e8da16e6f207c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c5e553dd73e5ae67554d8f72c4f8d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b44408f16a5742751de76cb655dca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09604b40c20ec188e53f82fc5207d395305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8e811237568866073d0658b15aa5a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d8fe8c17d453d408a50cbdd2a4b57307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af85ef3d08a5f4285ad2750cef37f83308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efbd3dd85efa740a12fe09298ea8f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f858db0b5750bbc0de149713141a6d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915952b354041606fd20c95b1507ee1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a423ac9ac9203f5d7cec5b3df0e5a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6fe9715e68bfa40f16f6bd8bbf9af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6060f952b822b0b9c7ef526512949ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d143a364db4f42a9a9b799f8f6441c3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582cfa680452ca08ac2ebfa5e53c439316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163fcc70385320a1fe8dcc3239d1959317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8bab3c0ab1139b32dd89cf083c4ab318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6821b7bbb29497678a5f8d550687dc2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee99a7f34dd4663ffd5db85162a9a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ff0bd9ab825534a01eddafce1d64e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d071884561052e0d08c42a67788963322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70826d38494e699228295c82cc642a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598eb7e92a95cbfd3c67c64fa69de60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592c72a107e65c336c4f79ef15255b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55125db8ac6b6677b332d4c70bb7f5b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9720ccc242e2d7fb910e66c023f70327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33031b434c04ec52c7087715ce206e3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8cdf3db9a6901c228483c89796108329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7aa7100ef60be1f320524c92f5b14330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6433346b7125806c439c97ba84e5b7c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947c03f7bfc2cbda46575d899debddb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ae08f853ce3ca571ea0bb4b3ca85f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63970e5049aebb88b2460b5813be194a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f259daa08043f54caa75cc421b9fd1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70168b28c9d94db455a56e8275ab3d6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cbf9b611a5c23be4fe6ff34ed4dec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759af3dddbfc9dcdf25efcb3872abd55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466bea9c976c8340254c84871316481339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058564633f7492ac3c65674130b2118f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0f8030653b17a77dc9b16be04bdec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772a129e0e10843c8e12e6226e683ec342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773888ea71f441151b8e1a1659c11eae343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef7da8b2ba83d7ba2313d3fd784638344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b05b4943980a709ac382d5aafc9e5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237e9849e823bc4da7e724f7649f635346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9bd1f8b723175bb4fa30cded57d72347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d6d5ec38d5eccb0c9cbf6319da2c78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea888ad02bcafe2989ab7ac7d71fb08349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c0a236fad8efd9b7e45c6f99ce61a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bf0694173ad80533411ba6ce876dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d852bacdaa4f549363a899263074ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628691e345d00f8cb6b4ce97e6c62c2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb94051a4b5c5c1ae7abf4ff9cbcd83354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8563e1b5645aa97b80a30958f13f1b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2056a021cf9d87f3f17fa6f09423d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4e2d967182e94cb5b42e2873a8bdb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f0feaee4e980917fb3ca7bd2795d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f7605fe81b543d05dd51ee1edb4b9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6723658ce27aa07546d138b3a51f4de360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9e3b64702fe9aafcf1b0c6b35eb57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482aeae08780387b0079fe3d120a9c3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353a6c83b0dd34423546dbd324a2b38363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085836c921b34f9273aa4bbab0a198e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed321549b33fe507c267a2af48097a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fffb7e83ffc699bd493867e116a01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86c0d0842c1d4f11a0630cd0efcac8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ea1e8d33e7ad601cc0b232efc15e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af914ba9e37aa0c0616d3737121bcc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1223395c3ae9e66badf3efde3ed88370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7662857be5813be4cd4eff934adc51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33258813cd255684b14cef2c1bd203372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b4d87924350852b5e997de0262d2c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3e8a718c3344dfdd8f48d533bb016374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314ee0783f3190963c759472566b370375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1fe0c64785930591c30ca52c5a73b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5eeff77c6f08790821fbebf26a724b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dda5df01335fdd53ffa483bf7d1a47378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402a0f5d5b852c1046af62107f9efd7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938cdb7a6da871773bed00f5d2c0d9e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa871aa3ad1822cc8b41f702fe30c3a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a52d94147f81efa74b72643a57b2a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ed2372fc9281ca02b49d2a4bf55a88383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6a83f9969c4184e651ac20573b0df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117ce014855d972c64c37efa8e8900f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871588f15b2441939d88e94768f62a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a88f4e2b5a32c87df230a4f2d3e3b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a274391905fdcb09f340fd92482aca95388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa0a606e4457d0fd879705f44a7d7d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034a73fd07fa637ede257a4cf337175390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6e48db68321513dc1a58494255223391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144690954b474c1002de6553bfb0f46392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607d74030f45c0fde3ec2aa3b002a75393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e8af0ca14213bd900d5c2042f2f88394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41eb9ac5fcaf3581ba7c12c9f02e92395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0103d5e3f19d57a15bab53db6bff54396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214c37095651995cfd3dce5aa305312397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e81f5e097e0b03e5a6431e16e966c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4215f006149462dea9a8c910acccf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c34ee24fcbed6fd6e2072d29a8f14a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836565f674633b6b7893fcd7b14b7ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfefa8250c9f5d24b15beb37720a36402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d139b08e9868ae76e2c39f2991ad65403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df0b60eac92805fe2e58cb665f6f91404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c6d87bc0b4665f51c885fa67c7d9d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bce2e3cd6f2bd0f107382a7ecf6fce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7316061b782bba841545aa8bd9f0fd4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5582626ca7b6bbbc9f694061fe98ce6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329207d9c8789165367389051cbe2a4f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0851f07276b447f757a547ca794b9a5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5584471c3bd1fe4b92be4f1a7e916b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675d830be9043ca781523951b32a7f4e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3af928b697483bbc67b9af5ea76b9b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41ede10843f0d1fedff470cf3789b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15440b32f980018eeaaf50e6665f4541415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c55c9a61d8198a387c83f00cc3f8e85416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6f601c6836f40171955b73f4eb7e9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8442e55f57ff832457e172c6eda46b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb8819a4070ba3340d7e80933d84dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efa5b7b8a11e6c85ea86a2bdc7bf47420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adbf9215d68428368efb2523fa8647421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f83a9deb3826d1006316f9c2e8b35422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401b1e56944a1a6e998b3ab24813379423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e02b395b148dc9defa967df1dddecc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e4055f009e4c877ff7fee70c282c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4155925732084d456203e04bb865522b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86679ee793e9a9a697f912f3f04910a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b750ea9f4848734bbbc7242ea5a1f8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32e38dd1c5b171b65cebe5a2bde3b5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68898c77afa706e2caa796c1f5cdb1d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0a63a166b683191b5f2bcb2f987bc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c52645f0da4c04351bdd4c92588f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6059a9faa644e977617f2c4e39834e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343241cfef4595b89c6b1d5e3ea54eee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df49a05c630f351eb8b0d18addcdf8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034780b69a9c8936f218c523bf401e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bd4e83716215be9d9086464d581d6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb66e8961558ca56ee76a947458f4ef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26725fb946bd6ab2e51aef04c3c24db0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938632ea9c90f1c415cca410fe1d08b0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e057d58ef6032cf2c6140ac6ee744b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039023e6acb59a40fcb0ec82eb23c3d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adfba7bc2c4a26903af877357463728443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc5ae615cc3fada18938ae771a9cd9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512828dc5211583270a08faadac6d74445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd35d2300148bfdef9d9f37f544bdbd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49e7ae8cf93b9a99a1bfdf3880144d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cde2d1e60fe3865c7ff52e3f3d162d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b7dbfd58d16faa7dc4a20c9a7a760449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db0f08bc384960b9419420efa3de4f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5177cec0d91a3d786e2c523fef325dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac111219d8360de1cd33ca8ae896a16f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40552664fa88a5df18c4c9dbbee69c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e433c610d5a8add1bc18c6de5b78ba9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2a4136d627a756a8fdb9ed64d4800455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7078e367fcc8d2c152a4687f89e57a0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533276d897820d8a76a096128760cf14457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631e42dfb03dc1aa1b05acc9e1b779d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77338d5c3c6f460c8a02e9952df90fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8f652ce289f7c70b18ab2701a2dbd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccce747fcfc283601f6e0e15a00f949461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98119bbd8fe2c27eecadbea3c0d2f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055d4d4352088743369b3e1fcb2c01c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164efd23c8921137d8d7bd7930c09059464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2e7f304b871738919e8af5c04c1c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987ec6ca58ceea1458ed1fa2cd524bb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482fe3b0381a63a69e85e588805d41c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbe746ebfb1181760aad06b8da4e90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f395cdb1d52f126f4fe26d4f58ac663469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f782dd92edc0e94d439f1d59aee80470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68bc2c051a6e24afa6098b5cfeeec1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad441f12d10621153526d3eec9bc9ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cceda8d3b380a0f98fdeb4e1f6437473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de2a04081d7e8aab3224e4107ab066474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b020dfe3e924ee29d299aeea3f7ca41475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab70421b35627e2ab573e4409b53c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9654c61fae118d06de8ba22874e73de477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46a584e73f6e46335215361ae9a0ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc88bc7cc87eab1f36bbea5065b1ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9b7dba6406abacdfc503715cc9282480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033263e2095f466b4d9a2a00be8542db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889e3f422850450e24728582e60984f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01f3f06b1f303aa38b5a21738c10b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c666ee7ed6505a148e0818fa6e480de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb3d3d3915ed18fa5253703a1e9d31485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4b1cc33e1ad57eec37cfdad571265486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f221c6119f13e06d4af6238bde5787b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afeae8fcfa71c3c37d9f5df8cd516c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec2b5cb9ce114ec28538d95f204c0f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d6c7a95335e8e7e616509773718ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17409a42b9d1c3b9dd9e57079a0b85b0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ddb07e4b3245daf5ed723d62a44296492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c6496d9e77a267eaa98e7282988b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838589398f18e7957eb80e4abf7462a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42f308d055f2998f6c5dfb52e32aa3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaaeb77d8fe2849913ca89a0d0f0769496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e23efd11f170bb380428f7058c7841497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef4fe44be83c2ede93f83b27d4df35498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70520f28d51dac119271e7cc604bfd67499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e445edf629e8b466a8a41bf7fe67f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b773272b66aea92628d5e4cce1ff1c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762fca83b608de85816ea9ad79e4368502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f30534243ff8bab32e1b685de8be9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ccc97982d6b7e6f140cc94527927f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a53bc0f23986b2b760aa6c674a271505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fa3c4586e5fe429f973e7f50d6c76506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b098b0aff94b0b16b9a8578aa8df75507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142cff355ce04994b95bd893450b807508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0a3cf820d1c2504fd202181b840e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea335dc1aa7fad0ee9e80f31d8d983510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a698de1afe8cd7610c33a14946ab45511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8f6df75ed0fef3a292aeafa0dca0e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aec14cda1927e771ab97c7f1eeba42513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80c90120a054724bc6d4b76d1dfee0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a023c8fbfe960e22abb31853b2290515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175bea21204880bc897574d7168b956516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb231a6a86570ad6bcfd0747dcbb408517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e154d31b8a5ac671ba0f8cf56a78171518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0f7687eb16cf9f967f1f26027231d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c1f819f43a1280b8a74c0cbccdb95520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3120d6e0bfb4474ecfe12ad03f4621521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbeca2a9ab090ee6cb37fcd58ea018d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa79ea6474ec66a158a4e568cba08d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b442d397bb38e2f05cfb503e6352bd2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7d93876d00e69993e7a480b05526b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d930bc0436caaa1f973851fafb23f6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e3b871c43589cfcdef7fdad80031b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e405cb17bd57b5566f9202109eac878528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a650546af687ddc385bf8ec81b7a57529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ad49944396a46a9bb4dd6cbc15993530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c70a44c5dd4381fdebb2359e368ee8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556be52ae8d4e6c357253b07c878c1a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b8b4a021016dc29894bfee1a7a8aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fcf8acb7384dbe633f652d2df0a2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de34b1ce49d25b05db528e557609cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94084d5726bc14e051eddc92dac0b8c7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fada3aa28cdee2341f8d05dc4d412c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da038f29e385212eb955b4fb7babf1ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ab55bae2314b0a1cde0eb29c84c5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ebafa75a22a3988e27bdbdf1e0a09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47043eba28ae52e7f4e4471dc9dea9b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565659a55071cd80f37038362538e077542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda925f681d3f2cbb96672e6431dae7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79bfb910b355a770832c410e1a30f8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5231dd85d107880d6e401adc725225b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34aeaedcd7a2bcdd96cfcd75ba7694546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7937aa085b3c6128575de43cb4b86849547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd951276e32edfaff7cf7f037fe4f3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333f8692b6780703fe294a73c28d21d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce1644da63ac41679d9c37c58ec14f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fa3e58edc8402c181846959027e48551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2770809a2e64a5a90520d8c8c19878552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e53efb091562963b694c54aefb2c2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18cced6af019c400cb778f6d38c5ef554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da5e0eb9e9d591000549ac05edeeee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa646db707104c3337ff731c86f9558556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ca8c58afb2a75cac0de14d955cbf9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee4f08b2fb85cb8a4381ce3b0232e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251cbffb967deeb64c7a5a341a39f9c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e989b9f89fc63300306aa6c31b7f3d5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5a3c8d530f15f440da1c308ac98f4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28532565b37c06940d6127e14c5973562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7716a906dd8805c373ea1b66f76f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e914966c1153f9a01af92532fa6fe564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f6ad126379943fef92fb34539e858565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a5657224a51ebef8868e3ea7da708566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bddb126edf542bbb75caf5aa7f5c2b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a051c8eba8e61bb48e817c474e48e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240ba56f076d30e03ddae770a5fdb22569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f1a229b6391c6c9f94c26f55ce4373570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024757d7df17f8b5c35e8d5fe27385b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd4850c3f5650d9d0edf6cb8e8a54d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698e2449bb3114feb790fd04e47f209573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa518a838d16f3b6216bc6294d80c527574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a004bd509a37cdd404cac4341de88575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376bbcb581f6f024d515fa110ade810c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c26ae1c94d88580181834b86898f15577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35373a85c7cf78f6fc7f20513b361f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5aad4bfe52fdcf5e62764e34086540579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b71070eb2bf7695ea0a6e185c9a3e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c89d985866710ce826cf978d0be11581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d165ec3c2193ecd63cb71b8e9f9ebbc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc62f56cffe7fd615b75a099d66cb2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2436dd615c2de3337cba7023f520fc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a336a403683edb230eb5daf4bcd91585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e878234a27b8eb3e15af3294fc77de0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bd1e1525a3a028b0cc5631a207894587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657513debba35d82dbc80f146a295e32588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adf7740d731dda6131f2eca8a62641589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b60398912a3348c26e581a4f166d67590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526100451b36965a3951b7cf0278463f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c630fb7024256da7e6a909f4a6cbc8a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739a600e1648bdf887de43ee0fd2c63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376467004ec574fdbdeecc564c7c980594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a254c612a0ba8d798b017e333d2f4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffab6d3592658514202a3d25e0412b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669892459c5d8979ed6a10b21185a830597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28abd943c64227539f1fe3ca1ec67d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d2c0c553cf239799fd5604b6369743599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b744aa5fb8fb6713ebca99324786678600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e49ee6c0180978ef62a7cb03d44715601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2b10bf026e44d904c78e6f2ba5426602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cf51406b7abd0e91c45420073dd8c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94e535f1179b2e0714227993d7028e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84eee6e76983bc145d9bb12f4bc673605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b0916a32152303cef47c42bde9c6e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5408ad74e04f665765b1831700bf63c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07154faba92fb6e81efd66820ec52869608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5721bdd6ec08ea70ff4dae09e725f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c19299d2e176c6e854416ca2e22ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3693f2e91530686b064e38d7650806f0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a95b30c7fd98260b4c8e21392f57f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702a3b9f0a6e88c910b8cfd7ec8e41c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6f93ab741660d124cd887355fa484614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32450e7d0bda6dc77b1e87259fd637c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fd74d811360b90da5eac560b04353616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6205ff3b3b933ac738c9101035702f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f4798f44eaddcc4bcad58ac262fd4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af35f3903817d8a22fee25be7823a09619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada558dc1bc550b600c4e2c5c9029a03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5bae24907d0f3affd82b81b261d05621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7265f185b8fd6896170c6d27beeb3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb40613e8ca87d32e67f5acd36461ab623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da6ca1249c663c27119191c7858f88624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c43bcd384fc23260198bea83c9ccb8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b623e02b5f81549e52e0a60ba84494626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755c0aa98572097696c937b472edb4d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681de4435ba5edec6497bff8fd7efbd1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75332922512119096c2e4b1febf290d6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a25df64d3ca219008b0d5a5da93678630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82f76cdbd9a19f212b83d01ece646f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952e7e240572264d38a30e2ad54dc8d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aefe724320e443f19082b3e6f34c91633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02867480a4131c74481a3afd84ca9dee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99172e4a10ee9ed1447a32a1a9af406635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bb5783f6b137bc689fcb9db4d701f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f8fe045430d901f2e21af52da9ce6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24597f6e3500bab3ec3d3e1f6cc58e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345117c840d43693aa0724d76ca5fb4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7533c8e18d49763642d42ecda7885e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d2dbcbddf34f569f56a6355d85013641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024c63a91d005d6dd7b55b67499b6cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32187cf3a2fb4dfa244919f83b81ff32643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d1d2d0ea62ba71af169b970378c74644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e72e1362048610638a8c13b1d9cc6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0122274ad94be31fd7e9ae59cde63646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db845e82d7c7deaf136a8e4a81fe412f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933c28d1f505a3cc7b84ef8a3e7ff10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1805fe9a13ed12616e5c78014d971b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc12ae2feacf16087bf93001a2a5b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fe598dc7b3da6b17f3f3dca1e0fc9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3649a3cae07d1b704f6fc20cde07b72652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270e6a6e79bc55bb7aa60ceced0116f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc71ef20343feace15bfa25808318d6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f3e66f6c057f040ad6b2b991377a5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd82f614179245aeeeb60800fbfe5a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521a2eb5fb01188ec8db4daffcd6c18657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c59d1f7598c12887cc2a0c85dd321c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09194694cb951ee1696a84e40588384659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e37cdab96e7d7d29e61bcf2949af42660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af913a117516870e4955813aa74a8060661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0174d1ddb1a1c4fc5daa5573e6e53662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b2c6b7f151d2337474c694f4380d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52c10910b8765dba29c238c726167e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e3fa8f86b9096b1a3d463e7070fa6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43faa549b8a941afa5847e017becc7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ab01999508fb1c456374245581585667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f46b58cac741087aad5badc922111b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2596530fd82c6b8576f63b289ce3ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476883f7e90a45ba1772b0b09ffe332670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d6232bb10ae4d3369a1de2dd60590671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ae55db96e311434119e2322e2b03f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd232712b2bfcba1efc7a119be5949673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4270157e08f77d1dc87d1a52c742996674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e79aade8689bbf33b017006687392a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526da558f896560734653201d7ae56c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f498b124e1665715adfb49a6ed0a00677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd51d52f4de1dbe6117091449cd3f8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b88aa6e72824da7602faf2d2331a0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703815ab7e1035f311fd15b471dc063c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a060fbe7e96285a78f10382c3c9011681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52486a239927dd8a326630adc3ea02682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e9ed615702e28be3d23133d7847b7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac46771c33856db2c78dec91276b330684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91d4de5269d03214b0e464df573de9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c492d1d43857e2497460a960bb527d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19547b189a28781a5206ff5b29f86d60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaac8e1da4539a503db423929ccfe04688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5f4c04ba157f51bfda4cb2b4ed31c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233016c5dd961ed9aae36d1b6a3b2333690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c554ce965efb269c1948451b6ee14691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49edf1949cb190d304dea68e8f3a313692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418561dd9764b030a573f1c232fb810b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f3653ca729e2bff11766a4b66addb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca291224eb70986e98c86661c6c4557695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d770b859684c111a3ab71da8cefbb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6989b5df6fada92abbf9cf73d2870434697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4da9c61c2392bb89ed74ba6c342be8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42039562d856a9d63823693d2cda205f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514749df10e1f1b86cb06e278ed30fac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed5e3992e0efe7f956cc4458b84453701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dfd718c2c4674d8502b6c5804c6f0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43491a282c00c589fa5a22d0d58d19703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30992af3aed7929577e90fb912290166704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5348139cdb705e4f6b739d983e12e1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fc2a9cc315712f17b973b7b36bccc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747ae14f3ac8261756d9641f3088dd1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbce144d3c3244cba5bbb662d0d42d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9acbcc143ba3544b65f467d4ce325e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c84537b27e2fc506187a4ba24badf5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477047bc1fbb56a0462e89ac56f284f9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc54b4722040a400e41302c50fd8c5b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7731ff3311be4706ddd234cd7a30e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a40ec0174d81ca2728ca7f781ef255714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95efcacdb48c87e0d56631c981780c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a156ff2d94c19f9facba1e1b5e86cba716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3e6e9b989672124c4436760eb3709717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b1a437b7897dc84e781a04928b559718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda5f15c6bb8a9761617a4f93d1226e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc594273af2673ea3ccff7a3e7a1925720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26c464f6adc5a8d5febfefb0eee299721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506aad0fc03796eed16ae9d9385dac6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8857119a898f6df82ca44a194262c21723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26c0ba7ec3f4dcb673ea9c664f6359724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e60537849942b764d5c3b05d647169725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d111f41d0da2b821b958790636b069726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ee87d0560df628affe4d0fc1c27cc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38800187bff57bee95d23eeae9fbd22728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cc158e1330a27b42bd7ade767ec1e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e51d4fb3a4ac0409fe27b836c5559730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273397a50ea21d64fc3e6787470f44b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3370b879c70a693936aabce2fd4dea732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5e2e2d9a1b77973370f0fd7b4836f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abbc8a411085e861074ecd14cc5e22734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34fd2518e31cf994c2c60d6c0ece6f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa69249e5b12fd9c4ee293e5b91d818736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661518a2d483596352c8c5a756efcf1e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d035d217758f3a1eeac829662fa5e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f89baea050c560800eccab4482248a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdb6a07519b970bba94d4be553b79c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720005270c2955a0ee865e28d9174ad741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267c1cc82c321c2ab3d882d3ca50806742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba250b3c521b2249d8fb8a4a7c4a3cc4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f1830ad0610a40f2c6680a0ed8edd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d5e8e29ba28723b970221499cedef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5466da68f827e0007b83a33ab14615746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d95d86dd7111f049eeb06e52572e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e348f093ce4dec91e1f808a3824f5d1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9ab86eb174c79b0bb2ce38ee999a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970ae3ee1c031639ddb713b306c227d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34ca198cbe9780f4f7a1939ad77d01751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49c62eb158604252fc86b2dc5dae8b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87e0104e3fb382ab67b30df4567cd2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e67da130f5a962c698a61617d5932f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92679863c05c390f18b18fb3cd677a89755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da1c59c27ab8426a0ee676dc5d1ee5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce9bf5372542609d1bfce56b7f329c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40449dddac87363c8ce7dc70b9706b5a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972ef1492930deadb4a1c7a4037db26759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3d5d77c83511793f8215c6cf488a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8178465937a2e58ea29f33a5f994142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ee177bcd36ed112c2b43d4324a42b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c25ec72affb6fe45d7ba4076967b064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d63aee59107de794aba73758060d8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc46219fc33d6388e2403f6c2b88666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57246c71cdd5e5e8f8ddd9375e7ca4fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058cb5a61812e6e3e218529b036715b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69195558cd2e4b2c88b8ff7a2dde85ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad678544dd9d726268e9a4c8442dba010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284f294d10dddeb40241e896c5c74f611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3a2de486fa90e67bf7569f84b652f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8431c7e51f82c2eb15dd798af9e4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26eea5ae220cba791105d8fcf71f7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27ef12bcb16bbfd61a4761a4ceb5ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986885679ba8ac070bdd02f763696af816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d6b3fca85a9297df6b861bf407c7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604082c062833a2e0a55f42f81fce8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f7979fd77250b0df85839b3e63da319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb838e86e0fa62531b4ca87ff1bd1f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405f6a93ab0aae4a53279426e2af9da21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381122b468e8663a429d58ac43f792b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4e82d3160d905b20c47fd781c9fc123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3512b065409219194c7b6f05e2b8df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6c0725db89a6c0205db95dc43df9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca991d10898f10ac734fe11d8b253f4226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd1680d4bc882b9795ce5c21e3672b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339094c7efefee0707649f51bd46aa028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6117d0a1266b86524ecf916461a9cdb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e3974b7e25f3fbae355c9ad958bb630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9cebdcfeddd9415a56e5b164514a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44cf187f091fb1309686ca0dfa66b432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e647dd8be52ddd8713324f9d80b1e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0729f98e1420bd891d6629b2ade0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4b13d296ecc1513d4969d3f31d334f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f604f9890a0fa106ceb080731248e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445b43b3e1ebfc9794d48abd8138aa637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c79bada49bf5a11a6a8583720664a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14906769bac3d5aea196002d4e0823639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148846b82dcacd4ce18a7825c6b75cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e7fda512d04f60f6234c7a5643e1041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6e831b8c5c5433bcd5c4239fba23542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e86676eb655049752a34a5de49ed743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5bc567c9d15599a327de06197ab16844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03397fdc148ab0903d275d5a5e053cba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49f031ef2f963dfa3aab82b495aec246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963c8eca06b1d3b6acdac80553a623647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c17f2585654cede0fe057dff70c7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e1a5814b1017888d922e3310797e4a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067d0699afd7f29ad5a07a97a46030750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369452c2b44547323654263591866fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff082e1b2b63155f5f5992cb9d433052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554f7572b98090d7b50da4f67a7963e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6782c20fa5094fd302f931f49f1d454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd168b14ca06869c866b60f53d528455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f71d26577eb0f6ea92056202a8ecda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9a4d604e748059865f144c54e90a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60c46912d78cd6f4b83d89cec275ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbb255c3242996ae7ca16ed2b1d20859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a693296f7cae65583d3430a38bd7c860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3906fc3c49d287acf8543b3dde1d08e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b430ec77589694120653b630ca88862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7ac2e4e0c4adfc2a7e957c47469a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52a987728cff387a53c00f5a4680d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c165cc5fe4bc809a35d57f2689ae265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de83736809f9d6efe1a6fa0dfa9af066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61870ef7fe1ed3804cf2ead35277ec067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e277a86c9909cc2dea6dbb00e0c2d0868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc92dc04ed2e5737023797ad4f700669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0d9d35c7d98a73622e7113e3ffc4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04dc8aae70f29d3b95d928bb6f9d9c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c43a794225a8688c7c62fa62b11b372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d521cad0651490f4991b5f524ddb02973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca2e41a24d4760e9cf9efc70bbff7074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622dca79090d6309f15362b5de4cca0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b2836ee0624de960615f514efc1c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33fc8c00047f83d5f1c51976402e0177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f8341aab6af1624b7755a1e4ffb7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e9e079db1463b33ae884b72e35aff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770c289f6bad31338b6b1ae9e0f72a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddd1241edb57eff08fb8b5c08d712e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567886262961d0d0ad7709a04755302a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc999c1dcefd056ae2cb97967c9f069683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c907c0cd3aa8dccb0c03efec870214f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7227050fde8ae66ba0d77f098b71385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c325998ec689a0ad53c412377fc93786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6a9714ee323cffacc5741f049158387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845af9b3e2eb68a6263963340877cc8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53864f5cf3123a14c6395a7f04b5db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aeeaf17aac9b8dfacfe89a7e5816c590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115858973b577b31aa1686815158d0f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1fffaea6134648dfa9a3a5618be9e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c07317eb0de0335d67b0c9199d288393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3df2ea343473b4f2cb1c0af0e51cf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04170f65ac90d71a556cbcca965088c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a5441614fb317fc529ed9d626eb6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9d958b4943042854257c2f5cc4ea197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219ab4bbfcbcdb6b75023ed481ffedc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb64d4296ee8d4b1212bcc0e955fc7c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1bc8878a7d51d3be2102ecbfd075b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b58572c746d9aa9c0e1685680ef65d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e81b54afc277a46d795dd59236ebb6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d65233d8313326cf125a2a4392ba3c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb73be2a341178518f76c103eaf5b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf98cfeac36973e65a369d18a2249a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ac2a729ae53d91a867bc724e905f6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f23d45df2552deb147845e1d8d484a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e318a1399fd29180fa1317da5bcad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8c33c6372bd7ab2f66775e63411bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceecdb9849793a4170ea12a8550ef4d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150ee84e6cd92d987ac47d14a42b4fe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49acdabac95570b1f3ff62995513de4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885082529f61b7e94d5e68ab5a787bce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c2c93a6b228a2a6684b344109f128114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7524226cc13c17fa9cd90163e5af7ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629616c5d618df589cd200c63227531d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c2777a32076209c0021ca0eb3f54a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149714880d2841ab4cc0ebff02f7d3b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e5375465dd7ac4a18e50d17a19c53119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86916eebb59437dab50f8042da9450d8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f97edad376bcb04b9ffb8b2a29a2f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c9703d8988998ea0e43c0319f0791122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb2a14f06a36456db4cf3603939702123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb475f40f4ea003aa3dad01ce648a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f5edd09f39e55ba2bdad5e60d333b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d358a1a53f536877cdce5122e714f84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32e9a98ec5ef038085a650e8df251d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a522b2319dc5499cbd9fcabbf52394128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff104e5a0480b7c462841eac51319b96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123987544a443488df1ebf478b7315d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488832839e4a90745e982f6efe3d2633131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8be2d54644ce84e2a0746665315ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e92bbb60b9774547e7c1699912166133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3bef5276947a7389f9d06ddee25d9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c69a9b35b394e4f8c96bb018209bd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263b15e422df6eb2d6fdda905739d8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72faa79000b3edfb7712513020543f49137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d76287bc86cd9500fda414a587caad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f5ca9dd0ace9b164de03c618f2a36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747bf1e39f2a2254d57298c18e28b2f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b4c4b46edd18deace1d0b227f1b7a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e8eda1c84569f0d2299ef3a9ea2ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485271c21b31a16ac4104a161ba60121143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ce74f31e4b11c4fb58f4e3b1030fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955c2fd134c054f0ddafddc32ba582b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2ce8d29991a131992c1fbd6ced89f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647eb9562b9bf60bb6da66fc4e15edb3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6dcb745a4d0a0c0b28f03511cbe218148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef509f905c7285b03cac7c4ea99585149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe73e45b42d09df2f7901c3f4bceafe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe04583164bf2a33f37734da52b4656151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1c16a35018694ee41456e25ca0176152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e96b92b6ff8a1e4577dc79eea86f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d0640824f1bc5752b72c97db7362f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559020556db25f66f466c9c99d1a6e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8e09fa74b322ba3c7868f8292cb6a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0abc0ab14f900f5f03905156c2c728157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b64ea78de73aca0dadae40346a17bf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5cfd240c90d60f2f478ea2a83da1c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dae0536fb55aae1ca35730308b71cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad3bb7389d77eb79ebfac07c537ef5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5cac033bd2cdc9ec0bdb6e1b41945162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5960f908e5fd5af399f5211ac209d6fe163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95bb8f93080aa64c6dffa3ddb63389164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706194c8084c23c24194c8e81541350165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821260cac330d964bbe6f7c61ef4dc49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f59d4069d8d004d5d1836de165f10167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e056b35b08ce04b81d0c7d558b93f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e50d7289559dadd434bc6f48afd493169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a41260fe16984533ef0bef97ea120170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a62cf1ffb55d4830d8f318ae07ce6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f45be49ac1759de67750f855eeb62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68f8c62e0f17494da350cfa966dcbc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2572d0e6e28948bd61fd881679b0fd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e075bfb7125656a06139a9f96156c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f830b64124732a00abf6fb3a32f72e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5ca50b965e09e6bc8e8ddc3776b70177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff4b6c3f01c4fb90ea6c814eaf5238178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b42001b2db3aa18c86b38574731e9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6685cd94cfb67b7235bc51ff24557180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466c436c2fc27ec4ac35c9e9348e44d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f041c7b22e7784dc3f1b4467d324b971182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46595436a36f3815367b4a54ff1440f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65033190deafa747d2e0850f7371d59c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54571620c33bda71aae2be9c06da94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577afb4dff0058277f3fb2175e07aa1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8dc06833f5679b7793ca372369a1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f311d233f41bc735199f6b10f565fd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5ca0e8fb7cc099a7d19c0b7ff403c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9c3e5ba90ff3506a36bab3a438165190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f2e8bb454a578ac3bcb1fbf06e359191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d03051b7ad0dec5a32db56b48dd63192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5355eabf7d34e30318169bbb16b0274193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f0cd7834808626e051e88d5259a1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d6b936342db41b0f2af5733c7f11e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d52e97619885ddfc0be04845860a71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c10785aeb49b6f21b259657af9887197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f8b73579a12b0c9dcbdd119ede7e64198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af14e7e88dcc2446acc9f5c38738be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619cc9e6876be97749040fc359b1b17200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611a14ad178cfc9c90703d55b07f427201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99d9e469bcfcee4159719771574414202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac2317c92b109ad134632741545e6b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a7c6219602ff841e7fd20c0e12b21204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0257231224384156426516ed346e85a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b97a84a5ff051e048b852b6df80cb7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6748bdeb34c978fbc321917b02ef35d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220da7f19ff8dace322c0ab1ccec9d56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407675f006f911ea084bbbb66ef899d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e29d5858f6301cd8e6acb24983b93d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8adfb70dd16304230508606c05a88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59897078cf1bd5461166e59db3c511212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393528e095d2e657053dc4e43eb3f548213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497dddc0aaa3a30410c71610ff746324214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ba370bfb025b05e0b55b418f38eaa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66344495d651bc99c3e351fbf06398216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846c2f9ae035b7c474b00ae22c2db3b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40274740ebedf28af770fbea82fb2d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38047c6ee9e3bcb9101370deffecc3e9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b6aebcda5284ee2e0838c35dcb2b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfc6a3dfc88623f00a6d1df76a51fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333e1218d58f0d4f6d82d69fdfadf7c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2aeffd7961f5a977c4058d51efa5f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ced3a59baed3737e1237b93a65d1c6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6a7607d938396fdef896c58fe69b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40414956df8d812a3192d7ffb7d612226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13de72efcf13db7db0c8fca3e7ca81227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11ef704fd566ee825f026825a924be228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51d710141cc5821be3747d76cf6034229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9993a56ccd11ee598d1dc2f2402108230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a9af07e2d54f02c3d4f87002bf1e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf72a678487de24fd572c8c4493d3f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f618df3d41c4dfbcb886e9b5f321a00233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ba4e64fda5e49e79764beb842d4536234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721693e138fdd5a7695b66c4821a164235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c41270497a74ce704367065782050c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445f1ea1cf9c79a69c0460237613c80237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888010939e565a5809f4bbc1f7a58c60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785eaec038e6263173a51930dabb37a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5493557b059bfae3e40ac5306e22c35240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864f38e7c9b106879a73819bb25406b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a25c2ad467cde76b9b2ae8b7e8897242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5e98d2fd09a5b52b44294ae4d76f9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6032e1704995adb211eb08b3bdced6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32fda95e6971a3a3661abffcda55d2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213886423df8c73b6201f455b6af330246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42943852ac2354b4a63b62874fa97b82247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5410cd560ad233e311d83fac9871f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb658fa2dc530acad519cf3d2a6b6b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074e589b9afb7b2d994d21410ab9d73250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69796873898fa84c288c69ec8dd72f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea28ebc408194235e1ff242a3a2ea5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39326738ee3c12f388a642629af39e9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480818a169cb364ce68aa3d4cc829223254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162c3aee686132c04df2fb5982a93a5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c7165382e869c7c92b7aeaf091f57256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be2d214f30cf13cee8b526ad472712257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1daf8efad08e444f9e835b7a490a3b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163574b2616cb7f53b6676c8752b50c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5a7671e231be93af78c57643dded5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22baba7bc936e408332895aa2328507d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2bd663e6ec36435d98e837386d0a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3040a3f081d2bf5d5b67de7938597dc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abd4b2dc492fb121e1ba57d124bcc8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c746d55ec04e6511c6c90ce7bffcc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a65e388ddb2befa0db9823d377247d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf72d6c0af71eda1bb0ebb9ce2ef95267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139a91a78557f00639ee6adc4a87651268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31fd77a095573c5e44cea200d3a6be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77e394d0da9573d26a8b8694f53287270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94703f70e18d8e6682a0f32014184953271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcf5a58ee075a6d2af74dfe127a9d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f77d76296ce6f14e4e442b96053acf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac229773a7fd0fafed166fc74ca2d3f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65708de74c07acefbb57d03021a0b5b0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050e9bf82b10eb63d916815ecd1e712276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e99b84a9395b144fefec794597060277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978ce9e559b1903af180da28746f5f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c82b9ed532f60d41b24f2f90ebc786279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb14159afaf366495bc39d4299a3da4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1005fd3df28ace8bd0bea85b8e152a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9b7ddae890aee2efa8b2eaab04de2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e8b3f58e0c1fcda2e8da07c3e6b00283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480bba56be53dc29c930475a9b03da8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcea437bc0b10c95454480200a455e5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c357540788f32a1eca723279e14ac88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be7f9062b33ad95e607e84aea1f38f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48d6111636194f6f00def0df9ad610288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6288eebb3bf95ceef8fa8125c042c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02db9df7de957b9f3bddae658b455e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a010acfbec6871d4c3d77681976612291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3a6329b91464edc26cce08822a9b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3142d5810b6a5665e704e9dd386e77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b740e344437dc3a7d67f9b5c5cc91294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafceac023622c018a97f3b567ced1bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522762609e8bd23d46e8b49fc97e8719296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fc71f4f4209ec7c2d79952b7f6928297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13655766ae0755388feccfd0147758b2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee49cc4b6a27208b48f24560a034269299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9c1ae3d978aa3dc3bc7ac0198c4fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d5d1807c3a11e868193bb9f3e60ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf284f61ad40e954eb1960e3077d049302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dce6db1716b8413d71d6b770237b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d5a99847ab6b2ea00a56a3ec1df1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b816e03307d79db48c07813dd25ba2e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d86ebfa2c3d339aee303e102f81e15306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a348b9bbb8c424ffe1ca0fed88fc6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c291bf8b1fdf69c125ac2ae9581b3df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651e3e0556eddb0aea63f46cd661979309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255872b7acd1bb8e414c077c823d706e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afe433e40b33dc18f427a976105b6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d92988b62efbdf8cbe663a9a69d0b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecd95aed084d7fb036658f7d196802313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145a3275e38ecc3b9c03af8d9179dd8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5445aa47ff44426e25168819a7641f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70eb0e428615dc057a46ea7cee2fd3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8dd0ffdda5743ef4d928a264795d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f2aeb885b926ab8b230c7942b5876318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a937edb7f6860129c1c33771971427319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be648cf7e97b6e8b86ae2131e1f2c903320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443f8d56bbc8226478078acefdf85d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904c0958de9cbc3c743c1d43d9d743d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7d744aeaf74e5c4ae275f635c84cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d27889ebb418e1575377fd5acbb604324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064afabdc3f978a319385f8fe1e9458f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab106d972f41f53a0ba9378da2d9289326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5f35d0638f24736d7f19d0dba4cd1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084ebda13ea68837ce6832795d62bde328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e600f7e0f32e694fc61220daa3a0b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410f9d67e8967cac903c2702e462243330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e02ee85b716b5ad0ee968a2b45599331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3942bf8fb514c034eccbf13ab58c740332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa0b15b8f5469949ffe761e2236cdf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08edd65e3cce13321d1220f32add19334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40f6ae963435a9f3f38ee71b451ad0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444edf241f1f211af6fb51b98959bec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995ac06ae132e4480fb76f43ee6995e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21299b06f05fbc73cad406e66a79929338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33306146afb41fd98f6d87aaf8c848339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e519fd0e2d1ef357c39a600a6f79e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a7dbadd1c79cc7d1ef0a3713b2b60341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51bcaf6473e34279f19e60889ecae7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba3e874bfc7c7a54a03d7746f08f0e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaabc81983ceeac7dd6e2f204921b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cd80bd72d4a2272b0bd22f9fdf62f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67094fa013652d95da2c14f1b9a346346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22418bc5c2e4ac339cabcc4a49b3beb9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407460283646d18440379f97756a6047348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b686f65a37f4687c6f38a0d90a3def3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c1b3be6b82d5db752240e477969154350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1dc60e9a7502446971de9e47d3ace6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a08efc9af2f29cad4872b0028f22e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6609a3c1d20365d49fc631d43cfea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34017a80e0226f41796b034ac8ce832354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d7a36ca742e0f06dcaf9a338812e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6b3c2fef27324ce5752fb9a09a59d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb8c00c6188e79500824f7a31e47fc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b94fea2cf2f3acf58af7783aba9b6e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfc34c12b5f0ad1b543a8a38eea20b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fa0ac27764bb9256c554fcf3eef16360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426127a909e161e5c14e0010b09475d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ffd8e4df1cf8d4a7306f04ea180dd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd99f0eb722791c888e9c88f9966bf7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e285875c4df7b866453480d7871c7c0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbd460c6bb18f8a5b9ae0f47e79190365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291b2096abf11739ca22ca4fd996e10366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf113b7e9011bce845066f2dcbeaa7a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437ac708614f2adec9874fd8364a322368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f49a252fa0a268c4e74b37c8f2be9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6130477cdcb60076bacd433fda1f41370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd671717c968dff41aed0583ffd32023371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d5322300791b8e1ff38cc82810c35372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba21dd6271f716b2b813e04f5e875d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6b292459f715fd2df05d309ea663b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9449f0d61cd91a84961de08505073375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93746b0769770b9e760eced42e15de376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b5616830e4ff3625b01c87c67a7a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b8548942cc47fe8b53793215747b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ebaa1d9a47888f97e4366361df119379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc6f55dbe82544ddf7ed59b52a31a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badfd1ba2813403734543de6268023b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb39e94f59287b012f127e167994c68382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73fe571e57dd43e5b38f3ddef285a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460c93ce1660e89112bad1aba23b52d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55576436d96993fa4c7737aca344af33385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea653df88a702e4981af2465d117679386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c25c62d492c875ca47713d3d936e9a1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f4f495ff51d742236b19fc8abc8bf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52279bf5f93635b7cfa08345519a4d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc26e47b32f71de1faccb1b442b83d9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5ad9666d8eea010f05c3dde5d881a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011f0aeb6dc4d3cced80f94e7ef6b0d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eef65e31c3dc2383c2f7e80a83cee4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a75a984666328e717c2af544c01350394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3d9ee476971e7f32cd86845a5f116395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca99581e7ca831eb218f2bb31be5e6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1505cd1a2b3065df4858adff312417397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ea756291b3ecc4cc8754fa8988b57398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9dc84b8ca31a70a13dd489e38c2b16399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7eb31d7892f4b4537a4700f39cfcc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ef7aa8106ed239408d5bee3840198401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c643162751e1308eccb6e2ac999914e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f22469e26de67f63c98d192ad4a14403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d665c162dee1783fd9b5fd43848ea3a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc5c015279829e19f5a1bed52dd8896405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09761fd49895ef71c28dc877f5f71126406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3157ed8614eb848c0192b83e0dbd6f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572543697dc061eac309f252be2d53b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739512c1e21fd19a2b1b28dba662f88409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95d1845a8ab82ec632c8d285bae34f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487b0c6d82ca4cceb068397c93966ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ec1d1437b40dc00be070801b29ea3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434822fab9d619e69e6015180dcc530413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01e0da5125bbc31967fa55ccfe0775414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4915caa9e689a1bd35ef532d45524fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed34f1403dd7c7cb013d2d81f214c34416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b21408110d7504af83c2dc060b262417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40192186982ec0aebf62c24dae02110418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7c2d7b5658ca7ea161a7777be4420419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40996bb5b1432255de7484f2622d31420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0fbd9b32321aad7aa04ecbb79a3f79421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13022493657d37181a55feaee13e4a3a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02286ed851f69aaa6d93575f2fae8249423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068a9c87a541da168879deffc40756e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc5240ef07b09ece17184bbd64561ba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c7cc82e9b99e080c48448f4632b25426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341ab0b3f5a85b5b62a2c4be03d65fd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b95bb956f3b06fae88d107b9931b77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01ce8d0f63980d92294beb329d3817429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c063181a308e44a92bec529db29e74430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113da8d7392836b7adb426dd9a4a1b0b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41536eac39d00d466d215de46cf4d474432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f8bdf2175e6d70b295943d7a6e7cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9d0cf1d973c1b69ca54c2c3f96fa6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a101a56aac7de5e8e09c12760a27ba1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31da83101ee4be0178032b951ce752436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f157231b3f1a98c0813cd3a1cd37efd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809273e5ba88c999ee03ba73a835dfe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08493c76a13ada7c9cc7ae0f7ac0dd1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6414b76628e6282a8bc1c4e3163db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5f58827aac5d9f0a8586e8beac06d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857195d127e46c971bb0c71e375736f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057a8d8b2db26749b15c74841f9ce8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136c1ba09e46f6c2a44e7bce4b1e14f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8de25a21eb285af901d96cf653e52d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bf6b26351efd7b63122de79d28328446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b776babe7bd4752374ea40365ccee2a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd113e15ae02e006d174c025bb2a3a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577ad225f832d355293b8034a62f2a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc2cb0bf3cd488b08a7582140e57c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22706c82699c6e1b7dd0ad9f740fcec451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08a5ae420eae90a2ecb91a5233543e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6697d3e55ded1606a2f98571adf6af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd61ed3810b29a6c531eea63e4387aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379ceb0388d32500cfba6fb3189208a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478736c056f26f4282a6ffa244a524b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b60b9d89e6731f946cd4456ba30c01457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169c5328565e122ae1ad29afe9f2bea458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00f52e81c9930d23606363fe7a62c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe814c0d1eb94a6d8bc3c7a420fc2c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61654bd4362a531f964c4e90aa3ce757461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2e410ae658e6cde33a0be666346ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12aefc4491f7e6b26551e31a3f57b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464abbf894c463aac80109c602bc2bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe744c5912d538cdcc828d23b06634465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da81780025a52bd7c65715ffc48e35d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9662a4698e1a69487f600c30aa5852467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b7ea2c8e5b6ad8960475231866fe2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36527c26dce99d0c3f0dfcf07b71006469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c8379e4fa4d0ede22a6a5200ca921470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df302fc13871a15bc47c2c8beffcda471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d3e0d5174951181dafe41890a9b380472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef78c4f1b9a975a1201e75eb38046a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641abe51a684ba2adeea13582e1ca1c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf93d52c3643fb46c0f72803fe769fc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1428e5dc073c9f12ec2ac42b961aa4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b6ccbfae98683bd07c615f6a558ce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbad7acc3383da497145ad564e6924478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502a10f7a269fe486f8ca1f396f6e1d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c90300c54dcbb0f9073d306b27d73480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8118128119f8e43f76449d078851036481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e9b9fd3d0a517b928f31b0836ce30482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489f67139934f2ef9185e082e00559b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffcc4be32278bf52836fe5ac85ea80484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f1e21e3760ecac820c7888c09ac60485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b26f1ed273edeb39c4e519fbbd75f8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a1f0436c2a570228d77f1b6dbb8c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6a73a8c71229c865c6c2690d333a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d478a00fa94f2cbc892c56a6ba9e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d1ead6503fc10a92138034d65acbd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41781cb5637f0169c53b30ea49a0c7b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d882f4fca23f8eaab61d2263c6173b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08934c75acc88548b55955cb313f9b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83073657550b7a4382e12e554c84470494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8864da4b4210f5da1e0458eb4e45619495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068965ec7a17ba5324e8369db559eda496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ca6f9f77e57f03aa67e61376dd1b2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdea5436d4c6d1b45aa0ee0d06710b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49d6449806a3fb62ac37905b5abfa7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5382b657c04eeec9d33349cf7f402500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357d6dc1c5f1c193f4c2177d2c97829501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96807492a7f68a45736a37ce4358acf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81932ced1ffa12ab065cfcf8a4f9a438503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6280fd7c85a479574b4f0ef9c4f99e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb6fedce470d2cda9311d9f3d89987505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b65419536bf3df0734dbafd9455000f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b70786d0928bb88c4b962897f65242507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2bafe752256b8df2ea0478eb8e89d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cc8747165e77a6ab94a73f579e113509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8d6525100c5edee853b5f7fa1cfb3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d3a71cd6a0f93b20ba35cbeb83f9c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0e28819c8c50c7a9eac80900d66fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546d841235b0bd131ff1de5c01ac029513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1aa6294d8c1bdda3d13d2f25e141d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5adb9a7594a257bc0fa6b69017679515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785e5a3058c80d9454bea33007dc860516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07eaf22e2cea8647dec92db5f55fdad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efad01e324fd1c55e330f2aba73a82518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88757b1544f2a43c060717d01e49f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5db40f1f17fa8f87e91ffc5c2e1c7e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b750487056e7940d29ceb15aed4f0227521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126b6d84d0b8036ff210207609e927a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9760c350cf8f6cbab3f85b2edfd105523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55394431fb4d47344d116d2cf7ad769524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea83725fba614d02cc2205640a69a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd451e6c7d44c0c0c1123234f6b409c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e66ddf027a03ecbafd614d358131658527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b48015827f637276ca65a086bc1f94528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f4e2baaca349aa53b767e75a80223529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0cd439e5c56cd3daef108258988a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bff38aedc503f974271ec2e8f19cb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7b94455d6352be85dc3f2a9be2eb9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc298ae47f838a91638be5a7abaab214533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83bd24bbd2b505cff7462cb2554e3d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe655b3997c733d465e49f24d59799535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f47566b34cdc56ebdf2b01c462b18b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79944c47cf98d74d05cce5bb913bd901537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5d5e44348682a1fd8bb0a2d72cd6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f819cc77c27e0c0a5a190dacb4963539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76f854182fa21e13b27bf303a2199f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3552088620b1a3bf5e175895c22a5ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5631862ecc9e5341000b887f34197e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e44e6f439c47753c8a0e0f74d46650543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17175fd6aa882d0e994bcd94001fa333544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9d3e8c7cf0cb24dec79a19250f194545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddaf63645d96c4812b1b33bc9805297546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863ddf004639f20930c2398791ee616547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b855dcda5cf1a234203655e022f292548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d3d78af35a3a2fb5716c725d6822c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cde03df1c59430bbf311f780e843b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1148b3c5dcf15cbb9ab5b44011717551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f1bc6bebfe7f16ef3ac0295877c0a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbe048ff40241c45aaf8159c37a50b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808ebf27f7cc934e171a0f3b8313aed554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afd0894b939156f7e45779ce11adc0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bb94ceb9ae8a6a9caa60c5a41d05c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a815abd62d53084529498d42b8ef0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bddb8e2fac6fb3a1dffda7d447a7a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0221826533417d06be0855118d91f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f843671d0ec474185e08b68be1aeab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143367634d39b4df273df549a5bc41b9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df2891efb7b3354bfe4e0d9534ce7f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55113d98a253b2bfcb3c6f091855f83f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb07a7149fbfce34cd8eabc658ed609564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da123c03cbd7bde067586b21da6f95565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3f02bcea8bc592920b0703510656c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491ee4a0fc0bced8e63bf28f29088e7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152d804eee47f97a7f6d87faaad47d1a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38318b396a0e13cdc59730b5a8802b88569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a4824174292e15d32228d3cc05e9f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a7be3241c1e278c5a84d56e1a2fc3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34693821b1adfb9d32c5f324a7c69cdf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5d61b990892a44b9bc73951de4efb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f92564b6071c395468d17e100a2fcf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62826429ebf43d17bf14f61cad1216b9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f5080908ccf777c6e0732dcfdc7e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfbc2ffc8cb227cb0bcb52710eb365577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9aba1ee1907c51600b85952760078578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f38cd5eb513907c395c34e1d6c3a250579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2be82c5effa9964ca7b5923405a091580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea86ca92dc01479cfd7f629a727631cd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f8d9e6a82afe76d9256c74b79a31f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebb40fef16e655e9727261eae5cff1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971219f77b5cebf1a779d034084f492584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cba0c584afe2a84f2c9e41533e2a48585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff7a63832ace1e5bdc25292cee7e20586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589f844ca4287b728248bedf982e399587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b41c864e6970a3bd274aaf250693d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36209f3074727a9820e8adbc1acb297f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90b3688bd2f3159c01233b031dc858590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4a909717168c67f86c280851259d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a98418ec1b50057ed22349d87f71e6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11f40944f6b7b207f463d6e4a7b3c6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc107a132e27426c9017442b04716a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e501df50c065b653ea87cb88c217d6c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495429a16b39802f0daa3ec79c9146d3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada4347976c209af7b96ed846bc1c96597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d0b3501f5318f0482cd1b850b3675598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73556e64ad6b9bdd03cb2715c9c241f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a757ea6286456dfc380b2763fc891600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755de55cdc9e870a2677a51eb9871e9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380e07184db05b7de390d53c8fdf6d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7ff224d008aac2ad5fde643558cce603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cade908201e71a89308c35a1381693604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f1e039c45b24e31c898d132a35082605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60f7837d69262beda272e50b40af40606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e8f2e36ad7477749bed360471d563607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037495fc372f040b9c4fc90def9c269608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2dfc0ceef011a5faec405fe5a0a0b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916514b17c0c1bad9cdcba798965f1e8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1023de3db3813e5c869d650ebfe647d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b520ad945f97321dfccdf2c3931da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbad30ef667d06f865a821ba809e157613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81defef5b1f21eac575e742c5e03312614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766887f24876d9a4fe7c5db1a396737615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f051cc082765753234beebdf971f5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d0a48399b84adad7fe0572a6646fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e22fd91113f858b1cad4b727c68658618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8905b6760b4233fb26323c48a1b17619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa559b735760f3f83b7d676e0de7d8c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658265c9d04937277c9ebe147fd2373621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6945bdf824086520ab7cf98148d9c1a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c028b776c45de82da76d75950e1499c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2a428baec84e166cd6f3a9a25798b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77444c468cdaceb7f7d6465301af8a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea2772bd750adf6b3c045270058120626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf39c0f341598148cbe515225f849c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ae714c3c976b2b337a6b819a7e680628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7e24de3a01c09cae33bcf478f4319629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffddc1c38734556f1df7ba9acb7245630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7235a3c54827b735be26d666ff7110631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a74c916b8a8be4f098015dc080928632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aeb6e49f503a67954e81fbe73408ac633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804791671a79d2991b3db8fa40ecb0a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83007b0083fe22672c892c7aea8fe7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af4cce5c6bf7f1bb17271f3654920a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74cea4fcf6e8f987b34c5855ce9834637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55102deaef197520788fba61191b54ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa0a1d00f56157acaab94b646cbcec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ceb2b241cf583d6a93c47e2d05cc27640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe68601325eeb7a70769c85f98a3e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faea0e497ed121f8b685f19e431236f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5a9655c2ae066a1484743b0b8b274643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42426f1bb374d1e5888d0dba3c89bcf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720fe7726c1144f4baf23185270f7d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae6454edd4ef836101f896c785c8c4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb616f268d231e04ee19d615f29008f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc452693a31ec489d18cc9e450f6b6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c5380ae7de2495c000dfae2982770649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273accf22616a538a7226ea93a71967650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d689a4c7575910e17756d63ef979b7c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff2fe1a047e7d8077890bd636686a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab815f473103e7fec44fa5955bea2b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ea7e6959eed36f8dc859c8b3fbccf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c2a90f0cc859061d7659f9abfd212655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e94dc3c397e4e5ad14f4f367260266656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48fd5d022b889338aa6c45f82873c5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7141f62ac09077cb83eb413f2b46d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53371597c90b333ba1a593e86ad80e39659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640a476ee9223fe81c5bcd7f71ac8e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fde06584dc00f9c40265786281a0cb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28b56654d1f51eda6ffb258c80c753662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e225d7689eea494cd030c3039f2f974663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a702d186a8283c6a4454addca99b8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5304ce9a14047b7ef329b8ab2746b16665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9628e40068b8ae4fd9615d0208281666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6778f248c267e29ae6d87e299285c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed927a102ed808ccf48ea92bbf70720668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6549541d74a25d9bd0b0bfffee60d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206374ed7c8d966149077bbe87d49da9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dae12a0d17327a6e76e992110fd6b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c994004edb8d1c157f9756ec9fa2142672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086058880fb3ea38bd2022fe510ba88c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f228d9dce60c2b5b719c0aa8a961ea0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334108300edccc95add36ff4210ec80675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0ec8029479f6912c1b4cb379e1216676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ddb6bbb5193c9290c8760b77a8ead677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc737f26443889be9c286358c3839ce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fcd9707b89f9a5db9fa2c297dee64679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206736e5457f302a6ea19a004a9af47680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0239401f196a4565d1e1b28aa684a37b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80b1d25dc2a22f8c0de0deb60b45bf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6745d936e20ef25739e1422687746683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cc084aee5d95c1c752a8b179915db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e321ad8e19d0d1b4b7b84f843f1e9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a9a2ab9713ed70b78c2bf2db1bd68686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a328c8e5336559e45cdbef5ec7733a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e8fc6563bdc331d500474463d8a27688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28689bf8b4519e958822c31ca2ebdb03689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a718e39b758c3bee85aa22acbd2e2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3986ed09cf237c0b98da3a4038f74691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2774df0d4a9d7afa39e91a106ce4e9c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9104d7964e1436a53ef44c2dde213693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a414b076e7e7b1ef5402751f3dda6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828fb4c7300d35bf2e3bc9066ed505c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4a45e4a1b893098a49cbf8ab84c6c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22ffe72bde417c90710b8e619129ae697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b55c8fd39593db903a458b5502472d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec1903b4e3daa6d39873dcd7ac0a00699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc473a203055475e0695868b554f7b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f6d6c3b1ee010211607ff4d5f0d49701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764041e0382c7ce12f75490a411fe69702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289d4cadaeb647e7e8d3455d30d3b08703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdf5b4b69be40b0b0eb494ef6bbded704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7cb892c757fc2a403ac5c2e7d8a65705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e74ce672c4086fdf34b715bb88ac71706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78b575b0bf04f76b4c076f3392a21b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de5c06990af4ead9ba3789c886fd31708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c072e81d3ab8eaf3b884add9695f95709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e796d861c840a804b40a99fc93d81710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e974303d18aa354788ee7cb46e1b3c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4efd1923a5bf3bde0315e9b84d9d2f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741ff87418378e360df4fba3ed2687d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d12e627e8d39a2b90eae72ccbd646714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e7dd25093dcd61d9c684ca02d5797715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe816dfbe02d8b439940b69e8dee51716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2de37c4ecc4f672d54ccf3180a20c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3e30a44095a203700fc15d24369f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f132dd8ca038403980403bea2e5e7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108e536eb331d68993aff5a816fb9ef720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5b01438259d07fcd7d179a8147abe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6bd92b08b85a9d5b28f98413214e5a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071860534d13f193a635990900fe3886723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371a57ef6f2a853b0a1328144414378724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d73ec335937a571d6558fdaa17d62725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bc66dde394a10ed4d6089194edae3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0ce1a66fc339faeaa1b2f10c5ce0a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746a42ceaac5bde54f8a3b04703358d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a5d450084066c17d5cff23a59bbfd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381964e3195d58d9f0e0bf97b89b2304730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86219a5bc016026221e653bc52babfe2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38dd5d07980831284f2c0bcd00e35cc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414859a92f5d86056dc2f69fb75add5f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c30ccdea79495f995fad4d5a7e68b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860125691425428c8c639b475933921735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb34bc07b686a8aa1da26074a2f9dd6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0fec59d87628f76ab51eff5957973737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618fb4bd4cf2fb7fcee78b748954829738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4546e5f0819718fbc761f03a6437a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023bcf453be028bcb252b2279ba3a71740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a657601d3557e275181f13c57a7457741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f4940063811c46656e5eb39338b86742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c48f2a00f2ed5febdb44ef06c443c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02791de43988bb6d7ad9de5c3edbe8b1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53638d4505f110261c5f078fa7b4b4d5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d21cdc983de86a6ea772638f840ddcc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fce025b49ef3ebc2f97121086b99e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c2934a34dfd2c86ba120cf58257d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acba666e254324ba850c8cbcf3ccbe8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a456953a06e375ea67c36e29b902d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cf8418602304c6326c9857ff2d7da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6626c149a918d9200fd508cfed5fec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5bc2a7a319423af801ffe75959dfa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d71e304730e847f1cb4f2b6a0ea1d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eaa1009e91bdf5818a0717792863b1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679474c4272e5cb54420683c0921f8b8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e079d4be22283b8d6a53132a620bb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a406166688ae6e1c53fb550f162c26758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3aa0c5dd62a04e45044183265da35759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>