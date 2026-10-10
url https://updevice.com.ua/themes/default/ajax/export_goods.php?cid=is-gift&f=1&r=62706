--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7540119cbcbdf0c376ceb17f60df2b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8a6a25d44895680c84c7fea5e6e462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73f541424615a1ca821b8bbabb55383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d9536a695961d66ae6b5de67e5ef74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd27d5a4ccb742bdd7966b1fcaa05c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e072b9d753035d83aa22650b6adce6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32422f47aee64e0934a1afe6aafc6d287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fbee98daffb57541edb5e4ab69df98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379af831997a22fa8fa233cfe9f20b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fa5b4a2d4d64467441c6d820b6c5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c355457ed4b79ed28a6f54f84073ad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb162eae32d7fffc602a8ec79beff56212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9a4b27a67156f5b18651cdf8e63b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4da7131bac752b01a0f8e765ffc57f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed96ba8270bd53475d9622b2e9caf515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728abce946e55f2cff0e9711f9492bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4ab06af91dda63490cfaa5f07160d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1b3322931c248287cf05b0d415e7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894657e8e2e73e9ab2dbffabd1e6e5ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c51649fc0598c8d34d0939b8c4162120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98930cddeb3477ca78a4f36c0a71ca5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b535e82aa847db779baf9f19451cb3622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d6d8d4bea2618e2b5a6a28bc6427023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3995c1d0c5e51d8b44716b32ccd8724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72852caf2ebdbaad26213d9d6d435fc025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334736ade2c8db6aa331cd9f693370626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d978b5657461a60c36cc9a1ba7f4be527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a46999942a183179e566b1837a2fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc247a6353cdbcf09baef3ff3aed2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f1979c3972cf88911d959fea38afc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb290ae31d3ea4eec76f39356958ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabd79f5db11ca60a9d0b30491f241d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73875b9203892dc0627a3f6128527b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752203a4a577aa6a880f49d1d01cd3934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194f08d823d79bba5ee48139266b07c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8f2bca0eb4bda8d1451b5ea85a7cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f92406f49517de5dd13f8b09657ce437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b11ae8c2e18f118599771fb3e72fcb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed510c0f79a86de1aefb5de366b88dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e492229deaf6fcc7c636b0f2b50ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951655eaea804165c5bf66556923ef7241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5ecadff0dd4bc2cd28f3034eed7d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a1b9a5c04cde365081bece44173c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d70ac4162ad7e6c90557283ea578ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a9ce6dc80cb380f12f3aa954f64a545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb027e1205c0af9bd03a99909390d86946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7dcbda4a8431ca0b52ffc977d24de547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166e0ac0caeecc97e3e4adaf33038dd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341f44882df84c10c6ecccf6a3fd6b349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564844cc235da2576079c430cfa911850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5cec8c4ebfee52773b1ce0acee81651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e974323a1d0e6b3a8699e817556bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b63251cef19e80fff399fdc5e076553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bd50dfe9529e30c3218767c8d849e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a84daf0d53a652c407108840746bf455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe795fd9418ccd7a2b269e272d9255856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb193922e855096c2b88b049346ac1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b383c789a9034faad05c9a7b1c5851558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368ab8033ec51ca18afaa143d72100359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925740bd64898b6b1bb8ee838b2117d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa92eb01030e696775088b4e95339f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b9a99140514e617ddf555f8f0293962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a0108cfbf3a61a03daa52f1d0c19a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e82e1a16c4f2a997822b6f0fe35ab964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054d4695ba61eeee87b9f4b06c28d6765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84ca2d9b9be35569d28ef3bd3e876066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf7c7b4ebc513094e50e285bf1483567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cae2175e5f6c98662121abc5f92b1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409533c0889803bc14b6d402d15184169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d014009da2d320a7d8b359eebf5c670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48092fe626257138e051932b02f97f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26213987bbdda10f4c618bd12d5283c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42977d0f312fc84164eb70eebfe8653373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b4e3a08f730d31b9afb9a33d3530c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b745febf2ea16271c5766e9f0bc5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd37b6e54f806e4fa82e9795b677d9776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7eb2f670f7fc59b8f86cf8abdde57277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f3c6f1a88d0de2147c2f8da6bc06778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c935167bd4040cfc2d0caeb28e18479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245e9baaaa6e3983c99ff7d1def80e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ff02fc1ad7d4a8dd58e953832499f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579bfab0a6188155dec6bbf0e5de876182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab7cdb4f1959dc0c8bfcdd98a7ceda83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fca4da2047967ea0e32798c1192a4e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125f819d17ca13f379d830fab67f6d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfa837d5503cee1f1fc25bc64bfcac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7542cbcc252f18cf3cee83d4e465c0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddb87fdd054230846be7c864bce7e188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb540674c88fbd5a0f59f5f85f7f735189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abd4de1e819813b5d46bb396d06a8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dc2c1528c0c5b7a286cda0cb6535891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e61f2e4b1cf2707196620ea82225292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673615b9ab4721251cc588daa1f1c1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23c7415565ea0e2b6d6e34b13304d894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c43195cddb27e870a1b0cdc49da1395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7879a3d4312023715688aafb0fb01be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f80c3cfbe39786cbd6ab872b82bd0997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6251beba62ce0f3f731641c9be06b7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2909da87a67d3f8ccdc0e5b4ba4d4c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7a484e8edc949b9403228d37efc33100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db546ea3e4910d8796d29fdc001c93101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35812cfd5d7b5caa9c7542c87a8398b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356c57072204457e8c16d862e7826c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afd72a8cae8f06d95b0e4079aef0ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257b01c8e5bb78f3be9c784e5720976105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e72b2a39906ddb3c9d38baab4e7645106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f7d4304ad8ae4f7713e120e0c15ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d79c245a78b6d0697668d4e60f6d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301542fd92e33f06eabc4f4688193f62109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c01e03724e66fe0e1c042fcf62cd14110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adcfa40aff04f8e00ea2ceaf91fa9b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceba6f26527b08e630436ff9e11e775112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fb05f02c47a69a9f5390e6c8ff1b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ea4d74a077d6d4562162bc2c1cab4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abab868d9bafc074d335db1e531890115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47226fd4a5a0272fcbeacb0c2eb42c9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf886e6158ba18c6e5f92b7ae33155117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a6d2518e3333288dd875b975cbdb7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369dffe15e64d2b2001985f497d6aef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603ae65748cd1bf845b8fa9e325dea1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff982b0e102af52f38244bcd20a0ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b1591845a2ec7e43252e3c1122c9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd046c68a33d1fba5fe90070add687123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55aca9959bd3d9093f985a8bc6910c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be18d938baefbda2e21f602a61bdb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffad74b5389a1322731aa439c93ad8f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938aa63017cf477c01afd49dfec1ad72127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a5d6e09ba2e3d81e754861e5d38a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f4dcd0d095f192e1a398214bc5ba50129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e3541cdef1780a6b9c3c30d5ebc5d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ce7ca31f41673fd0dfff364d87931131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddba31ded88b571d18e666add416761132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217f9334107097eb41ed4ee783362e8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115f34d44ee7826af36360c7297e0e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4eff05aff8989775471456983d955135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed91e701be37446530c0d1551f0aab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325d90dd93ca34a1a460eb64ad8748c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e41b37af45383b17bbebe2eca72caf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78294c53111d2336a649e8fbc95c9004139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97625ad76b9b2f4a7de276ea9a4de1b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa529934afbf76ec3eebc6f8eee5a4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9faaee4c38d1138242fd92ebb33ce3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63042f99dfdb11f95f85264033ccd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106df6567170c0534c3158a053b75a8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f539f369afece6cdc27c3eade1df6d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1326bc95e07496e87930cd0ab7062146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0709bbe75118937b723bd280f7cf2b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c952921226b47f4580ef5c611172219148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d26763f0907efccf0689a81d355baf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ec18d531eaa127bff3fd5533b246c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788bc96726517a26c23a826cc4e152f7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3c10a79ca99cb262283d0f82e8fb1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f2c761ed51a7752f209000b041609153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3b3ff13aba57ab54efa6e8af1b663154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f6b48067241d31f711135dd3f290a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4583e06195416244734fdc06c7f05e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dcce9f2e1af277dc78d321427c0c7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb196b05bd132c357191d5507933c363158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51bc8c959bea4584fade4e669e4078159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58569d043f75777ab515792a255cc10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451bc5e4ad6f9bf13e55d68f9565daa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fd0de32d2cb5ec43718ed42b44393162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24673a2e4e7e9438633286020371d7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf283e03b514cbe2e7a22c04af0ff2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce60f34bbad941ae51308d93be8ea79165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1df5bcedd2b0624c07ffb0ba261a15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00af8c37d93d086acd7dfe5f38c0a25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc258bb77fa82a0fb8a246d9a60979168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cacf7698a02aabf24b92a1f3a8aec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca33205653c8a0e59ed8ea0a48cc511170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8f4d8818bdfbaee8bfe254e644b2e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be14143e619f8e933df8da2b4faef7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6d9d378d0fc1fbb35a859fd84e32c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7965509e22a80bd8e1da461a24ddc9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b09a47aaa4ba52e12a2fd1a47133f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990537cad123a3d0e435a6d37f53781176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a1fb4ef506870358862b165e33c5e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc89693fccb31505e31cf82b12d6634178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff794fd54ba3f1deca5a64b6d5fd52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be438a5bd67a04c884735a9cf0757947180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c81af8dc267c9bcdc587799c2b7f2d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf7bfbb2236e4f6b25870599093d33182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a35b3a5c6afe148ca331daf73c196183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd508eb410968c7953a36eba77c6a717184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd178351d94794c84dd80f3b5e2bd81185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa675da2f29172c37c93b4a7d7f131186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2677cd5fcfa2df30d437cee809997187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79997a7399d419ad9f6a4d85741ca436188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6756f243a0f542393a2d4ac3ea3b7a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e94443b469846f0bd1f432f6f409b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ffb17b109d87e0458200d20558bbb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd94b1ba7ac6aefabcf0d30381a35e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d5d22c8432107494ce9137647895f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a9989ce10e368a29b38ab9cc80532194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a0cdefd3cb9369a8e5e68f53fbda1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce6bd9caa5a563238a358bd03fc047196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3959a198449947529c7a5c7156c4cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af71348d60415391425d0f899eebdd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd5c924e503afd41240fd2ea290faa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31154b472b167bfec2aa1af4bd119eb1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030111f8d2844f509c75fc1210ba51c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a724586d613428e64e1c79b86fac7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a7e9f6f14c338fc4498b601f45274203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f8b75eb807afd502ae01389d61601204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899aa9969b77733c8a056162b9daa48205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fc3d732b03bf52c8951fd7360e0eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c6a0f51299d392db811d34140d7bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f338ea284c50d9017184058e24a0d08208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626706db4dd2db707aa6bd04d5acf6bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519af199a8ab9fb1309e07af1fb49cdc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a335f5a29a0357386b477eb7fd7981b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79db7c75513cdf30fd376cfe603bce212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4d94297c9b212f0380f001cdcc2a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b624a9b10ec1695eb0a85227c97c5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead24e645777d02bfdde5b74358e5c0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68862e8efa1b988e077d29956153f77d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6a2a340e0073935bf724b4c4d43d69217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512edf3e729e2768fe056da46b18d2a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e79a6bb6b0baa824ccab4291c42afb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a604f11838c9829aaa67e0b4a4c22e9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b17dddb63613ccbdf3967c08600d66221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af370c49b126f8e11a83ebc525cdb798222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc242523f3b0d5fcd9e28993881cc53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54278e0a5310878ff2f9ab53e85f6dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ee8a066eec2d73ec99b85e9fd13ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ba3aed3cb81516df1af0958ba1b9c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb33b8b27e0577109f1be5d89d9430227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6b8b73471863a9fdb77fe770041a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcf8a1c20fdceefb81c25f2370258f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43004be5d8d42ea81e645e7fbf56ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63cc0728e1136872002a2683cc4bab6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de3c2e8cebd0e0516d277bd4ee1f33232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920b4aa6853fd361215554804849d37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50526efe357f845ddc30ad4f6a734846234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68094d49f0511f1eaa33b87b83d84954235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27642f87449ecfadab601fe73d0bb8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52583866364b82df37e6c838e223e2a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e319f7b7295f9002f49048aa42f4355238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c3f4fbc0ccefb593bc878d52a74e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901343489606cc213375939fc22be1d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3e94ccb6246855877f8093e5858eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b42bf6da1e605ce178dff2b7a5cbe4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b9cb82a164c577cf390b72a782c05243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34a29aa153fa90a979aa027f7fd5cf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0659868fe31a13501d5b346b09ae2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df34d0fb923a9a3105ab2d85f4adac4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a1ef83f1687a07261d26c6eb2f289247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a3a0d286557e2b5a375a1e4f94d99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed77addda7021e191f6143686de66ed249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c7fc8f403bf595452beebf296ada2a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89591e1a8657708fb5dcb4709565389f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b0e9423d8a6e3250c624e3e45b5c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f5daefbaab6da867f85e9884b0155253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f089ad0c12e3d906eb6efeaecc850254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87056b4349c953d0856d87b4ea9308255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf190c728815192a46094d7819a9925256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870fdfe398fe5514ed886bfc8336361257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b761d6a9c77d9dc10415bc3150c81258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efee106072c61691263247ab3135c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56a9f5f857c94526036986d95ac721260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f7b8f3ad19f2a17b3d06df531bcbe4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d805a092609b8712e0e970cb0e55e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea26720a8d800f5aa3d417c130d16ae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557606382c31bafbdf4f65385b036213264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f8fdad530202d6fc9100392726d27265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c360dede35b52f7afe6322ed15488266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43eb12bc3dd2dfffa4b42645efd4ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f37cae5b2bd4ff0418b54bef4ca546268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f55e6f59624197f2e2095fc6e06d7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3d289c7bc8ae6a33bb13ca32e150b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d3f47e789ab08c5cf7d9bb021cbbe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b65966f2f57b40b06e7d76f49c52b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010f68e942b102b7ad631b9c25cafd9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0657ca538e342ac0e5b66d9e040a67a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17e6b52fe5779275ae13fd81094c00275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb744292e6e78e1e81fe76b068c48845276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388439aa172b5220150893416e65095b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc97a167d505242d1fb9bc2cd01433278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aca37048724f2e352b0bc44c50d010279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9eece7e79377c305bb04b3e35bca58280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53f818d987b344e427b07e7ad04a06281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c4cb0b266b8c2be065b7ad364e58c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afefb549cf11309cee356ad5a5e5ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5f84449a438aba38c79486c4e0e5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b6dc8640ab36e2b7cad8de637dba0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228945869d965f8673cff8e8b101207286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a8aced1a32de461d7b4deb6b45a5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50eebd914b7d41719bb049f97edae5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5dcb51e5a39e937d08248c4f6adb79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271126d73e0dafe7b0793876937413a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fdc4f923ed46b4d998aa500da37c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4048b9d31499ee33a59cbf6f134c0e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7d28015777c3a630f23d88c15607c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e75091a9a5694b6b7a80d1c35ffe97294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747bac3f9407b1fb2e4fb9754c3f86b1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0e0ca13c690fc197966b4f41fabb7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60493db222b8729459ed01adefd02418297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de3f4d1ab8fe0c454c7acb97a1ffb0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61f855d3abed4c0894948e10fdaacf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac52d079561063c1c377abaeecc5d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268def34123d7bf8cb02385434b82e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d59b53c3518bc9f6e52b419986936302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97b1519a63c9ea80773d1fd01a4407303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f64d1f7116fbe85c6a799728327814304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e33890a3669c2c198b3ad1c1d6a82305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13eec3c058632a61e462606a5d821ce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8bc7e53ac5f55d04cc0eb221150e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59b20401eb333226c7ac55892fc4b0f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a779d686b4f6caf37f9110679014f16309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040dbcac7e8879391eb205cf27f3aad2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e85e6ed2f61eb83423f03e864226ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dab9d4d306ee6044443fbae8f31ca0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523b42761380f9c1587680531e7bd7f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12bba412adfbbcd13b77282f623359e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3204e591f7321dfc12c9d854001997f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caf53455d43fcb283c967339b55d75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc9af962f7f039ff5c72cc477f6bac317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8dedc05148d1c70762059bf634f65318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7002af6bbe43b8320c6a0fc083a7f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02b13cc83e31a73d25692761ecf11c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67837971424b99c1cb942e0f497560a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a90da8ea16ccae05b0f4f791856942322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dab5fa89b017b2e6fabc0f3e04a4e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dc708b09334f4195035a18ccb2f6c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759596169d9c8a1ec1e316857ba4bce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a94d04af048f5a2a1a03b19600f10326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c78f8cd933e3f7e3e1614b9ce90351327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8d74e75f3f11dd740a288e47ecc6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3510b3b35b9d300690dcc87f17254329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea95ba8579dc3fb13da76ed13e53245330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88617e6bdf33f0305b6c8ddf97d4d0e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774e2bbc04fa32d58e975c94fc4c2db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09e0ad41b0036a560c419038ed3f09333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996efe49c67a402a23eb6eb57a2680a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e28b4c142fdbf48574c6f5fbe5ca9b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d029370158655fef5652af87392b32c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c192a4cd8e0d8d09815b53f35beab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19adc362d6d0077ee312d07f3a983d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ca711a29f4e40424e44aedc7f0dd1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3c2e508f9de917f55c78582c66ba2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e53bf91bba03c534d6bd4789e17af2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e51bc4d204c6af49905036513f5166342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aad1efbd129a355cdc79f4ebd6ae9d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8735a27a581674a1683b8c9e54ad1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc06ededc7313dbfa3aa3a7ace3708345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173146edbd0b4cbc54330fdd4b481931346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3c0822e85794b0a832d5598ff6a2d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6bc0ef97d7b6cdcfdf33ca91bdbde348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c85547e1f4e03cdb941e670515c11349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d0dc8034276cc1c269e4e5626fab9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380736760740942133254d532f015c59351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08412e73423de1175cbbe23aac432d57352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ead8433e65fbe2d92490c9f2f1f4f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd034113b3b608baa0e13eb806a92e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae717f8c27861effceed2972be8f14d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9bbf029a1c27d33ed28426de6e803356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b97382ffcea7d950b26422c40a246357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56a82259f52a27832241a835ea392b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5b5865acaa5da618bc735d5bfa7e3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb612caa84e3cb16f4b6dad492b50a0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee76d93c95bc9c3890f2611cf1a100361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df589ef8733e985dc5fc4330379a52362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fd29cf225ad0e7c59397a1c65b8f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cb0c1547db9c94deaf5e9c437a123364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd9302ec603909c7ca864996f94aca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5b366925fb0188ebccb773cf462c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f6675593ebcb02d64c559fce17833367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f7e6888650cdee55e4c9e03575c15368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956ec6836caa625ab2a5a98526177db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc0a5d478d1b31ea9a3b6a3208deed370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203f1c9bcc275816b1799646c84918a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7fdbf11da1a8d8c45ed72fa0d3761372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b039a3e7579ceb464d7c5c6fead14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09824a332591bf61d2df43071b686df374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fc8ebbe24dd9655f4471ec1d06b24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ea89098d5205b4c8fc2fbc3a7365d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fb0a0193fd5bfa946e9fbfeeeed86377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442d87a0638d641a9650ab719530f73378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7e7c0590afc67021776707d71c47e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3ec532b72b115fbfe08810054f8cd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2fe4e9a399a4110702d20e173c63de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517154f69acdf479b3c8cd21c1eeb0f7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c05aa0fb42092255317988d8b85fc86383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b333c856efcc9ac69aa0c5a00e2a5ec384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a580cec8d6e5ec4a6b76cd581572f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17092cc7d7b5f18667dbd6de26c5abaf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1603ec76c90e0045f96f227dd440e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc11d92fe5661a1a5c5df2ff9975f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b461d6c0aba6876618093d422ababc41389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257edf96495e103e367217127575d34390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1887e456b579d7b12c7cfde08e03ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf9d278ba9eb9a369debd3b3d19003392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69d1168cf32c658def6b08ed0f4301393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb22521c7ef768035a6156a9cd00ca6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354beec0648b93b7e84ca749526b6476395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ba4ff1e8e5c620d1ea5969a68548f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda9f639202d9c0939f2331a966d3c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122d9297a8651db51ff0baa7bfb892e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e841267a2e6cc9864cdc050f7287a9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc18acdd40442b58b25e58e2ca20f9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd2db57993a359e881fb1f74e0ec0e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b4e01494f16a89e5d49dceec913e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c061d86ea0c01c1339d1860fb2e9b01b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b34db818ca9c8186e5b2ec7f95197404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99613679fe08d7f785f8d960c31017af405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0258423f3ebf4ec9c1cb6818d05dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8110487254903db926f545a4df7d4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df866bd6cc3200e227260f37740280d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b9d308534cc27ba43539a28d47c11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d038544320a2d9c5600f5ceb9b30f76410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f6d08933c79319493f1baca2c38aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e875919d788d5ce4c1b483526e18b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639e642b2cf7367102ad9934019dd27413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7ca2e738517dee3e7dd27ccfd94b1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e1712e121da57af595bb3c5cf3329415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04c811a06f6c35613211551540e533416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2f8d97343ab95981cb0f3bf9e7ef2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24e7e215816a6b3b9cdf7526a46153418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097df85ae099702f3aac2b46e56748aa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758f57e904086a563ab9b3bc885a164420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae909809d99ac992eeb4d4ff8743543f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767dfb1f44cc3058a8d34f3f78244892422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4327e498eed7465f3939984065c45cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ebda83c164422fbc93863b2632e0cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2606a50eb6a5e3b311b0bed0e5e8bdc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370920f4316e139013e00682879d07e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45865168c851f687ce2de7e42ec1765a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f8b1203feee9bea028b0897223bf68428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3244c72fbc11546b4e7eccc275a780429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47272bdf0389307ac6259ecf3fa40f1d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276b4a81538e37300696b4353bdd625431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d02e9f03188ad0606dc5993d859306432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3393c572ec3e93359352628816b61433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef1e828bba0d73778739a0fee84f03434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0cdff670f0a4953173947d365c316435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbacba67706b53d4c4d8aac1ef1718436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583b3ec0a7a1fa014d2b2ef1f305132437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253f0dec0a680124cc1c29bc30f53c4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65568bfa04ba490717a63ec5d7961a86439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a85a79a10c5809949ced52800af42d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce76cb0e54d5d060c06c6d13d47103441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e41d7a42f1add417a0bf2fd832922c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5b3b1ee22fa15ad02e79ac429c2ee443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c757bb7fa2ca7e460e5f0f9a36a12444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855aff6c4fe8320f89731cb7107ce56445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ff5f780696d3845091f0251db9067446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee885306f352292d10667792bb8c5c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e2cc141da10fbbd3c683853480cd7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227ac2f2afbe1e620da10462f62b0ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4b227cc93b94e4545b98a646a6a15450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58305f34a05c5cfcf562dfbefa9c8b4a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b79803c8534e86ace6f084e56c1b27452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5a874b7b68e0ef7e587c21e55de67453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464f23289a28d985a066ae0c9d588fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1032e17881e458959a6403bdef4edb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a886ee67b4f79239f4ba35c8537f6d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4946379b04abe45d9ad22efa972542457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2df88a736a76c86dce1520b0669b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95ff7e36a95f06ed39edfecf1c7044459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2dba3f2a343e5454890b501d72442460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bd3742cd4ddf0368c5095e20b54de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57162f2940c0a7d169cc3014660a492d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfd889cb37df2f6bd8f9cb55d5c8cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752bfd4550a4c92205e95c9c63ef53b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196dd5cc5951d26400899c4a566f252d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed79a182a0283055d32daa43eb9aa7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14014a3542aa45835c5389b468b838b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bba031d0f9e9baaa4850ef03a9b25e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d197f6cbab1a1fab918ae1f9c5d4772469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39692779e20d24c55330898e99b9286470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16e7d58ceef9d228c9fb15f7d30e54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30b790407bef4e4aaed3d82331f77d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f30d5401ac186f6fdb95d429c702a6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaebce1264709a24ad7085ac2021c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556277abaafa33bc23aa68aa7a3037d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7ae1038008e8c05874403aabceede476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769821ed8c7d19b03101c4fd51d0316477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd9ad6537f78a514629e1aed0e98760478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1f08d6df44e70210c73d771260970d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fa1b27b2e50610dbd95c08933a3a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97326955d1b3324d38d98bba616868481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8482724ca57416da2116c4fa8688a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e77a7c656975efd77e3f7ac7c9bcc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad050c49b94eee76162e8b44f3c54b09484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff056d7631cf1ad7a4143bf573c0b47485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825001876cb8cf17b62a4ad4527866f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0a691d4acb123a01870a5eb53c737487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9f17804657c9623a804dc7f2d1ece488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e013d9c1866efb1b23fb087c313f745489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ef4a27b009f29340e97aae4e6056b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650de2e584d71ab6be2fd86aaf191d2e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bcbce253da4ee1b047abf042fbc365492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806afc7b066da1bd278eae8737d832e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def92e8686ac72ec394113441d2c26bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449cd3c96a27cd457c114f313b4041e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cf605399940c05e9606ba05bb3fce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e868960180f823d3000be355cdb86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248a779d724e7957db3250736848002498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0a99c2cfa4c2600cc3ce0982f1d97499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9813acae6473ed74b5c767b8faed1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179164dbbd18be26449a84874114dde501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c1e9a085f60b443d1601f29075bc1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2715f80faa3fc694f6f8132d919669503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761772681a80c8c4112510aaa181b2b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ba94fa35ed6343cadbf0478829778505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455e2fcb3e371f502509645c6ed9a26506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d2701c0ac3d1dc4704d5be3070095a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c3e8be03b25165902a77b90a21aee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cb99ffb6354292f882974051566bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b363b5b2dd3073fe348483777cca14b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbfa932231f1cc2a05cbefb8e4677e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55646c09c13a3123f49affedfd10784512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91cf71215a754171cdaa5f41fda2d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ecdf7d5558bfa3b95a61648b6af1d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82e844d7b32603eb01bbc02ae40cca515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e50dea4aba9ea83b6361a7e572620516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb0df8959555fdcc6060c5ebcd213f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78eb7e26bae225ad502044923901659518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa87787d988cedf7b64b92556a72c09519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223fad7179befca832b62c9d2d42035520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedcccce565b5d6eb5645e1c433e324521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea3b6a9a8a0fb84b3aaa1f5cdc3da8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39076158860e7abee9a6b5a47b649b73523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb77cafb54b2dbbd558bc9e0bcb1e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3793c61d5f494d43eb5385bb127f0ca525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ca058eb1368da01c07abbff05069d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da3e2a0902fd13f764f00bbe880c60527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df83ca865257adbe1725f6e48b93d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8693dbc6f963547bd90d49cfc71a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d310c6bd18ac82b24917d8efdda86530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b4b46b6246c22cf311768cd85c5fce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46945aad3ea1e0154c7e31a2b882b005532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d46e9aed76b190131abcb44b927508533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420d74268d3553475a8e14d817da266534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758b914d7110d26008b1c47b336807e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0763edd2926900634c389b2048463d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd363d5dfcfae248dd1f510302475af0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698d7ae41becd3863ce13a18addcedb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4e747d6a374548c025d9c96c1aade539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00031826c1e615646a3737d83856fc06540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b6721ed6e58cba91b26f111eb6d24541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5df74e8c23b680be7a2b913c5284b7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eceaf26403d81d06c8bab6ca312d6f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba180586d308f4afa4674594e168839544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644d7b20768aab64793ea95b6d8dc85545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7d37155c8cfc8b9388336099e8d00546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53af8e4c29bf1d1e4b4d572918a7ca547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a880a227a84adad3b980df21a98b20548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953276a6b292f5ae7bc6161eaccbaa96549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589253506fa940bd47b605abc4831d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17af72925abcb3999bd599fdb8b0fa7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ec648c3fa807a4a88fb5ccfafec3c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc99ea52fff73b9054cc7f863778e20553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28caff1a764db5548f6a0d91c7167bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabbd8a03c6257de165905735b9b1b87555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1981c4847755453707ed5fd84a542c0f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa36498d729052d881494c139fc9cb5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5672d6e79122f0eebd15d7100184ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e644366661f2d18f84aca2f454323f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226a8baedc0283207b648079e1394cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05d16ac7c0eb35b71d44cfba1dd9cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29314bac4ef9d33263837a9ead0b1aad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03dfef3cce7e26911151c8cf146724563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df318616ff8eb1c16591fa26ef33e84f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b41f831302f0fce80c20cd3f41ef5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1109c9adf5e08a19a6bbbb6e79d22566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606a61c55670d0c8042f270b2fa653b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d593d7b12ca2955fea8145cc1e00b4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db6069e662a73fbecb94558942eb94569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0fb74bd6b48c5f0e5f0467b851d8f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18217b609da373e9f393741b2bfb0e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a1f0e9181c4099bd43f276757beb9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461a3804c11fe1f32b126cb1504703a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd46f1380d78caa205be4701614dfd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d90ca2db935c8a0ad5f7b2bc168fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ec4bb7b03fab819254453720350c9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7fbb4bcb560edc2cf698c4522cf07b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97625ddc11254a6b3f8f1ebb55e3684d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59e5d9210387f1515e91e6b6fd2900579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49aa1679496c0a26af74b54fb719b6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2fcc23ccbe0891682e84fc9f4b8e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9717f9c7e353e984fb9eca45c4105a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0290c2e102cfdeaaa9f3351b00ed7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76d1eec3cd870a723cae83194919a5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785effa18167bf7f16b36053f18cab31585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ff79ef55f748a153a8a6975f68439586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9e6ec1f905e41afa04cfe1115844e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057c7cf045a234674298c83f3b8ee00588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a0698c008b547ea52099103b52604589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09642b5be22a3d11ece7eb83e3e0697b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c0befe72d0ab163ab4ecbaa14a45f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99033e9dfda61d9e75249b971c010e33592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9181031a6516489a4447375f520877593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6141d16c2678a398b607f000465af594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25022c90d5d6e596165e54cc66b3cec2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317947d84ed176acf7babf53435b9879596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dced019d033c746342f3ed32d5a0f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f00ee391de178a1fb507803e43e52a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca6a28c7cfe431a2869b2493e8fa097599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33694ddb407ed08a8222005fe573c70600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba332621f47002ea70a8743e2afd2c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5c599940589d4aaa3106939675af97602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1458807a9ceeb108a7c2f55b8fa538603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d389438c5793b9e658ca3680015ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb3665557cbe944f0787d0ca22a630605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbd8c1222044d1b49f0a6ce371ef92606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc43d6d7354d0e044e49fca625a4a45607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c28ec1b94bcd5c2543651eff517c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae843592e749cb6f487e07ef68c3e62609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4115234786cb15db29b86664265f5f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a645e1614aa13f8e0b57313cf0045611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39d82ffad5d6ae1be886b3470525bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db86fa7b9a55b2431aa98f0f26bc737613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21d55103f220b85b74f8a6f5f0c6a5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b54da74d4c810ca8f4b491d594a2b5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31159f68cb35cdc98301195a87edcf3e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f37aa36db1fc2c73506f03cacca44617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0846f41245e6a5e53814262e362766a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e9cbe72bf8d8697ca862723a40760619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce9956ef0091011c543102200b780e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c99ecf78df1ce8bdfe330a5b651b43621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66729523d27fbea5cd5b648201161eca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e969234899c1aca5f42fadb50d806623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d8941eea84285b63077e8268f7ae6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b2e9f68c74263d1afc6182e7bc2da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef20cce09c708a339b7922f28599156626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ea77de67124c27cb33da954299076627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2386b7277db7e877c9d3904dd3dfd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e66a27111a5fca1f55d21dabac33b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bb2a759429300d33e08c098e41b247630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7cba1b2eec736a9c86855ee7b904c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278bbd2a99ea27e68120f1801904aba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd90261c8f22080e912d4e6c3e6f3c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d7520b5094ff9bb2bfb9e6e61ef39634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33929d3afbb300741e1a2aa2b8ecf1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f5619112d6340f45a5b1018e923f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d1cd01820c4dd89cc262c6207a0bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc68a77b867f81fb52e89ea371060d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aee40b8092824f206a8c0df557b1f9a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf3d71bd78e5d5af3c7e9d08ce2020640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc171df3e90b6e6e7621820c6b29c8b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017897b49897098252aa4c8fb548d85642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa553ad27f7150612aa42123f045c2a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f255395dca4905be3946b329fd05b141644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24284cfc0142b3830445f57e4e1fb0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd1f4faf55f6ac7ef6c4d4579bf2cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5129331c31471928ef204017ad25df6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62202b99585a6e5112802edf58bb3e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63848dbaec502032f55b4a9c84f5ba0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007dc64ce92d7100b41084b46a6cce0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ec304b80ca1a24b7a69de1b6b9f7a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d384138dd5901913c1c5c016bd6fa0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4a1d88aa3976649a5a76f507a486d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accad9f83217abf5ef66089b685058b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6164269903acc631649cd33f5c691655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b03f3435635a2cc4a9ad144170e5e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2db19914d9b13a2941e8cd9443b8f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a1f991a1754db5a9a89724f9282cd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa3568ec7fa3e1e069bfe8b7e5a007659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cc95b49ea218b79f5d4ae0f4ebd7b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21f3d46f4cbd425f12699379d16f8a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f049b1ac6bfc6542572cfbe0bb665ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c50f67480cd39d7198f9e6ba10f50663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccb58b99b5ae54e0aa1ed199722d47b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946e3926d26bc285a65c4109039447a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fbec6c683cca8b963acaef8eea579666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bba2eb004430d1c113f2bcccc122b7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025645b4a8dfbb39ec25bc6c8c096cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de0e2e75ad4bd3e62712dd3aae4a60669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153904b599ac5fe614976e7ebcd74a66670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcde929face28284ab1cbe6b47781c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029c428065c9634b40c2660618ac783672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cad5ea903d9acff60ee8432d0f2cff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41577efcf4c497c4f39a0c5e70861efb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb14690b65d8104e10bf66f35200091675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a7b2aebecde22caa2e40472790e75676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94919bff1ea055cac7b2f75e81076c4a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeae8c4371f7986fd04541697c8ff5b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993a671608bfc939ed1e0b20ea119d5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9afdbdae134a05e7785ef4028759d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9805aac48ca6a5754163b89017f94a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3f762e519fd4acbae9b67aaec9ba8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f90769265487904f3ed3182d22726683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc100a4619655f29b23feec264d6cdb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b312a872369585b6c682b69012d2e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cba2d5ee2362a99549936ff777656c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc886ae57898fad1e0c5ac7ecf12f3f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce00f4d5dab5a59dab5a5226eb3cede688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b8621c31941e75a2352e0ee3fe3c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32555292b61d3fa72c524f114f357c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba6242a39960f9ea64247133ccde7c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36b87f655371f4b85b389dd0d58b25692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc8f7c85596b382b97f8a6b69a260f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5290610d680a1eda616e11241d1ac4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e7df78f527460c3f62e4a326fd213695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecffabdec2e758aaf3fd7aa764962ea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ad54371abcba5d4d02cb181411c16697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af2da9bb80dddc07106f0a231bea58698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2d71400fcff7cbbcb014b52cd0670699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8872faadcdab01b3634fca623d34bb1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4afca294076f9d0dd1a6f7647d7e9a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e5564bf0a4dac96600ed060030030702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455263a36ba7548576cbdab48cec43b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf865a88c4c7a6a0ec55fa9b10f2bc1a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cd962b1a5b25fa4f28f570069c2c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679f15b91ccbf2f70f41b5fe980c406706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00961fcd1940931ce2524ccd114994707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e127846f3a3f12b00bb12e79f7002da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c8a4e2821b00aed4cf90ddd41c787709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1c0c7f21edc71284c5077626c14a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b2b7eaa0b3e9a0e3e653b93e4b82b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0ecb94edf12c143e434865f19943b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353058e1a1df0ac1de903897f8a9582c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49426ccd9b7ef2887c64071822c3bf714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d0e5992fce93eb13e91cb45b15723715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4f78a7736aca3bb4cd82a7916992c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec816fef42f5c7b0742a1860652d29e3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795568db8bcc134657688a8044b2d35e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc483f9d81c1a7eacfc0a36b6d73ace4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ea069e350c9f5179dfb12db252386720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb05a398dbb7670bce0875a260079cc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde043bc836cecd2b2dc24d02a62dd7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf584ce484ee751e25a994199d3d7e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587514714cb467e412a287c4c5129300724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157920fd053034db5aa9fc4bdeac3bc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e31cbc9cc6ccbcdc63ba17b68803e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81684ff7014c8a56efd42ff72ffac52727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a13ad6b57b62da38d834e1413eeae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5118a782ce780b8c470dfe46787239d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49912bd8a73c4c93f3b49b3acb245e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e518a9e204857ecee10c0fe00a3037731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740312356b0cbbd452baef5af8fc1a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f483f271d63a07674d235b7c537902733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b4c7d6bf69b13246d11950071d7ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fe298870b471b6848e5901261926a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1a1b7273f5e0c11ac575edf6b8c16736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133350717e77da656e9568824c5057f8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28b2ad5060d5099c967478ba231eaa738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8888437cd0f688303dabdf27e25e8dd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b9f071f226100f71edf7599976ed3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4390a9d66f1aa056f25e880f2dec77c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077a8c07862aa0082264a4404a94983742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f01b71e3354c715b0866e0a04298d67743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e05a41702844c3f0b17697a6ec488744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac303917e4eea3cee3a5d6d79e5309745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f2db333571a7642e3750c04209f56746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede88b37e6442c0bf18a2ff76e6c995747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b7a797e813acd8e4e866a0bb91f1b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854122352c0e006850f4ad3b4845d41f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122551ab5e8d674f895d017c3d50b6f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf8cfa09f1363a0a728fd58f4f04ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca91cfb1508e54a17847b58afd7eda752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f6fd1deb81a61864d7972c71080d8753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf05ba52446bbaa7fb70617dac645851.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa07a92430de282526657d711a151d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd5bf5871545e1090be16ac422058a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc11c4ef0bac05f7308fc142bea8064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef93e33f3249992d77359c14760891d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43eba0a2aa4056b43cb1dc899442426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037d458cc70a112f9652c63457fd6a57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83211b002e76841fd52fbd30e538c8f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b9670acd42d9771e116c1b01f86509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451baeb128a48ada3593825a27ec3af510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a650583a8034bf4b0df44ced2b90b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392de934ebcf9b034db73e83ef764c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d728974b3a87124ebc662a331d25fc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17136cf1f8ef80abd2c9b19ba5fa853a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da20d6daae288bfd00fb27419adb69815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee600eec5672dc3a253f398b883ed02616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0e3bc29e85d5eb09695987330461f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc535f063d83d9b8d8c3e0cdd40e3b4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b620aa4c6329dc8b7b3c103de88b819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e1163b7d158d84dcb96a3d48b530920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70314196e1a4a90ff4383eac8438cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eee67d8faa0f6892489c0218b9076e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203bae476706a575a5c63a87fc6ae6fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbb7785796df613f623e0b5c4cf3cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942665f137e1520c6e8c4ee2db3809b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37024ac1b56bf1b7267080e2ef917626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b77557e9e1dabc5148ab362a5e3eff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c1d0eb8acf1575eeb92050b0fbecf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601523c4fec5b81499c8b87c540fcf829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68bf805a52da16d3796b5bb3e0073630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba95b4964fb511b7baf3277be9180131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb1ca7d665dba34d66c138205500e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb85937ea2f5933c3652c0dee0dbc133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25940f1011527a8642a8377e1613911334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861b16cbc8d44f82b21f35371887e1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c236c5a6379f7b8ae7531247970e72836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a874ecddb338034bc79764e751abac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b190ffaaa36196c301a6b1e23e924aac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722161c82500be6abefeb6833fef6a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be02ab0422158bdd24b12339e13b95c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a7d80829e6d170f6898b21bb7053641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b32a2029e7afe94fa4f098530f1ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625421c21b67d20df2f74e31e66b37f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f6d032ba505660429a4fb354e389044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105060272e692b82897b8edbec310ec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478532bdd79d009785a566f155af0f4e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ce74ee399f406cc0c465f89969d1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff00103c44d2357dc9aa36a357bff7548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d0eaf57575971b9f15dc956a0942b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53e8557a352f403287306b1a0cca3a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30249ff0aa6c18bd56e277f77e3affde51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5590996f56e83e314bbbc1a545ccf9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05a4b5096116c91861b1fc36e7c07753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e7d47493758a030d4dd2301cfd40d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8453ce9f4b727b2ef7427c32372cbe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51eb4a76f2b9d6acd7144f3fc4cbc9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9263b34feb858c71a9d10a98f5af8f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b773b34a4af0a130c5875de86e65bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4f35d0ee88a61fc05addc94605b7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fb45c64a252a5d049e2a25dd3050d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90863208527a15adf991423e0e0a89061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f547e31e484742c343e45861e8f01162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9787d46b4de780e1392632975d89d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72f01d444dac96ccabc1f57f8010ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f37230cdc7fce7d37474a31de59b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdacd79a683f87d535fc631c3019b29866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9320f2879868b315a30aff57edf8a0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f6b49a3dac69cd7a4b35201d9027968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4100dd924afa8f7b2c40d6c78c782f469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4ac77e9b08f30b333cbf33c27d44b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288a5efddd3354286e336bd8f424ab571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c54de93f698d7ca9ae2ab3affbfb172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a626fc32170484dcaa92bbffbddc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169e356e17179a40e033fbf0be7b52d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781a38d0f2e7433480fc6bc03e8cce175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe51c512a00c664be1d7ad6f553bd8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b176a831afe6c683e09ee461161b3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35e56708d8334c9c0def4a41a84b6478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d851301fe20761a592cb191fefcf3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f6267df907e319376f7602021713280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5dd15674f1a540533258007c6bef581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e30d62a8aceb2523ab2abb88ef5d4f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29900532818cbece7f50a94cd1944fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828891713a20fa50f2a7a048a5b121684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aed379997a6f299e737684a2c4108485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1d775f9f7fc1e9f23fdd10d1987fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e9d6b1c8833e4dac320ae7f087b2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc338c4b5176b5064ca50e93901e2d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19258564ffca3fea487135605a6bce9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8c695b22bd87d0beaffa3979b72ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb2631bccb84deca55dd810765336f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1aa7b4c35d386a1db5cd8a8722f8192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40de5dac682db4160e99e8b655cba0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760e0f735b3a8be0779e7227fb641fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc74a5722d9519948e282da4e3b3c5f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04da12621d911bca7b7fec7f6ba8c796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e48870dada28af64f9c88dcd0634e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca9e77914cd6d6449ffdfa44e809e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d4103bb759930d2d6f99a6f719db599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d750bbac6f5a3e891a066fef2326e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5b9e4e831752010ca06afb65b75e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b3b9f5a4f350a7f95db98a7c32841102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f05044808c800a7586930394aff66e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a57f864ca3f0f3ac93db0e5808ce1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a550c55dcdef91a7483611da35253105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ecca26665a51d7b1e4563444d7ccb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b61d66b4e7ed52841f8ec9a31a5f4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8f0c56e5c2f0ba01904829dd2ec55108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002cbc351863a58264accdb44dbc2ef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79efcd15dc78a2a312cbb60962216c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6d6340d1f1cb73afd1323c93fc9e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3d6516984cbb44a9d2d6db279e756112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1436d349bc8979704ee4dacbd8b791113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1e1b7be09ed35319c19dc1725841c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c066b917adbd48317c5fabae1110ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822038dca6783504dc931845d584ae7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f99788b9ff222564872d3e5ab0bd23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b70f10e32a911c89bf9e5fef1b350118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848632ac7700c35e3636500ad0a8a51a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da8e98fa196e15049ffcd87f474964120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32d08432388984c90d978f918dd8fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c3ab21c86ff874fccd07824c3057e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a99959822e2425e752c52ba93d01ed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08906fc298154e3d1b7b536859d0ad7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a51376e6a9b9a6106b92a28466ed9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302efdb2ead6588d7d755b0ee7ea61b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c67f12ef89af69e9b6d64ca59bfaa9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe9cb3766eb32aa9d709ded3ef3d42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669707b041022384c709124312c8397129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28238c895bd0c44d25003389449301b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02136b7076b8fb61a2eee76ada62c25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af3457d209de53df48f6dae089b2ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12611150ad781e7e8cc22294ed6f34df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20684080aa3a59cc94b66674110db308134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c235c28b9e1f4063babbdd5970507d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a6eb8773535b374970dbc94a96153136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a6627b7db63c54918e37581c40930137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ee5ded7c9063d22e812c552d76712138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4183634f864a6c4086e85f8b31fa1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4d355f0bb1621dd4b9c31fa3a20fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2cf5280523c8c4033e4e2e09dda55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99a435eb2612aa2662e4ca893fe2db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064325b1690d304f216772ea22ff319143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a912546f0e554f2e41db3d15222cf3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f5026783ddb61e80c06139f9d0ea2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dce83a387d89d6e39bc85823439a12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d9866b52e8ff7834cdaad2ac50f16d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c1519b0664f03944662e3cdfd4b74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb926358923fdc246cb737145e4f75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e02ddf43b764b3637c542cfa060722f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88592c823009714304e32aa9e30bd826151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bff2b5ea91124b3b04ffc99411ac1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cc51be83428789d067e504f434fe4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e620fe8848ae84aec9d1a2daa41df14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48984521d2dc58e585e0b57b8ff02ae2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe3857faaf834970b57f0c421523fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f52cd35b26d32dd843070f3fcf056157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d8b9561ae7e811531677c8a4d4bd7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dc1e7683a39854c5efd89fc845707159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f2464ab7f70b77f3b77c4e8a8b9808160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3dfad4eb0af367724d084c5e74138161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786697a72cb4c9716b4b0c73c28ce22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff34b2eef58e5958e47f49f476c1ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8933b38a3e2b8a5a584128ef7d602164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8edc4a6cca6bb073e420e5100c29ef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff839c2ca5a9ddd11d0de4574c1bf5a4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3dbfa37b757250239d5296bc6cea1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c91a1771d78db4302dd0d28c6bb82168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9d69c04da89ac52b4da618d14b9c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9f12e6f53df3dbb87858148ca7933170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22203597e296d395c5c35df42e9299a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de835f3ae0df241cca12031bb7393f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e6afa0f2d5e6f43f5fca4ef4dd497173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bde5b3c5efa8c15c96396759999d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671485107cd0b6f388e6307be33e64cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c4230e23ae6fbb22441068bb9f2ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63dcca38f61ab3dcf567c52023e7a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161efb22ec7a6564ddfc6247c04d917178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd33b73aee9410d5bc46787a9807aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987f8f4df4038e600c0a75df0a524a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba19adbfea5112a82aff6f3ff9e4489181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e489932d7fc538efc46a13307c7f2e2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bf5312074e361cbc56e0e56cf66d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a5a872edc2520aa730e808179b9a6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eafdd0ac15b2d13454603125e95e39185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79cb79300005bdb775b1a6732e978d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67374e9769703765ca0be21b63e971187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6f9d7817f678c2411a2dd75b02472188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c7e585bef68fbc36195840b24bea1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c4cb7f610293dd84260bc85f87641190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c513d980183e0bfecca591d928241758191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b0fd73081866a5c8bc3cefbf95b0f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808df1fb0a0d1fe8d2a66790ab14e6a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83eb93c270909a0e5a40300080fe74c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34c33fd74763c65ab5fe4a4f797b29195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6126152d1e7923d3e9131707656f34196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d901d6ef0c68532917e8cf5ded8d8ed1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2619b283a472d9edce88c0bc96dd6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f07f57f9f37b42274fcfc64553d0291199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0935f9468adfab58351686ac8aeb3d1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cae8f905e4b49af5e11cc7068644d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d058802d2728a21fe2dc835e9176a3d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de9fdad0fd099ba624359d31388bbfb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ed000aff790503c440baeb01baa07204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66548055aa4bd4206e0fd296a64e7472205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84daa3321f8c4b7109b83c2482367d4f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542fd6d7606b78270f3ba33af73df4e6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95705420fabfb2aac0e59a2998ea115e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a13acd95e4c51fab93d9117343990b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6780f6106323a2018aa9cad1b1116c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce88fe9332efdc9e00633870e23af9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0988783405f6b1ff43bbbc58c6c7ef6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82706dae3fad9f08bfc046008aa7a97e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb34efc900d83e80f7aedff41e2fed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd58be502961ea4cec943a542d1c590215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f245d66bb8be3e523010cfe734e34a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3388e73c64c7d5fea07af458047977217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0116bae5444ea1959f314012fa185b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2375bffae69bc8c244d1a8533f42d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20fecdd807012bf9d018f01a9f0582220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a80e319473c6d9d82732364892f1e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d32e279a1a43494b051bf69b23686222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae22ef4efd24bd6b082679ff182d5c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c726329f249d879d090a988073d6a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9ab51459b3c8e4b9a7980f7075506225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd184e2258eb0e5080a3cf5421a3e2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f64b965077a18c21b508cdd059752227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab4aef6bf18ee5000dc172de402988228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f56f79afd939afa46bf5837870b318229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da896f17fe35f41e0ba3059c2abe4e9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fed957f6c302e1119896c05ee5476231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e125c72954af319b0b62b806bba37b65232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2215ebcafed816f4e27dab3ad8b32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a826ee7cbe49202d0ac6bd99b36df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0acd1b52903bcdf4236acea07e49d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd720f5750dbcf9fbcc931d63f3aea8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec63467c7bea649832ba1554cd3cef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48354147af5633990ff3abc2cbb5b97a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63120c6473bbe63bfe113d7b68a01a0f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bdd873fe95d6dc0a583bd11dbf75fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7a95da370a6934890f3f5fe903563241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e84d0a1b6c79dfc05e18a22af37ec8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebf3b795935efaa31356eed82dc71ca243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81b66149f75676fb7729f54aa86638244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af7ab913f3c7dbba85a32c7f214293245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c184f77e7e6e0a1c0ad4c2deb3c031246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300b0396fb169598eff615eac291d72247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae935e8ca0fad3bae42f93b49fb5a66248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7918c0807831e75b1acfb0fc1af45249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe495242a6d40b6948831e7ba34a1f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbf80fd458c418f3c0c482bc76c670251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4e43d52ee18d12d1dd46675b7722a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0a83a41471612b95c8cb7542aef57253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07168b7969f91963ccb53cbba810050f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc7d5fb4e09f4cb6fde6225392cbd8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eae886190bcdf04470d34aae9092a4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2729c57f4e64cf93c53ac313515675257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbeafcbc0dcd53343475e286352fe8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a73b865c33cb054d211c7c92ec5f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fd1452e5f0c301f2ea2efdd7eef45260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7e7e48b173941aa84361a00acf6b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1115f047e3771f28a0d17708859f36f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8552aae7cce22e0e87d3a87a6afd7c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985c5311c43d9bacdb3f04890cfc08c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf75b20d0b75b5bf91f81b091e5ed97265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df23bcc455c55eb4654738fe7d540c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f302d02a5239f79e4ccd394571f502267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c5899c36280caed8f4fa79e919058e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aafeb15ba31187c1ece7c5d2902461269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b929ce51a9e37d58a6cbacc1780207d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23accc9039b49b489d7ec2b6ba0fb178271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761db95a77ca0fd0ba724862b36f9fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1f6dc05c890beadf593ae74858e25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83702600ce79a7ee54c022f557ca4e11274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136abc514afcb102e5d2d07bf9fa2d49275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65135a25b74556d6f192e1f37e72cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81417eecde1338d85e29cb7d73c847b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f1c91e2ef2dd32ed7ac4ebcdbd254278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae36e61eab53c8c4b8d8e301c61c9c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61420fef6b04d1aca5c9b577cba6ee23280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378180de63c1b538bf975ae4af80365281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2239f01bd1c42772b5b0ebea7bb18282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd06d7d555cb000a5cd9189700dcdc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98ce0906eba852062849cceb503ca0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eafc624d0db521f2a7d9932aa41698285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e7825153f5250fa7fc2d6a1dc8c05286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1c083f80a668bd4b200b988eb1e70287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b92f4f9f660d0b0e5936e1fcbd7d0b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658856c6a2878541d1eff1ba199b6214289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab477c403a8eecaea2e6e2a1d15f9504290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5d97e0d9038c8d959b9a87f9bd432291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36629c0231af1b2824acc03e4474d035292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072bb6768d6ddc22f3d3f28d17ece98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cc06629d0cd3c1435e8c739f04ba7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e9c6c985bff1abf9b2ccfd21191ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99432eb2d078dd841d6db6e948acc356296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9495a152648e885be73b9dec5f47b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a68a9a72a4422debf09056167b75b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54fe0dab2b2a5ffa716358a19aa787299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8000944fcb7f7b634e485e1a1436f1d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195ed41b78312db3a6681c78cdf03b1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d34a1652b75c0752d8090e9284aab1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bff39152989ccd2fce704139e23eff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522aa3edaa0f22b5080a700dafd99e9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34103ceb6475ad926ab109954537a35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e497662bdfca6628fbdfcf5bbe5ca3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143273c64d1b169363e99bd637e049d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb68af4095f524be5a4a691ff3af3f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762907f36f3386246cca4d3d9a6647cc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a005a598ee95b4ebcd0af062384829e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9ff0f39b4735760bc364934fce875311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a3fdc21a44da788d3aba6c638072d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cfeb89b19adbaaa9fe8efea981554313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ed2a633ff059a3f4ce659ba106263314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459eaea839a930dacac0f8f1d8db988315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497448b7eab6269f9ca78aff9fab249316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0b28f079ec28918ffd6bf40794f26317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1a3c2151a9364effc4b386851ffb7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45784433feee87ff8c64ab62baea27a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03678e1cf9aa138d1347dd712c433a4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fcbd23f2b45d20bd877e4beaf6da3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fcef119be1bb706c2fbb9a1eb988a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc25155ced1ada4cb182ab73a8e9d125323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f595e2f791f92619a9ca61bb8f03093324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f64a1f9effe6ec85fa2203d9412f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa0c6d47a84b32f9fd6395f6531c2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2769aecb6f4d8f6ab159757da4afdcd8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628091b4594877e073a26e87f02583d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b672810e2f68c70ed8f00213ed35251329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb4e657ff76310c62f5d7b2bf8de2b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467e2d7948ffcd1f34e82ff9ecbbaf3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc17375df9fc27305e9d2334e16f4b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108bf14497bd33531f05acb961350cf333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e62eb2aa32945b955120eb149b36df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e33224af99716de24a090ef48ab81335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe730dd784a981229eaa267031fdfe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b859524535ad263bc370a79ca448fa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14816ca57c68350cb07edb91ecc375e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c84f903922ca7e554e1a7d339d35f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96241d5f06ce150f7fe8fd125169ec4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fe8799425bc8d6b858656831902ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476e7106f555cbec26467190b60f6ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb7993389c351b3fbcc8b2cf24639b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f756627c2a57dbbca62daba911ab3a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98b77104d64b4ae45836b782f04ed2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea8175791f96833783ecbbdb79b068346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9746781ad8e6a15f5abebb2fbf603f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1365688dd6914a2ed5c966c103d2c59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810bd1a8d1ee5469e7a004377700dec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cd2c4b1fe6ddcaff38680a7ea6529350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8dacd5c7ca6e2ee1bb44c11dd31da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551fe7aa3f03d29b6b538a1e64a497e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fe3d9a14b148dbac6d8727cdd3d2ac353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4a881cea1a97924cf296f8862669e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06f6ce9c2784cb4cbb7a91c2c5642f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692d716b60cefe0780118b6d5761a5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851172d0d2ac5ad363b18e16dc19b893357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fded591749970175b1c056981b48d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678abf23374b64c9c869e029278d5149359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364ddeb7e53b45a5d2cb58867926bc4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45534ab3316f9617258993120e0f6da4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddf5b57f2757817882c21e1484e1b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604f60de28ed11cb2355732d2315ab1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29a57a88b8eff792f8e4cdaaf1217e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5b964c385690e949ff34fcdc8120d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba109b92c7fd1d2d667863aaaa8a42366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bc6717e2002e241d3bb7643344251367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2e11e772555a4d7c49173eaf5d7e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40f5166c727abf19b1cf900aac726a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca72678f2d0b3ab37d07486470eeb8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2ed81dd841a085c95949593031a8d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bce96e8123778f3d6f5de6afc48a14372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47772d283d3de8d53ae20d8a4e75fe9f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640d4a053118e964c60e5fa7f9db847374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470521a57ba19d27d762dccc3b291c7c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f7fe6c45fbbe7400e2ee852eece6e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260523f7d1935ecacee24dde1d072deb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24fbd2f18c09b4d06e7d6ff8fd40cbe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf5c604fb4b953f6873f534ea76a75379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da795839020cd6f8eec2342e2fabbee9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08752c532533a84cf6da736f0f04f53a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afb0388e9c0327995d2d970cb78950382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69d1f92fbab77696417cf34349b95e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6520645e39716dfd56347a99e6d8ff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675938d54687303c8048a5415e7cc9e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2ff85c3cd1eb4bda3b1df3517d827386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eefda7cf6ec1d466391538ff4a324e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2a7c5430a5b77355b752bab634a60388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ed6f947bc4892d419c8555e099bf1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e6346e4953f2e5473de7b68f6ba5d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572d4a7fc5d7bf1769e6b6dfcc796fe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7ed8b073857001ea4a7a164b98f40392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51401312dd2c5b3c9c66492d23b2e8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593070096e87394cdeaa1e055a682fd7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3ef365763c662fe50037b3b13ecd1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cb18490ed503854a2ea9435d83c81396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90495ab8e22ebbdfcf9a5a8745fae35d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d00f50feb4d6ebee9e93d29ba880b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc031f0292e5b8292e62b34ba19052399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d580381a642ff71b65e9599828c9fc2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96b8c6b9c19511ac31dfc27dec48f6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a30b16123cee1972e87ba54c69b39402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5913bb6d67c05fdb6cb53062fe0e0bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fe6510cff68177ba957a0f051215a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fc7fed62a3ced21e0fe88fd3dc600405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e907ee602b6ba2676b13158be5de6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771259b4b86b1ca76b3b114395da1b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623752379945edd0036d406ef47b915c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f11ce6f2ab0b02dadbcd378a912b8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2332fbb5033f0d916311e1f8931e18410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714464312173e1751e2ed875b3ca0338411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964579eca4a75cfcfcc0a70530c5e53412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c26ce8630efc6f57e8073a257655c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb798b4407d4fb55ce91c8c9f17ca1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347e1d3d2a7484b7d719c11cf3dca99415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699caa5ca922c5a5cc8180b0a088bb2d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfd931a708b957b3a9c11935f09549417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9faff4176dae7e0ab1a1c391b9204c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddf4465d599c462d13219908360c36419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbf0fd986bf17c9f0152044eff3ea7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf5d310e13c5f9cc82d1c69fe1563d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a3022c6c353fafe6b900dbbd30151422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3dc0cc546c2ca65adbdf0eb817b7f4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d84cddf1b7fcc20364d85de1598331424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebd35e65fd2a10343b33af55184f7c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc959f9c31db38ee5e7c247b76c729426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6807739bcaabb25e59ab63e5dd20b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e99a8d8a38409e066173ff6a76daa9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa0f56d0fc8c157172bf5269f5f11e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066074d39a818caae49e296cc84d3e72430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8aaa6e89d471295e0e66c8551fca46431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e8b666e53511463470cd41721198f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d792c67ec8a69416752f30f1c7117e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8913303eead4ceb349aa445d4fefb0c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9b42ea176bd9090cf68e7199e7b7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6a88b19d72fa52a6baa8004ec0b46436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524348ba586211c9caf0e372304032c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b54955a03c7d659dae859a6f1cefd3e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946ca0202fdb02721d853581659d06d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3778bb5a36ad031a104cef545117c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33745de3d84321ed1dfcdffcacf66921441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac40371e661a5c916418c033557d53442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dec7a4c46f92539c28bbb8e9f3f8f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dfd416397fd4ade4c8e7e49b2cff7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc8158c68fb9563c32f365d4a89956445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe97ff76ea9058418521de624c2eb2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6bf46e7147de5b820e9e6e8d633ebc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a67bf8fe56bdc6c44afade4f423ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a436d90c5a4f50f089b665abb6f1bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f3954a766daaa7f78481aed6d2285450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475dd5cc4d0538f15ccecd6c55e360d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4217f9c437523d0b139170c6f686b870452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3976c0f3424b615a39b9f13254c4db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfb8cf2a2c58a57dbf1646f1b54fb6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32614ee1592811035603f0bb5ade478e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27038116ae70b091650396a1b680b317456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65c129f58a2e350026a5b558d1db81457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ee2cdd526131fb0582785df7454df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417977bfe135565df793a56cf15cf5af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b39a3be0ed1bceedf0c8b12efde57460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175fc54d283d786151e9e6016ea17bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb29d524e9274abc81367dd296d8798462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b92fd0e55b94f2988be0f029d0ef30463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5426954ebced4c37a2a51f7a8a74ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751eafaaba2c71e03641ccb247b15463465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa31e2f5526dabfbbcfedde1e35cab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43113e00f31d7fefe772397c813b3d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa601d9e53801633386a0baafbff983d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608444eb5356d7248d3c33f15e5384f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8025845f8e8efbc9a49e22f155b9ac9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2c9d34b6731210af06c14757829e8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809b4e553b2683da5598664f3018652472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c59cde07d6e1c79bc8a406b85dc29f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15035fc9e8cc7dc67947f34872c84e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1119dad5229970ec3e5f11ddae776475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497308fbf95e2e495d9007f0ca104be2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584020fa703da0e1f55c30a1e6c9eff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32980bbdb16e14971dcd6857508cb7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36125bcc1801e2e9602bec1ceddbea22479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3c987b8b3a6bc027e50bc99791898480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee0e08853e4842f84075a42f370cd6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b046f4bd396ef8119885aa3ff154a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadd2f9545a8c93c23aa5549d8e19b8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80148a44ba40468dc1e1ee314ead7196484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4f26a1f6ce98d13ec648276484bd3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a4e29364aac3d9f650534336a2179486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28eb38d5ff8d84808a0efb09108b70c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f994578c0ed7d1c1f38c1321031f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa508b3870ecba2bb07e2ea07bf39c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c4aaed8f7d23f697a93ad9652043c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e2a9fcb68184ca3138f8d7cec8336491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b9ea478ab190e57459a6db0710774492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5633a9ff86787b296aa46e75effaf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f590334473e27d177b55ba150a1e4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837cdccf22cd56f6a01e2ab2de77638495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b26572207fa0012c8c6df7d5c677e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713485601e6d01ad1670376ce64cb3f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f36326f363414b60c53a990785ab7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544894beff978d6473553b2d7f35f2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50614cc9a485ec1c7bef5c227d27e336500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a2f2a33fd820f833717950bdc2fd1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76b75ca8e225d6f114b89efc816e0d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4a45c5c586c0f60ba1ec19d103496503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdb9dfb38f3312c6f072b97ddba1b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040d41ee2dd6a26ec477bd4e1e496a03505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095172b822c1922deaa5dbf3f568137506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84f264936679198f6578175979a05d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75c443c03fd5fcea880d4257d9e6a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d4de4e824bbad895d21adfd3d08d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fe55c3e593d341867f62c37669117510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19d716ebaf2893c5ab0d5d8c9d066f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632064ffbb9ec95c31c059635aa40dbc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610a96c05d382828a0b8b8560262363513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d184c05a972d454e9c18bb146468cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6efedb7d594bdb0a04df58189a317515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da5b822e36e9b487088629a8ccd5d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36397b4adfdb0f1c058aca10224e3eb9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2e0f2bc870c1318eef1e6474e439c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f22b2814356dc9c9ee531d4a60c226519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955963eca8ea86e6f62694207389e9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473343f8c0a9c7b320e0ddb9900731a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea728acd9e7a8adb97fa4fd8fb47b469522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b56dbc1f0368dcecca877e7f514f7f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fca133097571df78dee52e17f46bf0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2439bbcb03b7529ce65a55ec067020525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98fffd2b9a34df6b52b860eadb822bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b6c005fb334238b1f02dbbc3f4031527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53059f41023f92ce9f610cfc80e7b54528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb8e541a158833f3a3e5f7bf36973d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ac7c214c2dd21491db69ed33718b8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f31fa77b7af2d40cf9ed13bde80b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78727751455eff296ef59324f0eb00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584f41f0376c8c7b3a0bc00f5516cb5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e61044f9a525fda7b41082c8126d6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0ee5371e99607db77b1b37c6d6510535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f03128403260114767e7b0ddc87c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2584c9588dc225f9a64807ba40364308537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7e6d80d5b163bd655b296b0a9fd91538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04d679110c50e69e0351e5b16c6a83539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc61df3b0a87ca34e292653d0d8656b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40b048f55bbbd9ec8c790bef918cf9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d2d3894f1af66ed78c7381ad3e2a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c70397f745f47e44870d0c3e1c09bc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601227b344ef9e2cd1883e4c540d130544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9409411e089317b7c0d140c44d84b0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127945754de2ef4ce172713a4ed82777546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249f87594906b04ec6e9addbb241126547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a58b21b774ac2f2fb7e8f4b27b61f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2230a4126b7b85e743c8d263c28aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3284bf169c5b9789c7f5f071712bf5d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487e372e0f0d86beb71ff32d89454ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd4896fa9596d60f442694182f34ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2848b6191741dfabbf62d3f73fe2f3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2d6dfa92f8958b7f4231316210951554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5a18451b58d126aaa969c5b368dae555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d1706dfa9e375484cb25e98863d81556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24deb98bcf616e6e0f121e41d77f38fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539481776ae89432ce1a37405fb03af8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d75dbfe3cd1f0528d8440589e6fd8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589cb3a59de654bf5e249f3e87f6c8d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70367472b84a3fe675876630141267ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48378ffb7efaea7c067530d8ba92f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49c8159c5573d5976a6c545849060a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697826cc8071cc5cdcb5aea76518cb83564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c0ef89bfcc3ed1d14ed24dcce84d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4e2916b289dde56df8c37335a3c55566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88c0f9575aab691676456e7de93f7f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3829887105fad962f5e6b790d654fa2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eada94249679572b9500a30b601449b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db91481a74e0f8f3fed1da12c6a9592570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650017578f058d6205adfd81dcfbed0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c01a010de05f95c0eabd1c08db5894572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ba2fc4372f8eba3a44c3f8ba94dac573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0de7a88d18ec733f888d5f5967b9ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ab862f935a3966bc36955f601c9bc6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9cbf6aa8b67521ba99ef92628582a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e01c2958b3f521d08b6fe877ab3531577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd9178485439b47213d8641a1f6b37f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3d47a6106ff3a464e3a6b005c4f51579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1aeb2b7a89c28ae066112bdd395d41580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837ebea6b152fc5e6be1a53744e0531581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f290e21d6d4318539dc59cb7e5adb6c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a246491f539acbcc3264e2807950547583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bab1476315f19be6a80b72ad47693584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8991e0e6c78515917f2c4d2245e50585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174e7db530f1163bf52eb1fd76d8402586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b420ba26441f329c40f3b020fb02be6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a01114e63d3567b7cef0ec778f8585588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8c3c9924005a3f5160495075c660f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f79d76f6d3ea721db833eebf4a0e0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000024e4b3cb2aecd3768126a4d6934e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bfa6f9972b03b8357eb51033e8cad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8729eb6c125b4f14a47750ddfca682593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a21cd23f1f7e5ef5b1f6b010e0dc98594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc686c41be1a647a2208358c355973af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd1f92b0ed355e8fce4fadd95eee0d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4e4fd7d86607570f6060d828bb5d5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074beeca7056d144c31632bde2c4a9cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409e23fc62d3f32dfdaa07abb224545599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0623359b18e6a83d88f3b9f78fc73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9940e14789cadc37cc6f9fcc578a34601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4129d533055f359a4c7ccf339af6091c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2e940c7f300b2802620f92ac7b98c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80858ab474f5527eadd07cb98f924478604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50eeeb4d59fb28f279c034e79c1948605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1065f723c5546acf24d476730ad21890606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8b35bb0de573453aa48d7a3a4e914607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70214357fb8ae008f71851a668c25fb1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bde671b8055c880eadaa2eac78041609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63754f47c05e308357a23db54aef3680610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0272834f8d8018c6b45573b87e906b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e23aef19811aad599dacdc4e56239612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f077e054446a271f1979d8e7007858613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d99656e9251df263015a381b4a7af1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55d379b0534ce0e8ec25ebb8c4cb97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423260c4b15c23eb3b69a9f45535b58616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d7e9fae90ea8235c544c84dbb9c1d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd5f134e73f9eed50b682baa7251b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad7bb301a1b802323b5d31842ce58c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9233285fd5e25d4465cc47efd287ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfdce1d89ff7200a84339ca536a969621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73251c9779e013c67c7b2fc1b83faa85622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b71a961637bb037e14ae1100f04c7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54eacac51f2f7935234dbdf26b3d50624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3588a6152f8dd930ac58e71b7eb97b2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17a23780d1d798ea678c84a0648d56626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6484554053ad118e74809a505299f8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e001a7e988e6d3e5785df7381f09d6a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34b083f557f5c33aa017dd9aa4ee0b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee69d27da56a111066d1201ef4726d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa449eb93209a06f134eb2c78047392631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869aa21accafa34480c049a4b219cbc2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181488bd4a9b385d3c2c43c8078503fc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533210cc8cb9ddb7f38667785bcf6c9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05a6ea1664cc12e41c0711227cfb47635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e393ece5efde9a6e1bdf67c292ff64e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b681a09f24b8463fac1ec1d0bef8be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb0c44e99cf50ea5c33c95438bd641638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacc8013fe0c28372412bbc7d890183639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac098b5efea7eae4a3d5e5ac7fc4c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18f76896839cc8ea2fce6e8edd38b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babbe65de00b3215d7db37cbbb001261642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3874e0747342f53802d763aaab4ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047fccf8a402db2f1f35b1d8cb67549f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2a223b7cc462b1c904594148243ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192ffe255c1d525a34f563f2b4c4403646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63764175053a53577c618239344ed4b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eef35a1b9befec48bef160e8da7da5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c9e52a539d548cee650d7ae07f1e0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ae8e0267a4dd6a1c275d6c8955e52650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd255b59557d0babd825bda0c737756f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8753b1a8edbd81f77d4ab76ab0e805652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716977cebf81399291660679838471d1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5d4671538ecb83861ee1549fc837d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd32a03ebdf7931e9a2b2e0a3106c49655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee0e030d809ec6dd8f8b1e89bde29f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a178c5ab6087de77c69f1db4d240bb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b50d276ae0f9f414b3d3d5497f112658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e376d9fd8898545109d8110e4b23d9c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb99acc1f5af46e9cd0d0c45c50c03660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e50d92a676ae1e3122dd8a0af42ce661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d56a444e2711a228692cf6127a43a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad0ec3582816d58c6eb78270276906663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce859533a8076718daf10a6ba1507677664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233a5fa8e62ff0514442c5953061bf9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977932123ec1afbfa80ec3657762b556666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcea79563f90a1dfec96e5b02e9319667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729001d30cf5d71d086257b2d9b47cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694a185ef3c2318da5db004d8c405dd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c384f3e8f56c4801813a9478f757e1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b83a65faaf4fa3ec134f79d9bf0663671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a87360cfdc1fe2234e78cb4a021b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d224213b88b2a70da77596c0c326c27673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117d743561d40ab9396d21dd5f87579674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79e9672d01025539558089f3f7771a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c705240885f8494191b0637aaa1dcce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded4baee80d94c6f69315cf1513d756677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae6ce0e933daabc0636b055e65f966678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f74bb121346c6bdd876730418edce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea274baad7f12f62a77ce09de81e668680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20a9eb6a4caa6b2486e8f0f333fcbf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e743134a35a7afc7a130fd8ae0176682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0cf69c4ac49a47cac69e3e4386a81683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710940185d1457e4b519a02c26bc160b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6f06e7ed1f70114ee8f0e8a0a7d16685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46ffa808decb8622a2489434da7d9e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c05d580cb6e578fa23d2430256e027f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b035f3aa05a5f75412bd4e1f07e572688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade69a3350fb4e6d790ad34edad703c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e75b1d9d3059e25033f333fadd572690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d79b0bb0b91eae3240ae6bce4924e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52d7554bdc520138bdd970b0cbaec1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9172a7215a2798b6fcb4f379fcfa6a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc108e5a8cccabdd63042744f76e308a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f1816eb1fb3de135c9cdab18a6fb38695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0b3f0696b8535506a9ebe568f6c33696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ee09ea8b2744a68bb3af3ef57381c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf925a7580ad8fbe3d0243707d150c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39368d5b1e2fa8665c89584cdd3c0a6c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cf2cdc06cec700eff4f8ad7122b29700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f483161b7269fbbbe4655cecc3795701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d0d1d7efc204d66b3088a4359622d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f28e410f2551064518449cedb299b7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12c6bb1afb79862705759d018407eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc745591cc3f28ee10b692ab8b5a64c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187de59dd23381e7e4c1ced741a94f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd57b2a447e37a3f30eeb485674ddd3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f03a7e03a62cd95d20159acba1ff7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109355e2a77ec1d38b3fda7221431f1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911766bcc232734df5b7b88651c27d9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce5f3170080b2c4df02316c6c98749711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d8350e967d44292105ccac4dd48751712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379eceaafe61d8432cb1c633074719c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d6513f84e1f520038d2616fd483c8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbeae0362288cee97f7bb31742d4b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f57a768c958c5690594ff7cd45127e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e82b59ddf766a7b39dc93a904ecbfd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4631062bdd72f63c72f8528fa004276718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1894c75952fdd3f0b7458f1d134a9e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2f5749a60ec317675d60e6b4cfc54720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18dd010936ca3666b75c839a6e73bb4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21864baefe97b7bb72624ecaa5258bf8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ea62c7e1d57d657873fa1a22626d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89415747ce226999d700c6e65dfe5399724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00838ef9e907cf540f04e0106b7a192a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5e37bb76fb813c6ff27805168dabd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476eeb70f274db49ddd26818ad74267b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d54fb2d7d92a49968ba75e1d71729728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c79b8e52c36508d956c059d82cc2d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264e2d402cf510cd93a38d4a3bbcc5f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e064c09af0e768c9fd4c2460baee1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1cc8166339a6f620c6973424655d9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813b678872893686b848bc83c37c5bd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2987cae22a78abe679c895665287f8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b780eb4e75aabf3fc5eccf6254e321735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecec16ef9d14bac0d3ab88abe6e6ac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ad7e408dc03d4888b12496e3dd2a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a66d52732ba818f043a2765edd0b000738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5ed38cf018c1cfcd53864812f6914739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1981bc9f8c900d13cd7b4177a3311fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9b18d1e462ec6ecca671a3fcdcb0b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0093df5d8368f40206a193fa10c03742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b762aa88fa1190f83702e01a9881a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5442a51d6bfa4b6075e44942a81303744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80536a9f77d1407099bcb8406a1ff76745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc794b3ff75abe934035a5b89f4a02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3dfd1c35ecd695ea20007aa40ec94a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432312b31e43c452529cb9e5025cd0d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5c1ba47fae717c9332d956a48d9cb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4d6ffedc796b9618f58cf8a31c6d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def85767e2694b62f394c620bc1038e5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe09d45405312d130c31792dc7e52b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb3e6b6fdff41568146d87b3bf1118753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>