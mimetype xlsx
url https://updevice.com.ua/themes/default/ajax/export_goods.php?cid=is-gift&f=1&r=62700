--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b715445e26abc8547996525aad1e6c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c281b82a75ba851bd2462816eec5d412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f758aa61fa3f783ae663a3b62e738453.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e564bef67d7495d58dd355773022b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf5946a0787b7e296d2919485a1afc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c5025f56375459cc7a3b7b3f5c4c46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007321f2822489566606aca9274da8577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1295786edaa5b21b121e232fff6fa428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ffeced71e79a7ad3a7ba95d57328d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963243db037f7dc3b10aebfb0608800810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47333930d6571d4cbb0b1c813a50b5da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9aa2a2bb122031932818bd11ec3a4612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcc9d0320a716b9a5dfb28eb77435113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8488dc03c73d526db3f625b18cd4414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43ebf58f6ee1147121cd5b8bc9671f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f485d84007b9f722a2eefe61ab86a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce624a2907043340acd5f45c6d54ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c77b7582ca28f24b52190f85fbb16218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf53576a346a6ed8704d4822ef04fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d89a2305a5c3fc53f256a2057f414320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e2355a41832f42d8e376ba778566021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d94f62be04110af773095d9e75911522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf58917c1df91f6c7e71ea9583883a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e89104bef59ff69bb7a94d16e4cbd6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3e8330e41343bc9056d3478af180425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3361ddb5785c913eebc92a06ad97c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f89999e8070b9c0565d55bf0b251aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a1f6b8a800cd6fc6ba950dee20d7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e934bfa81c10d274c495827c59310c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39afcfd3bddf3706e483c99fe844e49130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccae7da28e49bf133564eb1f8b1a1f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637c0c8a5a9ebee1b01f2bd782a1b3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c442109ac192a670e0d2205b30f4133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693ee826a5668c8d8d4581941b198c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f10f499db5cd6aae208b715c9c63a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f64f2ca1f5f0d8efc48f183f76d9f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6dcf8140c281f865e087683417be637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfaa3b00b0f60434a59eb5194d772938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd6d986454b969c3275042acd0c3cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6588d4d2306acf14db87044bb057d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a02aed616ec7240e0cda7116c065041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a5b0cfe4ed989ebd398f5179dbfd342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c8e0ac2720f09fef75c01c689fe1143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44674f38d9e8b343ed34e392e880b0e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eadf8d9409d911f893e30e9362a81445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1114494d276b98e51157fa0d484a32b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b280f4f7e5a46a35d041d0fcc71bbb347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb759b307cf2c785274ead6534ced148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d23ac890d44bfa5623bbcaa1f19efe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e68ff6aacd745cb6601cfb6ba911150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156e06a38537fa84871c5e95f2e744e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106fa82bf178389bd9f483f124facbbf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9e6258e7445a745b455f23c93e46c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1adf45b329c03703abea76e6082d6254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c9ba4d77ce140f29d8c1a23226830d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb893ee70f620268cc9120ce2063fd356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51089d3a7eba0f5288cd6b041f72daa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1ab395e5e3a95db69875dcf1d5cf058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfcb9a656486621b338b5e39f6239759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c890b58ff0622c594ccad7853fc64fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915eaf6a71424cc411713ff543491d6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f3f4fc681287036b5e23e90a22bbfb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69ef505887a2874a81b1ffa294ab6a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f4ce40e2ac842d53f9c0725d0d0a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85b1986156a0e8ba43e7626d3b610a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c431fcc9ddda2a2423f156a494ba73966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb48681d1f15c92c4583724ecbfb0467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9929c4c3cede155cb429b3bd88a7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f754e41a5340bdaa2350f956de20b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b117ee0e4f0ab1d45ce4cfb902b9ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd24962ac195d96c965b176a04790671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d66b3f340453315e0db6757203a75772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e567ad6074dee895e22005635013e15c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec47b38d2e8f95768b1623a536f1a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb29eb50e28f427d3c01cfce6d35d2275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffc71d0cf76087d5a5e49a51fb423476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69504d6c44f8d191e161d60104830fa977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af990738b448f7e97bb597f15645d9b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d2f83cd95cb0921d1d2126f52ac1579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15031c1cd6bfb0aec3a8aa0b4371c6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34e8971604136280337469a9bafd02981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e60bc24090b0bf67e46c7165a3b81a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e12194a364d7d2407e57a04c0a1eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea18b097c65b3dce30947a2b6b81a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452e1310c6b7c30c2543216b7f8eb2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640ac4b0ca77d60cdd1a5d05ea3bf8e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481c274092e8ca883fbc552cd59066c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614443a6da2b173909e3497d84f5b05f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acc169be9de9f8cf925f3de5bcef3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc59df4ceea64c48f81b4beee15a9990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe532f136aebff00da1fd7037b3ced0a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678d8539d1f45a104c4f1cf7295971e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6c40b114b11442fc52883a2749695693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb41365a688454d48e8372662996e7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6baf6ec88a8cdfbbb68cb8244453c8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0345dfb36eb0746b3b364e8289deb696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62888607ebde3c2d3ac6ba07e8e56db397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c173d41325f687300cb2cf147ecaf0798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801d95b933d8740dede89d5a89a276d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2d1878abbc447637cc2e40fdd2744100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a7e40c06696cc032da2cdf8abfa7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f30873ec6b332ff666dbede694e68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0935cde5d327fb0f9809234271362103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f3032a05e0c91fdb484ef08383ed4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725bfd9010a3c90d0c6da6a77fff3a9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7687bedc4a817233530f6df4fc565106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b129efd9bbde23b2ad1d86161b35ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe9193e8b4b94c9144879b8888ed0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3345b77fec7d17dcf8f9e9dd72821109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358155b0ecb2538315ffc9b6c253ddbb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f1fffd2caea09bec2f08a9d33ab77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f255543ba6c4102c06c03ce3aa438112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfec17d9a21d941fa7e82ef6a5f0701113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a693d2c4dfc21976b236ba7dfeddeee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa862309321887f56e4c7ecef6d06a7a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278006da69afc03b0abb86464c51925116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d3460b3f1c4b665ec4c69e159da15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b704105d5bb75750472cd20f17d84b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74324b9fffc09b1c785ba04550bb3cf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babb98efbddb3c418a7c1888affdab2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923d4f648f70f74b7fb890e6231dfce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193a7768ec5b55d4065d5b648f5a70b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2d735dadb24420c1a04a08d1596c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a23ac43f5696b4b5b9560e89f931fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f883114e65e9faf691a594a8f06cad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2314b3559f92ead54f26e0b34a3da0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a69ec360e223d0bab94cbca9157b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3c641a365612ffa58a707ee7f83dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d5bb862186951db287396cbfa8a6e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c5c005e8355b649a4a17cf9a950ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee61eebf45c23971b3cb9e55ec8933e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00d36e64fca062ee63a73495ccea4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d10fea169bbd57c353828d06170218133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e14151c8e76209b4306ecfe4943ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea59793319dcae6a81ec1ce2268114135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c13be5406a5cf0b1cb0907b9e36f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d44f0bac214e03a4cbaf510d168c87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41fa250ef37d6f8c41721c3fab8d16138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff3a173d20f7dc35f5f20ebf15a164139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e370cb0cc0c835199f623b4520c17140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e4750af8b44652469deb9ffec2d44141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749af230919fed65201ded00bae800f6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4bbc0931006eea07e5bbf2627a42f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4967099bb1081dde725dd7b2105a12e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21289f9381a5485f9acf1ff53bfd8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3f287391058fdb1f917d3a619a153146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f51e482e050d4947d327fc896daa86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e9fcae55e176468305acd8cbae489148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a642d32c78d125ec74af7738981fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b54be72ee383e2bd3060fe999a03b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645e466dde31b1e3bc2e8483f4948fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817747db597b64bc067b8c2bd1daf89e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ef7818f150fc4c527389798d98309153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688930009ee9dc544e5d5c1674fad46154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f228fdfe2b2373b7dfc088c1755ec8d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74211c49ff7a90db56750fa6d603d9b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b6662c761ef933f0afaa1938829ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6715c929404db6c898156550b52de26158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d851453ed97594a2178769d6bceff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef10b8b19fa9beab97bba5316d48601160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad3c12fa192aa1621d0b472afb5338161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238c205b023711ae6ee00aefb017a0e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0af691daa9ad73e7fcba4f9d36fc4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce33e6578791f4cb52adc3e4d2029bc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41bce66b443ff2bc692a0ea7c5237d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcd14cb3a1a493eb1778d5bba69961166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a523886c591d5f308b8860ae470f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d72c953525d1c30da2f52c886fc368168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697becebed84bc70117350e47dc0ee6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e9b073bd8ebce5e33d7860b71294d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3d5c3a88e6e73f2ce93eec89fecb3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397618a4a2b08f4e7c4350e34aca6a0d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da03a6561fa02138b3df9339c8b0e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a13dc4e45b62c069381e0cfe22cd8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed58930e68ee16785deb0c7e390eae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586b006f1da3e7a9213559a9249f2d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8e5ce0cff05a68cbd0aa4590a098e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d78201443e2b922caa869a03e9f88178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1f9a8ecbe72ea9a448365071e78360179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921d16a47c498db931fa06f0be53674180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf772ff5cc4761ffb2d3b157d0a4ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dbf587a60e2ea055f46e71aedd0d1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbdd95c86529961f1a885e87dd10b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adafd96017294a3bc1c72af86f756e8b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79acb495b8a880033767d1933d0990c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e133bf97f502fd62d217fd026747f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68b9f95398b2c29c092b8bc98987ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad180aecf89c008566987a6d4bad2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fd9ae1ca3db884f723b746e8e4a8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de3957d706be67d89f47ad56bf0b36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc1e6c4245e0c737d45c7329091f0d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48343f7aca986c6afb8e3693d8f6432b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ec4220283958be2bfe108876a022d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92b0e82cf13a348a0319b8279f06d8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a06a3f55ac55f90b521ebc38edf401195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b92eac8f3819a991a5c57ff9dcac84196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7d38665da2370e7dfb7ce96ecf6e11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f75b71c007ddf729722cd36a7782fc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d3720581ee39dc8de1e81bab51c3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aedb0e401b3507af31e6035d77779cb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b5793b8e86df7c22984950b92020e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989cb186639f635d610efad872c8f0e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b642a625fa97d5228d45b76d279d4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d00e00a936bdfa7c4a966f815b93f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aed4fda0a5a4a9fe22578e6a3d49c5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b523268bffafc687deeb629353e58206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6e81d079bffb5ec8c2ef41b0608df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1e8602cf0f9365ed413eedd7f4a6f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ea748e6255ed2aff0e40879a259dac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839b59ff5549910fbe36bc5934c76b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afb5f58b112f6d2dbb3baff1abaf62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e33ea6fea7a76859ed8a2783469096212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548929ec8e1bd0788fcddd22dd3b51e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a44fb750a0fcbe239a1de083b4bf84214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b9f2c270ea74e69d06f4b71cad9d9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710b48941205d36241b85d1f77d853a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744cb4a94c731ccac4c557ef25383fe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2178bfae565a104b4ab27cf75e22f724218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99cf294e1f4069f6b2fe520715ccb28219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63021c09e69c6a8ec45ea15579b332ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ff795c179bb230864dca5ea493726221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6486998ab36659b50b3dd0462aacc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bac3acd1a7cc362f18fa5b01d0ef8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1763085897c7394837062464aa5117224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec5295ef4b5b59bb33a97561220d001225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04a164dd32d73d0d1bb70b9337d633226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7132d7ada1d7e89db3dc4db2b5dd71b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b05fc56fe537f495435e60a7ba4cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6099afa485eb0457b77cebf8bd722229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddedfec5d61f39bb256843c34931f9d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ff6b2b2e87805533f72b7e10fe60e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578c033d00855741279f57c02c3fa6d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e842060ff7e2947c5868930fba9292233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721760ea951b1e5d78647734d12af821234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a41abc326f0eadb4bbbb66e46ac5aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7f6e9f0924f67d6c35cebcb02cd95236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54802f69315825c9b6fcd118b8acbfdf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd56a11ad0fb102dd91bb54f1e90049238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82674b671bb03a0a89db989a255203f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197eda45c720138d20c501ce0420e27240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5054f84c3e34898b22fd20ae4d86e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87171b028924ed9da591f664e88de689242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74674bfbf3bf81fc38a6e92192dcbda243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaf652c9992a02488ccacaa9416adc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9cc7f0a4d7862b2140be14aa04a13c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a34899fcc4e7e88d5d8f50e01f016246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784ca22244754e8d7e318cc6a297cce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0eea9eab33449dac36256fa405a101248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae9c662e573e3cafdc417cdda60a9d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4004d77e4453e2299c915aa6edbbf42250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ada1c9fd19b9206b5488bd2b570f6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48de60dfb05ecde7b208560e57cae93252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33059bf0cfd326081f57ba226fea7e22253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27657a8e3d8b81012fe6cf1fd30573bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65808a8c2556c438de7fbd87e61f4011255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b96671237529989cb8bd4c8a51802256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba3a4fd72447c412b28b2fa3a53ac61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806caddf06a35aec932975bbb2bcf9d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc2bf0bbe53463d56a59c7b2fb0531259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341a3e1ba13c35615eb499c38ea9fa81260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996e131a81359c487e1510eb052abed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60215797d97c7a5f7db20aa7ca9c8e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79afe2d663d42cfa36d812c1ce3d147263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba6ce15cbe5e4b22afc65c0f8aab65264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a815fe0f314b66fe4c7c0b487874f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69352e1e3d4697f8756d9d959be8684b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83277482230a2c08ed9901d35f60a9d0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f46bdf7981a73ba8d3f2f778df15c8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddeb27c35e2b062c67daa105314d5b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859be19f025830d262f04ae1bfb6e8e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112793ab88fa432192d1636f8a7e1206271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba20a4b1b3108d25805ca6bbdaf6635272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93586e1a822ce44ada99ce3b2bda7a31273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e614fc163897e62c10ba96afe3a372274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06087b394e91c2e64669c821d0fe2cb7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d241eda1a8c40cf784a621009ed2cbb6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6feebba1ed2d0a1c53cde6592ef7a6c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9ea61e0ea0b74f3a87fe05acf1e6d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e29da4caf4eab581712fd9354ed15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9664187af849740fef41813fc7ca2e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb26e08ead088c84efaf5285501c61281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f78ab1b52c53c5a12daedb7581b04d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd81bc2e31e7335e276809b056bb70283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1a9b7a6d886fc855cf9b9150a44f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e0c1c4b6fa311eb14e190248eb18d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0eb6c2e2a1304c7d844c09671fba7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c486b369e814fdb909e6f5a466f19287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c1cd92c107dfd7d997bf2e7c6af76288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bf38a8f71f1e63c0c6c27a57eb941289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4eb0c9351798914f1a2de98da34410290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1b7ad2bb8759ee0f47cbad85163df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd9e9c8e6fdf690e843571e4440f37292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ed5d3f1664aad3e436dcd68b721b2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba638d70b1b2e44c437f807c3302f25294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f2732d901dfcdf7c08677ab70ca4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d9b27e1f42f8207f7e9cdc593000a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e9e70c0417e481c67ffafb3240352297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23acf8c01cc7f864e99e3f6203f956a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3df46616a4467783e83a46d3a01a6d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e845f1f7049e2f0909ca95913c14cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4249d654c8697a9b56203ed5e284d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673d643ae1413e27044081effdeddd2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47fb0d60272174f538079142b17ee9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4228c01b559fd0c6c60b9b89bd6597a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5676a76d4c3d1d64259202543173ce0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22218c2b66bf52c54c9818c622fd95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50691398ad19020ea3188976c60f26df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724614a32860241c8caa41cc0ae5338308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb81bc613ee97648f4848147fc3465309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d450f2d854f8f6b365514b6bbc36c3b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e166f7ddd77fde19e7dfa277310c36311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ccc2d0943f5d42d1b2fe236cde814312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a1e5de7962d9da7ce436f533fe833313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9528eccfb9b39175d97924bcc19893314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e3a30c8c3dce8893e83014cf984b1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f9baac20f8104e910df561141a01ec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391ddd88a1c15a4a81cda4db41f37b2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8acecba344b38064b7e6f4609c9e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c57a9221cd3025dd09f63cab52226e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492119408ebd07a0a5c59b9c46b75b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51db3a08727c6b121adf588ade65943321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b1bacb9c5cc903549d592a710c981322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642dbaba899d3c6c269695358ecde4b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535fc0ccdcac173c1ef5d838894ab5f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ddcdf16019b2690ad2f033c5a52ff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec001e66e4237c845b978537254d267d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aae36eeb3bfc526de1ddf73cba66ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82175f951703e2fa751099ea8c0f6114328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4a7074672addf04cbe0edd590911d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3918395c53fc9b60728a7da008d2485330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9135abc55c6fa977ef537f8a607ffdb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543df8deb8f784d48b61bffe1219a0be332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2706114ab8708d99b3155e1385f36333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cd41cfced3bcad9ded5b00f6108e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b166b7e4b739ac7cb5514445b94fd4a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe5642d7e9d5ac1e9039e429a7b8ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d7be4dc7b7252be7c484a4f5502d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d77084d2d709cda198cf3058ebcd026338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7b808489246a57662212adae5e923339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cdfac5925999011f0745f98db9f54340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd87e181bbc30eb96e8754995ddbea341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199691b2ddd66bfb08f85854f0411db3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139c23458865931360975404dbef72b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6109eec3bdcf9042be433d0d8c17b4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3dd3197fcdd42ceb19e5c5f0b58d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3cb3ee16bbcd1ed3995a4eeaa719d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c9cfe12f6af7dc024167019bed387347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f02d51b6acb8ec22ed26b53ac15ae0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5addbf467ef383fb8c1332ead929ac349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18922229769fec57f46a69c6efef7e28350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73266bb7118994d8dad52bb140b2b0f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd3973202d3fc5844c329d7bd35d71c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab0f92d862733850af5cdf61c0c20a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c9b7ba7ef62c50d7e911503919656354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd90e39f4a6494844f9615db8f8c470c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1aa88564ef67b864003a07eb609102356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557b197db7a6fee87fb06d6ccd58797357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8db135397f6f8c5248941de2a047a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36537e3493721447d0b6dd9f46d1f51f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57317a819565d2c7b96d6d5d4b9f5e55360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544a26bd9786b6b85fff2bc905fcd5c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8210369c020c99ef41c573fb1fea1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca77b9318e17c8a445e5f0b2ea127d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f96ff501de1a552fb29734bfc486ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c16d267773d4d3d21427cead3df700365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ad950c6ea7fcaa1df611f9d922413366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f1de2fd8e0f1bca11e90127bb2def367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca23ae25fe91ec775c9af6e417324f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d0a9e99f94121681d46406c311ae6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ba98be901b0bceaee2ee530365fa5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6e550bbf04919e4f49884a503bfdc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318822e6d47928fc528406cae576fae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8601f1839cf887632e8a8a24fa71b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7f06aa9cdb153feb8fd9db49f18c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040b263077e1797a3c0d1192d3c8860375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07f98fccc9838dd875c93264c69c2e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40d2d7aafbbca8c0c1903b70feb9e8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9e07340543f80e16d0c6d6ee7f928378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2644d165d04abe41472b3824e0154379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c109f1f1568c66a742190eed1544d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4416bcc258bae90006351672e4766fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e95ca10e89d638e6a6d4e9f3bdcac5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568164e94d080e0decc94c959433108383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63676ce5d07a712def1fbd33987c34d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70512412ac8a2beaee6ae383e29f5e62385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f48b2e8e309b1240b22a04e41afc3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40d259356c127f197384c5319c90ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5cdd8a7eaf4a6441187405a84ea92388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603f9d3ed8d8793aabe3d540c258575389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ef66812651b5a9d9d41a8447b5787390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55c7910e0c8a00d3042716fdbec820391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f25bee9028cb33b68a206d501dd554392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da42535a3d3ebcd4f7622a7240629a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad492e464db9bb7f16de3821dac751394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318596206d172c0ec439607c18eda1e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3194bf9bd4f2d1f6c0c002bf7ebcf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d955490ef8432e8e831bb671b49b38397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3a89d2c645c66ddc573ce3d6d7897398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bdcff9afe15456bf4a2c3c010c102b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e506f9e3ea867a5fd07f119bcd90f04400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b5247c45072e937ab398e5d347141401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ac29d728ee5e864b1c24a288555e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80379c0f947dd722104be1991d7abbe9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761dffb52b31268a592bdb8867d8a72404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7713ef55cf3d6d417f2db6c059ab0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9be99baecb1e1af08aa8bd71b4f580406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10357f14c4ff402691c2b999a514e3f8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71796cfdf68356e2164ba85fe62bbd36408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45124c29b9c4af07977f4a8a34210aec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa02ce6fe866eee4440d01e58e5dc0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72985beb0270468e0275339011feeec411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4089bd04dc687e41b74a3db757d08412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54555330b75d822c880b9df012cc56413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc5d0bba5750b23f5889d1bfcd396d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff69eb4f742868efc55441f5aaa244415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac9d83656a3651f52759ed3154c5f7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f00797fc1a265ed35e16349358523f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b5f21762d6f0395eb0725aed3860f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e05c88ccda83a48e0dbf369bc54c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea71a4fad5a813d4815b8c280a0cc2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7a04e051231bc5451d97b39206282421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c41702d82cf474c8c5e2230be2c29e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f534a5b31b704173f9ed340acb2f45c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f203cd519dc7a68c2754bdbd0dc0c0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32f36bc800544753604084aeba0837425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367fa2e5c03fa15d82dfbe840072de4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e95db84bfaada8bafd3c7d6059d1d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9d724856fa0f1616fec17c3f6393b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a013ec695afaf8eb3992dd2103334ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3be6469da0f5eebdee061247376d4d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4dbc7dd7a7dd375f954be96d1e6f4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59d8f1d651c1027123772a2dde66d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c6f651792fe3ec991c92fdaeb32b1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d20052aa0c4caef34096cb86ef7627434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce3636edfdf455c246fdb2bbd10c62435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1b7f7bd42c6527fc8e6b0b331c5e2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd5665a1bd49aa88835a011befac4c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e3a0f48046fabb4e6c4a2e2fef92b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2766198a003bdfeda5648c8bf02509439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0c5591b505f819328eebe5c5deb9f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa6cba3b71172b718cc5fc4e2afa58441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253496ba01d0de0fa001b3ce125210c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d09b4e8dfb1a6990b09c3e6259c068443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a36a4f35dcd25d976723328613f29444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f84e49cce075a174fc667f4dc7a4c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d29b483ef08ab128fe37096bb8ba91446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1569ecedc84b7552df407ae8da237447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989564b18172814631cd90dffc3bc140448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04351bbd352b5b9a8b6a153db74729ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26239294829a29e3aabe9d46094e5cc0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67c8420aa8ef20d6ecf6c45e1e9ce6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf28a6ee45c907bb92ff967c445364452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f1f02742ab7a9bae5d0ca9e7fb52c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56add878e25895d358cf123f9207969d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892522cda82de3cc5099e9dc8d6a0e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24861e782268c26fae8f429067734df0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5ee314ab8e0c59399ea3a8c38f119457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b120b6b6fe79d5bf537ca0b47452aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b67325d782518ab19de60780bdd7670459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892646be9efa60fb54184e1e6f765fd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb344d9c31cf05f5c8a1bdf490af371461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e493a56ca1d77879b94780a5d5a2c0e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5429405e611a13b1ad49084b29b3ed5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f295754831b519c41ec4c3213d8af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009203fbe782208813bbe9f5a1eef40465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59975b0712879fa9c9b7458aa811f8c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1b17d666521604364ee6b7a43ce13467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a848aabe35c3464e8e7a3d420576c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8152312766a3b221d387ba210cb7c08469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e650415ce40e19477a4ed8c665c8d9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56423b33875055659d9167fb8b08c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffb7495d73b6c92da65cf97de4dc08472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266ab32eeac4ed0d05270bc4ef868c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa0a364b7a67b6daa89679bffb87bf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b680d54a51f45e7134b85a87623d34d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fb9ba2bfdd803c43e284d0bb46216476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd166bd9fd320e27b065c7d206347242477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533faafb3e67b9b5ec2642a178aff807478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d40761b7bc7a044e9e96646cf448a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f74a8915c59536ef5b25b796b57127480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fdbda3c383bd79359b8264b602e609481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2200286ca1b36e723eb1ef5ac0aa751482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2c3aba34c723c7cbc916aa30d11a5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d339a3e4b09ebab0da74784af7f4b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2111f7a49dcf7252f58325fb7f8c399485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0f2f3a3296c3d0925f7cd65ec6fee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e08fcec4fcf5b1e035608bf9f37bd9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca791a7afbed8ce8a042e5770730d632488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb4208421d662db3234e460605a4fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e310507aa2543f7fabb002492a94f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30293ab3f66a061a461bbdadd720b3ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe340fc9eda7afd690db4a5f8cfeba41492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962465870cf34736f8fcabffad3d87dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8f798e7d70e2097f41be37487051d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bcdaee12106e9e623629821c1c58e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2401d463cf043601298ba6b68602422496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15869b65cae8b054ec7daae8f2724291497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc08cf5fdbb81db488cd5891cafd5b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5fe03286fb02080d548b7444535fb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845c1ee59008c1a0e1100f187efdc0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5ca57704cc08359a410e1b98f8e78501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c738cc44a0d53666c1098d585cddd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fba1abd6ca85d11358c56486665c67503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc167f2de77324c3bef2a9b215abce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63006435ecac42c588273eb76e004f56505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68add726974d3740b08efb167f90503f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f03aac0184ec5e7c331d3a21fe443507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e5c156c3725da8d08d0872d2a6a08508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6d61e2d52b158b93470eb8737e103509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14914684f9007dc6a970eb2e481a6c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444614b0fc5bbeeee9aa50bc65e80dd2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d70c983154b1387f1734b4d5930cd4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b5e58605ecf628d8947ce8a6a5d19513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d43de11047dc3f75ef473bfa11fa3c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044f6d80688ff5d5ac5691378b60ae6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46949fa2defe9499e7a9c146a94c49516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc6c62959dfec034d899cb237fc6cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d2ca9532618f4c1fddab6a69fbd8b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be15c56f6ae551ff0bfb7eb93e87191519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a1576921b7e4ee6680480e4924d86520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc0037038ce6c36bd6d5077a69a9ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615355527aa68e1bbe87528422d698e5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039a1bfdb12dbffcdb02130844b2e09523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00b0c02f33085a949b7ed3148f2b4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5ccfa04ca31dc54acdec98a096675525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c9003cfacf1c785229feb06fc9019526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c37ad1e609cddb9c711f1dceb47eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc093ead7f95eb489ea43b694548fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59b459c53c62be28badda74d8f45bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c09690d32269b047f3b908773bcd91530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9991436f3c4edf126a99d8e97135109531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7830030b52c92549667f171c44e81532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca20ed571c50e7236522b734a7a21ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90e7f9d71e3e552d19ddd95c0718007534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5904910709f485b3ff2ef2391fc5b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee86829fd1290f58cdec90bb59a7a8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c167e5511c4d3fb6ce359575181f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a5536d303ae40558af4bfda2643ff538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da921c8b1232cead95472ab4f804bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ac9e923886ac312d2fd5b132ed5a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f10ddcde074474dfa8d01a958498b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743bae78bb0aa38a1c5a3712c907b1e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909d264195c60b127c5eb4289092eb2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4104116206954940ca76c8e08173f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc0dd3f680e538a926580b7ef1386c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248344a8e926a1ae9be6c528de14298e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee17c2bf1f920128bd4817d834b0fb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754077efb1538b518a4f692f72633d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b4cbfd2334e9707f0040822d92156c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24894f01842dcf6f4eabe84eb02a31550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132cee83cf3a1e2925b5575041149ad551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eab6b35ef4d72b42d92c753f7c328a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76695dbdd387f710b8641bcfad5e3597553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610c7cb1be876c7c7481c5a2a831bf5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d9cc25672a495de092738d864d4ff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0ccad9257db50f7264911ac57d004556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09149ba08babbb149eedfb4e92474dd8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d2f4ebb1728b0f14d1d3b99036004558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300e76aba1453668c0738de50ab170e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdfe23ea501c2bac7952665757b3ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca6516858f0456622e44baab0184ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999af0dbb71899561997fd8ec6f1238562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b86cccb3d7696a2c2dad7215ee0e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cc4f4791c0111d65370cb5d4c3064564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bda4bd30e57b7c3f4051a6c0ef2ca3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a75db50b7362cb7830918be6d3895566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044031ca4278fb58cbd0612429495af2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41fc68a8b2e47e53e9a8c4602965fe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f124d6dac1795852333f4de41418fc7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b09b573ff2dd50dfcd23ce91a8d308570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00decd0b649fe4235098379eeeb06b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8713525d1ee9e0abfc4bc3c0d08db7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbf8328f98d7718c879174ec8900b4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06ab1a0115cf7e438350d8b9b21019574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06297f2ec2ff943742cc43993fc882a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef40f61a45d155ef6db6351e59195d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c05e2342b4e21efbc43093ac1d7648577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c55153fcde00a7430a788e3bd6c118578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4de5b1fed4d14dae088db48b922d2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567c6a2826117396dd8fe4421434ae1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575803212e52e1bd279a1724d8ae046581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a4ab9233c4832fd5b3e14f1e124cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4848b7d256e82c1e5ee6e665c955830583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551aac47b1b4bb9c37f6f3794536e420584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1485a5c7bad383c9cc39b71c6a00dc8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173acf21f7ae04e70a978ff2f1c2e49d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fbc3daab48519ea429ce4045fde84587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ea3a556f0eb5201a104af01338c4d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fc6c38d2bcf782be159fe5b8596ebd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7e0977a23fad96d3bd015db880c6b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21870d16bff1606302d41ad770ca93f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70fa4af636cb56fd0e10fe4e09f8f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2725ec86e1c84cf2086ac6dc080f2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28454ec09fff0c0a47dfab934263df2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ed875e799c01f349d48ec1aed7b82595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913d5d9822c5bc0fff2b28089fea678596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b221985d8b9d7f27eafa6472b1ea78a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607363ccd7118d28266ee0242c88eee8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbbf486721a8c23b3ab7c9f4e57580599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e77fba37865503118f21aa732a6384a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ccb48fa4bc2ec61a155820e9678bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39703eb83b8a67cf9da6cd077982d8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39382925ad4e50198427f65a49c7fd03603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f278d63f131bd7e4cdbd4a05656f11604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505630dab6232b18ec06b3794b719736605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56844a95d4ea86f1aa8c27af03d1b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a98fdc863bc3d92c785953237403be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3b41c1233e45396200c1b7e9ac383608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6802970eafa3b38cc241c92cf423e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7f835f69dc7975e6b7e14eeb58f6e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dbb5844f17366d8ab246a31fd63df3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0e0db0c0632377665d6654d43a4e1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd54e6dfced0c025a142032053ef5ae613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24758d36b9ec387e939c6b961739e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d133ea447a6b485e073fa983c867a5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce181ec215b79b42832eba66638bf98e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc9baf3c1f5cf2fc3cc6551dbe1398617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cab3fa0a066f4ad25e23fa9b87196e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd262712b1a8634f0d71d36f2c274d4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeae5afdc4dea8df4e3c3f7a048c16620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050024921ac99f54df2ac7dfecbca66a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593de18160013f5763f9fd8afef65fbd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d42e07d04fb46289fb05b82e4d220623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b0d185c2a9855bc2af6e43fb94bbb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16f0547700111731721c12924729fc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e6abace6a7a7708c89b829e37fbd3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b4c868b97e33fd08845df97cd90cbf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ae62fa9eced2c28d62c99132a4fe5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90549a118d610dfc5e374ce5c0ed07629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5bcb8a38a63b6ecf9a2a75d4c5ca8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019889771f312af4916a3dc589061d8c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7c52176b68fce1e3bd22babe6a682632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9289dc9e42d7d1d6ccbb69d193ee5fdc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd1bfc5ef9075d0da9a59c362cce19634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757ee4f3324bfc64a0ee82379b4beb3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00c5fb5b16317860be7440ce385fbd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4662fd92a72a781f88c47b64cd477d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd20a8083d90ebd5888182943ca993638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef093a539a2c47e6a700d5240f83158639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaf885e787b151766fcf190258aae2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f3b5aadce752f3b3b9c14d9529499641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916c7457ec049a965c2d611b4c5974c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdeab7ebf46ab2f130b53b999a1bf2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32084b88cc8a0b5b7924d7a3dbfcfbc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0112de50f8ba909b46b0c710277edf0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6d0ab657af32b57d6fab8f2a9bf2b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c062ef80c6a886ceeae9ae328d903647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c4e035a145538a3e7fa46365d6ed2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918c98c26740826a477bc6afad1332b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420613f0a43df1a30859b3cfc4cbeae2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca95fc67bc91f79c29bca20b725862f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c589b63a5cabcad4a23f5277c5d6b2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbb22bcb5852a849c198d3374fb4ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db211b81947228f08c453c9859208c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7010c072283879b2871a85c2d44929a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b269578b8e3d53f487a147f9cec404656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec6d0b2117499955f7217d0278e134657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912731fd1b59041096675924f721bbb4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee120b41d921f119d7895ad02cdeab9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8aa6550b05ffcda610841c7c382d2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb80ffd41c90ffa0597c6f77474548661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2a550251d17e169d78489ff96bbe0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8898e89328d663786f7dbe08b05fc8b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da459632d72a594ae60e89e2500055c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e8a386b243510f27496062f993816665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a1705139888aa5aa5326473ef0cd2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d38533eb4ecbbf8296554dd5146054667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abff30a7c748f3e0d7d0736ab818a41668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b186c16e1fd6bb1d39a4737c3f8b99f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cbf6f9081256632b853e462c8f62a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac96ca96b5f263fb519ddce2b917c4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40ffeca6b9ac1786b450e70d2ecf0d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8561bf6b0e1f63294824269145d3a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394d71a13c5b0bf078d04f9478f134c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b84f660971198737f546cdfbafa400675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578c7e74e66063c330d071ecfe50042676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260a55fa562192743ef3391068822c69677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e778b34343e1d181d95c505d79aeb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27505e6ec8aa3fafd9e60f6af22f30679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63a9c2232e5f7e0c6ed44397077da2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45295d09c4bb72c93f6a2eec1fc63e34681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3892920c5e87ad8ff2e0556af33b04682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd50a0350481352151c4d262f67265d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9d7145e8101fbc2695790363c9a76684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4757084c74b9e8e9598f0254aa8eac685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7b70f3b53b9e0b97be2970061f0d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1e5fabf003e643f4459f470118ac7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867aa583f6d6503b8d8001d7596802bd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d12dfa381ff4173bb3656e70c73de689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d854c7b238716ddb9a76a5b6295c05d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c4afb8724982ac53540cb6e730ecc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951831f7169400b125c8dd8f3636a3c7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71306061baf62945336caa10fbf0ede6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25c920a109cbc184fdf4da112166a0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2dc5786e6d94871c7e6302e0eb92fa695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0d82cc121113fd646218fbf3daa4a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf01b245ec425315f111d71d215f5e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0f4abf706a092d68b20cb40acf91f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8495dac5b67c363b35df4ee8ecff62699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab83cf71e3684bbe123af29eceb096700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e6ba6061e907ea46836c08f8762b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b527f1856a7420a9b6c5ab79cd03101702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd143f6d18191916967239f2d6bef8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b81a0314ceb585907b1ca07185dfa7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7391e0731bfea1e78cc29ad8e22b03705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb6f0fc60548f994ed379751bd7959706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68fa1440e40210ddb8444b77ccc413707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315382b4580e935c66fca6a07cf485a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03336488477a0501bb1ca5cb98598d17709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695eff9c2e48787f038b9d01f53d85b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebdb3ff66e3262c720ca92521c130c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a575e5fe450de3e45345c0bec471636712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43305c2adaff7495fe818bff92cec65713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2833cc0a8c63d24aa619af7461057c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55eaedaa14fc182764621de91fc317715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40839fdaa928da707e879a669fc1bfb6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ff3502ded43c068a80a0b52b7eceb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66163d47f6d54dfab31c50b07610c291718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3493f9f7bc4b2a8ef87c155ae1748c9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3536413a03d90aabeb11e92c633fb5c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6055d9e240eb126382690a4352c65721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ef58d7d79960171152524fe2ec5cc6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b146da365c7618d258f467ba2413c63723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e23e3adc7b406fd9060b93c953182724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a18d3146539f0cd9f948a3a77dcb8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68593822cc7c9c7d361ae7062944776726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46a570fcc900e23e653f556b966ce9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ce749d122708f16679b1ec359ac44728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac10fbe9c38cc7d8cd2f536637e42b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2a6d7670d6b9617ec022f2e4328fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c8ee38d486b260a5465f59a4ce9fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07778b97f4d972be114f5bfba2cb53b8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add10a369c2dbbbf83ce9df04961642733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8341586397f847f3eba73ce4ffb4d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875c5551ba8b2a0c8faa241e93fd8d5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6fcecfb9f8fbb9500dee28bb3a8de736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4387e903e3e6ddf07e7182fe9a10c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29c4116d1abd37e7a57a758f6b0010738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f820fc6b97cc0c3e5b41da67107fb8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b174f65a23f902afdfbedd3e156ce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3c099a65f158836b94cd217fa86be741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d74e0d6a437d84a0b8b323318baf2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb7eec09f6fed75f6d0dccf41c3970743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c11385f3467157b4f1f67eafbf3a2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848f023da7760b43079d0cee0383ed3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c861df712bda1c2dcf200f376bb84746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbea579d527eb69bd24d74e6d874faa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb6413ae90df841be7ef85ec67152b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5cf57466c4c40afe590e977550857749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e7ff300da9e4aed2acee30e9e1729750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4f6d4a03c9841c53e9f0d45f796f4f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643d4bfb5c4b4bf24fc0208073636d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd729fcaac9cadd422e4147b93e992753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f478d60a7e4280755669a13bc0441ca754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98495a1cc253e087bffb622a462cd82755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a422ae8a8d5e51b8ab2838e287599756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380e2f92cf0365613eb5958f1c0355b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52874cafda435d97014fe9f883ab4d2a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6df12df60c93de913660a32febb4f1759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2e8416424a93ceb08d0d0d0ad2e361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7608249a91e711260e318e330fe037d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47effce2fdcc83e2e014eaa51a807e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b958be8d6a1e756658a2ce85bf174924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c164ef6ea2a432d905d8b06ed9409cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c0d3fb18b25d4a8132f875f1d585e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e7061f5706959490b1dfe094b59427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2c462378c973bcf86cc69e718f7808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344bb910c9c22025327a6fbdcb7a5829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa9090f3206b0c5d9e44c55e57768b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251255c18c284ce8703a7e93ce7830211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d73e70ef754d487d0560b6088f2fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebb9487e2a22a69b71a8a78c87135813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5a54d2870aa91f0de05ee541d252014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0f4da240cc8a56c1c5ea2a45d186515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154aa9cf1166b905ee9e65baa24207ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e546640cfe104db523f1e132dec094f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564316220c5eb922686218c7ce0efca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de9a03211edaca35efd2fff0670127619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2775500070ab4490ddbf912ec3abcc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907386db073641caef71d5955477a0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8d16694649dc741a3f9553ffb998b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcba2baed2c5854e21994195a5119123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09501d9e9494beb25643fad3521751de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08695f4835a7adc25ac4ee4dbafef30225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5f6a7caf29a10365799ea38a1e6be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8d4e023f3aa324dbe9ac4dbffb05027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d756eaaa4035192c85fb638e5056f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745159c56cf015a11ba523ea2c82d7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450514243cdec0e6d1466b3ebd8d7b5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e936feec1e205b03f33cf7d847488631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be837f85a0b7663b2761ea379cc0d43c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e1fd5ffa6a9d92c02dc867288995833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e91430705c6c18f465c4f5447af10634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a3a06b88aa0b61572d87602222b2e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050c319dcee8b759167cb18f0474a3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82f7fe8efef950bc3f3960918b42b837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef68f2ee2b22c4f94090175b74007d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cdca881c918f152ad8ff7c97d8ac5b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f47327e60d94b2ef9ce9eb7a46895d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23a9873a65a301084d1d414adffa3741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9054c9f61addc9cf17dba1d2d534442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af79d656ede29a68decac06b9e7024943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a73a7f0e57078b3d8305aa13a308d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f201ecddce80c2024114369781c1a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a41912b3eae92b86fa96ee2ad207146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c27eaff6863f9de5386d1efd59a93347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cb6afc17c6416642794a1238db66e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2401951a177ce87ff743c7639e66ed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c21a3be7486d4dfda252f2ee92742550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885e0dbd3d436d5874248629150b57751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93b74e94e52d74fb1575a2a1196b5f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310ca6d0ed47e03491f32e32ff64f5553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be6514fb72d92df96faa831037a28a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4004d7b9cdf93eb631fc255ddbbb055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bf3add4e1daeef1529b5d39b2f44a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6093126c548f2922ea12526da5b06cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ad0c8e919ec4e3cb90db063d18b8f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1827f3d800eb8d9b4c327665cabdd459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe9875dbafee1ca4438a518468dcbb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7ef5df5377fef6ec8cc4ef83f5cca61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19401d06c2fc497f7103fed938984e2c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1575d8eeba27e7c90012e7a82b85a7963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ac34f254e36061e3df8be60f4f80564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c560c4c25d902cac9e92a05e3d9d7f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed2b7fe4c9ca8d4d5fda8490e325c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e654213af59470dbe8ef46435b1a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbd3b4dfbadd6b8ca75c299fb132e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c742fadf1588f0c8a5ac2d2b49805569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ca272c546557cf0296c987c5cc80a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f12028150563cec901947e180398b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2457c6f65be1f5acd8046ac1049e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484081a285e16582843539add7833b873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e978a9937a81bb29000f06c0e8d8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577b2effd536f021cbc760a9eab222d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6884304fff35fe2a0f27fd5a1f0a176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d48b55fa855e13274c8a94b79680a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53558471e6e5782a212f940c53a7f078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452377a887169cd595c29088cd41937a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c0f8f6f69e72dff0bcc78972cd48580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e6da022b9a3697ebd8ad4c5f2e8e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bc414d9010c76640296d819e7e28882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9250b82df0e1313c0e3165226fbb2583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c42a367645b5c0c442a39e660af82c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b926a48c653ea7823d3795124aba0fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603afa3c1613c5f0f74cddeb135648d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f1720622441474b07eca4eda9130787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca0d3a109992a38995be39ccf5da5288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d456167f87b6d7b75829f80d56b057789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe522a2f6644cf3700b0d3c428519c7d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6e285a2d954c16051740add216a8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30d359652db71738fb9c9d7033a7ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552fedbbefafd2816473910aecd6ff593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022f9e30df8af14ad5bfbe86b9728ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e1dbab8a6ed5f1432d6e6367ccf9395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5b6fec98c11572fabf637ef2f7bb396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16ff6e532ca621592e18af25d471e497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7907b312dc3551673ef934f9142fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e476f459f935615597381b9dcc6cb6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d6a55ea85c763c794a5480ee626662100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ed692dd313311ade5d32fae0f7a81101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f89e7b4791a8099ef071de2ffff149102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa987ac1388ffa23406487ab66626823103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ab7078c475acd76afdc04f0bc6b21104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe774fcbe4c4cf304201631026f6d56105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b95e7658b53c3eac96e73a07aedf23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9cba28ea2385ad1f4d78da270b1a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de40b4770b51c9701bdd57d1934a07108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586b780ddd1eea15e11a02081692788109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199ea590a3df2e837dea9176d11549b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd9d0ae9cbdbda55acb032b39ffab1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ab9bcbc1c373615c08cc33f7d5c98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a042a20074bfe8c4679475fc5f1db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bc5b6c4236a55f3eb3bbab39dfdfe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae4016c4a8e6dd50ee149a67d1742b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e43076f9e1948485129e1290d3e85116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b2185f4401465d82f1af83827a480117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63671b8fdaab4134fd86c0fa119fdfdd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376cb73996534556c1006e29eb2275f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24494086d121456a4778fdb9e61605120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbeea281d62f8a9725ca945e822f60121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31427426f4d0e27c25d684559a1e79ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d6155169d069fc6fa4635e597d5a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be7e2227375b0d4fbf4dcb23bc78f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec83155e2653e13b3c6a85966caa854125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb129893a66dca851b397d5c04a86247126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54436b9cdb34a4c0778ec35882a27f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f89cd3f21161db63b5f639f417f3a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9e02badd4149c4f4a688c43b4ab15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e318a090b97f9e238836ab7774c118130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f2ce93f9ee4723d5d2ea1f32443b5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a379230c59f567ef969118af63d2f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b69a62b2c7bdb9996557131f453c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fb08c447922f297457fed46b156d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966998f8d06e0a7f9f30d493aae06623135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca1aac45bb7fd31c583cf622f0279e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9903f00857120818bb459e0ed3b7a2e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa71cbb996df4ebd3e037adefcddd1a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811595b7207a1d65a828f20699e0e8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e8b9c3380b3011e205cd6dfdcefd6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ebe51dd8968dc7093c639b97b934a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e905cf5e2a609bc3e1310ad745acfc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce1afe190e1376529f6407c96da431143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715fef6655db456e056b45725a0041b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f635d224a5e9f3b9c61f8c2dff053e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699fcad214fe5d4efc02587d2c9dbe8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1483827865e77ad0af3eb15288e1db7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab113fc28d344a643a187667abcd174148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4aebe329a0778fbec16191c8e18b1c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653522ea1f6fbc4707eee741b04616a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a936a46d1fbe74bffd198995f2f3d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d1bfdf446af168182cd2cfbc1d5f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565e7fa22f455e03acf217359b606c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19560162611ba18ab03db7e5e2dc2856154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a681fc2c4926d758bd9080208a068d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ceb971bcbe86c2b21948c178e7117156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de727006f486faed1c2aa64bab90fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9aa22d12aa178686c1dac33c63d68c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e05d8e8e1ba3ee624fa3501012d8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42dbc682fe06a84f5d6e1b2df26930160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0c577ff7ac100425c68536b29d7e2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e577a3f30be743d4886c27d7317d59162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f43ea0eddadf99bcc77d4715479826163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a1eb3b5919667947c9e243d0878ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e27e54de713cef3a14362fc5bc0449165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d080c105f1b9287b2381a0158e18fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72401f2aaae5b4382d543e9812d7d8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cbd9b39c3ec3bf306f5173dc68bf7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2816655c839f79b85a572a5da5820169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335aebf23864a89af84c00b03e67ad7b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733d5c6cc18cc67dfa6c5de95dd57b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3fc29f0303d1be0d7761076797563172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeeefbe4f3d799baac1815980e21224173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d4653fbeeef4975b7743f6b003c331174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e54e54d6b54d0b582438e2e6bcf11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239325963d7b324780263596add1bf94176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624a03b801b114749b7d9ea53ce486e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f7b846ea3d305bdeb990c055911b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f3bcc28bcb4da1ea9b0ca8af736da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39a96850c0533e4ac22d4aa4a9d7b3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7bc2fcc325f994296d131fd66a2b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787d0b486aab749bacf91932121a866182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d23d0bb23f04a62235d64b3394305183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5437934a5137e11ce3cff5c45d6c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f0e5ef5769cadcc8272cc3ffdbb97185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13b9bd4b27c87b9b357b654839cdf4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff640670bbd1133ea39995a293fe4e1e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04763ac013a518a1b09771fe8280ff45188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc04fb0bffdfae6f97c9550dbc97ba9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd0fac73e5bd0fcaf7c414795c7636190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db83263ef925d8647dddd363a30b08191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571127460071692aca6d15e2ba8f5f6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c27c385cf62a2ca3fa55267b3d970193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012dafe4ec361016c1250501a616f92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0cc289d5dff48cc46e290b8d0e7bb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d39e526561a4f8024941b23644c983196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c989fe5b06acb84d41dd6cfd0d8b1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711a3d1eeb8d4bde86c62c4c14a5b24198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db053da42523a0a33f0cb0bc3efbdd8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64cb16e6cfd409d4884ba4b93c977b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e70f6aaa7b95de2784144cc955ea5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025275045d1a7e99fc8036de1df92986202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7bb64308f8403b609cc28916d872d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a397811c6477061e07ad29bda6acdb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826d6300259caf915024e220ab1cd82205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18218c4deeb217447896ae09b9098c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be56d427bb813f0c8635719dcafb96207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e278a9f4a9a43151e6a38290d2a90208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a2c6d996e33c0c395a6fec8e3e847209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81661b2e0b3a1b760144a05e0b9e0cf9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9683832c39eb9b8b9b9ca1e625932211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8fc85eab1c9bd367dba01bd7e8c7be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8f98743a426e739dd1bec9f1fb51c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc25b14809fd268cf256ede99ee4de1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d07fb291e64ac643bb734c4bb9d592215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada85626c0d3b426929f0e023a244ba1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9229319207f5d1ed4b9837a6c8956217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359908bcbf2eb92f85885971a50699a0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c74efab9d580248cc8ec9da158220219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37ecd9639d0bec3a3c424bc679adfd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43734876f1aceb49426c07d17296f345221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3dcf19d2b690eb6d0cc06ec594bc88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2024905ec13d1a5e1d602850f82e05223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30df0c465dd13485777473258ed011224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6cc1b20df22e10529d050cfbacb93225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd827ae936bdd32ec95c70014c5c73226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc495462b4b9d7ac08bab9b20d1a7f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602dd63e9daf0174498706f97b107c0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281d7ac791df02cd2b31fe93ec59e7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e78c3c07f12fe9158c5c828bb45cfce230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947710decad3386da68faa9d85e0be21231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbdf93fe6e2ee24c8fae10db2e263ec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85f7b412f2969a3a398c50c36d5e6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372d09b4354b4e923b063f382d31132234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620edb239ab699671c225bb3273ba88235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f300fce1ccf296705931c96bbf87919236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c263d962fdef9a88008cd72cd2195237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a63b1c82cf488874c4ed9f14d8a26238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cbe65e57d1f706b9adea729293ee8e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffc886a0a1979a7292ea547ee818e7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758a6f9d7ffc6fca16dc945d6c3da66241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdbd211cd2f4062380d0e0eb3f0697242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e6fc88f134a59a8ff47ad59cc47cd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab1334660c98d7fb44b08b4b6e8dcc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2017c9e98198b14dfae4767746e0a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898459d740686d74a93fb9aadea4dc9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a8cbc07a8cbced4ef79cded13ff8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7a4214b61c33920d30bb767e24408248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb8cd1188d168574a3f94327eba07a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5492c5a8563c4092d0a29718fe7695250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976be603de3b91321c2a70c6f05522e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b537daa3d8b807a62a36f07706d00252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7478652a12e2bcc7dd021a23e16b9e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d7338f9e70790f66f51c2f661b41c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa23b74f480c74ed67d8ac4a70dfce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a262dba3310c8e71c1772d8c2f113e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f2190fc3cf00ee49630c05e2a54e9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f799a1580b9569524b84b7310f1c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779933a014cf9a47fac5898cb7645d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f296f2bb3f1ee5b8c85d705a1a2e696260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b49665723acd40ed1c6ae6112700bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224eaa41d0cf20a900b6a4f2593832b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500368fd18b53a06f25238031016a92f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb5721aa60c959499b98d19ad0897a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47e1cf5157abef4e3916a03de86526265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae70938da1d7ff9ed630b6e61a5abaa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3005fb69c2411cb8b6bc823464125267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e590443bb42c5f68a842bd03b3fa70f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e690634ab929358a164966d9912f8e8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b09b6a8281d23cec427c158a9655f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34013d57da287ba191467cb1f9566c6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532abc7b724257a80827705a4b8a0b3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdeca9f8865a093756040b72613b6a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbd69706d72391df0456aef317ee56274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6da8aeedb3d74b1119705abbd0b4d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d480680b2556bbed57fb1a5467c306276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2986f4b39f00ab6c63d6b8454dd0782277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525780f067d1ae7e2f64eaf3a8c1043e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f3014a2bfdae403c927f1cde43059279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885e4a26a9e762419e2fffc54573b6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f837fa7d2e944227f64bddf0554b3c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2ff83c58b241c5956ab70d1ffc961282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8177047eff91286707e87f21437722283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ecd024ae1fdf9090d969686cb5dec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391855f1a09fe02a451133e20f09d47285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918485046ebd3342a5198b3dc2deee6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaff1f18046058b1e04386a25fb5b4c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5bdc42ab797f5ed1bf1bbb88fa6a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b935b1f8e2dfd38915e715c46c1c32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52c9df3f66ab0f1d84aeeb5c930262290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b953770dad530131d197f793838cb4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d2eb370f7107b49de27a8d289c0bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934bd5fd28791d9086f81fd86dc5c9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8dcee8ecec36e996103f6c44f9833294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72c216cfe7706e37dc6157ee29855f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102cee7ccad7ee58baf79694b1d88e97296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a31b6d4848bc0c25a0103145d6ce8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41121d5102bd9eb7dcc0efebccc11c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a52cfb513090eac261410e71216a74299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a08ddd1ae88872190e1ac976bcc8f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94eaa17b2764cd478d8817d603b913301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1938a2179cedfefbf6d1ed978368ecae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723646a758fa6a15fc6ce6f09622fc2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94933b26570113cf5aad4826dbef35a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c3b2c009b9a6de3072f3b031cf96f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ce76b166f450a0914b4c7bf03e542306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63a50d6092dba0e783e30275fcfb13307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700de8078e557a24ed6ed0a353924b4e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e943ca42c1d41471ab2256c7c255f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57354f31d106024b01bec10b7f0b82b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26afd9209fbb215215596e0f4cd1827c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0023201f23bab64bcee770c1dea5c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766626323cab1bc7f909628b45298d57313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11698ec029bf35df9a3548cb19e154e3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e74b53cb027293b9176bc4ce831c38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65858f9561229f7251d00aac83f6ae99316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b294f652bc352a92cb70854313e3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc69b950c1987e4bf26c91265042d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747d0570e381130a4c31bce6dd0d510319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2606c8790c83fbbcd37cfb1b15cf3a9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23853cd758f6fea922d1187804d760e5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221c08b96a98116c11f1a9be1bc0a9d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca4925c404e6d5b73da7b9281aac4e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee085bafafe1c39ad2df0534f21b347324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0339aa7ab39f804c028eb463170f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485e68918defd7b79d05f214092738b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23978c91dd39492441aab705d3226cc9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caef0dc7d9c583688cf47cd6d2b3b95328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bad7024dbb7aca352dabdb5759831f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121bb99732ca33d6a9462f7e293d253330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d5c2dfecfdb03bbc054c5ad31b886331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78499412fdca8c5b94dda1298526f4c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f8469d7faad2cee70949c010b3ba6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c422db2d6e25e577a4a4d48abeedc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96646c1ac749bfd0e6ff5d1f20b88bc8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f9b119b6ebd26e6376486770feaae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539d7a3869e9666084535baf839ef8ee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5287af901765fc3355a42d6080d00bcb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209873959eb65e9327cd18d69bcc33f9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd8b9a3865b99737cbd89a155c0df4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00833d530b7b77fddde2b126c685472341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1109c798971318bc816d38ae87333342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989fc98c4e19bd74dd8efa235a5b138343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98758088c7078ce21bbc6231602ac6de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b82e4cf65c10d4a33265467e2eeda1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85a45c2907c618a15e34f16e620304346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a09ea12bd4c7cebe4816595f819eb7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afd8f69534c652ee585a38639c49e4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32970cf9c587c56d14c53488b49e8192349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27232d3100c3e295bfb21da253e488c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651bad80e41b9171a07d98bdf766e1ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc5bc11cff943f51122332245c78b71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cd99f9f96df1b93d94ae7f8565799353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07559e7b204b4dc931f564d2bda1e68c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54831f6b7eef2bee13b4636d9ef27ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f33949d0acb37fa5c0bb72956ed6b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3876d06584500f4c19f72b03aee97d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786a4b70ea2f5516d19cd2ac70b9c0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec701cf933f585637a61b51e8419de1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43c552c6fdb46fbdeac139eedc4833360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fcfc33bbfb95adf0678a6d481b62d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad18c661e94d72790df0ced9e6b4f9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8709f0f70b84e609ce6a00dfd6b45e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9f4880ed0c9072bb36a7f2a3e47e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73485ce9e20e7bb86b76bc2a56e4a6a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1e34f04a39eba406f652abdf93d3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eeddca8d99f0bac725feb629648851367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f5db3b97ca84072d543c05efa7686368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cefa4a91aa037f00168a4315087562369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc7570101d016ad1fd6b18e2de1a50370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdeeeb599482a80d1484244d237ccc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015aa739f50f3746965d01bbb9071f26372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b238b07190094474468850b211b985373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401aadb5fe35c0e9ed997f112bfd76c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bdb7b61f6a85088a26d341929ace52375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1705f73b928e974b274bf992540e30376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac83628b4ec843312d64113687d324377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f33bff37a039cc71208166013bdf441378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0a96a3d16cfd062e2fe535ef50f2f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc03dacf1935f7607b92115a21dd8f5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643e2425d69d9f50cfac062dff17081381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98791967f4c0c4f0f9bc4b2112fa1c39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a527c3200fe68271f3c2f08d7b8d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322c9ca52c2ea5ff2a8bd36d4ee16ee384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a95295deb439fc80996a4d4170e40385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a479bcfe7c41d1040e0532c5bbb4624386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c509b280a317d4dd9fd8eadf3d7540f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd9e5bf4a0e1ba95a10019d26df7ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a721bc772f0c7979b03c4cbe433c05389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572f764ffec83ea1112689f47856b85390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcbc5e4ead2b9cdaa66e28e828b5e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb31c2fd7ce3a9bbbef99176794013392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9783235d3bd78034b35b44f7b710a1b4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c85694eafcdad8e5ca03fcfb95ee93394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff7580881d9ad6dd75da0cb8079e91395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553df25893a9d159d30c9335f6842a4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed2ff042f8f2f989860ca101374476397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b434a0759aabce3cd979ae23abdd258398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9cd231c3dad69a0f6bf24965e80724399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991c2aa9b13a37292b4cf1744ba7e6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10baaeaaa16d9d8700a16d74e984e737401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e270d2f1b2d1f8dec34405c040ebba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719393b7376d74a8f99c3bbfd530663403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1e1ba1c347c7516ebfc6a364a1ad4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dbf2112a017c1d893e3e6029178e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcf9f301f0273b82ddd94677123c88406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb37d776b2d5715834dea5396957a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818520590cce8115393a4625829517a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e9a25557a2b806869e3266b8ee00ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce40def97788b2e18dd18bf3847d2f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad612bf954b55356ea52ccd14f1e07bc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2532376729e5fdf5bcf9940c93440412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6bb05ce46ceb8712bae0c05dca15d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff74682f476516204dfe8e622ce575d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90e0920d8555f2024163d9d6451429415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8000726ca70e7fc85871c6edc2748db416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f668ed40d9a66043623767433ad7e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11312c38248ee6bf91e15a80dc435cdd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8720b940379ccfc011314edde758203419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5034c8b2fbdbca4ed842dc7d312e24420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99310edeb110690c2ff3d7d17c386b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f42e40fe11ce4612e9397ac798a96422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f9f5e5fb9cbab0f2f148d3c5eeff6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d139ad2fed657e9835a95279745def9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a6cbe522b606cfbe0d4b7c92f0c72425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8f845fd6bca8721a92d157f4b47cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5c1428bfafdff4e44050980da137b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c709f6d74110dcabcb63b27a5193f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d299605f23e443292578df4bda3cb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7b55381c64d016bd90bab99cd75262430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46482942e577a4a5d5f1606471be9d57431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff49c04c366a0acb127a845e75f0949432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfff9e7d0fee70da51cd8527cfe190433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9a30e9fbdd1c59d0db1c41a60e3d1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ae02991c810d87157007a16c88578435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba072d1bcf5eba846ba53b853c0df17436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347067d23be51925d55eb710190f3b3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5608bceebc8f1600d2d1edbc34c53fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89c3f22364e531c06523b307a8ebcf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d232cab1754dd1815f5914583b9a08440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1faf2e819d52b1d11d649ce84f7341441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c4538f6658df663971dd9da199a98442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5408210383a660834af3d0a6759e6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8771809df63e0345be52957e941138444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ea55e6e7da1ff689fea5c563f73d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd393b1a121bb567f9fdd8a8ea8dac4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534fa276de05f3ebd1f3c7c5ff8a4de447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217df3148d0488dc540c9abc919b5b29448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a9463dccd21f7f6c4512da7c24a92449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a32ea0f8a59cfc07fa6ce5f0475921450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6e52c6f0d38759839fdc2f90aded0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdde2f885a3f9272f2f74fee7eed08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfeffb895b46afbe778820e6f11186453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9381b47c6366fb4a8663c74b01af5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af925ad2894ae2bc2aa03d81b6f9e8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f2ca291df2846e1b1de82bedd4186456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231292967c217076f86534c7a62df54a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99b26184057b028a806402ae3fd18d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523aaf45b19b85cdc4ec63ebfdd8cf5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3d3f4d2936f187ef2cfeb493afc7c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b79e5916cacd9cc9e85d07aa4b5e1b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84899df8fec50b2b376f5ea87e3eaf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b63f50bb9d27fa37cf5d58ecd4d2f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4cc0dcac9f56c4e7023f82078dc63464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e47e70326648b9c483bcad86bfd75465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba26a2326c05eef8e20aab20e7a289466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366433dc75128cebbde49bb3185e055467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00188d0ecbb2bcfec544d886c732872f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbecc5e1ac87c92183b439199c5535469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd1823b47e8abbd9740444e1bb7ca7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c67c078eb4660397ec7b2c3fa022f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b262ef8453857725b3b6c3bac6b3a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11743c8fcf34f1a1ccfdb7378f80a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d969543c5daf80d396d971e1ed89ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35179bdef1e3cd1a09a2225a59a8e9fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32829c5b3ad6468f9a8a95d9348914476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f488671ce03db203a892e7c11a183b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e674d30bb865c45a308b56d2a9d26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073934051745a939553ef287bdaeded479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876a4701a40e9f5ecd835fa818449bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce566998d3d4652dc6363742dc76f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecb3355838ce1723d7a4a404179c69482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4109f32656eeee8ff5eb787548fe96f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ebd622b5eabf4191234cd93d1f782484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5e64f8fb4679789e543d6c5a7381c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaeb9c8bd2ef02196f7e35a5a49b94486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303699173006296514735b92cd965c0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55417adad4057bba49ef28d6da87a9ac488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6a5cf482ad60e9a22b23e5dcae859489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04347d7018df16478f198feaae486051490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85548dbd0d5e23c69e7268ecdbe3bca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca2be08ca3d4d8aa88b5fdcb6a5b10492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7815f9c8a7ba2022257185aeee93c23493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27f3db8f4fe72387b96aa480d4a540494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbcce5b78b59c8f2d7954b889e4bdb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871cb12313a864007ed1eafa10a5ab2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656698e1a1a9bb8f83b1bc9da06a40e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1adc4c1981e8fd68062003d9b48a1b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede25603669cca6907a1a4631a9f40e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7dbe5324e07b2a60173dbb7b4061c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27098c019772c8e7c0609991f7c1d004501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd355bf8fad56f6fd3e8f6b4d9fcda2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d56370730eb4cc3326db7e8d0e0812503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af2068dbdb20c731c60e17689261ad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d3d02d998321b1bfb0f77991f57bd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f520af3a84c86e1db22f6c9f4d4c4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2bf08645e8cd38b67f14337e08484507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a14fdc02187e93889a14ce595de14508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83f09ed296423530a585b2652993b1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdc20894d74239448f7ac554f198f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f4bfe623499c1b83ddd1ffdd02e17511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8018f06e0d966dfbe549e50e8cf9a94e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5cc71a14c5943cce049f54c2fd25e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256afb6303eb3a1da7f3104d38c7a8ae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ead11cd729b31b2738903c5887914515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429107ccec52a463eb1d9106540fe61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133f2d701e34db3e62020da0981d267517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40ebb0846bf448ba2ec89de4790ca2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a202de65998a98cdab401b7b987f7e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14dd539df9a86d3976005253a793d3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf4e695cd2d6f2d691af1982143954521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec99c4fd95f9077764bd2d47e6f408522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452855659cac50b8dbb0cccd9cd0b6b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121d40c380a3150739b163256219ba7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab120fbf3e3d132abc538e44f3c5d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3627491e4faac05cd676372ddef54d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c167698759fbebc087f6c474a0a9d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b385d2a75e89e180ea7b13e7b175789528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814fbb05b4e38840aeb3d79ce8fa6435529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f946b966332bbf4a6801cfb8a05999530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed8260d0dc621b869216a16e69b50f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad36a6387c30f2d3c68b4e92b7e101b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b4148781547344325f5e97a13e9f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4452a8771e818674c7b7a3579c147534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff2547cba6be7a04d0dedc364249298535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b1c477b67240e24bf7223b4bafbb4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586eab7c3e3fb0295dccd05cc1197dc5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315f8d540282057c436f80a78345061538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e34de074329eada9767e1466663da539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72298aa291154fb0d8ad055c4aa5f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc86dfd59952958427af232f28ae18541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad47bbc6f7194fef20bc8cb9b36d8f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64332e4536797e71fc6ef2858fb711e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8f411ee7218b7a15e62b7587c76b8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48055d66f06ca80d5b58872b681cbbb9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ccfed9c130d18de1cf3f47ce71095546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae4b9927b5a90a8839c9b14ad2644c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7efc39f0c882ec5fd0b66cc99dd5c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8058cf396714f11a613975a7fc307cdc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d6a399c7de816309fa1c25e1adfb7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a264a4e3017d725a013e44a7eda708551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def32ec95717e8aac43e232b270f76f5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe9c2237bacc87a7f4ff8ff7c9ffc6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36c77f70fce75054f2fdfed98781ae554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edf4a4d128157437905c49bd6c5887555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588338d267439a22b0327139f767c0cb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729580c822de7a6e02e7de290e509862557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5573df89c35177cde89e1b07d56ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae132370a5ee1ba9ffc1066fdd67809559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedaeb9474f3a7a24755345fbc8e01b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29aa1577c7c60f37bb407936fc0cde561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc59f395fd21590080132c000498612562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0efabd061f9285326354028f3b234a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e5bb78a9f132cc3e79789c1675afd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800569840afd9aeb0baf8b3a5b939e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28abccc3b67f0ff3cef678d615e2a6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79f044c86cd88aa87ac6c583b8f6e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbb6625d861c33b36e5ce774db1722568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e69cc3a2f35faf8836825b5041d1b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f98d306091349bf745f17b4916ff1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3854316e79d072836ff5e401adbce905571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0e4937d67b2e30633c067b5934350572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9cefb0395ebc3bf2dba492ebc35427573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bd1fc466e27c960d8236c1ddb1b82574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fba0d469628eaa397ad2df318d6ae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b49b7456cf90b1c73d62f06067ee0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3cb18bc9011ab8e499b70172e7dd4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b57c3b25add793ca1996860da59bdf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921b593a84faf411477104805f8eaad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b95cc7ccbe4390a85dcb620e2d517580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c9e477952f2d2dc87360b4046b8bb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730b479ac72ebda6f0814358fd30eef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726a8c0b3b1dddb0644df59489265c5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03a111f4bbd5cfcfbf851d4b2d82ff584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfc80ac6209870f024052140c2fca8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be0017c1d2b000febd632615996628586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252c4a867d14c40c780d3effdaeeb85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2365092de68801b3d1b32832513a716588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a527f0c3e1dcd55ccb9dc08aa4e989589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b4f15d11f58ecb951210f598cd6ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de4fa1a574d6f860d109861154d22d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa43cf5841ef7af0e47e42b1db32e2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed28e56bab4ad7395409bb9f3f09a5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8f71a602b3f99f78345cc49091ce8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d5993b062cd05f4dae614ebbb4c8c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ad120f9bc04da035529bdc25a91e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806dd62f9a8cbffb4e2e56c231c2cd27597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c3f16bbcc43f23371fecdbfeddae1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494757d41ff2b250f422e7d2f5349114599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9346e53c4b14858de590dc4f96965600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a19f978fa089a55ab59ee01f28c81601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d4115ab984340258990b2e1280647a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de7bea049dd35ae4667d823711821a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a81d7e3493cc8d3661b74184ce05c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4fb3f4479d41aa5249cd1bdb25660e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcf5b6381f73ce9f09eb42a1628ea1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db57d32a7147b4c34ccd15817730927607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd0f69f73d4019a5c0ebb4cd1a22ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e78e2883127adae0cb34c49151e4f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bfd57ef27327a5436a164d5c8b050610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78a05e66d9cf0dd28c51394bb0aa46611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f89501ced164b62b07b3032fd0cb2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ee32790ab53943af88751aeee3dbe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4b1ce5587ce7576b5afca2446d18c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a24402ddb86ff511e44f938b08a8e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d45e68976b06b6ac365a5b8502250d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c827943ede69dc353b2c57628253a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146ca15269bcbab44c88a26df5b85dd9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38f0f35d801d33d2ba6c94748a3feb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ae65a5fb7f602ceb49fb5aad62ce7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b584ffb73ee4eb62421d707b9ffc992621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a88e7fe5c00c36c26cac8084452d5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e961c0bb8d4f2192f84ae937221fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62f5498ea98c411e609b12fba0b4e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0534e4e1f6d5c1e32f26be67abca5a4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f1cb974c18951ccf83efbcd4aacd6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267b85b9296dc2be4aead4f262f688c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe14ba556fa48733dc67311e5d3380628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c75fb28d8d9d6ead350d014c1b11f0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934ead746c9d6b896c927e455b9e186630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd38f5138cb473050b3ec4fe343762631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dc60c59ac3d624ce42a219149ac6d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae53f1d50ea7c229bc4036da5e6c3b5d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009a6dd054268fa74907697233711e0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee668b8719fe6a53351ed60dbdb3d67635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1546d265d4f336de2e2699be480218a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaba84b4c47df5284e63460438f734a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2320a0523c37b5977f78a8b0275cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c41fb1a4498ceb99be68025ffd8e33f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47755e4a423ab8c9ab79dadbf053ef6d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4316fcb81d6ad7b02e417d48e585e23641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf37fc31778539286c09eea4242be5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5629cba91b83e5fb80d44602cac97643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31799e69f0b6dea80a87b1993764a99644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d0d80f0704f43e49727a4d0f7d165645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5a264cd58cc662730be41d494490b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611d1c86cc940b43680b0073dd68399e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe1f32e6bb4db75e07cdeff800b8bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a83a6064e4811e2b7125cec4550c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc43f26634320c9d28acdd4579e7d49650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd144e010d90f3bfcdf83af69d238be651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18764b47239fd8b2ad6e7699f4f1d6f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53cdac413c758bcdb400b28ab63d96653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8046466ddb6a280c8e5e0fd410dc906654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ffcdb3824ee5f345c0d7752e9aa608655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c168c2dd2781f49a526b610c79715d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45700fefa7bdb8d97b09de7066bb74c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145018757f25e129f67feeb760d8e36658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c5493e7aff24228cbfd998aa478a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc50325357bc55e14adb10cb55121755660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c10cb144591be7058c4d7c58c85f3d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18cadbc6eb7e5f26424800e7ce1dd0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99422f566b70fac75a2cfbe418239489663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb58c2ca3d42679f3040315b993a0b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809f1cf8174b8ec564a8d5b67931421665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8c794e235798706a4c0d246b03e49666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff739611dd9093e672d06c82e7098e70667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2754e96dd86a23d01af3be9e1f1c9b3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53a0813c5bf7a4817b162974a9d6c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d6f42a6fe89b5d9803592e0fc0c48670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1acae1784836c558b8bb6e665e84b8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94839753a16b0ca68ab5b4f8a16a7adf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05cf428f03154c21c91ae855fa45b1a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa79e5f679347fab5e75167cd81c59674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e9f9e25540d4b7f223a843fac78ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47aa7f441058bb2b947e886ba34c02676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2116c2f0a2488f7ede0aec73fa1d5809677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2664b0e909a22e30dba50ed7d1bebd4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649aad53ef8e3bde205dab7508464c9c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbb7864c9681ebcde5242fc958f46d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049c2578a82960a1f1ed1f4fa02f69a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c17ac22de912dbd4954a4c48e7ac2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ef5ef30ef9479044ffddf8922a0a4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265cb848a0622dc02867f6b79cdb9f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d6fa5d7a930691a15a4d38d3e4028685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e58da2d433472910b3b22610b6848686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a4bf71d431a8e463345704541112b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2244cf945dc1a07eeb3017d529c228688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74574b3797d04db0d5992d46b99835689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02120b2f43734f38cccaece1101b9fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b06cda48d572ad331b796bc927e935691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379ccfd18db5c70f48023e349c0d3aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153def335735a9950d50f78625bc35f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9724e22406e710194c3cf56bec99cb3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e834efbf352b5b45f9b5af5e467113695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666102aef98bd9f78799a658c2c5cea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a5d278d661c768b6e05249f9bda20697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e45715c29b7b45aa1b46d66c24a18698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d6fd9afb7d4554215a55386312fd3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfafb63bd713b52a7a7fc74bf5d2dfe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ab0f3681aca23de3597bfae67d805701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53e0635fa2e99750515b9759a4ef8d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725f798e4f3e6461d509e05b6b07efa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6a34fd4d3afd1a585842781450ff9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12073fb4cb49b86d318075cf9c432d9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b9747986a6e5204b18d6d3f21d57b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2267af351ec8b019aa8e064e4fc28ca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb90291e6c02158e38ebb543ff54eb0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4453acd36ed992a8042367fae7d358b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ea454827cd0d0a5566b69bb361997710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787c6a4a3c0c51b39eb830e09e33543711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896edb5aca6db0077d8dc189eae6c9a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92c8aa600b0ccc362509bbd3ded71e4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c470dfe4f5e97bd04969e542891d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ba4c264f0df6d36070e89736bab00715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d6d03620400c2586eadd91da78234716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea5ed6add63c838ecf6ccd489c9f01717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f862066d9db388195d8305ad1238b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9313cab329d0751c972b272583670719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c015b1e165acbf91c115c15d28f2db4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765262dce9bbf64e81d2910adf4a3f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b68519e0f0147412a46a511b5230f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d6e22d1324ac38911a904f3c0217d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdeef6f14228830b43677b45caa02a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf3262149db79294f690812031a71e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5629155bbd8395757753ab4bcdc7531726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de933596cd88b838947517e5e3ec65727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252af85deb33c583e5eae9775d5d377728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b47443a45587098e9a212bf261a73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798776af46b0b3e78586dcdbbbe1056730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804eba8b3754f5e6bae37e099464da4e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a58754a0e262e51f0501b498ce7d7e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cced7f37f670a7d05929fa2fdb4fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdf8f607b67795da17acb58904f888734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb7b04884ae407a2e1ff3a8cde6f02735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be4f09264680881b003d192823c9c6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03b8952716794d7aba5ee94cb08415737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879ded921435d0cea62edde891f06b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d3365907c62d2d204826ab2cd8517739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084b6e0e8423bb5cc1b4190637bc6ac740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f569c91bc99e390eed85f7a885fd496741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c686588fcc23b787b9f7e0395e2584742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82247563a45a98c92039f69918ce5b1c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdced0982dcf359b4f00d988c668e42744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c6a210835ac5d976654eaabaa41c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19b2a7d4a7f41869699bc49de534af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251914448eb23b2cfcaee2d1a297d94c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e7c584a508529a4cb202e100f666a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a4660af82bd1d63a3e6d88c913e7e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fad0d3a70093b80e0d535e6b771e7a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb325cbf3feddf518ff83f40530935751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd73c27c62a352b01552337bae9a45f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bd620f7d1fe69fd6407a6339081ad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112228abd68a8e69a2c686b1443e71d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404862f73272c522c25d83d2e1998f9f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e008fb4ba3c17861929ee6579ef253756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd8227354838a744c9a22c58db20de757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34798c8105788d8815c7ad560e7e9b1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01814c81af39035282b5ea0e87677775759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>