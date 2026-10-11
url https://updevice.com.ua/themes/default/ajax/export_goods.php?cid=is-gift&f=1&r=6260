--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0a734efe443329362dc6d6a08def91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1270cd03c5103195333c575d2c566a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09aebdb3122c38557e5dd3bde541a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6498fd2f5002553e27bd578e92c4044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e726b8f8b80e73358eaa1a793187cd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87054db1382514a2db36602fc63aeb06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dba4930e323dcd549ed94fdf42db5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf728df8bb0df78719b85851484e3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ef3fcacee5ced4fb3af1c86bcf4089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55026016d8bf6de8fbb44fdd15fdebe810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c12c5deb71c80afcdc885a159fc1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74eed6d3d422c0d7d05d4bbe6cecfd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da8e89c1eff5bef667fb3e7f8ab43c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ff2148b5df92cb34abdcdf8b7b61314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb532562bd150d10cf95dcb0f3740215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2babb827617b966b19651c847d04fadb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152daad14ba3643bc58f61582742b04b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568894a42a512e9bfbe17db703c124d518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e5b93f7d7c70545c6bfad0856ab3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70973513a7b2150dd5480f57f5941320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86506ef473f39b038d77f5e793e3dad721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494634374eddc44d260486b78e4e659522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d785c53741f933986911874b90abc4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa73dd9575772b01cea756a1611090a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affad7e96a39a2d878b3543410ba448f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87b1906eb86b6681685b83040bbccfb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233faa7a25eccbd0f2280cc0a5a8a30c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899bf6f3b135fe1f52d85691f22850028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa508056a603922b12b027f7785a9f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0544b9bcb359b83d1f34a8052603130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7e64b5ef3615da5b76160e8bec21e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43d7c6746a604e87a201d2d52598ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8bedd0e0cdff206579f644a3057c533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e56e86575fa0f4d45a9596d904bb234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c2506f6ae4e14e9817776b2e7649935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d22912002a4fdd17283b34468f1ac36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320cf052fc06941e54b8f732c46c9d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7e7b9c3d6d3182bf4c2b763c4961838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba48f8ccd5fbf9cc88b3dfa688aff8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fa20cbf8142568ba4c20955f2bd2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca9b5d63fb0763bb8c81679723dd7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae346bd69fae44c954317cd7d64de9742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ee6c7dd296d04cc4a516980cd7ec543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f37d4e561ef204f918f25820f34a144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3653d4ed42925eaa8df53c943aa467d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421919c46e746a33e7fee5589a0db8de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85b873663cd36d3be47ec36ec997bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4497574d17bc248948dcba19b09d848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efe511bd818e87c44988ebc35c5f1649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3d685af0217db8cb2f1a2f1a7d1d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df510fc31a020c45f847144683aca9051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf8710b9df39df06412e824f2e8e2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4e7485a1200f24a009f79ab15304653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70863d5e267863520ea44936303eebc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddc59e0dc9faa642f006367edc882b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e4131b5df603797c5cbdbd3fa075556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41353f3c277d0b7a71306d9e33bb8957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c476d8dcf94813f01158626f213d3b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e60dfb941f98eb3f72bdcd8713e1a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d809055b28a5950ad68898d7fa8f98260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db2a0fa2f18419fd71c9a3b04b3d6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5d0d70c6af6333ad9a621108806eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4641767bbccc1dd95241dcd4117f02c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10701538c8c3b9f3067397806450a0b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014e2845dae80d9b3b2be9c2341fb5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099422c66d72093c75f70e1b7b9a6a1b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab92a981c0db2fc6c65b24453ade0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3baef6e1d75a38b48647d719ddb30d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df3fc5fd3fd7df0d5a8a225f36914769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94636ce2b84e6f440f37c911b8470b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2151d289f4aa88752ac808575c4e6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979d0dcb9653f4b2946504edae1206572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e47f6ada45a852bfde9edafa29f9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aad2c314e2ca74064257f0152cf413a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06525e4575168caf90442a1f2d8b4c2075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8175f42b7d6303cf0e4f2724e4e3e16076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da52a1c8828aa5c6fdc3059610b498a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe6109e8be5d5ebd4e6a14019595c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22511627ed4683154b74bcd7d7b5a44579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824717a4f2f2db5008d64c37eb00e2fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f7f08e9cf846196862d708a69400381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e1451680aefd098d9c6d41d5332ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94e433e80b92dcd4ae1a9f2b58f9f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1473dc75217c318121ef365983d1384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad174aac941c8049d23cdde43bcf26385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a57d57dad70068679d6478804ba7cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e06cb27e25d2745cac0bd6be21567d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2728b229ea2a92706fd7176b6126c8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c47c55cb855e4fc8f1edfa888f45189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba9778fd27bf4a045493f9fc3a26ee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530a3ca3ceaf7e3faef66a758d0d7cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01d0e2c925e11ba424bf341ecf166f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d53551778556e805f50a0765eb393193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a50320a300943a224b3c75d65180ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47cd634d16bff3ffa0735dcd6ce62e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c25b8cd2ff331c60774ffbce71443d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda903961e105ad0343a5e3ad218aea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0999fd94fdba8c2b797e1b390f4f49698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686a8240415b90aeb6187b416fcf5fd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7d97369dd256b410aaad6d19c1ce2f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be461a9fa7cc13919d820d93f00180ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc15369ffbae336073277173792ed55d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4784387e79a10e10987046b4b8d635103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d9722d296cec28ee30a59d2a04c82104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163864ed7e75960d40be6221bef5bd9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912ca17b7ce6f12a705bd29c1eea541106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ead3e392ad415eba0aa274ed16004c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b022e32eebcc932fde0583c496d63108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc448e8efa332211700bcfc1616e982109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39970f5d241c10b0df86ae8312bbe805110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a8aece58ed5cd013846778ff6eebf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7548b8305accfeded76856bc13c0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bab2717447c5f6b4ca60b6e370ecbd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00675f0c41a60230553088d6178aba2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f315580728adf580dc3152ce750a2f1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae3787b47595c5bc7d98a79279b125116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a81fd9f916555b0873cf3522ceb93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710278b8ae2200dd80a89cbb0d155f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711895a65816c6a8b93f5b2e20a3f58119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41505017deb4ba37f13ba51341ea9fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e6c5dbaf56a6c5a0f91aaf68d09c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcd1f54b6487969b50aecf1c9c96cd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add09aa1787be91282480bc45f5454bc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be361a2f1b58b2c10aceda095e9042b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c80fa49879f36b4612c6088f7f3ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd148669233a4192bbb9a44271a5e27126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da972eb5807e32c3a99f696d4c024a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a41de82dfb9ddfb5201511109d59efe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654aca82f95e066f71974598dbda61c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3220c4d9aafe01e5b35ef065e8da477130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132cafc2ae92c16ddf9e040f403e624131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80024f98ab149201c7af417cebbba942132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336ab7744552aaf486a023abc01321d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1fd54a57ae81286303b1fe9eb3acb8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783377786c1331c7a23ae69b375643bd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283c5f44c19c662b4e790ff7a79ce9f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de260529f5119386b5771e702e7c4e4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e19afc126fa691cbe18728c1d80d9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813dd52a45a7d2ec338bd87cc8595b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c98809405ee2ffe0d33000a0b584d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36508bc3c68bb7620e73efc13ec41065141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fda0a297d6b3f06953bf3758d999e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe307733c1b536a303408bc79d517ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98506a466e496270e63eb54da3cbb223144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5398fb48db575aa101054eef9426ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ff7ee211d6a6754f6ca9f8152081e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a226fd3c44d082213bf27f1dc42b77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5dcde7e7bd3fdad4ee51b4e79d53bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5a1e550bec275a3a8f215ed141670149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e10d7932c2f621041e31f102f85e23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61ce7cf972811a45848cba4338c7dc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24ef10e99fed9edfd48de978b63b35152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60d72b776d10e323abd8e69d960973153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835a9aa45f7715b05393efbf0a606e8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d72490ab0accc072ead08add262c3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d835de4d5edda0d71257be8c4761f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ee8c227f808ac020745ce11980ae1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab382c125e31776f0b5c0c3954e9d9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9512e70fd9db3be0193675395d23063159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177400865a4011b759e3d16879024efe160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a6f4fe51a80adb45e27be0fc95142161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b253b5d505a27a409a1719b7cf9f2e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162abea118d6317b3c0c785e25a0d103163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44991e132b3ad19b2bd8bad7cd0e628e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63cc215620b5dbafdaec5070eb78da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27fa9b763ea9fa7bd48f833ea8051d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13deebe3db56c9260542a3826ff791167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fa094da3693204420b2006c9e8e7a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320347d7134037f844a0bd9ca0a0081169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07074ff1761a2fa65f4eac4844316f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489f6741516b80ed7d9589dbf798173171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4757e15b5f03d0e9bb66b1912cb682172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08d79d7f8fdec4ec77b152adb68c39173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31707f68767e35023332b7e00b24d6ff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774c9cde7b1ff48157e1d0616d066ede175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b09677f22d02bdb12823dd2752cdfc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec665d43b633af232926604bdde14f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c12abca61ce55f6e01263958c0741c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c68950b5192d3da943874866084dfd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20517192a725355009472485a482be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf60d9848d2d37aba6b4f4594b0bafc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f68a0a379a990332b40863ec85af480182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c5d7c1a7dad02035ec8ed5c54b80d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e767d27dc9fb260ba623ad3a8035826184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0637b02d7a5cf3438a28763b5d173185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efc702daa924a1ef905aba1264da44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853815eff5d0274dc4c0421be066926e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ea74cddcc4c957ef5cda00a01b009188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa7129fa29ab73256fafe1cf2621fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32599a53382f53473fa5ce6a81c4147190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c795d0fa84f8ead2b120618abf5ea7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1824d7977ae034ddb9e2800e30399192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfcf79c2571e44d80f3af8911339b4b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9e5492b2eb2477f5ac531a3063354194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae836bb8da28fbd5a088edc5e1f36ac5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcbb5fb95c1fe6a582ae80b1090b022196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3616f1da7acc43a565517636d1ae736197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c620effc43e069304b945e429b87115198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccf3002f297f209ecaa13bc0a5dc42199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993be20b64ad0104c7dbf840b610fd94200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c85031114f55a512db7e9d27630670201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29783ea4b2420be008ba921435d409a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8145dafbef6e20d7fc3da12de6e7003203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17fafade8c0934ff7598d7df49fbf6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf2dbf73b7ccd22e12c030c33860d2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f735537ea36b73f066fffed48b93b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51da6d8ea3b16607014227b1e1a1344207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9750f5df843e17108fb8a9140c1df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db769e7fc015de53d1cf14c979ef21209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc146f0eccc7b159fee350b1ca32f0fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec33e57076e3553f0925ccc24c94f6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3d35ce3c11338cdd019a3c8d71ca3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e6a53ebda21f3e1bbe3efcd09fed0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eed8fb20bda2d8e25e84bb02bfab77214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb6d77aa2363aea76c89f5647d5b02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcfb2d0d2a9488cc4bf0c70732b6bfe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb2a766d1359b73410112c3b68a745217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e64ac7508d72d851335019aa99421218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e00c662f364d85438e13cf112643c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646dfc6d2587c539c4d35d261bc287d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafb756c78aa8fa6685a006ff3ed174221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf888931a8c7beb68a960bf4da1f83222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381b3df62e5e6704c55818e88ce8bc4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440592067dbd05795110eca8095f5c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45ea8b1609eb6848326dc5d0f4bd9f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414c7a22b70f1e7783e36ccf3971f5f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476141b604fdfc9c28dd5c43bce378bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918ae11bd1353975ace24cb57907403228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365fe0e8a183bf8fcf5041ed009f1ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7ecebb6c9bde850b07de3c060eb63230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99926d86f33accb05434f8a71e440fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d69d4570f419c260290ec209132bc4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9037ec5bf0ef0824c50c7f4c268d21233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2255c90d87eeffb34c4b06fe5fc4d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286de28f8fc117a43d9aa0b419cd6ed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c35f6ec99eb02754f4e841c56e2d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f313fe7ee11fa09a65af6a720fbd45e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03159b972c612864428702918fd46720238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f347d68103371b948b3dbc6a15764239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bf6b141c161a7cedf7f273faacada240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85667c4a1e848cd73f6bee27bad8694a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf9d0bf4e512d41659d69b9e285f07242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a6258169c3de620baffe9a26d3017243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c30f96830eb4116939636fe1132a73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2d2076b4ba19b1e9b7b23ca20fcf2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f9545fc426501a4c1bb3f68a6fb4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44927faa943686a1a8d701b0d08e7412247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff68a81e13b659e23a6e5634b7ed72c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67576ec1e637af63965872b124b44a04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6075fc82ddb2aa40e0f01d7eb5eed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a662de8056761d17a6f99a86f1abf6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e2ba007dc3f46c8e4f5481017e155252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4d9452d8c457826d37665652b5cfa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28607d99e1cc5e93eb832da522e2e58b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1594b68eb1e29e693f34e4b3255fe5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1ebc9060585a750afa45043f97def256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8cad4c15264d48506597138bae60fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1ccd034a7603e652b684a94f6b1e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484d9c657fec6af3154a023bba3d767259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec761a38b9493b7b54ba6cd4079810260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49124d157e944c315d8b7a1e0b02d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823887159d2e823a2ea9d1d9983bede262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de700496655928f0809ffa71c275a081263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b59228d54355c18a44afd67c770cf5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575f610d06d93e10e07d8015d8a63cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a739c7fd159184241786ad9b0d254fb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceba7f0df6a0df9f7ae4893ba386579267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428b5d9da3d751c19863dcf72ffa26b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b41f7d0b83bfafdff90abc3de5399e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249cd87dc7f8de27e313ba12c9e1c49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06e180a71dee32fd081a35ef1a957f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5d165f356bfc07e2b08f132f11f21272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586cda27bd511c62d22fb6e7957e777273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a193e865083e1cd773bb52e2b2e71274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0326567da41ac757ac6f30af1da8e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f3ea13b0e7b28a12f88aa18f329f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b590e8717a1f43eed5f5967cd8ac2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51325a826b1c146318ac498d37464ce6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376529fd9a61c20803b30f21c0950d95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344058e4b032a7d25db2dcbbcbc93001280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe34840680a11d9cff9d4af94273c43281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1c0f573edc8452ff5ac5fa2e9941b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536e88349d844231122ba913a3e9baa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fea5bca170b27933f7d297cb49e131284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef74550aa4dabb87c185b77527cc71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca0edfe54f9f425fddd532ed79559e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b3d89485bd7ac1b3678b8078475c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2284a7208d84554f8c417c2d20898288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e7b63b6f3d19c05cdd868fd5555c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca86d56d3b083497a320fecb96ad781290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa85018974d90b9d452c7118e0d836291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef46d5b64abd3aba7012a4e987f9e3a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72a8185e7c0c29de6bdeb9fb68d7e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e780edc98394574301c13578593225c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e0d02cb7d067d557b2025f95b4ae2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb881d39701f21fdc6b364bf8ce447cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad6bc581d2598572f915229728b58e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb638f07efcbcf92a75d45afc6342846298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061cbaff41e91d598346fcf4ae02d242299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a65d195dcbd16f2758b8b096f8747300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7955f92cde262d9b9ba1fa1af533d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072eef57f06aca8cfae4c927b82b5c2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7c994ad623ca032c684ab7d936518303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8efdf21e20caf97a6393ff62f08db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa652f6ae62e68ca813a3958f01e6b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537b373d539b3218a52f9b6f808e77fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d87a4d7678c9a7f4c8498f05dd2b23307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9098d3322c5d88d4e84593fc49b68308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf677c7f3b7774dfcd9eacaa27d18c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0122fb9cf992cc036d28cb19c9278c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abb844b38343bc2d05c8bcd4da579b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237548f007e209691f37a9375259e7d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c03ae407fe59c0abc57bc5760a4b96313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e6155f69c09dcfcb7f8d66d1e0d52314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fac4ce989dc5637e1e5b3337cda3a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a75eb6a98da8d4a6de01a16a81be1d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fd8240d295c13c6050ff9f9c4157f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed6b79a23b4a3cf8f4a362f3b1b509318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b3c6b438eace2c887127e192035c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc9ad28db3e8cdbdcfc952c896f5e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26cb99986953336d34a7aa30a7cb86321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3a11249188f6cb110a48cf8403f38322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf05ff1a98ed0b85f93ab82b69a5e3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0cfb72e3d69325261413df66d32f33324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacf1ce4f838ac295852e31f3c2ad79325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fd1ee23b66d4541e16c3ed22166eb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaa45427bec998b6d71da088891ecc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6dd91f1755b2a5b86b1db56c3bb1fc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23142e54e7a600e70b252ab0b8e69e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e006c47df2cc340fa217b00c682c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a287b9507f26e5c3d949433cea69dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa197ae17cc5e811e5777f7b7618ea26332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482ee9cb27231789e5adcad211eb326333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd91802977c22d5475bc5deaee020c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e05e01c91ea0de97de452eda5c1a41335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4694b56406170e91f8aa8826f55cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064206d92a72f17ae39d563ffd5153f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf706c280a91d81c7b35e13eebc00aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266882afe8276d0ac01b01ae1523917339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ff3330b2955f69925c5e4bf34b326340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9554a85039367e429f45ca4e5b13f70341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8469c5b46c0ce79697cecf5b62d0a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155320b425bc1129be19535be0243b20343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a05e7084af0d6ecc2202f5a794bad344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf3f9a5202ba0f09e4fd6293bd30a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57304c7425ebdb9d9e1fb237b0d330346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a02d69cd130906e0241d16b5b27c9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d22cefba8bed6138a2aee98908d06348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75498c9f1ddd7f0420aba2ec44a61b4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afc193ac7de8c854813973c8eb5cc4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab198af173d79c11cda28eef78d404b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2055578ebe3214f286eb784fd411f4e3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf10ae96a33effc515ff0184377298353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40160cf906095b13bb66a7321937a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5932af5710b94e6fc62372acdfa82355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7c652f3ab917c63cdb59064493490356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301942a93eb2d496c07d6fb92d9ac3c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d853a2e2f697b8698573cef47eecf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d061d9367096580f69c76649aa5e845359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00483b1c208f5fa95b1e558f5c11a93c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2508823853a33243f822170a80d5603361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b1acc7e2ded75fa557c617d202cf1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afad45b0b1bb1c2b4c1857e62952ec1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861f7f7b80ec285188cc0ebabd8ea12364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da7cffe8032e5d40b9f94cdcf8305e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4173afb04711c35f844731b971de49366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0d6e6b4f3d7681e8a14d7f1ff3837367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f702618c125e3cd67c21f0ac5e90a1c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3ac6782933f5a2102dba266a893e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4936b0f77e0a73588a87e49302ed6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dd3bbfae05ee3f736002d6087d948371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189681cc9d59c02248f24524897412d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe43c034b0c279d75552bb94238c9e4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254281932663e8456810f988426b5ec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ca099079b75a469b1a48e3f5d9501375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddac9c0d93afc376c5c2acd0f6e2d5d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467fa409b4b81d18a1063772baebd3b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789991417a908db10c43c96af5b0ea3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb608cd969a923ba97ede669509ae7f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31333017be02072294abf6eee647a0e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0344e23f880f073dc59028178d686d30381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66358b0708608c1bc1b552a2ab0b14382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ee87db75b896e03170760a263616a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf1e9affaa1089492dc9dda84b0300384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6170cf89ab52421de1a6cb8cedcec385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e3875707a900ad8183cee9dba3ced386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bd832a2224e0ca5a9a805bf0cba0c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082979ef82e5b52128c61730fb25fc53388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ff25d2d8f835aebfe342344d4f8a2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14be66e3e5028d61c10c0bd0f2c45a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb2341f9690b1b83c6034aa5cf8ce6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842192b133b9a5f7b9aa57a9aab4eca0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5a2170d808880ea97b526cfc9cb31393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef317a244cfab00509dbaad9d821a8c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6c99a3522521b343f751986d044a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f458c3d6f8b6d16bee0272a1d53e21c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f987b25a6211468d037ba06942774e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d18e72ae05bcdabf3701e1fe4f5d0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1b71245c68b285a10b006006c00c2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931a7305d8a4b57f6d91ee8373e08a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c655538b5e50d6d056b8b1e2403554401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e262f3b4c881b95fbb9b0f723e74f8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51ccf2c4fb3f3a277c39af4d98d25d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408f418ec11972ac4e002ca5937d9ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc95c457505696dfd2c80b436c0067405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3f225b5089607b9991ef8d5f4bc9e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfcb834d7db798458fde318036f209407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fddf4895bda4bfcf7f102c3a0c64bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac31a359127bacc4cada545b015422409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b961771ef3ef01fb4b471bdf26df1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aae08baf12ce215855dd320c600b62411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb245c226fd24b51fdc2c3f18328b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93d27a4109cb5e4e1b0468c1871b1d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6fb022909eda5b8afe24655a1f316414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119db0d603962339e9356d7836e5418415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3d207a2d11fbc5029d64848dd1292416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fe9167c9f1262fc036103ec1b1f9b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d995db846fefc73da969cc859973138418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2df6b49e2e6af117f81be9238b93b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3c9171c98c1cdf0de2d0658f401e8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da064a1abc8004519cd7312b3d908caf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823de04fc090ffcf155b67309f8c66c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def301ca5e58e49d083dcc2e2a610282423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3233ed40e34a318a0218ad08ec803e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f965b9f5c30f07bc53fd381c99414e4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0dad896108269824f2995f68277b04426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66547d9e9105702ea067738601249f91427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98d3316200c1349866204f0ca4db7e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db095325211e8b07811f53e5ec597b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d7cd673d7b1bc1326458216517816430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e0b6f88ac9f80b57b56d8a9d8bc16431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef443a8eafd9f7dcb626238903e95947432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba471bf46a2d81b72ef503c08f54e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07122564c1cf3b5cac47a843d6a2bb42434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef04466d888210cdb2e3091d477da80435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85f64a489a2570a002a721f45a5cd3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a49922c9bd17577816cb5dd57592e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39061d40e1c33c4e3986abf6b453250a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65e8adc1496cd32eb300176e5b041d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bd4f8b922be0702cd85afd907313d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2708c52599cf0330056973ce6c0a1f82441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac4e42dbf0de0c26a357e73a970b27442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f5a88dfb3b9fccaa13cc152a33347443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22d8d02fe3bbb9c45f36ffdc0843cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bc1a11723ac3b0e719966fc4ab392445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a194016c84dbfd7af605570b976b1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99872f6c8f62f632fda24c2b25f830d3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f185523d9207585716b8954f50fe2c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb9569ef64841a6b33d67bf0e19b76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07cd07956c0976bde968ae230fc7cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470804ef1a33537edfa7cdb130fb3de5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f0586b1fba1c8d0da1cbbb55a9c25452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c05d3d2c34f2c34b5a9dfc15787bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044477afe705e6118ea47f76f10d7bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c92c7ce9ba5ba6d8127d919f331a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5fbf99344be972e964894aa89ac59456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37069a194dc88b4c61853ad0a612474457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663ffc3e9135d305707912455148d37458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762cde3b58e3c606c5630f27a4c7252459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994a49c81e90cdb14c7326ddca69a06460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b8d3c836e59d3d96ef05ce3da5d18461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae50c2ca4768d6268bd3cebe620e8ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3e8451b1de5160a5e42766f181744463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bea25f660cb255fd4895f891d38ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbae1a735ca859e031cc9d3878c4ad5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbe6b397aa80fe2e8b4942e5ba6575466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f50c39b5b72356ae521724cba7fd3c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac66f860543a19576a29b58c39cdc4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902bb4632c310a11facdd5bb33b803a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550537b19d6f685b12a74223921bbb57470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4655b83da38e88d346de1efa02d279471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f780e542ec33e4e29c63262a5e8c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a2642b675417be7a94aebcfebaf6c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fda01fc973cc768924e94693c4238474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299544bfa3c07e31462b9e5a5f9fed91475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5773016a49c34139792f38ce4c4b2eff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce259213cc41ac81a782f222f9ee37a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3907768bd6c6691c50b7a2abf46fa8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520a45c241820b9bd30f3d20f3790f5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f849e4f751c625d98d9d8ee46f9944e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13450f03792781edd7cddc0001680f21481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15439bc1d82c46c0e2a2667a9761600f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19329dbaf3879e4284ead64ad5ce5533483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d8b7babfafe26245a4f5f6a9aa4ed484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272740933ddf82f523cd337493318040485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260d80fb3b4af7a03c303c401318fd1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2bcd692d77e5e21475f0fad539f9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73405ffc91b9267a20bf2ca5fc658877488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d3a2a7e2bc61ae6c4343d299d050e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21d67af300955a4d7e28ce057eb396490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68b2c05d2361fcf128648395d9da8d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ab754c71f04a4c00abecfe0b91d77492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0fd307acdceaa46f3d5cb39aca23f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b290ee2bd9b0f4e0ffce70e9236c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6f3986ef8c0d34b7993e9202dda66495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7137135ff6706be75a82ab888f291f4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282df3e9a70306bc1410e72afd6c6db497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c13d3ab5d5623bb2fdb2f785443fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017199b6218dc2b76c5463c5ddd92a4e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631a81f401445668f42ba24be46af3d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485463e4aadd00bb356c1ce6b0164c0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ab066ea4a307f58f494455b53398e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c955313a7cfa779f8bd84b81bfef2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff48cc5d9746039c8d6e73099d5b406504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a4a8e8600a401c9b2005f353dcfbf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad8aafc55a45e73c75a808b38adeb9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b51c79c272a21ebdc907004128631507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65888d9d8af5607a3b0bb2f4678e7c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4acd729afc30bcd2a802d698d00827509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abcc2dd7bc3c350f39b271dd64de25e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9806009edb34cf9d5620b8833df61511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524301682795ea482b849fa89ecdbbc1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f3b34fb0f09864dec3a448f64db6f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7816ffa1bbb573cf99e979a5a04997c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d60edbc3c9f52d7ad783d32544b18f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e96710c7b4c125986cdf20a897601516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79c6b6968a16c963f5e891aac094bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5940ce6ca5bdb0f8576b170b36f6d8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1fb6e3a24d862cf33e53797b0dda7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958fe6577a11465d00bbceb6c4d821e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8281a97d26aaede1bec630968157b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799400229d037debfbc4952725e648da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc24c16696f421cd70dab9eb82b0bde523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41839e688c954afb6c4150e60df452a3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f4c7f0a40ff88d5393129cc62c48a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b7e56d0b1c79ecec0b71d95abd513526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afb531563e175f8d50de423ccac16b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6e2651e9e32426c4d9f50bb38c2b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef53a2cc7040d8066d7068f4e1d263529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca1d209ba1816644f4ea6bcddfc260530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1dea37d05a158af8d83d605f2ed8e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b653e1823a0a4cb625181001abd1a43532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e344e24b15cff2110cdfa4d2917b58f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7008f1e15f0c5a80c1566ffa47e3b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e761ff3409a49e1c11fc63ad117f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18213dd07b64d1d636b0bc9dfc95eeb1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710529b0fdaa996d6568ee95c781ed0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb923769f65e63389ea506c82a94b057538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e42ffe1e99ae517baf476a145ab260539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b36e43b15595d6e475b0249ba084e6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f68cb6f4993d9d90f0c7185ed0271541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10b77c0f756c098feaa3f3e49a3a1b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac17290783661a02aae8f5fd0948011543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26ab38b55652bc89ae3bf07ed0dd30544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d27737f732fcee3e38ce52ee9dddb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3ecfc1c04f12f0722e8949aab3d78546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf08b2e82e07a326799dc4a42d4020547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee22f28464a3d5b2d31b6e57f4dca6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4db787b0f377243ecf7135982bff5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848d560d132e161b906162fa11dac5f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f396ad36332e8bcc0f4a409b4c66cd5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a59c3e2990b4bc46b0fa1bdcaf02f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c68a7eee98c0114beb30f1cee9f336553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a336ddc4bb0bc503b8c4589ca079a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030dea6f8178816ee69ced2f0b98652555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4929615c0c102895cefd06dcb75c1c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fb6c06e3079aaee2b7da675bdf825557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986123488791ffedceb13d981a5bbdb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9214f0234b6437e775b1136406c968e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfebe2294ac99edae81c70de4750c09560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb12f9b65a1f54e8ef77961d4038e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d447b5a9a667c408047690531cda2a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d3344256876edaac9cc03b35d7b6c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e394972eff84a6af9b3d6ddffa1fa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a03d8157c9b7b5312ea16ffd2af16565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ac67dda5476dd82cf558a5a7d5f9b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f77239c444b43b6bb358e7d0c6a506e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b11162304feb45316ee899005df42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f913c393822b4c3dd62d18b11639b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c2c4c21eab0a0ba8e0f15daab5c60570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8e7fb73f25b24b5c9d4d28f6985b1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322ca0cea1c941395ad26322564c96b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca206dbe7ac84df6fa2b65a053a3908573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7c5cbbc1f26b4565020a6868d2571574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e7e3c0e799c74fe54c22c9d88c6dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9116ec7cb4dcf9b8e3d8f6756d8f946576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90434ecf17cbed62063727315489e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440a39a9edde3c03957949392c348a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef170a2f3207689058129d6326b178579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf8a65c19032b19deeac5cea91cb8e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935ddb157d9e6e3baf5ff87de81e6a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fade7835b8fca039ed566efb83f31582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dd9b961a39c9ab796f613648a39cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c2b45294c1f354bb31dd1d9445f88584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de6394e2439ac388c8253f41898f5c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3d531d411d2966812356c752860fc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cc4fdfa258ec31913c2c65f175b71587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93b1b7f7f9f14abc0808ad889d7deb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7999fc69f32f98a6d5979fd452d03bc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1cd1fb880460b8b4a3870986a51ac1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca0d7c43224f510b916b5b52cd3322591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe10040a8eda423161ab4b291fd99f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505a5171da0bef8364f8e9b1ef0eab6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a63612c132b29342d8e7c43ac4b4f0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71815b3bf3dd41dcb444402c1a1ba9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24eec66c59ab7645b044881dffc8731596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c21588a3e465849157e68106f01038597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ee54310a42052a493d30e221cb1e2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632558eee8369de872a66a9b20d5ba8b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180954bd6c61c59c2f2e944cd83ba817600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ae076738f0e537346cd8340d19e08601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120910a5517d1ad07214540c89465e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb97a29f9210e3c897688eb6bd2c436603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba187d89630c225dd04cc704b32cc14604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924e3bd57a4d0c0de2731bcd2ccb576605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1af84579c14b936f257909f32ef68606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a868441d534ed38edd963b14ebaaa117607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7ec717b38a70b756c9981766677f7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57673d33a4a9b27dc55830701ae4b01a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57877a53542e688856f48b7ebc9662a8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdafafaf582ef3010bca6451c08333f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72499b17ba2eb250f065792acfba91612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2909f7aa749030fd21e08eef7d770613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b4f0aa0d018ec80a03bd371f3d80d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7906e9e8c65037a49cc3f185ae6ca0a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38705859b6b25fb8fceca878a5f24866616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1695ee0d77795339240b908165e4c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bc01ab9c70ded5fce208fc6116e75618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc8e8d48f849876001f4afcc43425a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6593ad9cad1b3516797e4dd7a416b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ce34054a2b375c86b9265c5a5bbb1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8651a4cfe0572d0366c39204a33b6c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae56581430790c11b7370264c2b373623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178ca450b9a0a40e43aac80091704b3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb826348c2b463745509faf88b44bdc0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a29fd1da35255059839d7d8b66dd38626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18a557bdd549d9ed829c1b804d5db5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63716c69fb8567a8942d0c777ac19d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663548d9d0cb8da1ffed3d52a32e82f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36d4c844522bc86c8019779031e820630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385bd3f8273d2c56dd31034cdcb35a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf445c1e47ff8bcd55483646bf134f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2c914e44b7c517e49e30cd3e86fd9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f3a1ac48bc2b2ef23961117f3fc98634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945f32bbc8132408a14a55c86f52b18635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85093d189ce093548a45730b940227636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b0d600d82f64d29b9d4ec82e7247f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b04a94656ecd4db11b9d1ad33c2d88638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1408a4ec36705030dd225e6eb4f6125639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ebdfe9bd965854d6400ad65c3dc9f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765dbf6c56cdf7d195311f7eed064f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae759e66df735526b1b04a61bc061c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff74302db0487f31e2cf75f0be2f057643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d0aaa0015521e05fcf79b38598b52644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1179e9a389b11bb2531fc55fcde2237645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54569f61b5b06bb4385fb46e76ef3d4a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999326cde891e98cafd5187749f59de2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff15a4ca9a691cd14e8f76d19116058648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962ac9343ec779a5424038badf55b74649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66a71588cc8f45950a2f024b16e9fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16841dd64cc74a5b05f98006570bc921651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0e19b28f4a334866a813b6b61c8ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692449f9f6fcccdc3494a28c94ac40e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c10d5db3e052fcdef8a401a6b8d40e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e93c8987d0ac25bb274c8868eb34a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af4733c400c650f249d5e8ad8ea02b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf64b352d4da13aa6dde4a549ea854d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97ea86a5b03619230ad7a8b9a23fbb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d150dde270ab4331e796a2c4b44a5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf836aba8545e5b74d9197cb76e97b7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cd8064efcd294c19f3eeec6d928d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d623b6c8656338577659cc0ad9b58e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d1c4f5448b74718b375f79b450cd1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d44c56300f1570e948502fc4bd49d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41492103d41a3f285c858e104bdd76b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f904972557495505f27a0017a64de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd8f0ed5839b7fa61abe5094bf2266667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd77a650310c5b04bd46a4f8494a62b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1402912c12be5e6fb203a72a95124a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530bc59984aa89538f39978cba13c10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546c12da02dce28bc1348d10c75f1b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8c30d80cffd4f7f07d8c8d5058107672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162072506bb0005d8a8e38b572cd437f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da880f60b01159dbaef647de3e7c2de7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624b4faf6e08971164b6c58545fa102675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355174aaf8732a21a6f6fa50092354e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b06393101cd0de117fd3f3e959c74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f41d5f3eacdd45638a80ef381ede13678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69458c19c0618b0877d6c5a6d51d5c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd4ac1e22d73cd20fad1a8793e9cfc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390662cd5172143c19d907433184205681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98942ec717affef54d2efe227db4ac8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d840dfd669c22279bb43d636071a5d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a11eb52f41d220e8f5d87df35653d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3343cd99c0ef7ed6f97cabe8a90166685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66817f2bdb4359f589209ee3fb9cc0a1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1312ca373d80aad7bab8da11b1bda687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964efad436626168ef4b3cc6492c2c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ef2e86d5cdb3f8ad9ba425354c0fd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b1770431b09da7dd5fadff86995412690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a7726cbdb2dda06e289db077e85a1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b81ebbc5e6fed97d54fbfe987393c3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d764b8202589014f3ef89ec1e0297693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd6af104a0810f4a991a615c04bc22694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cabeedaeabb8eba68f499a8161d02e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49db7d81cf7652485a39fbdee0420d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a024763ce9a692b04085555a38f8f17697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2625f6d785681f3a5dc13a0a90081698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227243215bbb8e645d299b6a395f9ad699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaac87810643dcd808af3432458e018700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e842e986c77ec97a096db6f0eec83701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6138c3bc898fe6b6a1c87734200bcb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dfcb3a61b8600e2e4bb4981109f9fb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34a41ea65e3d621c15b2608b794ea5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34def8996750df9c1925eae10a2ef4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73658932c159f9b1ff869bc08dd44a43706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeaa40a87a4c30fbd82d433e1508c8f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c99d4e4f39ede4e540cd499f736994708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873c2a4e20c0ec2147972e543767269709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74dfe4967a7d10bb0e6179b7f89d068710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a665ba6081f9d35f781df5dd532dd0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832385d6aafc85ce71b2b526c18cb93a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37542c787c8b1be5695a9c2ece4dc7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17436a540c5f8dc55e2c8d667609411d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcd3803cc804d88189fb24c66aed98715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43515fd04eaab482b5ef71acf2c556e9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc0de3ff7a9638432d234581cc8086717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1e6140319b9c9eb1e1b2e0021476a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62551acabdbba3a14f276ffd0a1f7ef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028241e61569b4a7cfcc0651193f30db720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46fb985b4a7b25ff0702680496c629721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171fbb4aa5f5dd962ed005b1cb1c2d0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c0de9a92606d505376215d9635bf38723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7853eb956ef8e65096e613c20277bb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39c85fe43a59b199120f3c71928f8f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd80f329762f2ad23865a9176debe30726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085300c940fcbac603fb45f6d966d8f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db94e6a4e621de2d46e9a7aa16485c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95475b51b6f45abf5bd00ddbe281f7bc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a6c9031213171ceccc338163b742f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea77d8b02354b1fc6487417b61a125731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a720fb265c7d2e3ff6db74b6d7d3617732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c6fcd625e504127f6e060f0188909733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3b3d2dd98cd63323c7acf5b417283734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67c76a8e3a039ed0507c0b2a33fd62735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec565d29cb182a47abd2b9cb7297e3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989b6cc5f3a7e55ea6a249085269f74737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c13dd4d27e37cbcfff5c9d36855a5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763952d1e70cd9e9aac9f16ac195c69739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc16774fa2628d74ed40c8ef9809de740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9335b99b6ef9d20b56a04b0148ca77d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ce4157f2ea39d9a2e0794da921fc0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b48db97967edf63227d4631d76be6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8bd77482bbe3dbb00d15c49b3edc4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa880081f54f21a58a98c5a6e284c20745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d8d9ab3a084b528194872a55a3752746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c715651d45786e4505dd149805a9d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cfb09e566dccaacbf5df19d4ef6c6a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b119942a1eaab37bf40d282a7244913749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957afc4b6adb6ab5a550126d9789a9b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63855f628b8e6259646ba8980a0ce22e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c839da1ddd7fffca6bd13d963cd070b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e2bfc0a17d7e8aeae9a425277bc22c753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3a1b03163995a3250d4c298a3f8c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378cacadee92d04a51db7f967b0fb3ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fe1f71aadfd5e26744e913a5b06433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec292ba42e2e74486f02ac23e166054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45314624c70663820f128004547e66205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c560bfd7922f0e5bdfeded1171ac5a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4a10441301c59e5100255b2fdc7b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44253ed77cf86da4b31f6910419e1a108.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58361fd961f75c2b90fdddd18b34789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573706fc1acef6d041afaf4a300db31010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafb46e6d4c0870f2aaf5913f8cf3af11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274321c682c00e9f64629892bbed21612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b113f8a5b1ddb3c4bb21487b30b8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16fe8ce054b3b79938a9ac2639aeae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645fe4934329e15d61a66dfc9d12be515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fe15a5a5e930bdbb08af3e89b7bf616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73064d109be229669d204e966da628b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308b71354d75a23071a98926308150618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0796da960d7d656d30fbfe1807998fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3680f05b89a46656de18be55f4c16cf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee2d8b604acd9b7b2e632a79b3352a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c052f39429b86b269236c46d1e5420922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b0b78043bdf71092a9cdfa7f594bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507486b50591ac3132e301a98be8ecb924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57efe08a0ec9b8ecca39934f633b308725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95871610688807b39caa816734c1c05026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0fe5066dc3804b3d6de5eb421f98c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e30db3003358a5ff316748dc0d8a028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658eaed31f8e0fb8f7f33325bc556e2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2971cc4d5c37e7c493c139feb1746030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865e541a6599e819c3a70a2d8b23bec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182176bcad78fe6c1d8583a36d25a8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33513dda90d89a3e6aaef927f4ae78ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fe2ca7244d13e9416b74a52d1898e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a48e56e42563b51d34551e0bbb30b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938aa1f93183ba1f1801d32a223079c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5760e5c134b119bf52044208482dfc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad3091f8ef673be34604447efab72438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ae31944a0428ed8b79aaccc9fc9d139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9f31759c8c14c948accaeef25b85d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ac9b3e84e3849968a358732be17a041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4cf806f9ac0f1d9bbedbe56d28cd042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5dea52225f66df9fa58c828c91a6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f23d24d3aa69cf9fcd016aefb1aebd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41c7b556241bd94441ace96d5a8a5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ebba1da28572f87f11ec786a71c1146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2684ce114ad1cfce3a667ec4a5a00247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c51beb426c7dcbc4de69656ea98eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118fd0d60788678b667e28806fbea6149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac68699e93c831a56aee248db7ebe250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3e04addad8e01261af67477a7937251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3124967b86f577e7ce8c506b6546752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358ea441f69fd5f2a886ea564820aa453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432247cfe1f02fc26f5a0931ce5efd7f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77344347830810eaed650fe3adca019755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a50253ecbfa7006341c3d2b7a1a61756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcf6c628495e760d47dc0d357af23e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f36b96370ce14cf59856e9f8e454658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bece20a13ce083a1b19c6d3e053651c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6767a9fa0c4ff1989bb49ac0081d83060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f6586ba102c2b2546a985f51f5f6661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474e28195181c34de93f756e049920e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940d3b2c36b69c1d1965b57680ac5fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05805a0dde0fe53111f1bd865f8b3564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7be3ffb09632b4e283bba81344ca565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd632108047682f2f87dd6e328a94d8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5740a2532e89dda3e0e89b593a3d8d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9357b0bfe09d8a7c85f9910f96dc3f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283c404a5994d413a77b61859bfdf6569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f9eed53192ef9382c36cde608b0c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3bb0d2c43bdbca932324aaab9757871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f75ac47a45ccd69fb441a7f55cdc772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9607c83a457d7cdb43ee4f70c26c773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f9d5a7e9f5d9fb2aea819676c2aba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9a9087069a1bb2431d98d41e9507c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458b3db4a508699d90246725360e70f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2806033c88b9ce3a419072b60a3c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6726ec0aeb6e100293acd6e603b255a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9a34afa02179d95861ae6d7b0c38279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9852e2c58d9ba5eca169eca82d144b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77158501d6cd5d9ee72b2df8201517581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18e57a3d76f8c0abf7c184bdb224ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc85a995473313b84a3abc1e2a10d5183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88a771f9d1efdb8a89509e0979a26d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6524a8bd64625826dd0fa46e3b35f185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740dd10375707a6c6a2a3f2d7a2399e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a78ea9c44b686a0f1ed0221d01d2887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb3f4847075ad74bf29bc988b9e3ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bcfd8a04472a7f2cf5230a41c97d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887b837ad26a733c0253f12992dcfb990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc061abd13e011cc0d20a618cba713e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521cae20533fd17341111a74abceac992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f23e9c234c888df5af4f3fc1b3f1c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14224ca6e3c5e56eb1ae361f121755eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01811ea0b688d481649bb5e4376d0bfd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53d131f70b843760115389f45b343296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a0fdc3b38475c82420895de6c399497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5c5ad01dbe37a0017910000219d6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe18256b75a6edef5c6bc0e95962bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f444b682b4051a6268ed9916c20ac100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6d8e60db3efc69d8949b1ab0bb858101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a37af9f6cd7c52845eaf6788d90058102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5094e1f2a0b332cbcaf375e42a55a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659a583ab059366bfab6440955d5ec7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a4f3429520f6302b418ef95c835ae105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca81e1e73d355f8526d457a9432191106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe22f44be37945a7de89b59e9b889d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aedb140239a83dee050d8a15f89e4b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9d090dc63d3b6eb54a99cf39c6153109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256db79a37ce5406da3bdf6458ba13e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272989395dd2a31cfea33c0e91e1f6f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223a199228050ec554b4631262cc7c4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa2d81ba91020dbe232322bab39d92113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4885bcf64de9b7b989327c83b98d70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561d7018995d2a303a45fb344244b9d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd535fedda1acae3e81763208ae50e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea976cdc2dd34a15754b3d97aa9e10a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0457816382c03632d2c032e1dbad5c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df6b447bb0f66b2064bb80f9f57600119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122b5cdf64ba1f13fa2f9ef8282d242120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35251a68e889634d4a722c9830b5492b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916bd40b5c4d5b087a8d8cd1b7741839122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0c97516f9c7d6071f30ee9589a40b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f4c5cac7f0c62b5cc9683cc289f15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec8af598513facf38581a0ea8d102e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a903e8bef32936c2719e9e4299045126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff87f86119b78010b65db39196a31a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770cb832b7f8a80cb38b53571bac01f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f077d9ee757e96c22208497035343129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d54d527864f14dad9dbe22a2e1e91130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df5eef7943a61c92d0dc4f5292202a4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde1d1e16d69b8fc2a469881d25c3fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897444d4bb00e2b8b43e49c894f2db5c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d930e091fcb7598bffbc5a019739e215134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de440d70c6c9694359f98b84a4d1af23135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff008e148cf822875ae9ba4f80d817b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fadec20ad3e7f084951ea3551104f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac2ef0b828fd4e86f68a381dd8bcfa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2775b92895975eb43340cfa3c18a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db995d0fe5075174d09b79d4a13c51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079aac95cafede673187ae7a28848694141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dde3b1116932e33f42b4e0a715899142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5ca969f0ec0b2e11b1b8d1400384c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf4bc6c73f83ab80b006bba68ff42e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f086613cf8da4ccb93a48ec769cdca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b97095333f4145e34516516af53822146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39e804b92817264543bd5a1e77115a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756038d07317cef4b86396d53b0a833148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99bb01cd43403a521a6862e1bf23fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2423c46e72123a707a6e6a9787833150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388524bf258077dc2e000080e2b146fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a0947c845ae922ffd8341f5d5d727152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6da610717cee572c5fd7e6cdf9b521153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da03aad6986e2cbe38f86e4ce2db3060154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87596dce61fab63ddd6a095a6cad74e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0f5aa21e12d84f6969f8d2ea62ba7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31e933dfe2df5d97eb87aaa281ea9f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e975562c71c7a135ca480bc282b131158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0d89508be2fc911c4c3e0489254b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e0376cf704c483fb3abeae8e21d63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92245642033848809cefe6f928dd0e71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb90c6d4f6743cd089398f20cbd1c5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ad32a5d8292eb5408a516bad4e6bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3502cbaef8e82f7f75c1ce52469d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5623e3bd52f5429d3a9b4875ce0a8d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e3564ff76803618357a3b23bdae9f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7e9ecdfa22f2772c3848489167576167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535778a0ea25540c7abfc141cb42652f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a6e536a9c632338027e37161ce9d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166ab0fc657cea0ca5d3fb1b5bfb260170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b7dd966c2870f0845f18aa1ef3842171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e99014b51b46ce8a991f97eb66374172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade459fa2f3fd16403285b067b83413173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c77253dfb65e18582e2f8a9ab6efc1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc522f6c6bda8b16fff1baaaf13306175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7c0dc296e7e445379b964fc9318be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bbe51b1310ed7cfa4581831d10154177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b4290a1f5e2f7fb50605b8786259a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209d5d6da9e0156887271412a4a7e37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a45dc27c2717180d0d0386c900f6b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008d84b794288fd412a00e329c04aa8f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cb37548ffd2821e3b804d367260f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c57feeaa96b6c4e5889c7bb8ca64f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6651c4e25c1311209858a9b652a996184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c4d09209a22a2cc2b06542896e60f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c4e3e7813b757cb6c72389ae7697a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb319f55bcb72f690a52bf7195413a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e5a58808f876ebb8140358c724255188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1d1da6e65185b16c9b0759e3b0706189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e633c785ecd53e7848d6398fb3b74e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec674b4d5d2e9f3ac51a2413bc862af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169733e02394a774daa865c7a9774997192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f364d41687ef0e3a56f46df7dda1a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d7fe7027a864e622e815d0181f9f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3698146f19c3913ffd451d66ac170d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e95def9cd50cfe07d8f41ec1312e36196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7bd394f316d5908ac0991d40c4778197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143ec9238dfc75ed12ac6f47e0b7b63198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f5505e1eaf500ae0da15213078fe88199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229523cf9eeca6db6b73cedc3c3e6d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9d9a579d2e7e58fbfabdb2e2eec56201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d91c298a9f262b6b020323e3e7bc7d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f73baa2f0b828698879c51d760b9e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d220c4132dea5366b0275b40045581204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37a08c7af562225109468c5ea2ab40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326be892bf0c15311d31b87c445cf2a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc707bd55d37668fd3b39b3dd563151207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d762c09517e3a2015173d742aa001208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7ad8dead034232ac5ced3d0f3d2b8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489364559b8b8196d8f1891ef04cdd0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca11c4ab96d551f0330217a3679289211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08b453e22251398e7a69964b0a6515212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e853185fbb4153c8f434ba30cc7ac7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c4e368b5ca50b9a583c96e1630166214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45baffa1a0f405fdd69fb5501429e7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0945b1e01f9a7b54f93b33d240f53d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af86b14ba06e3028f02575c6c181279217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf1454571b2c1f5bcbd1135545371a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2b9f576dce38523f9c102ebd6f700219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfcd388ea1121f9fb5a6c7d15c6705220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad6b35ac8849504f76ad6fb80777f7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d37199e348daa8f7f35ed92f75f14f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f524dc33f40152ccd14710701082c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e93419dd3207f1425c72ed8e464ba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84e9c5b20da143a7b508b7f062ecce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d044d14a234dc9e9f621c0f896e4db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a72d5a178baf2c7ea660b43c5d4ef8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013a76713826e6d38fc293cff90cbfb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19c2a5e53d6803e63b5f78c4c6f5e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81663e576467eb632b578d78347ca2ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a138a117c56a1c3dd1e266eaea8ca9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb27e5a82b513a852025fb1cb850a7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cc432b24cbdcc097eeb334346117e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5bbb04ebe10aefbad29f4515adb45234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff41b2f6c1ec1d14a70dd4b37d0ff9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69668ac2387ef0cffb4fb0164d07f706236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde0ecf363731979b6e1d6ab5c24e42237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dd5c8a12df201fb11802713a29e99238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2688681eff55c5ceadb4d0257d0fe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c032ec49358d193362c8e7bebe3fb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66dfa5baf86de7ce60eb188ecd1ae49241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2974171371ccb95174d542ff9b77b2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25fa4039c2f37d15aa67eacedef9f3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ee00920e86619c35eb99e8c325ad7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a766bf5306d4ef3bfd8e1c50af795245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31ee0cbd325cc9184c1f259e1ee5d8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cb44f5841e0da8c4005c6613766e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4f2bd39cf218be8ec1591cfc5d7d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547f80ec25c0f565e57856eb5f916ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c0a1f54584d080d7d382caeec649a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fea0c623bbc6b62e40137c71528d79251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8932d956637f41902b66405dabc5a78252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bd9d6d10ad9cc020c8044b08235297253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a256e44703e1b45b15c3664a506b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a5f603a31c6d545e7b525bf68854d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ca3738cff45a12b69d1ed72d87753256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713277e1079dfba9e8644f90ffac3f04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d60733e732948327079e8f103bd1f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeca25b42740d7b781e64b8232eec8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c5a668d7786258095725964233a42260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364edbbfcb70e0c19681a08180f8cf7b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77a9a27ccb71c566f1aa2031d68b45262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066191bf789dc09d7e92a9b8718a0d10263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07cfdc25847e1856a40751cc00dea6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0695e073534fdfe3f22908739c23b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9ff236a0af9ee97482186f5cd3cad266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a701ab87d30710a2b8e4287696c89d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ea4c606278d1f6e9826f473b603b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b08fc73d751c59ce24e1f26f6a96e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b048702fcd24fa28557e467bba53ae4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327075e6d5ea3a9ad0e9bcd042bcdc5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9f5f52c0c22bbf479e806c1752a17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656ce36c234aefe07863ae1a7c26637273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b33eb70929326f8fdfe194a1966d67274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e00937b273f449fff7f9036ed17d72275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395af2f3d5687ccc6821a54aed7ad99d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349afe2e099537f4a3b51c6d0f20dce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1f3f6f61096b8e511428226f59088278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981df784fbce78922c565a79bf41e10279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f82da6c5d74266b27e5ac7c0a76346280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541736cf57d080ff08c3dae7d107464e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4d6af5fcf65069ccfef40d089e8a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b75a7d9884802ff75339d4d780d23e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcad48cd791b1debb88e2b628aa017b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdc7aec02f88188dbec08f824dccd7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815b93a1f9ba31f1c2185ddc503dee5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea643b1f5bdd5f350dfcf9287671a21287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad34307831ee2f338f7be7d97383aa8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e52b58df81aea6d8072cf18d75a651289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7977d2753cb8326d11876c727578a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf70dcf33004822da2962510538220291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a214d4d98c6d83400ac958f3b7f82f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff5317c8c7e8649b78f63fcfcdcccb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e938353410e57d9f54acac65a629e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d960a359757f632d57d98831bb820e2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fa3d48a2eec2c517872151f5cf3bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cf27e10c951631788a267117a4f48297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8c509e1e20d8728769d6eaa8d46e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb2a1cf8d04a835fee1308128916aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecac69fb46a36c0e5135153ea97af3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57f4191ce6728f2f5dea7be33c1ba7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22904105d46941c97d0c5a3f25a899302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cf4d9cc138b5164fad325a6e76024303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337240dd7f0cec2a90a06b4a457ddd5f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8e4f8ed230be15a36971d64ac4976305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be0868eb73053f6b215239ab9071f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0a37060b564bab5e788fef377be9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace449a458e681c93636ba90f832aff308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05911953f946bcd8926b49be4674867309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8fd8e1ea730b48d8182095ced1675310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df8ea8e95eefeaa74b6109c2a44c07311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7a3cb13180b9b852388f759915797312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83ec5ae7180cec5423fc5a3425e498313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc19e48478d87a07e81cd3cd779921b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8bab013b4969cc9cc898315dd0ca2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1808d328bc80b715ba58a82c0f9db2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24bb3e0b7441ce59ca98daf688cadb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81723fd19d8d1a915926a76f89b4ba7e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856cca9c94496c38fbf00b6dd3eb4afa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42724a28388176abe5f0839772f374320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7e3da81809aa2b3cddb309c5aa020321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b3f41bd875d56833dd35a9f679b0a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b30c2224850064ae3fe7552f8bfb9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd7c27ceb97b8b3634d877e6bbd1ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496535d982c193b7802293bc0f4ecc1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b14c807474b74a792e0b960c6c022a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac281a411a4e9614ed3244a80d239d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd3d82a45ff636237a7c38bcc7ca5c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8080a4c45b0344e62c8779cb029ea9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02920cd0a1309fb3e4dbc892979ea8fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51b354b630a8c9dfa50d06072258d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0eb15fa28c8a867f68ec03052e3b99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c881fb5b41c64ef3d97ae5143ae31b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab1443633b76ae1b92a33a178c4a55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da5ad3dcdaac9ed72c68eceac3e7de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4422c8699d838f35b122ef306e6515336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffcb64d484b3a7a351d1884f04b08ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5c838c918fdb413edd487a7ba33fc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2c7ad4a1339a4935347d656a3c901339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc0150b2e971ba0ee26c1d84ebdaba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855475ac0f7320921591927011255ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0ff86bb7bf06bcd7cfb42037869b4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756f33e7ad2dc41d3bce71fe5f6a394343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7a33d02efc6f4b295df56fc23e3f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48999ef5b42a02d2275aa06b74e66f70345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1656874a1a4e58c59b9d8f28757258346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eac823e3ea3313c498f1a9f220a14a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd52860c46b89e9672ee2906df1697d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6ca7e4f3fc01d82a5497d9ff64dcb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3109002afc10f671f1dd7545b3f8ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de564132086ffb28d0a4f60d6825bd7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d9cf74696870efe0f1c701e4f5d43352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3448a8bb51ba51f43c6efd240bea310353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab369cf5da18088b8125ff294e0c440354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d972aa1613232b23afa1babd7a36cee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f198682f002f365a27134d9a214291356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a37252a068b9926f325f61e4c4640a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a6ccaa7398c22ae5b7ee0b38398bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d60beb0d96a27e49230bcdcb027813359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64532d459212653ef4f060ab53b9d6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ed467d6801b47846f82c85c8c7e2c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b194a7d0a4d70de7e6a026b5309305362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1b8a8b7675e20e0fe18d03701cb70363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a127d03e9bb5a963243ab1604ed5aca364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b1980c1b7524adccf95d125a13945365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23427739e76205dddbb1b91cc0342e68366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a266ca9b82b8e91e98d3cd08f25d028367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11eb24284aefb07394274f16e823ab9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7dce2a0c478926cced1937ef51d14369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a67d253ec94439b641320dfa47dae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66eb7f968949d4eccd085dad6de7d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9dbe02d9ebe23e66ee686e4d44e7a0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24cb4c99db22b983875cf99d380147373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4dfc895e40a2baa9877705fd24c82374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b385f0a137432b4f0c34c30bb4ffad375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08c8c53346a555122a81ce0bbfb4cb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664512d5363e5f097beba748c7f96b9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f9d50f4700032941436961ebc63ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80a8d3d283495ba34356edb9cf4f77379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a4a888111951fb4af63b97fdc8a73380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73a9fffbd975bf64bf6484e05ec73e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba1750b035a6a7a73a808d7cad0801382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b8d0846d7b03494ea3298609350d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e435c4938513933c2b1443ca8df943384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723e6d7fd8b7f5447922c5f3985a945385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44af6a2b7a6130bf66e3a10eb74475b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8d1b73ae30d97d5e99453f8bef087387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f915602e589cc21bc1c92369dc8552e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a75135b1a74045927057c75f765aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aea303501e21cc72192c452edda148390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775df789a62a183c5aa69888610114f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a50f160106d4abf1e95a17940f5a9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddc594d892c9fc7f2d51640b545046393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4cafba23a2eac5b685b0487070af15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795334dd7e374b80ef71f5cdab33aa63395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f3877eb6c60fee06e939da484565a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27a9528ea819527f86f8c1cbebcf41397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca071055a4b93aff67eb8621c50a56398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9210dd10f3618d55b4622ca6c219194399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62a168aa510cb2b9aad681ace52959400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccede04f41f3ea7260ea0ef7494c109d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7ce97a6e4cddc63f4e8f151f77892402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dba85589ccf1089346cfacc244fd4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1bb752dda04bf7b9f22025e8cb87a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d180e482f86c3fc9861724b4aa818405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdb275d177b9958d61cec55c6eb41d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315eab173f958537f22ce2989a2f4c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4563c2bee1075e47767fd89fa5b7ce3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1b3c7b15907993f5fb902c772f50c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66f3fd44a90c3e927b2054397950ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3a9ff60d6f5e115d2a8baf51f5a8b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4b2d785a084d7015d29126fe33e32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc06f71138a7df221b5416515b6c608413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdbbd7e284986e1dbabe781ce90687414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f71792594b52489a6528bd5bc0cefc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8c01c26b86d5247e85c1420b8649b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0adf04ec0abe407b4986cdf2604a8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60c9c88b779085f4de623593b26ed2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b34ec11100b9942954afdfaa6288b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cc7835e96cff0d96d89f24c516266420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55b94de108eb88fd07ff8f0d8781a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f84924af06930b6bb85af8eb6664db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80971ecd64592925be44349719231384423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba94b3e485aab6d09dac6617fe6e06424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea04e2fc6a8490e5dcff581c9dda9f62425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672edd99f749492685ffff8f3555a55426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9134c627b4cd76c8cbb93ed2f6e9414427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8dbffa04548b206527d9406c1cfcd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047af74c34d6b5e91cc76a60d4f01c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6162baabf0e1433831865c94dc328430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64028ed40f63f9eea33731ebac02b9f9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530a905be5580d93f1eac379ead3137432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb699de2e8ec24653405cddde2cf7b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d715e65292b6725ef323ab167312e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e70d0224ff74d23bba22edce52245435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8570b2c663366909dfc78529b9ffaf4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dac01ab7b7d26ddaaab864d8133e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77a48b5c7000507fff934f94df8600438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552341f83f4eda1c1f8bcc58b854faf439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fcd352d72a605e5baf76e2fd0ad8c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec04d748a5abdb6d11cf7161c0cb08441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e83fa683122ddccbdad0f471538f77442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf62dba542ef1ac009463b1b5b9483c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a9df784310b2f675a5e577d956651444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec616dc7e9247faf6a39d79b8a87bf70445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad733511dee8ece57a1a4566daeae616446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa527976ba61dc8c72a273106acc7b44447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9ab9f958da81e45373a6f01b30043448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e3e2cff350bd3163314748fa44500449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d5151f30e76adfbd05f1c802d9f51450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3164c86eb12aeb5d279e5e79b4d8b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7838b912f1b1ee3379abd74c781e01452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0d61a7661302e1cd45fdec766e3f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea80659666d142f6024d92af514ceb3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a1efdb26020a9dfc656ff8fa81263455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9708208b2d20ff6ff525860cc438b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37a16110c1f6c3b8ed805ebcfb57ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2015e2624ff808841eb5a0155b126458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6aa84941541489ecf0b6b0dbd3631459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3014ed61e674c00b90f135a10815e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad86c64d8f2378b5b79de52243b366461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8743a28dd30370f681a54ffd3d7495b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f938dcbcd7083b51939b135255ecf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfd4ed64beafadb23e93fe60d10d1e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e24db4ea7e4ad146a0faa7bcea408465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc185817cf3fcb4d594c37ffb02b475466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdaf80dc1b020a06eb4c419123c05a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40008ebe687542ca08361c89aae88266468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e133e14bb14c8b767f98cef81c54a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4259c13d850a827b0ba1a3322375d31470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd61fea497a9518e02eaaf3b1c6db38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdccb9a63d23f3b9137bbacadf8bd99472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c5df5451d0cf91b20cd096f735ad6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4b9dcb56468340c02d0952dcfccf8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419c1b3985e2312534cc160421d6eb3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef29486b969e4fd9cbe789335edcc16476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b2a84c0761f5ba2ec851211e3e3c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e709cacc53a488234f1da2ebc257b80478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7dba533ab68cbfcee5f9b6a823994479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af32606b8f552a7cc13a29de77ad60480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc102c2aa52beefa25b60f8479005f06481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff63063d7d34715e29d29f6974b9f7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb71ef18bf72e0d324ebdcef46d6db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03feda1db289750c5eee75b5d9a8c809484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ed6a86939b6759d15344aa653a09b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe285e83eaa44d5fd00fb5f2a29030db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863f1711486782b2e2ca1d65d597f7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d3643f891ff6ae9209ac6ea590a70488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fb17313d4b165c636046f5e57a554489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfd81b723b0039519488b656af9e25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aff48e47c4858103e2858360d1ee22491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca749a146e2df85e65665eaf73926b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b72e773fdcd5207f37c1468af112b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda97fa5784b9ccddf3393c89085dbe8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861bb41907f5b70fd1b71aa7e1d5538495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3d6faad5b56361ceb631998094329496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f62c0e8f618d66979fa75d2b69424497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79b6c6cce083811318812e0e0cf17c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8968ccf67325ee644e6f923da44ab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3497bb6824c64fab2cddfc699b331500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16247da73d624d75a9ec75c48872369d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f588c28795578550a2739607709a67502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670da0205784dace1a1e3fa37adf0df1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ef8839cc8526cf1012beb0578461a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de910e9fed5389ea0996cb556304d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bc438c0b4072936c39e5b26466952506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a262e282b262260d08b82435895d7b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa599248d2a65c25675f16975814ed09508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfabf3f1faaa96d76079bb84bbcb3a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835988daed432c3429c9d68ee891d66c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646866b353cc6169655ffd40503f23b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dab8216e2417ffce1479940dab685512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594b8885ffd59dd83adc3938fe316f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdc9b8416f9030782d4d99490133e89514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44c7d751a292e7ae261f19def2d406515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79f194b478f27999ad24388283fcdb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a67278185a9bf3e6cccc43613f220517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4c8e9169cfaf96f2bb15244214c8e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596c39ae8dfad5df308f8fe5b901bc2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7a6decf6554aa86910536a3400579520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cac3c177946384b08e05f5d721760521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4e151a83c0490a6f3a7d243b182ec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c0ef516ce95b94143ae5630fc9166523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8aa229e37e97c460531365f3103bd3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b955bcb36d2d0ff98de4f5ccd8e51525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46612f879b52672507e55bbe4fc89235526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89b38f1d2b4352322bc2157c105653527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd91ae9cbf223418918a85f4190dfa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c37cc972fb4b055822039948afa64a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b24f16ea00b2ffd2c56a2137d071f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7488df0833db1e31c25d886c0e1b02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e862a9cdc3f0299a9eff3d2d8a86a07532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a880c5523647bd0d72cc729b5e3d47533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c32b91db92fd76b0e2962f115f87f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b45bd775879a9df003fa5066fd53e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840a7d3f10a72fd82e028d7a2d5bd7a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fdc1e00528a86b077cf0c6f768fcd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563092b1011ae615685b49895242372a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b86dffeccbbce32efdc5dd56d32f0e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59ca1e7fedb0064a9f3bb6a5be78a8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b7092d7d6c2026de52da28bd7f756541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08325a2531fcb47795718f80b9760c09542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f22311b4b9cd8291d44c9a93627d5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f65c9f5fe2e8afb3446e3dc773021544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58026331e6f04da9986848bc5c4e0d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab0eaaf0812c8666d590e1ae78a2f2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2ab16159ad973e9044ae24a165e53547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeba5ebfa4576a8e57aaa91d2c6626c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999e84d78c8f1c44dbdf2da3a12b508549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033e8330395a34853a86a6b98f8f78a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab610d199665c81418a8d86c8f69c62551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac7af218a598483befc3b034517044552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8611ae88f64b157f411728f9fae63f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f8b6594e970645d39ce5e88d43021554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e493fee4315a55825b97be32b2b85013555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602de76b9ebfb2541b7e95843991d82556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652960e7dbc035f6418f1285434614e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b298eec17e3d0d834e09d1f3df3e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a95d27a137bebeb502527b7ad8b451a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11122e07c98d0977ec2d65b633ac711c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c18b3198520342c1c4ebe1224afd6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a67eab07f5f78323604f438f4f61c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc8ac60693fa2320d884228d0d85f7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879712cf25cfcb19f9a7a79d133c1b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc4554470004965a8b02c293b79c34565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ccd1861d39d9fd5124e358c3aacf94566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd54bd9ad2d88c2825a4b3954d53b8d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c844ec34673568ae26ba093632194d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b7a8b0b98fad58afac355f2d78fa9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33c31fce0de0f8e0d90a9f08e45983570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0d69140560645cc983d198c21e9f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb806a88d1808203be6827d18a2acc56572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2d2350c33a380c17459bc5828314d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6110485253d7c83f74ee7ef0814ec27574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d208055b465fcb6456ffb3be6a9189575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6463ea96a4e9107671ebf4c203b4e12576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffea38403153baf6ec0d67fb7992b8a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cade96c78c91303bc400fb975c592f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b2647e6023318a3cea69f8477ae01579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f82e76d61e18da8eb94e59ac864f7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ceec25a52c3a2fbb3e4906e0c6ad7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f187223bd10e449ea13015bc2d30035582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41d99542699364ba3456c3ffbcaa21583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b2cdeced9656151224024b33bed72584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdafb3d04e1ee19a305840ed89ea78585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d35c169ff22237543f0f2b13bc5220586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abbfda107ac794f154911920f17206587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5ca157f336ff3e1410a329b4b2948588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c17dc0c8a97714f2b5697631922d5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26a0600474e5975191e0aba8ea0c1c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6e1ea8e5aaeec927546e815f8716c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba24abafb773209e80c5fde830f5c93592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dc6b6a12bf9b424d72715e19e430c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5eca4ed0e91da4fc4cc6b43557a336594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7b492af7d1f036d42331148e7a1aed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b8aa445d6c44910c8286af905ba03596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb46bc7b734ddfda2b3a6837bbce2d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a69a2733fff3e6876d00d550304ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49766767360ac9c75bac79f4dd0734b1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422cd466c79364eba9081aeaf3d12661600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13735877fb074c114945379dda9b82b4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef8a14342c02b367c2ed230be9c240b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75786eeceb92906ca8fdafb42bd0d4c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062dd87ae0636abedbcfaa17020aefb4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc499625bcc0f5d0ea16206dcd66819605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d8128f1d47e443eb0f72dc4b78137606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ed14bfcb630d17a8f7e157e1085a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696a75b34096d0bf0acc1e5e9570f31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337eeed2d6786dd97f90b5866cc99769609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffcf9f2ed85e466554b1e34ac6193e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38865dd9bde8ef41953842ad47ee94f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee641870085b0a3eaf29943835445db612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbc20eb69cb3e71a532d8cf1040c25613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77399e43dc924547ba5b201eabe1ad59614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac728ac8a8a7514c85c1e7f0e99353e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ab18ef6078400f62a765503dfd67c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd95e79cb4d04c0b91ddd3c55e22c2a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626c4dd24501677cc1200bf16581629618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6d559bab3534a4700296aea961d9a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446ef37a104324bdd23569ea23cd492620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a0dc62fdd7855ab3889cf6cfb8052621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575aa849e5f5c8ceb26c82bcd21cd2b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439995b9226e482299368b4eb89f7531623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd7dc299d697d5f4913910cb29ed98624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2694f5eeec690a4f41505bf7f83c487625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620052b001a337fc14833ed0432a8215626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89251fea27fdc4b02c5acc207e9cd7d8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f57efe342d5bd345b41ad09bbbe2a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a17047197063791c802e6b3bb1aa7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff246c62fa9dd4776404c862af07d666630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb2a1d68f0e27f1bb2ac27e819d3297631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46ed35c8f78a7ee329ea6171c59fae632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d00cf82de1d2f2f33ea64462f4e49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ac03902bdd59ff89b323dd183bf01634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e003d308645282d25d618b5017796635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1f25b50678b2ea15bcd4a9ecaab24636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698011215fe01c83b57af9d68c584b9b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f270e9c324f9f3d2bf8367ef9f344c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eac4b35151e6623e20f08d585994b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d78b4b0248105d5e925b7390dc5aa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab2ed0accd30aa7c8c21614abc0958641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a68a05f40c31dc71da1e425f8aa5d7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d04fa135b39b4b0be4301db4732f6d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93e6d48b62ae28f806dca544573c88644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83332d158aaa9003b4cd49ec85c1a9d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d78b1bc8e9cffa7045c780d5b3a044646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8272f9b763653d622b293b2ad965dee647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb35b33724f0ad6d44071b18fd3b17648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95455d2b7d00ed5334c2907a061f182649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b21bb2cbf1f9e7040d7612ab49421650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e36b0126f2df768b1dab238eb75b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3b3c967112510de52becf2899ecfc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2712aba1bf1fd64b3a195a75c0ff5c30653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6176da67a76e37e162bcce7307e10654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f34630f5ad3d528d3b5b61d6221e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c19e7a818a5bf801356848a4cf1478656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7007cacae3930fa82dd17df7cff581657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02aca0d800735a5877c33fd6bc642a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3413e2bc7afb8b240f82028f4cd41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecbbed0264c5c88f0438fb6a9bd069660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627254aeef31d210e936083bf4073f4a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6b4ef6f67f2e4f5a7f93ba7d41107662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea69b3e4bb01b5e858fb038f497b2f9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f79758c37945436987428b16cef45c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2754e11a3061d4721fd87566761f9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4c2c48d0907dbb9718d06dfed3f38666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09400b19ba087d881e4cdb0a7fe48046667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f14ce12f8c463ad299f137a3971cf3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83583bdb2cf62ae5c77117f3e647a9b2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd03e61c283ffc94e17f53dcfad0f55670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfd36395ddd74ea08fd448f2b52a0f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be745b0e497fc5939c0c27365a445205672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3531dfa3d514765dc28f03aec9f60673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1233709d33694345ece854ec9c0f0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13b8b3dc776f3851946052e86c434b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82884e21cb8d4f55b2743f18009a7d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fc8ed6a69be604172b84a145f9b2f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a9dcdb6b87bcee16dd90c697fadd3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11b09b6cfb3684fc5d2a039de85053679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3901daaaa31c4ec4980deeb725c00680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c5899a6ea1ab701900e1d78171b8a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1dd23aac5bfee393e51ca484b5ce3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13f60dd6012d4ab8f67da3d980148f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441587e56eb3d5fe57626232f503ea28684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32f556162f87ab5c98ab8afbcd303af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955de1f8ea192ffe7d4f26df4216e84a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b201f85b855a100d4a39ec8b1ab29fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07a1db7f403a374f56e55b9961b6f4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5df557d7d50c4bf2dda340dbbcbf42689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a80f3512fe8b45d39eddccc443d2f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bbf25fad5ea83dde10465b443562c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96661d324bf0b2e444a843994b8fee6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3d589bc5e393ed80244111811d9aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96da347571c2b928ac58dc9735e6117694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc90b5d2edf5b795f220d3c8e0a9d07695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a1b163c07d9d9e51ab59d9ec2cfd61696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b72c43f06f61ce8c6fcce4cc34d423e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c552a2ca08f41de95b3b28c0ba7eef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c214d9c9fe87c36b9ead0bd8943120699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c45765ad13e278a15060849ad89a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f93beefeae0bbf6a655fa6496d7b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97170161a77864ad546543cc49b7a467702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c939929c7f8bcf27f673c2e83c248da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23fff9a3e939752ccef4eb00a6b47b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbc7bf01886c5516efff2c3c979eee705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b8c924dace0558cc60821c70709c2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce3a67858917695885707597093a3f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d47f8bb68b73406eab6b68ed2be79708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288f957074a8ab785accc51fec3a4b6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd8dc1c5bde4eb544bb89e2abdaeb0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53dffeb13329a0afde1114f22f94ee711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b62135724778da2b447fb6f23d0a95712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede3a4ae5288fa78dfaa651dee2f334713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d925ff8e4ffce87e01dfef0394c6f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537913a9a61ddcd6dff057eeb4dfd2b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7764a293c535f363a505b68a1448c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc34b4f27a7bea7a220fce4e093ac34717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea33b26807bdbf643613e1343704a5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82623655fbb07e6dd68d56a043c3307719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0e2c0c0502b3ef1582f1db07bc158720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8827a59d1728dbc009eedb2483813721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43715aa0af7606ab4be6ea2c84554c82722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3d061ab0aeba5175ad97b64e0a581723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea63d0c4d41636e11b856d9b9d4f08e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff93d0651fc10ffedb311a9c87ade08725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3d00936c9f8ac4343e473f92ac9b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb75d2349893f0aa390144cc0ca5fb54727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4ae40307e16abb39dce0b1ca1606c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204e4a1922611f27000baad8ba547aa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fc4cc4649e10d8ffdc3c09ee6eccb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073d0bd9a4cb9e187cdcac91af80be6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198706dd7befbd38126a39fd20e0d21732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12407fc9c63132cb2dc12b8a4ccf93733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827e1f448608d0b9075ca851f171d4e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c9455494430573f8e077678cfb17f3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abc80b360e652b49069579a58c1e56736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443fa2c6e157863c2c8a7f3be9cd359737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60b8daa7a51d7681882a245e46f346738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcebc6aca270d2a48cdb7f60fbf583739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9500f8e0dfd69a5910028180bfed5f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351f019a45e1583c5bb7647bcc3a496741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74791ef7a749b211707ff4d25bc2b7e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9efad3a9c8c0afa143cf1603939430743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff02393d13708ce9953f9fdcebeaa6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a592b609fb8380161a7c769dadcb3d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bdc8ca446f5d2e0b3d53c33e801ae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5599e0a1125e133f067c8133f3042d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f78039c29b26f1de4803dca460d29b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a991cf2e387e15e75e7f3abafc875749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5a73fcae3fd6141b604ad0b9fe981750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baa904d46c48d1fcf57f43cab636d9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d47f51d7b17fd40699ea9d8024f7d0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547956767b7f1abae1552165afdb4e4753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>