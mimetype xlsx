--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3edb9b65bcfc1e3b9697a101f3cbfb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07022c42ae5f35afe891f878d6de494e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762dd9a9d1a7da573acb26eb59b59e193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659b89c44315a69169648e8087fb1524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e2d9b3c916de6e747b571b4e0b19ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539e7eaa18b97e6d8ccf29e482f61ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a88b4c20786579c78d95994a648a47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e30b1d453cc2572901d42fd0713be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b60f1c5b07d443b31263490b5cf8719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08527215fd1e2bc3af9d4ac51be46fa510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec2a419bcae58c92488164a84d2e3c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b45d0dfcabc1dcd54aaec41f0ee8f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b7484e06140c6062768199cfa3caf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1274290b2bb54b245078179bb7e0f4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb144436d54ece76b9e4cb7dcd5c8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ae84bffb89328191dc9dca9ccad5616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418b06301e57554f8f0550823a6e38a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0fbc6bd4ccb047ded5856a6a1bc1118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb37032cc6707d3f30ee305210a40cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4820fa08cda62fd522205764341503920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce95544a21d3cf8eb62450653b1fc321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef35d276703d35634e4853b70639bb922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd624300eba6aa79cb35163560ed3a5223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5c2af0275154a1827c841278857cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fbb40d7945430bc406c8ed1577e2025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e262954ac6c08091e7601aa786df8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3accd979c13a512a4ff2fd192b4a0b227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8581dd3cc9798952f89b488f276b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04d1466de0a2119760b9dbce5e86b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881294748d1c8512ccb10aa9bcbc52330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7466f5432243b099394ad5be602a0231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb252b16eef36733674200162bddc4d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530e4781e6a15611055feff13e33dd933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb35c2a27c105373f461466dbbe7f8034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177db85d0e52ccd14def8792a6300aee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17519476955aa10ff464ac3e54118f7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89736c48255989f50952e0dc083c675137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640a9a59cef819ad0b68e734907040338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9af9a3283e97e35f2bf38dcd15fc9839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025143419eb65a2059b15ccf56a25d6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7b087d47dc5453873d8f8386c218941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880ed75bb0a75836d4ea893c5fdb57742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c8be2bb368a35834edcedbf6fd68c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f15b14e8610de5e3438d51180f157f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e27964cfa1bf555dec77319bfd5f9545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bfa47a80ab4dcab64a472c9bd30ae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9b43d49774961bc26d4309ed4f93b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ebd8729bc18e74c4e35c574e941b248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6e270a11f1de8c63c8c2333e20d2449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc78986b6333f66b0dc2e30ea0b58d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db3a83344db95065537a7e6c4a0cf651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a483d8fa34839ddd4c0a62e9103b052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dae2a2034518912f8ca9f7e9fb71d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97b8c0c92a8b6ea4f453253e8c053554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e036169b9a904cc0305fbc1120bcd555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efc3fc2daccbfed22f4bc2611a24cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5ccff33b2903766a45820176aca5a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7fbe62d935f0bffee7aa6d3ac1ef358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52f21cc2520bfbe58f2a9365d215be59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f6ad3df9e8931f73eac41dcb37e8360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef31eb9342094c3ef8af560bb1b6e2061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744badedb13df4b8ad33c9b3baedff2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381d2b3fa6e46f70e6396ca3ca8865c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb3efd4d5a0ced62f976f49deffd0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788023713c33e10d0f9ce3660b07f53565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf2575962b0ad513483f217feeddc266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1c963273e2c8a10948e1b8ab3c3bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbed4b8084ed8f2947c414a4cbc898668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b46697132e8ef2e9b16cc2fc56a5b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471d95c8469089b6948013b691fd87570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377331592bf0f968c1733c7837efbd371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75a31ff7ec69693eb3f3312ed3859d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3794aa4e0659b202c543dfe97864673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1c12442d18d0d3dc34e7005674c9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88aa91df41afbbcbaa55bce366552375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9b9ad105cec7d76e2daed3c72701776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a591487aaec065777e52fdadd97dac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292a664cdbf00857f1635e45123198878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f99d02d1551d5df70cd8b67b3a4adc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872fbf320c24c3a754fbf48b1308a75c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff45473992c171409bdd99ce9b95e1b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9e0f0362e731d831b27d20c12abe782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba26a87ed2660231ec8287442cd79783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6407023c92c69d5dee5ff58bd2cff5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731ca614df40e362a8e4167d4c8533f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac98a2821ffec54310db34cc5a23b0886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70114d5c1353f69d96d840b941c8971f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea4fab86112f86f3391e29af17ad2388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c7b1b9295dca8961e318df489ab2b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ed6f975154d68c54dd6f306974be090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624cea79a9a956f78b0a1e1db2bf92291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02259b4ded5c226646020e85e322e0f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325f737486591eb669fa33229f5b8f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c149379df61229cd4e810be4a752194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a59621b730b39a6701fb5865c073295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d7888dbfc92baa82d34e5e192ae3f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34329b70bfa14262340bf8ac25328a497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f13dcdddc8145aa09b999535fd30998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dabc336a199e271212266a4255dc1799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471909df23146ffd5aa98d934aff04e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50e9c633a50a604543c1c40338d229101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f018cb67e01671cb5a1b7107736ad9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cf01c4dc4566062be6ed5e15d68c3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab458b958878baf72bfdcc0b4585437104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24e25b165b6e65c84828cefa08d64e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e9a2c205cd592b1c76d97aed2a24c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4002a8c9f293d7e282be6adf4ec014107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1036a1405b0ded86cbea2d1c21f0e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0b4dfa1e250349c7b3d165047d337109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1ba4d53ba353cd604d8afbe17bd45110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625fc6b70a1d32b287b78d82b03d8df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3884bc31af6268608bfba89465ecd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197fede8210c459ba23b8b29689be08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a67edb47fd543bc0f97cb04b756fac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d596a9f3e159c8099fd0e58a7ff0418115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9df6109079de69c4b29f9810c259ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20524800a16a9c653c115b3d8ce504e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424b1e734c3c602355abfe157dd42a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57dce7caaeb423519da0ca20df7b8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9921b8266672bd87dfb4c100ebc91f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcbee3b23afe5bb3f013a77fd9b424121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd54058e55078b0b03f9cb3c08dafc1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756bf81895593f55349b018de6d3bcb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5638c52f27008d8e429c81cc4f652ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dfa84ed01a15d168d94ceb03148a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5f7e21e0a0785b31a5507e41c603e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bed030b1ffc8fe85e75bf8999106b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eee091228ab0596951949fafe1af41128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce229ae95358fe2b11509eb078714286129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3f549e426b81324eb8debcfae8484130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57bad926b325a661d8c9adb04f1db0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe437413f5088305e4d5a0b7e9da150132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff82e7dcfef84d7cc3f96925375ea7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518c8e2737e08d756c79d27054cbe2f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410277fb9504c5e1317df7267fa9ddc5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dedc1281124b638c0e444b8afb79b3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f79e0d3422d3d1b798a8645230f676137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74137566726fa05b309c2be5aaa41a75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd2534feed30244c181e93442a1e5f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71067036642396a84853e3ae823ecbaf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02d0e4141be7304843f55809f76253e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239468514354bb0051d2277b807f20e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d7b67ab5138631cd70ee45ed7651c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a82e11c7236f02a3cbf478e0ec5f70144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7cafe68ea40eb4f472bee2bfb610a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa9f5172de65e6fef8fa4a923d8780146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a57f260212b682afe322e5f102b019147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629a3086110d0d4284d890c9ad4fc66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575b08c5c9da579b24666c9e4e083b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28f6a63d6fce876a1732d8fa4ca703150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e6b8016d726f97b751998bf7a0a52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c38eb0d8e23b11e28946128b1737be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027bea9e117f44d944d22e3e7af5c4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628c0009716c5c739af533d1da05863154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b746d204743f8145b6cfef11e90502e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95087e8f341ded08f26adc5bb9057757156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c5eae353c99bbf91bb8529337502a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d08fa866a5855b47c5ead00bccf368158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3c377c54dcf252e320cafae13c441159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6dff91a390f0be5c727f4bec247595160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882449ab9122ab2897148a64ea69b0a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33426559fa25d1790814c4706bef19f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527f7aed6b74c35f6c9f19024986d51163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd32fd3573231967e44029ada11615164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b02609d7816700673f35bdcd0dd5a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69ef9a4faae424256caf6aacf139f45166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5827893a12e9c3c81b4a8d7388ff47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c5428b06920cf3ed8517fe8117056168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d5ac646b730056b2447016b9ce096169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2d8d9098aefdb78ff03fdb5c7c28d9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02286c22f015eb5e94625d3500e476171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653531c0ffbbfeffa6786dae3d1b2f1a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b8909be362dbc45c8634fe0f69091173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d460aa06eb8b6848758a9103f2fd0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190ce1484591ff24243ecd693328fbc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764857d37a3a844eeaa0dfea271227d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d50bb60e4b4177fc277853e118836177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7faa67a4afbf3d3dcde9409d5e4f4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4f0067aaead7c142742e71f1873ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204cd3254a21d1433ea5cfc8d2f428a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b39ad26e860079e5b7592d7cdd98f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8aa14c223e62059d1d910fa44183e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57160d2cfb0e3c57cf53887d085d9e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb418903f13177c3d9b4576448263c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa71facc8f3ce676cc553d28e53e3c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce896dcc490bc43d2a524bd4f5733db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39357cea8541da1262a114aa76a048cc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c499f5429af5f730afe4219d04b50188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caa455f7e2a808ab666af0f047cfca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c5755d8ac4fde31fedde12414a3bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d7cd0e696c1ea8d9ec215447afc5f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0859f6dae3886016b16c54f08a6052b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aefaf428d08d102b4c8c052aff7a76193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604930a668dbad97c7309d354cd07bb0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4e193b0c30822d14fde75a92f8709195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d4e2ae056ec3cfc238af22df692ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ca8be7c1695a208008d5cb4d563ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18b6ea004189f286d4f5709d1a78f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb7257dbe112166f065f7e83669a18199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085e128715ae4edb1764dc0b1eb848e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddef77625713370c6028feb069bb94201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14adb847103c6e3f28d295f6788278fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368b1d4f8a654197cc95cd3de34d146203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcd44f90b257424b1e339cc3e26eac204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdaaa0f4bca14de5965d399b04ea3f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f729702ed550c6d262099df765f22d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caf13bc61d19a14ca733fe8cecbd26207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03692c9feebf7e400919e289154f5b01208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90eda6f86eff63aba7948ab94aa02e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b6bd72e008ce2c9916b2f1daf945f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e635de699d6c0b2b78b66d93f468cc0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2f29cbf24632a80036a7260ca8d06212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c68d204240a6f905218ffcbab656ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dfdc43139d80195f5d552f92ba07d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989ec719ea655e0d1208e3eaceecae9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0f3cba3e13b8a4ca26b40e19f137b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88787712633dc8057c179133782eda6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe5ab0b8ae9223aba54dfbf83e5af0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e89fb988998d4890dd3974c1e138c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a011e653a51bf98ae6c80f0545a371220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b21323f81589d5f24769ad64124cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc1cea370cf6f5474a3c8dbe5d4c90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159c13b6403d8d03241d7e13ad5c9ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64274156685444ffb63670294c30397224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41362fb424101f3178fa995528d56ba8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88a03861d81ef80fdef693920371b8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e429791ed2173e742ce5d7ed011c4f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc190a8f006d7bc0428e85d7666fee93228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35df41858bee45accd6375a9ec03a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e076be71b145b4cc106a35a00c6a673230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3efbf9192c71a3309d1ceafbb3bb0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6dbdf58813765268718876ffe231b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82005260afc3d8166ccc67dc4a09b5e5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b787fd5aa6837bef4d68b91ddb1482234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697cfb7a7d5e04e590dd7bdef8a7a1c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16f948d7cb1e84b3b3736117076584236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1eca1d3b285cb21bfaee9ada66d87237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060a2829963b9d00173e5ad11c765e4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c1bd4fa61e630319df9c90fe9841d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a38e1630f2e76ce9b0da2e1b3887bb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116eea0ab300a88991195e35ae3805dc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a01da215e8375c0e3b7dbce8a5828c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f2178392e4a269dfc8023b53836cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8804e86a738203e22795282520545c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4bbaf8545dbfd86efbadd2c5f9e08245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91fbee2e4789aa0ae86bb81d181144246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd88e09c52f697017981f86688bee9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a36dc99be3f5679fe79d0897a9130248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f44ace5a9457c959346fc81b89831249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b14cf021d72fb920d9d5ffb5108b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170af452757a8cde06560a4833b6642251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cb62ba5f4cdfd3ae585d47eb25f34252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297fae22cd57a3099c8ce714af02d04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debc0f36a0128d1682646374bab50a5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5cd7d2ec50def2dcc4e599aa63c9c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6003f7d3a591e6fcbd2afbb286c7e8e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c7fc1778fbc6c6850549573ae72b4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed79c15d89c879735bc38d5bf018a01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45772dfb1a3d0962a6cb30fa21cde4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a68b0761f57c69275799910edf9c1c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e077025e8b83094c659eef82edc7cea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4028a14444007b2f6995ac914235d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47cc4373de40ede94b5ad4db200fba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae338315d4c7132717de282fbe07d1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15882075f633c4097b7a7cedfc3af1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab100908f1b3f71464b69d6f63f7a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8eba3b94ad194984491dffe128c721267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436b3bf462c9210288cb4c1e0f209cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96f5ff48d34c779b1430b3079d5042269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19255ce3751075b22a2df48ad9c6a05270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2654f2f6b04a8ca8f78f0fefdd87be271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f2b5e6462645ef1a2b2a2e76002b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614940eb205bb1f7c373deaf4aa6da46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f6b0b27de39eec788455688875e00274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae77f6d20fa3dbf7bc9b2f25289bc9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6d3b9f45a6d6af6944ec1d9e1a826276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00874aee2bd7ced8fced2d89f6b50f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb2e5d78148000642e6984b874a445278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97bb0cbf402d81633ad3e1c907d241279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb892b53d2bb31ad669105b330fdeab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa687817a31d78d73aca05610d14365281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63cc74857bbece032417c370d74ed4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c81142b45b27a0576d1c69aec1ebce283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419499fc6354a867b88706d78229d531284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e7fd88fea72c2e75239fbe794ee68285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efa98e019261a0c136dd88806a486a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780801b63a752aede44fa6fdca6c3c39287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df50b4bf6bc3e4e0a3d5bea27cab266288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c331581c98090090f3a770f9178a99289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248142b1d645558514dac8d39b5e1f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3411584da45f42f16a0d3ab0abee2dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae5aa36e044f2404b6b94765909d86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3289a1b343ed3438d0c388a9d66f9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff47f40a61514e9d17965e17a8ec02294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec8ae041c97d9719a5c328b0f398b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15885280257af1fba1f5ebb9f276924296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f771d0144090be842ffb23ee8d688297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea672b7a3dd60a4f8116314f89a05f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afd6890f3a735dea03bad2e3ce5e32299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47084a3272568afdcc455e254f7a2a6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf674da8c4b871c954c1cebd35810cc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693ff2d57f2c4b6c8a66da6a445b1f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f5c4de2aec0094f682ac69b82c196303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3a1e17854c1ce515248df3d8014d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0f281caa29da16605352792f1cf36305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af0b085eee9db380a2a8c7ca9b6e6d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0115d69e8cb5276c5f90b930d7daad5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59168fe53c268453fe36461b1ee3cf77308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdeebbd1101462ae215feb56c3c9e9f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bf74f3ab830bb0acefea299b59bf48310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db1324dccb0474f651117f7fd7eaca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08786ce04c1e340495a97c88852de227312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f314748ae2eb2ed4184beef89feab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7dc312e6ead2e18f82fb1959d5a735314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87ce2e9b7532f61dd81771c86773db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec076870efb8de3b5478bc71ed6ffb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4115ecabf7dca0cda8a583476e021d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64def3d7a27ef6a323139d0409e98547318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61664cc5806ec82ef1be41fcee3166ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94490b73dc228f5b040c8a3d455b4768320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466829c55da74345068cbe1737a172d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9b113bdb1de6ec0b1efaeaabfb5a4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13be402c31e9a990f14b42461773852323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c754cdbe7897be03402322c583f5d5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0955ef97c057421ab24cbabb71498e53325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1019c95f4ede7b765296100e414d913326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d16abec3a8bbe8ad88ff37efaced6b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34586c69bf86ea481fcfe543f5d431328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c93db5129e6edd3712b542dade696329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341d2c0676c5c4cd926af8783581bc5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2379bfc4854bc44c71515ec91c9c5b4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0df9e9406673437fd3a3c5308fe9f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77689e83151e2c59a01b831252d3fc49333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340461082f077cdb3b8b50993fd0109334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c8be7f492fa6d14ea6df5d5547b9d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9098334fd1df2e808a74ad6042eea0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e87d0e61e25febee5cc7173f214887337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5ea29adfc16f9b2cf5e3524d1b2de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cf6588440c8bd77a7507e5edac45e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71325e8e416352154c482fecbf360d95340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724c886b9c9dffa1eac5239c0e7391a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df278db94342414558bf1fad1f2cd99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec925eb608a4bccfffa2fbe7a2fe0a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d339ed7a1c23865eba8ce39470604e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cc90b0cf39b41f5868791d0431193345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add2d3a29bb0d38e707ddf5c3cbac31346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10172d458b85ceafb0ce92a61fb7f98347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b00ef7499ee6cbef82ea3c1daa78c6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d4787d3d9b4be62c3925e759a3176349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6334295fae730538980af368d1694e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61918a6f0881404230311a761be0b4ba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9013ad8aa1b224a957714b0ca817154352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80ca2f6ad815de2bb20b49619957c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16e48d6328c952f2faa3610fdd4712354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae41472abde085c588b39ff35b9a54f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1b158127fd393f9f2fdf390efeebd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60b5f09d94254188154084e07ff149357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf3bd00634b80099faa50b7f45b81e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14089bbd5bea4ca5e6d9ad62a3be5d20359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5faf0822651f06a9669b3abef07478360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22628da4c6a78405f25477e391a05ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780f30ee98cdc8644c46b4f290105dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177a0e98211a811c79d9749558f1c7ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257903bc02a6d127cf7e62807b376fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c54bc2e4dbaddd469209ffeb319e62365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ff6612961563c224df5dcd90e60e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d41ae374492ee3cc5a3a54991b183367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca698ab4e235b068f83540ba18f2ecdd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f14e238263b630aa5682e2b112e5bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cc872e7fc5bf045d22a26a56bf858370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafc3eb71f0577e07000d710e2915ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d1cc61bf047cd00b26ae8ebe5ca02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155526e3bcaed80a3cf5e8c2133b886373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520353875d021adac73a557299f7a97374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c8d0e59b2b0a4e610e93e665c653d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c966359e60dca872e182a2eedb9de99a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f454589b8cd63b43cbf96d9ec79a4a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f07f476aaa9a0b99d1eb18a046b3f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98944e61e6481da41249ebda9f74a3df379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec36fa496f428cfa6ed3bbfe24af1c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c591959dc404f91376aaee1e8fbdecb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06369eb43a5b9c1c2381b0f754ed8c2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52381c9bca56d0a5b5209265d1d6bd0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20fc98c6ae7a4a91116ac5e82bbd9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e1e96d6100aeb096fa1cd99982664385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfac1388cfb7492fef0fa67add0809b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358a47732494d2b2ddcde79cde23722387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e627eba7cfb1191c2d2b35e183f7440388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083aa3679dd53a7c2c4ed48f808a4de1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f02c17ad2a29b0a85fea906844dd2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974fac034ab6617a652506155c3827d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373f15f89541ba439b7945bc97c7cb7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b4c73287a2e54397a004ce630216e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a794fac07191f030895affc850e72f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ea433f3e3e13ef132d516bfde40cf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18148a38928b1695a7d3b7efdf76722396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5568019a6fe6fed2b6a0e29e5f07b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750b282afba2025a7047e5577aa094b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759b21489a815c361f6f6e0cf6f4f71399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a269cda2350659357c57f66216cae4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e38929fa70643e5c4f560f27fc589d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a84d87f666603c315f070b4d4c64a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5efc00971a39874371b1b956b0827403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335e446ee7e2e1b75a22e9eb6207e14404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7de95025d03b53e2d458718131943405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8edabc5a2fc30e3b9fe5ccf754ab57406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17610c41d28c76ee98cd875b9ac30b8d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990b5658d93bea57bff68e73e5938ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4feb2958d331d309edf9e9e6c6fbd03409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04779eb97ea54c017f9449a7e1cefa72410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9b6c257ed0882c289a1bb66be7a9e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd194e6f83703df8d3e8188130af1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a843305cd1bee62568621fd72d299413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be3d9443b210fe0860c8dfe5f9cdf2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9492917ce28f6ca0d23ffe3710bbf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2035421f5ae3f69c54a6277c2034e38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb69322d362b01315849b6e69fa967417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a757798eb0ad9db46efa1f0535303eec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b7fccd2335aefe93b5dbf65ad493f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e1979eae481c5a8f1b78d490b033c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556996735a27e6522bee06ae2bc81cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef128b494d4bf3c9196845b2a7528f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b9546a768af5bcb458bb935ca2425423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dcf8d668ac2707639486e19aa4e81424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27973c32818a6dd591497c9b94d287425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c1a7cebbc5438b11f21509dfecf24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276f3c5bc1688ca43d5344f199d7f94427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79f7470d5930dba728e2764b420824428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5bc57d2e6ab4407ae378a389b9586429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fc5a6436adf624e7b90d0452d6cd7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940a8b4a6f07d06ab8a8a59f8c51259431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb914936c6e2e94218a1766750bf53432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b2e3b81df596057347ae064a9fba02433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667a5689baba75ea8904599dca3a9fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4f0138388c0ce163c3a91f2882719435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33605906fe0033a66283f331cbea4b78436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce54ad2af6fc03bbcd3f409be1ee34437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15518cd83a0280e062dc0a74038367a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738fe4eb9f62367152c358de54d9f91439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc4dcc07b2d595f033f1c0307fbb21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff4e846e937cd7169e1e92381b8234441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6831bdfa2fdb4c0df313c47cc8a003442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9381e32794c11c222f62dff2d3d18a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353db3b30144314fa1e65b26d9130efa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516f0676d594fba5a9d827e6b7427c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15420b468f9fb3d01f5ba5450b56cfcc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0201cb450279b02ca843f9926049b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b8e909faebf51921042c41bd323a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549f752737e9f0ee0451b9494d4bd21449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6c02a3ab17363b4c2d493999f6862450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97a906b5196a158f89b0cc2d275f64451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0510cf909dd330ea7703f89ef10f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7e0647a07ca8371870c492e50f6e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baff65e5e8dd9180841b6f8dbe79872454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7a8c22cbdb58416efdafacd764bde455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c11fe9bb2b6208e6447acf6a81e7e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa162e908e15dd0b455c2af30550e229457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371b25f88d0656c099413a94401a189458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1942578f86be1a3ec12c3ed176c55af459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736a17c74c18f519f7d94796b96b361460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba2c935ea4f74d068ea9eb47d0a3b3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fdc792f1b3f3dc95a3220d74774aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06321854754784e32f442c4710bbdb1b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde92cc9e03d29b9610f38895376b291464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5197111f5bc314f051ddf2cb3de77fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b83d2d92fa110c6130692c666dbc4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8cc4ca5624f2ba57f05f261379ed8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8571d7a1c5a0c08e3f97ae695dc542c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776f635ef4834847abc3e8792919903469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d120557630ede40664ea0aa4b3f048470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffaea0c7c98e2ad332c8e3d7060b321471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0afcfae44a4b3af51b4a91e2d3171c7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3b3485124a3cf8a76a50a2e85c688473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a784081f50b6b2562a34f17750d44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31672374a50e71621e6397c06ff2af475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a14b9b87e6207b4eb7d57a361b19b1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915095e72c9f5d2ad222204246f17f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e29ba0b7d9aa977e68e9ccded1503478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46ad1757c817bec4fc6ad5fccff718479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf20bb06b259db52c16a2dc34d4c4b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfffa2ecac74854c15b90ad8c45fc8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee366ef75562c70c34066161267011a3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa77ff1d05d1a6d2cb984106d38bee7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44239f4e0897a1c63b976ea9daf53d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90282c3769caef81da20989df7a3f82e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17fb5bf22a66f9facf674c97694ffd4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b448e6689817465b74f4079fe16f1f19487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e6d977115119c2f2fecc2a6a28142488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecac5b4b2d334e0eb7c57f82fe919ab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d15f715da30c5fb4154497ecc4da0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752990f9e0c1c90dc3869bc9ff78f57491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76e91e004df1aff205c9984c0c625c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1658237819c7597fbde3c4285be2a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6df610ce0178969ace24c6ad7d2b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b9f743c45eba69f916f6932ea2816495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182032ad74345a96c30d7f509593117496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fd5c043bfbc2716afdbf8c0a1f54e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00c74a6d2d662f30238fdac4e49fd3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54acabd5ff8cf4637615ae848f0f44499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d7b01f83603e264f60b7bc8503fae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e67c73830e9532b7d2e03a75dd045e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634e86a2250c9d20455ba326f02d117502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1218f66ebf822057457cbf428b08b36f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572d3b76e033e3ed3bbe7ac7c335681504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5461e6aee59a8b3b2a45f32d1e52ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49671afced83e8a59feb904be3dabcd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86276617fc620fca5cabed145331d71a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfbd660cb7fc39c6fb117eead6199e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4aafd681776012eaf95adfde580192509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40406cd949a2df0a2abf872f4914d576510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997060a6a8cdcb4ca32a15c181ef7e5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759025dcd9e6cbb887cdce58f3146700512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a700e7be7954162dcda9ec3b5bfbe5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d40432e5b3d12f41ed8554f6c1a01514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103db80ade6609ecc2881f007310ce7a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b872af192de5accd21e39cd3d315f5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6a3ba8aca8af505723a6a75a49ab3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea39349d135c61cb3cfe93d7c7e11c53518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bffec137f2d0f57b4de66a6c7ef5ca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcd207ba0502b9896cefe7301dbba9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324de36144b53dd573d4741e9ce89e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae05f119990950f9c0b2b579b446e72522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83987206333d3c0268aca7b8bfe70a91523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af66d104848c21e9c333eeed08c50b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b35f3af3e5f04de93ae2523190c004525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39a6950eb74043257f9dcf04133ca5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee524e4bfe531fb23b6283a18ff76a70527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86ddd61e655a1ad52dea9fbdc9c5e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f893ec69341989769bb40a45134f185529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0edf6c2882e8eacc5cbeaaadbe6d3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc91ccfb59cad1724484c2d677bba8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e8831239deb0e9d23557ba1dd23ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f2fa1349fd8c7aac3f934f9c6d8b1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbb7e99e500ec45cc1ddab33594346534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381a8c3e055c45b305057a90e13ead9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8bf499c5127c40205c488cb10e2cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808c0160641e39064d53c3898ff71fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fd4c756669d668501002b1fc1422b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344cd9dfc223536f17543601fe4279b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0602e91928e9bd7dad99a7008320d72540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a9625cf595d7c7280cd1bc2baf01b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b49c571c43731df93ece5cfa38b26542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557a25826dc5cc2b13597240a7d615b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0220f6e3a27b0f653d250cd8b26fbbac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05653fa77259acfad08769ecb7dfa2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81429a6f761e831759f9f67816ae0056546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf88566522a4f25a3521f58d13960dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f25f7394bd25297c011baa49ce9047548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0286910d04552ca604524780e95a5f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18041bd390b3fb76d2dafafcf1f7e6b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17988e78cb30b6ac51ea4dba5b0ff10d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517da8e2976e2dffc8591e6e92fc9e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f861deb1d4a1c664453cbd54ba19e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f566d5ede8b9f4362a7c00116dbbad554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcdb70958587035d02a6cd8559b580555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b131751ba1d572d00747fded6d579556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82933efcd539be73e18aaddaf6a9ddb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ec89892c97b885ff27c17398affef558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392c761ff788f7e3bd4fed1972a765c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76cbb0af06b491a449de6cfe92fe45560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d1c045f94cd56d582383fb101364d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8d14b8590fb0ee29f145ed8bd40d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0d73a2134d25552c372fe07c9be36563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb090f5d808c27e596c8efb4f06b2de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a6e877717aa980e14b964f660fb70565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9f132c930616bd42e7c36bb860758566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc305dcc2132387ab3b69dfa05fdd919567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65216042d3209e47f3c00a548c14eb1b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b75d6354a342e141b29c5080c40fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d712fb89fe778921e485b4dd96c23ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0208ae2be083bf9db62e6dea530c42a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f034cf47259c934c33239aa3fe97e7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2db20c89de3104022250f27cea2f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f96893903ec8c86231a3200b4f253574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68d352047ed16a952c567cf1766051575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf0996ddbcdddeaefdbafb8e4550e4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2df64f5f4515570a8c68e087c0c1f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d79d3a3fcb5b47ecd3c9e121a63062578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382afc423a136dab9cbe23d49aee6f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0d06e9fedf5a2934fc18fc4ccda9c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23d321dfd411562734adfb28ecebc4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9592750ae5d2724e88792e51717a6b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24a0708e89c0a0ab2c8efcb9da9ca2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ea9e66c7890c8cd752619c3c3f1f1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cfef3f71d0426f367b66e4c77d03e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac6757ed4ba28d3988e83ee14cbd2cb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60408837c205f08f35f77554f2ace2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d01be9a2eb0f2175be5f1971486f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffec2ae112d08a33497d750d86fb47589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638633eb0edb84763bd4b2b8480c41f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887f14e14a91744e9cde5807742c6f8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59915274c8d5b06d278e6f582907298592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6239551b76bd13717e2b03ba51ff26593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9cb9f85cf508ca43833803df693e2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e945de780e356f95dd0bf916f2bda82595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f85252aece2ba2a1e40fc880ba8659596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185d8ca5694b9632ea191eb45e131d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465c0a557473d4f517fbcb93f43fe43598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f2fddf4b8c73dab23a3b487016640599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab3d2028cebdd84b5b29c11bdea9bc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb33c95bd1418c043dd83c2d4dbf70601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12e815f2d3ea2c6c0575e052de0d7e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684458909d9193ef493e5d593e672f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0209aad120ae43fff73557b511ca97604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53745b7d37a8637c8b21e104ecc4f8f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d62685bc4f8c500266d5dca50eeed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c26e0791c5746920d74c9bb90eeac1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad275cb1abb3db0692a7752fa7afd0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed223ddcc82a27e7b4709f5386620e9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51123637169ac213b3e108057121937610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b2780c4de202ebd629cb3b3faba63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db9c428867d3133622ede1bea96e83612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3286d16f0e2185ab3955cee57e5da80b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989219ca8f79a28683c3ba1e05045fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389c3846d8a2dec8c8458a2a646b60c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447799fc896ee5e4fe9bc9fbb1613b0b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ce71556a834e6b9f7c650510b56d9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354c3241ae3dda22d08c00f06a001ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e056a58eb52214618031842fd77ea1e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc8d28873d6ddf76ae6908f79e899e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134819c43b65559d6078bf8e7a68dac2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e0d3c963dbea0e727ee6868f4e311622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f860eaeb0ba8e8f904b6df9b2632e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98de7616844ddd3dc0a2131f2aa3460624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bc149d4b8ecc24f1a44bfa2c5f766625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720934b09246d51827d8d678206dbe2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fde5be5e5627fabb4ef74a39b24ee627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8875a45c4d1a13fd643559093a57bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9361298c13823213197b2f7e581fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0835695851907d0e241ea6e17714019630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f6178d175fbd70048f0946f2d88f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff0b653e31beb74ae497429eaf1e14632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581a8a650bc4aff96299aed4275eee6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cbb0aa1f7debc5a0a910618914537634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e823e30c18ab9f9e3eab400aed286f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d77239d7beca8eca6477ac0d3a7b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ae6cad04f47cf29a4897b15fd3aa2c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81a7f7ae2a2ff65445ef6c6e99e3d4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8b025bee97d809dce31deb05bea56639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e738f40f80ae3f36744c8463079ea640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f964cf48ab1365638ca0121333e302641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb56229687d0ded7b7c5101bbdf6b81642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f82c74b04eca00f81799e7b53d9c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f86a955ad06cb36d7900af921aaa7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6444c9af5dd0cede75f16fabea8fc2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6b586fc15711a4a7be8040a26ac51646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741942af9e2ffd46c79604756530251647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e7f6f752e9563a42bf109904544dc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856fce1ddf8b19c13f8e0edfde019fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0191bfc969dc10d6383e0bbd9698675650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe24d6389997913d36d6627c1f96e3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfe5613284ab25ec8be71b19c2267b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873190c2d3840052931d48b37e554f27653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f568a3481ad0d84df92fb43aa9b311654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd10ba637f51e18918eef3c43fdffe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6ec6272933377267bef16e42e4e2a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175afd15fee6fb793ecfd92dcb12cf26657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c011747a903692583a1b45dc76675ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dede8b3746cfdd17e509609e190d04659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5d613c64447c84d9e1d1960416076660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1b478af43b375be2d23ae3bded1d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2207b8d1ab3143c00f065c329c4b34662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fad6cf2cf47b306104640b06799c18663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ac69e38732b4cc58b0b3972325c8b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300fffc3f8afd130e561fc2cc9fe796665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb84cfac782c05ca87426b19a0103e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c1987233c8b391332d7eff7422422667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e334f336861ea3592a8d2e5bae74e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665284b66f9435181c3de256f168e612669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad185be6239ae5c5fa58fbe3f9b238670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6e104c993598c7ada2790e66f560f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee4e7af0127bd53b80f699bab86cc9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e465bef4892461a31ecf9c19c1040673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14feedd369ef55c6d5db3d5cb5098b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42646ded004d211a1fe43689467177675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df05aa28ded55ba8a717744f26adf6a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fddd92be5c963b23e686dd5defdfeb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a7b3b19988aaeebbca99cc0b27927678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6aa32400b09b1dda6c56036dce8ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b59bed139a84b0ad3c344cbcaafc9f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb27c441d3dae5bed749e5246ac653e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade730ec709562bc06d2560828c09c51682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2be41c8195c95bf8c43a876dfebf10683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef467ac3a1cb5f1fb994c04614ddc2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51803ab9e1a64a426a9963d912e9f8a1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c86b7a94ede45b534ee201d956c4cf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30e305c5890f5fe2a553cbac94935f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49a191c5a8cce13ff24a8cb416697c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93b948c6ec794df8498cb02bc10487689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9917cc85d34afbd0850bcfa223e5b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc699c3eaf70c3adc272691f5061069691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d7ea8a100372b39d6ff7abf7eb041692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d85ce8531bea151ebd1924c85a506693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939e767a995c4f9f8142c0addc49d8d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e0b109b204cd344539caf5dc1c731695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27934413cf58b589db21d85add80a7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa8d4cabda364b1efc994a94d4f7d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3ed91a4793223ca05a1906bdd59a1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d7cd60553d15db64f7c51a3168aef699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd42908a0244c86cf825b38c140b47700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb76b7784939edbd5ee862100688171701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4472f921c36e93355356a94c5788a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c9d9c76a4ab1ee4c856be70854c03703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3f9b04b8e22ad304742444084f70e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fbd6af70e73a9508a495dec575d89d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4dc759f703d0840f0e0380ae132fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d374d50ec2bd52726705c7a065e7a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52221487e576a72b5fa705b75913539a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24796566c32d8a8c2f643f6b2d3f16709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e905e5e3d4d44307950821f8704ada5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a160b1270613371eb4ac7b328a7e24711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d144d752b65b416cf00f40d9e85fb02712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed242dcd045cfe0b4552865b1bc452a7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72291aa11a84a8bdf51a8cfefae68115714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9844ce71ed665916f89062f6394925715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba6cccc5c11c6eac7940cba93ae876716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be8870854072e00b729099fd93b608717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2b9ffa3e018b1c99960a3d6209a9b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286faa1764901a8c0bf1b41bc0d658e9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27efa8e260e48ea1b50f10dda34ff0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a757b0c58c4b679afcfd971cf4f34721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88756f87fa61383599b46da8b577b96722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894a2a6a47784e3471878992a326e14723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254844569920fe6495570e34d0bb5cc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fadd6c1bba9178a4a1024c43638a0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a10577526390ab19691f850437ff4a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88326c327c472c7e229fbe888bfdae14727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394bba95f79fd5fab3c9c76ae61ea76728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382b8c4bb973279f49ef634a97d989c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8084a0c1eeb3244fb390dcf832479f7e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76714fb31dae4cbd9fdb773f008cfaf7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9afc222cb9bc0627e60a3ce3e76760732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f44a4eaf5bcb4f11dc239098d2265a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c0bd27fd4e5880c92e1c01e3efec8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ce4753e1261ae74d8867ea5cf60c7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe57c15f5fcd1306de93e3eda9768ae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cee7d02c8af09dac3a49f9405c38b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00d7520b41e452a15196662131cd71738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c9700bc88350ae67c1d75ff02709a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf69f3102debe74f391077bd55a9c19740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233d421451fc195d9d7ababffc9f06d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed726ab342b1af4c3256071a024611742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c36b52fe0893b793769c1d625d208a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b63b09c44af34b9106e82ad849be51744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf92e8988f9a90eff440f91393426b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b73ca754f72682c192d5907b18942b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ef717b9d56cc262e42f2364e36798747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc73ba012484819c77eca3480347875748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835d080125259eb537481d14f4e66c50749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f53a05b8aea02d792cd29ee88ece7e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24991b812ecd21a87dc66e08ee2e7d3d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c331f1067617d87ed87aa87123056752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed3087efce25fc3bbd09bcc3c7e6e3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0345eecd66a347f55c908a2bd359a0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dad4dd9d836744efc8e1bff079bad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19125e0240418f25975e4cb897b2a14756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cfd6ad67fa5ffd374cc1f2cf82552e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328f1d8464a1d3fe7a1eda113aa4dd7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faacdfe13882e0a12df770631d77f9a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbeebc9ef97c3622ca593a88d9885c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a39f68c238287c943cc6be2a24b21a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f31d02831d48eb9a70ac6b142aa1c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069e4fce87994cb1120aa85b858d2fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42b4b2da6b3de18ef152c698101dd05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd150c9d12eb467126c9518aa0602656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ee5b66354b45e3fc19eafb9aa38227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a9dce20af3f2448812339c90d49568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0418c8b0b5d7560e54304874f3df2799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e1a25a04d0d2e3a5839ae591957c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e0b0bd6c3f9fe51a53025ba0ef38c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabd355347f974b72d991095bc408ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7e6eaecbc82d13a754959015bc2bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0358b262b93415119c1adb4fbc3812e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb66f827eae80252cd18db2794cea515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799768cb07e6830bcb6b56cd6729541d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c94e262aeaa9e4cccbb1f1137ce7cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39e1bb0b7826378ad067c1f0c3426518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b93c6a070fb26f0c1ff30a23b308c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857597c659fd57277fc98819074a1d8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090c41355cb432e754113e2c2873c6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed06daf47a6109ce06d3d13428c92e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440158115213d982327cb8c92225e6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef078fbb5992de94be2804bcc4582bcb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dc195c9d584806deb3d4ddf9b1a7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1231027dc2127f80527eabde66b59c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cf3c30429c80d3928cc0f1db1d31127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdbcd23b1f7c548ebea1ed7ffaa27c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2e725d40cbb0ca33dd63e7541383c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5311386cbe063e35bb30ccf490ccf730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653c7fc0428f6de1469dd97b63f650531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75846267ec9566a5e254847d3a1248ed32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5391124a54735a266a4e0d369f89c9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fe283145c9a55522826a67f29834e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b773b010024de7d2e33bff0444e563e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34091133e1d10d9355e9974e32159d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd4aaa0b8bf4aa641eb21791062d8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b005a9b78d2f967d33ed67eb8488538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b183c28d2a6f5255e236b06ac9fa1e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14395b10b0cd48134c792c38d159367540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857382fd4ca99a307d7d61a77b395fb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a413ddcc9618cad1afe0f1da43d8cb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c77abf22041478be54104f65fb9fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f593e2fd06a497d7f75ef5f92324cc944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4df222b6261f776f89c84a07a13f4445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871edb37698f99a7b9085bf27dcaa1d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8567ec9d9c5407d1b42bee8fe32c4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2cf104b16f3c907dd9e04bf1ad3be348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120b325f60d02fb1490f6d18bf8ea0349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cfccad3020b690130ce6db781b8b3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc897971b3373deda3ec7b39aba6f5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919e6410b3f84190708181ff20aaa0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df418fc02ad26ee605cb1972d0e20a0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcaf08c5859f6b1273d7c0791feedc054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c87cf011ee2d09fbcd9fc2035300355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c614cea1b8125bed4a9531b9fab5c2656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae8cb65b89cb8706bc7bd20084c9ff57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999192309c9e921e65639ade0229fa0d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55daa2f06c3550608563f8cc0f7c19d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2bc926bda3152df9748951540ef6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6775c645a14fb345cbd3f3ed23fcdfa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69899db573034ce1ac9a90425034395b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e84665862e52dfc35cc3a49a6b1b8f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10623b27eae52f8b490eda76b4935f9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d0cc8bce47fe00e7fb68420df98b865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dd6831ea95cbdd32b8e1ea5a05cf866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248918ebd6d8545e113687f841ce806867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe27484b678e0b48d3a98329dab844668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278ed0cd1fb9e3f876cb0b0da1c236569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc4bd504d68bd23309f3e742c3a6f070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f5e6c006290060dbc71d248411fb471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a48504abb73f90a11f8b4bfed43d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073e0e383f8726c61e3098c99493e2b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1586ca321898bbfa724211369c675e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f6884de37ec3b7f3ed3877ea6bbaf475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbadd77d5e68ac3b0dd5e9cb81034c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324484d914553c3ff7b46f601c5eb9b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2468133fccd22bc42d4368ad1a6c978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b42faaae51c3acb1e6ca18c9e4400779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593b4a3ee3bfc46c0caf61924feda8180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d4572f5bd6de0c857338ac6c9519b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc49b4c771d902802958fab9824c05c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea30dbcc0d56e15e6c8bfb33de5b8d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44338633168fa1faa3e8655ea1f61fc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62de3d2e9a0aad7256d7a95cc1b971485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a509f589daf7fdf604c79377960b10486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e24064a9bfd453bd06afd79d8f89187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e7fb3204bb0aa3d794c64795f5238788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d733b2d7cfdff16f96b6d7a891277ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f705177e9af0b077f97c05dbe9f24390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457909b07f406b723eb863749f6cf98f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92cc48fb1d2adfd239443c713d3ac592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ad5a7d3d00fc5760d38624e5fe9b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119f617b081d139350ebacbf0d9e7d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c9412889bb0d508057f77bd431fc095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08811459e837b3bcc334863da974f85a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66997a42b8fff57cb83fd8eca82a83297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093d07547c06c92702a105ee710395498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1085bef5905a74d52128054f6a5a137f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951553c162984d5006c1e7a023386ff4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edf6ed038f8cf40b5e6dfad8833e9d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8617313a81466f056ccc3854484d4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cfedc59f8de6e9784d970fb572e7b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733fc29bc8ead827d5f15df08c9d8b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7578055a05d055eb822a8ea8fabd11105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed878b07ac918b1be97bfa99539d9c1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631a809d4643db9011db2fd2a881d6b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7fbf5dcef846bf8e8d81df7bc46ad9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c939084540641bae3c02cb1e15da82109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b4037a1a3458da36d38a52a6b5475110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30f0b56422ea1f29b695c1816aa17c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc555959b94fc08aa36adbe76231ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab07c55f328ffb1c50d497e3a11c7e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13bdd8e43b19f8780382e60c3fb4fc4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b5466b22de055c0de1edde21935a1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe8dfcbe4fd32faefaabb781bd44d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb2a3a865d28b09fa6c5ad273b44b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c23bbc0ff8509666349d10be25cb8f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63631c7c01753a3c97b82e97e496b6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568800d6eb71f801ad6c30b65a7006ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e578ddd470d548975cf52c58b9156c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5eb45dfd1e45e40c5a85d3c85398bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d9f820f23d198245d132d64936921b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d071e523a215b90f322d36d5168587124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928c53f7f25abd8a3f42edfc67fe3dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6224b224dd943eb7123edea0c3ed2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cda20f37ec059da30d85d876fcfb4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496c532cf329d18cb421186f04a58a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea5fe7a1806b3a90a8969f6f2b8f2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc56cafd10dd79da8166980775722cce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207215321cc5438055e9dbc25d1a75bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49b9ac3c46ebb07cd5033c392a01097132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44838dae7a75967a26b1f4dc5fbaf2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d951832975b50359cb5725b2533ed134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd28a92913a957433ab71ea1b85e6c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c1584d11bbf44fcc308d67cf5840c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0fd0d28ed5faccf6da32ae35af7526137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d1c432efa424c977ebb967028296c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67a56b5e62b6ac3460d80eec4a5815139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79aea0003be5d19a2f2a21fa9824b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e108931560f5183389f645d574a9dc5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d96623e911f8c1c589a66ee2e464f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e47ff3eca0820c9c72a0bc9d5cdd9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bb62eabc7dc881c39c43426f94ef9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207cb7e719a657c6a709a4ba12a522b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22485aaa6247f736ca05367f53ded7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030984cda66c712c47d2195232381bc3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa52125fc0fed562202401c43ce4fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e19e1d4504eecf641530402b196dd65149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2fded2636fedcc414a2b69e5d522a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66c5a064bccb9d61a4fb73122b9bce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c822fc39fccb83b1eece65c9eaa72152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbcd15a57d587ca404df856cc6322b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1617f0bcc8b80d49f832aba875d26154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316615790f832effb75c1f77acee4a9d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa2be44f9fb42d8d5f44750d6423c6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5cf8f88f902739a0477b20c32669d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a922b2ec4aae06392bc909c353872158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69400c656e7b1bdce35a39085b5e90159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da9f9bc6690e78fd5f095120f49e5d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae5415fabd3ac411813c43a3ac299b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d4375e56c33884e8e231ebba4ed5b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf832fb1e30bd020db6673b8d569df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc30006d486cf8af8f473550b2afcac164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146920d738e11c4bad41f412619196b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff42826f9b734c0e8350f548a455b47166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746872bf120b7520115490387a40618167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da4e0b085eebb283c1837a9c03dfea168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb246386317d1a7656f562dea37bd79169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60698f39dc2ce6eeb019d9ed3d3ac852170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afbe1f85c54199f460e892c0ca664f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4746a66587d68c57b0c4c4b9c3fff5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16db2b3b4823f3afa2455a944c7ed2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171b339ccccbdf114dc1e1219f753f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180c4f54623ccd4b9cf2290cc53d9e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092860b6935891635b046ea3d618d16f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337ec50258f4fc55ef89df99c0d769f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee16392703c9758adef17bb81b7eab7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1948dcfb4f96709f27dfea01d62d4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d36940d858910fe0da3fd2196955d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3ac512f732887c7628e20be97293e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ae71b7f1e2314885199cfc9592eff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c32e52bbc2a8c8b6de0becef3b73e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f3431860cfc12fc807c78fe63e451184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5bbfca9fbfc9aef8ac2444bfa2f7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3da4314b459a5153fe61282fdaec7d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8905b89400382ec3f3fb395328723d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7fa823e1e25ad949381af6994c608188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0ef34b402957fb91c153b598839125189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f423b8235bbeda3cc716996919ce4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22828729851581466a2d7037119752e4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0aa4eb19bf5d8f6ca30fa210f9b44192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a9b253713ab7f84b7ef4b14eabb35193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316581c95015bc6f5f3d06d3e9ba0537194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8d28df8a02eaeb16bcb6ec0e9a5b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7744adbcf72a94bf996c6e970c3cdb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8ea3356cda22a9bebcd16f3d5faf0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec27c017cc1da177673d41332be2d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c83d0e5906582d5006a92e1d1c7ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e302958363e1b4eba3048255a9037e1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5581059e5e87ac1a879f36e529b451201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fe3897ec5e6098eac8fdc5fd7ac89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f205a9bc399fd293e88ef08b87fc32f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dae86d73ce17b5d01227a101bd7de4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e960b3c57961b59c971605fe474de9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9535e68ba026283feeafbea529f081206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c73b4bbd24d27aaa0a3149f2d0f1b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b49ff2344dccb9a38c2b47548bf3452208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86663da92f9db9d9a5083c3312da4321209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fdc10f166c04be2787929036a08c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab927b8dc3595d3e5e352ec698d297211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8f406ab49992f54df7a90ec7efd1f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44510bc28155e23988952b37a31bead2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952663ebca30133a5996e8c61359cf6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df25999b2478a7f16ebc4ec6a2a54e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce735fc52598f24d7fa7bacfde0b38ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960c7ef4345a4f31e1eca275d40955f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7040b9a2ecddfe2f0ebce2aac227f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c243b57869071f4477bbef3de03e23219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf184e8af47b8c2de9d1a4427c7699220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4534a424e67e225df3314523cee572221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a880119ed2de09d7da0a99adce679222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a68f2084fcca63a7cd62ddfc1d5773223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a80ea57f7eed0e6bce1483f3a6d602224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f85a3f6a4bc96a26adee95a257f76a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e4ee5f581162f5c90a13072564dba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f6f9d37fba8917d2992b279f86e85227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d00f51a7ac755b53606e350d4a6841228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f613747dd6564c7e3a026d317e67ef8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0d3344bccffcdbde70161647063c4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fdda956c1f1de87db67424780820b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593d8662761784e9bcb444c6dc73d37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0ee6cd52ab5a6500f409f7eb6dfbd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c287466097575575698e2ebc3b767234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad447b3e6b05231b68756dd045a48e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bc85e19aac0e74ac50c61edee442f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c929436e8021d4c477017d84cf525a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8a7109ff6e597c995ac1dd8563b02238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821587d58c929ff32df8299c99b3a5d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d09cc0334889799cc85e82df18660240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363046f42a02800c3e5bae6cd734d08241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46603854b17d756568da796fab4f355242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ce0dce06f8bf51074312d7542bfa1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c819659d9740bfb32bce46a31c47a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324b258eba8bee436bc234cbe22ece9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402db81f735f52e04c52b5bfaa7acc76246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f890c4ce22277b9dc8aef4d8892ac8c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0796bd268b32eded71847bf2f438e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23304e5b4c9f40916f319a205ccc7d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde640144be6e0deea5454809cabc5f3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecba5cd7ca0660da64100057350231251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901665599d96c7d2e843830edfacd72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8db04f2f1a94802f2031d775fee04e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db69251c8eff8a0371798f461bce66254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18a067100943d8bf0c4633a3569b98255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3f19001e38d2b61c323bb1812630ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd97c38fbac6dd6bb837fee816eba9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e95b1a250c8aea3e781fd9a73daf47258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6ce7ee6fb9ff0bd563456b9470177259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569ce5d5119e416c875c82f1321cdcd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c511f872a33cda64d02485c0d6de5d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693959c04256f3fc230af15bf8a31019262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a5427c5073b0b5d8a8a58aba705f0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd02548b777a91d8d3064bc459c785264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc18fa437dd46228542ec676d76f45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259b88f2649b492ac5b43fe592e329d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec44e8f45bb975c215600951a16b135267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef81251e23123ee0470160b91196db268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffe5b29e43d8ea8d297b07accf845c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e96c413b6f5acbcaae533618f74ab3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaed141132a149b2d5b249510d97004271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b35d1a504ecfea710fc3e001d87783272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df3f45ad02f2958b9acececed6df27273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6b7cb2ebbc10b0d156c082824b151274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acfe039e67ddc6624c9b8a9f54f9fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10de78ebbbe0187158750614b7ab3c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf514a7e79bc3cee42d162efade01e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf69fe1b3b2840df4ab907e43eb11a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279e85a2979a75230643e363b940685279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b13abf437f9011eb89f63f7a36a78280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54cfa00451613ecbd26429e2e93c7f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf06dd52ce2a335a73f5c62ada03172282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617f62541fabab8f23c0ee218679be0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5b4e56c5adb056574e9673f002d99284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608db1438397a3a386e87cfd9b36d4b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74351c6a39c9e5eba61792ee6794f312286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bc0f0a8b8d26cfd9c1628c721ab055287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe185c37971cea852d1699fa5ef235288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec00d08c3abc620deacd7f1b618e07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1c52bf23248616c244d73e4684235290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ac97a88ae37d2302b81e0276b9596291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee6fc63cd74c419fdf7ff6afa251018292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546d472600bbaef51a3a05122f1472d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965485c02b3e267429ee1f86639f141d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de5df472581c961d65e651b63b9b61295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58105edb9ccdfc0f92ba62974c802e1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba38430d720d2d48cfb46892bf9854b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5e774c7799910725e2a9c9dfbbe78298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c1471b9c84a89a2ff0aa0517556bc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d789cfc45546948cfff946c0db6bcad300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e02e0f2b75e27a42a1cb8d521260a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908a950b31e03e68dd617aed5364e1f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21b9023592ea702344eaa2a5d12ee0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171d93a44561f61d90ad9edd1d2ea54304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d5788ccd0530113ee26652b6c29ac305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ecac4bb2a539bf0630d5677de83f2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a8e2ec2c48859a0f714548bd618cd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbde3263cf44f5cb1ec2a665ee2859308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b360605d39775b09a3c9c1ad1fd1a10309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aff02e5a19c0124d95feecba53125b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9926077ff76b464831fb294852df3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0ad5afdd920c6fa8bd3404dd44ad3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e020c8dd8c855c5401a7f95349a2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae58e250b1b28203bebc6f2408aea1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c10c2254d6c7084939d5fe04db143315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44969fe43db8edc4b202ddd0a6c8d294316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e638ae74cb876626ff805a9c40953317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6c25453c97a03bcd9f639b3c1df9d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585f614a077608e910b111ee2dc3499319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e44e997f19a4f4a3ad36d1301978de320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b35b28ae17cd2877f38b148f6a4d70321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90c2aa98ade8be3b8f5081239dfcee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e622f7abca0f2c9c2c9f7e56a77c61a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d906e71dea357fb7a9b46c8f8fd59a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a757d0c9c478b98d36efd252361a077325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffabdc5d46c937268b7e9bcf1b8ce5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d8b5f6d642866acb4b8eec524faf3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325457102af69c7d28e7044bde3cad5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db19161e9350e31a53377fcc8c3b20329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4501ec3caf36dfce7fb8f3af06c5616330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49529ec058d949ced33355f498bd47331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f8cc1e5c987e9a4ffe1e2ca3c0ca0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6796fc5361bb11a532dbea73e22ed4d3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fae7513d0f048efa74e0920db1f21e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc4918b4e839d708bb276e0e92d8bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b1dda3909302ec3c4f9782957839a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca72e36231d4aa640f7611f14def3e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47744f72f9b006e6c3ba3cd0a5987937338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572d5430188208fcf84df49451540e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a850a20c8686426d466761fae1a31f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbf51ae507faab8f1fa8c732100f7f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e371396c5c9aa3cc76c97140e5a99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c095c0726534965a699d64a6d99126e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd970c674e38380f56bb619ea8f77d9f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33a69846542d9287b1cffa28a9f0eb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ab2f246037461675a00498127adcd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df13f25882407ce5f2ec06a5ecdace0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9baee13d0de955965cf0d3b809337348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d129f1b3c0e68c577aa9ec900f6cce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58620216538f862d8c4e55e502536d75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90521f255a839ffe552f2051c5b2672351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b77fdbbbe08d1c5e20bf48fd7a864352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd9d747b6ec91a4197f0c56095bd61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cea24e664df52a2893d0e5d56bc526354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389585d29e5c269f08d0ab9e2ae1af4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46a258a9b13b2c28e099f3a9890499356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e9d9c92348639c61f2f6f62b21cad1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cdae2d00133c70185aaf451a09a67358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440dfb388ca2c350ab428f3cfae8b56359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d642845d902fba240d9c9be19c1d6d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256603d9d826ad4504b757ffda2fc8c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1b2867c962ebaf1f1fa9d7e58be1e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c575ed4f19ce8d7742597b18dfb23363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede181144f1236447aa906ce9e32a62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8faa497f45e70dadcec52d669a7e5a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd3b990552af1f8d3d56a122aaba1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00da6640ddd1cfcf4307c339eaf769b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c702ff838d3ea58eb19ee76e1184017368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931244c7e5486eca16446dac1618c3a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df7651c6b9db786066c6acbdeade36370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f99f3e4beac7ec3ead1f702c6255ee371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7b95017bc0441529799e9bbc4642c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94130de4bc5d0e110e7a16b828e95384373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be768e026d13c080a801ac0bd48a35374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cd07850ab42dc679669a435cf3b01375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21592c28f56818dce2e326473846b9a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f72d98018e78bdadb2550a40e0694d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89640b173691cd041617be7d3bb488378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f8574050f03ae6e24517bdf69ac1c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f54ee1d353a703d0713dade329eb0c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83048935b2fbb78555bb7f5db335adda381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a14401b45f884a30f9a2e7dff75d86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df56419326ee191fd7a2bdf32a5146f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f87e7379ff319c836680cf11b940f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216a229d667aef4bbbd5f360e01e850385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd1a34c4c706e554ac11560195fdc2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d69aaf3e4fdd0313dd9616215ad3e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfe780d10b9d1dc6d8830ea2fd0c93388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8207978ba1ec9263b1278467bcfc596389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bb5d8a0a4d17b7abf31e09a91b887390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff45e666b8fe60023e0055869148de3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c8f3be614dd55d9d6ada46e7a4828f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762ca01e83a60fc44563b20027042bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4af823b7bc835b259b9186b2a11686394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5071c24d37658e6edee7dea0c9ec9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb271ada43b4991c6672f2acc82a7890396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18ab732acdd10bad1fd14ea74144bb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fcd63422cb0387385a4285715c293398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb2840a7f0e33689ed158a28bf7851399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6915e27170741ec9f2266af87dbcb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f92c123e613ae615cf259f9b725db5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec299867d31bb6162f4f08691620d2f8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b74c093c3f5e215b9da32827a991c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de9efb94c2f37a470273823017f223404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefb23e720b7dbd772bf3f88ba2eced405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcbb4656cf298bbd547597defcde778406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d7093485caaf9fdd9e7c5e62d4467407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae7c6a3ac30c2383c4547d58bf67c7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd4dc592133bcdbd2073b3f4650008409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f4527e1e2a2f55c780a826304349c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea6380d0eede2d1f413be3ac86597d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a184e444a915d37ad211c22d81c416412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e558cb00c5158cd4324fe2ae3a518696413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3ec5a314e8981f5d6cd9b464021c9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb38580b8df6bf8be82a099de80fed3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9116e669c842b08b78157b509cc43416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd72d06e178fc4ade98afc98fc26b0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cb326459dc7c3bbee0b42116247b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7182c7bbc11c54ddf8bcdbf091fd7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ad362111ca330b5650e1b782e9e3d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b66d43f4dc7670277285ce24156eb0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db1aae2b0e4b0ffc37d0f4cc5412ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51a662810ebf6272028964f2a4ee1d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a75edf06d0a6ad58f67e014c75db02424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e8d4bdb5237a07b19d0ac7ad0c4c2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ba01b10e150a8148c05600be18f6e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c3f2583bc035c208b2d3245c561ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ada28532b1ab753e4ce09dd6f0653428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87d9fddbe9849798525538aaf28b20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb927d7d25d1fe1f896eaae72bd99eb8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd038f46feb4867db384f8892f18a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b93efc96ac1036e1adbc04a2ed22a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf375c4d10ea8257a7804ee12ef16fc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92d45999c7fc5269c7480c8332eda6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4338e353d33fca2a9c49748519a061435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7e37d77fc4fca0a766ac005f31c5c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0afe92ef0e14566e89039c5ef7ee3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03162aa0ef43270f8e59e3d63dd936438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868339d3e4c6d39bd67820b155929c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742d852fad040379890319f77395ac2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2514eb36afef1649b288401a2d12a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222230473cfaa0575c687d46037c8c0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc75d36626e27be6fd1232232ecd97443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5f87c3fd6229ce91d1e0f4314e639444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50927f7d19a499e6e886d5b1863034f8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023b01b66c5bff6d85655081da431fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1b8ef1e04fb10b3a72d02ee97a9d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df678eb630b15d72fd492ce49392cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715e39bd8a25f43f68a439e6c7cf39d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef14e86e41a5d2c3cfd02ae5080076450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec4edaf7d8490dddab0520be348b75451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153b18a1698077411f7d2fc53336512452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90bbd13ddd9671f837a11a4dde83e0e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8d4e89c8bab08617f74e962df67ca3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f4d869c1f8dc264296887fab6d539455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93e5c60b55d158ab4cda64c0f1dd75456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd67181bc60b3d3253b6bcaec5d1df8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c162dfa6a979f396af283e69d644e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015ea6ded8e3ac507ee2970eecf403d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e94f8307e1a3c690178d483b497d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1b011b48e35785bc9ca01b7e14073461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d03998ff95b26ddb4e54a41494c94c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06061f7a7703c44a3f53e48d1c174bea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556709057cfedadd179fa606c6a3e26464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2c3d246d78b17574e066a873fb82c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2bcafe69f8de15b4b73018d4d5f3a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3773ddcf47daa21da6128a69274255467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6865c0d03debcf63651a2d0e83f8866468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66f8fca9208165f5475ac98cd01c7f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da6ac9418495472968bc512874a267470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687946bd327fcf7f6a93fe8380c66f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf709a0dd0fece4d8c2ec1f643fb1e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29a8d677c12862bcd5d32e91e2001b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edddbea68b1c5c97d3822a51ac152e9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84621cafd1f4928c2b6726eda22ab3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e17dda5dddffcef24f900b3a6416f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4dc5e2c12c9d0af552620611af8d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522dbdec5ee898c63f35b1b7b5b6b4f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c8d79b18c5d922b097aca0d0977e49479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61628f1d9475b4d605fef876154cd8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edf1ebf6c567212bb2a6f904cd1f33481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc373e6411bc9f34162da1d96a4b48482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8541c2e32a9b9d9b9c86d91ab0a32b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e0f3fa5132e6305913d0c52b0ba6f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510fc0786a38b7288da0d0c5b6c48e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b27de5a981029f9726c1bc3d183785486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0551b29e49b33ecf6dcbd5d0742ca6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd79e84566f4329088041449bb4355a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37088a6568da20e50af84737d57f51489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69c300f8ca21d0a3db72b3ee71d842490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c4f19af33b6065c87ae1988899d75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d99aeee078e1c2612005c2317e666b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a268c3b5cdfc38c16aef52010d6525493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49ee5cfa181538643bd933ac34e4c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeef94935ea20d1010e929c188d8b3d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fce5a4c85a146110a9e735402070f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968efdd605e466645bf957b50147c65497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425e004899958d2067c670763c07c9f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2ac082daa3bdf4fd05d5012c7e20c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c26d1595f221a6d13328edf7d392781500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ca825f475aa9ebd0c7aa16983eb91501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff896a05c29bbc85d523cf4c1078705502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31100d881f348a2a63c6371569e99199503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc453bb53c70ccee96fde13eb138f2f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23758051310223c0abfe38365d906c80505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ddf67871dc8c1b9acd718943f27f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5690ff79af76c4feb416105e80843ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26132a7a802ddcf9bb862dd7538c6244508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fc25c9f4d07495323599ad477b35a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e261cce325f47e22618d10f9ce3143510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b65fa414a7dd94d31773591e8abf9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784216786e317943c51c5b82fe22d3e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb39c783334940aa06d2e6b0bb2b787513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acc91ce355c02dc8cacb2b4eaffa29514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11d9eb573e90352bcde4cff4e24c29515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b774daec7761c1cd3353a80466d41eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff8d058738e487ba1cc89cedaa7c03517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f3003a59006967548b91aed1b4636518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8228a466eb0372bd3f2db9614f3a1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deda6df51da96f5e4b762a85e36531d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e6c1cc187ea911db5ea28851234bf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b24fbb6c4e0fbd488601383b0f4a6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6545a2dc21a47a2794907476e243b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c965c056732e904ee762bd0f31aa6fb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e23d26590d8b433994ea15d205a42d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e090ae138383f6be002dc5debb6bce1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da160fd60b44e6a06e1f63aa58d410527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd65b66877eba99d1405f408bb6ee2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275ea8f8cb2af278b87812c78ab8ce7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fe26f3962586fd71ec22c60efef5c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825ccb46d5b5204dc12f28e8ccaff89531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cd76e7bfd1b6e24ad51d5aefe4425532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c1308748fa512b26f7fee0709e07c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc409e533276dcae08cee928bbee9e8c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9821376fb392ba88a6c8246e07d6d4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48cfadc36dc32e09843f731498a1388536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba2f8c041a47bb007035cfb622a39d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb714fb0290dbfc778326595f8f5c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2646764588ceb73e341464e2fba9c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bc182ebfd5a47513f3d7b8e2d346f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63648afec49a75f319d9229ce00f1b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2068e2939495012a037c037abc59bda542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964994b64533cf9fad642157fb4f3d16543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361428f9c0470725114b69bf1f43979544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8dec8d7dc8f96117d26d073a10d43d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67093518f4c378092684481e1f7df1ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e34d4d35d879423fb23166e928b020547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e06a2a0a42cef13362ceb6ca62082a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cba4cd9fbc08ca39d20dc59750490549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93d84180ab545eaa68a7b028a9fa54550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8eac21704a99d38e7125863050d812551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7d2352830e14b144bf0104ab349d9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c2ee463ef67f9701ea29070480d88553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c94bf41aa466a39404ca1a6efe708554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b677615532b41a8cbca24fdc2a37b7a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c016ad1b3879be707f3e03dbe2f7c7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19b2398f1c08ae5cfaad77d61e99e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f7acc7ccf7a63f1d5a89878d5942e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a591fe61a2e93df3c44c2e0f13dd833559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b05342f1b0d2159aefd7a1e23ffb6a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1400189745e3160a4760e2542d5ac4e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bd5068bceb4594d8403a0d65182d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd693f4712e7321dfe9487f4856d202563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47f5bb2d6f07d8dae125632475a506564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e96deb7749b2f2f2e0bbdf429122a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70781b1a83f4b942a26bfcd6fb00aea4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fbde980456871c48d0d47cc83deec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8cff72e88ca1b20ebb4f8912f14f48568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec04f27484edc7bde30418c2ac2237569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac045c9c98225d0af996f2d9b0e8b872570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f19dd298e707269f02021efabfdd1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c052de4fc21c44c0664e115a60e2017572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547979aece7268f9e2a321066c8a6ce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f59b6e316037235f0127943ccef173574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d87be613d2b01bfa1ceb084762acd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fdd9fbd4d0ed57bb100aa11252b64576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f2908b7cd836dcdfd8a788573c2ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f21ecf58eaf3744a25b0518918fa7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724f61ba9d309d59665cb41788146131579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af71bb8bec593fafad4f2f93b525b85580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264843f99c4dc9223512cef76c95fd5b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a8d7c04db2a60cd264edeec3d609b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6f05da9d73d213c00401e1434e0a4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d64c3ee77a94fd750a3343cdc55485584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce15e02a82037bc2a6df632080ebd456585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a617c62c39f0791f81789a7517ecef586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fac88fc6bbfb0caa647a25a293948587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b238bd327f687b49fbeb22d9749d3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9443cb71eb92837d682f99e85e5863b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4830254a32ae2f6878a70aace1c3f8c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab18ab0174e52dbf02a5a7ba300583591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02f06db0bd3b6e30869730f1c55ac3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f7d1294132d8a0c46f8c83c2cf86d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c7aa440e2603a0efbb7fadd54e7ad594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f02d705e15d2cc760ebc1c4977af7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e8e29034fe13f525cc79971311b13596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d22ee048dd0f932a351a90b15a6870597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667774bfc85ea9d9e548bca831173c49598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254c78b6e85b6ec0a357edda5d2ceb6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626eec0989b8d6494b0ab3345767250600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28b06d1b7190fdde7cd72fe2a01b06601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13aa52ffee0d9861e2b9f0e99bbeca0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f5ab086fd757c5279904bf20e02e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640463971225614955197002d2bbf77604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71966d3f7bd7db8fedbbb116fc11d687605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd808039841659f9a06ccbc2c4b88845606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad9041b0875ad34085b14186f313f9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25edab9f7f1dd9d01d85919416e5d4cd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb835945e041b0fb073e1a08655b4a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd394c581f08e37cdea47d6921abaa9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bc27c18a337644446086207d8bae4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19332f804a5bf114dd56530b210b9ecb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0717db4788835373acc8b8f739bd9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f43316dab55c495fa365be4e7d55d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fdbb4829f29c02d3711a4fd6e1b23615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849e916af38cb3d19aa19a2b7bec49c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eeb4d858d83803002e477ebc54a11b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a301ae2d1c75ea16721a76f3ca7d100618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db74aba065106cd321e5a3e4b763b95619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded502c76756c52794ca659b3c7689bb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81db5571fe40b8e84282b3316f8f3d93621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dfca46c3c87f289f0b7f9547fe429622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d135d805be47335e09f8df98a4eca0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746af03a3d50e584752f452b7a71f713624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b5c3193ca392d10e359bc6ba59dd2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7801dee996cfb0635d0e135a27eddbc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f8c047f920b3a90db6e1ea450bf98627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021a4f7dbddf916189bf53e8a17a88c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50be0829bf4c2ad264b227ee704f87629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02347f228377b50b12bdb87f75ae46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb140bda0dcf3b2a9f32511a5a5950c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3df05eb947d3cdf9fec5361752309d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725b364ee6c145df73a095d194df4d3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d256c5a41840d0f5e24e9109352c9f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd27c1a53525c2c8123d676794dc44635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fec294d63c32949aea1534c3ea70e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6915d2d096a14c85f1709edaaaae4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddafea6a6083e00fc0028e642d763fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc24ccdace3c720e625cd3d7d49982639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9ebde68405593272b871c7b7c59ab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe8e0678a0ef3ae4bd8a746c429455641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691c31483ab66f153c3d4225af76b0e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73900639650579a5ee9da904280e27e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc718161f325e4d926b846d1e63e3b08644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d1bf0adf957a216e34ef0588d1786645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13205096b68e7256eb3c788cbca408646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1cb56653054fe25f0df981e648425b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2868d20f7a73cb7264075cd6825d1de648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ae08ac2a8f8533fa60d5594f98192649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5a7a4fcefaf28a742c9dd19decf04650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89fe6db3a0b1c0f5aa570804fa045f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2894509e4a4ae8051c7317fd4f2e5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252899c0f39fcf50990f85b807b88dca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086db5ea58718482b77e9394ad27252e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950844a239db6ad38d1638c1877dc83655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435f1773ead494719c3ad38b7395219656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a11786bce750defa412bbc113e594657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2288ace0b606305b5c32073c63a03a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d58411067ff4a975327473cad12f58659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f138708aa0228d611a5f6eb5537f9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ffd397a153590f0f447a308aea0ce6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509fc79f6132f9e45d34c90fffcbd7d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb5b2c69c87f850f58807782f4bae4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ce5739b825727d7ce0d722bbf8832664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e82c85f91c2f2bcc19d549a59d9453665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7414576d5e2c5344a35173b48183f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5786590b05165ee32c1167f491db8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcf70bd92b5d84198e467a4958a0f8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daa0c8bb66d1660ad89e1bc30147a5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fac969695a93f8f2908ba23a2e0448670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d0267eddcf5d46ef0507f78ff34b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5aa80bd250a881edac0f7b2412bbf0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a7138f4e2198786a79eff8c0763b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b231e9e27cd86fe1f80451cb38023674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa8c37af6af9c556580b00082d0cb7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9630053810a93c2742c0e654dd5c73a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f87850fb07253f2a28a406ba0fc4d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99314c4a642528c07e938bc7154e89bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff96eac07dc16af238e82a03e73094679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d11dd7a4b64a944aba9ee8d91f788680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cafbd057a74d72e6814d8323ccfc8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fe4a4ca31ba8060aa83cb37049896682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1aa6fa965cdb409e35c692ce56c7a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986c8a0d34359d81f0ea7f330b43ed7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbe5d41666e2297b39ada73ca1a0c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7b566bcc40c7ca4a522eefd3b66e7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fac1e8e9c2029dfb727de87acb9ad7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bddaca211f192e38aee5d469ef5bea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b2274489c15bf74a464cdf9d8684e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69097641acc7571ea18c7f425b224a00690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6883af47ed5e630c6be933457a43e6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed6411b3380c1ac2f5457ba23648dd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16cfdeed530866a02f0b66b855b947693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11296faf1c8468bfe98d14c9cb4631694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa04e8914593c796c6d1a55abfe3574695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22417c8581ad213d0b19c2563577f611696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e322138add8c9a5a14f5f3ef6a1884d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c665e3da87a6418485f94b2878279b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3f6cc1eed550cc17c1af7722d50c1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b3ce146b8980e7027b1123cc0dcf8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bacf17f066e8add23b3c4efbafa471701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72730d0b00bf802e34d35f3b93ab3a59702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b419af4193059223cb17d4dc958c7b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19e49f5a8d96099316ce78b8d2dcb8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c16bfd9449ec1607a95625f57ba4a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c16a23792496478aa91bcd7f6ea99706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e5a0ddf6f7e0f1820f43c2cdf634a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b034dff962f2b95b352a466edd626708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3555161f7822cd5e11260a16147aaf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252247d1c5b1a48d8402fbdee3a8aa52710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6992fac4f469f6fca601b1a5098fb45711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5424ced2ae9e818f7dc46ef957c953712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef469cbad96bc9f817cd8f0bba266cd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46a66a87d83782796ea30f8ab127b7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8a4b460a3dc574d7372e5090d46ce715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e6fa1cb729d24af18908773c7bf34716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeaca1bc9dd048cfc8e05ffbf221df5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fe9b2dab0965550e4dc02f06f9e94718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba48262c8078a3fef065360a878c95719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca8971507edbfbbea9354760b408e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba067849987b4cb6babaaf50d8a56cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2419424ae7f278cd74facf3b052587b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8191291dc3a1f71e55ffd6518733c9c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a349b28ddcd9ea633dec675a11e8b573724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb43c1a8abb23056d554642e7014d7e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c509671ce7f153c98282c0408b2c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a37d571cbd3bc8ef9126eacc7e0ede727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa50c005ddf8c457338c17f39c6db4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2194e368b2b4fe75071b7c846d2eede729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cdbac9123884e180f0d26faa07065c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2e3e88f266b6def8e9f294cf218a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e89e98a1fa94d2959c7d0cd208197732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa8a422487ec7f43383d61b400da36733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ca6ac7fba5ed60d8d89da8aa12801734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf5194314341d7150848b2b01cd7af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f405f54917445f855681677e51b5a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4804fc48048e9c0181e17b66cc3dd2a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373025f4f5a678d0a85354984f5c6b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c9856a45d8095e17352546cc8e78f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133e3dae51e28d18a1f615fdd6ec6e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0110abbfe8a3ede83cabe5ad76e35741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143aed6be16129ca6b817c3f219a3202742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa85f1a8e831017bb1e2f390476b9db743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca363cd25a971e4588b0450fd2761f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35b73de86ca95494c84fa66f4220af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28adf20722bb408f6ac165057aa4818746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b39d4abed484e6919681f4c1f51e6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85948acab0a61ba4ada49258bc3a2857748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61686f224f49a21f90f661ebec6cea3c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daddf05ceaad257413cc80c885dc16b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed87418a224dbe77702736e92e2d85e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809eda4e0a00bd1455552cb8282dcb9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee0e5d385514eeb6df409edebb397e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad769cf990f125dae68ac3e3f424822e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203fff89e71f2cd23811c1e49d66108d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2c64b287246053cddf875fb5db128756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce9a7de9c246f2471322f99342eb5d1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e51584326b249fea15ccb93abca55758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9418721c925041176bcb864194a914759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>