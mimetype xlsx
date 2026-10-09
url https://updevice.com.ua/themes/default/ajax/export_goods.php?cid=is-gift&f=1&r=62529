--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4089060ef2a1b8cae2a8e9605658e131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f25ede258c88a8697860e23775a2412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a45c87a5bd9f4522ebdd16ef893cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8398922a258d79872a5ab0ddd520ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0303557d6332f74d1e8b85ce13907025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8d24002869aac7070305887cb27376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4613253004594e887a0779ee2d16fb17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20708e4d23ce8563a587fa3c07670a638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b728db49b263e39cf3065416e073f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa982edc60d8de7232603d8a7c049f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efbf9e204930491868117a1a67b79611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c1f802948757e671217bf1543304012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fed1e9634732679f733116f03f52913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fea05795404c0f21f9508d4dfaddb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c511b5bdd137a3c2078a10c39d55a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5928623b904f2de87936812f8bf1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb5d371d6e028d361da6aed133a85e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cfd510870ef37337f6021b8d4a90d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba5e33cb5fc0ad35c3ee743f80fb2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5e04b37fed79cd8f34a2cb795f62f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30fbab17480efb6a6a127f5715c94621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226b251ba51dfa20d2fa319cda5455022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f7c59ba25d649bb9089a43f1ee3ac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01973c6e63275a0ca76727062c92adc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd755cabc5ecb1c1ebbe667aa69672c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da01a47d7fc4f8e068987bddc4a76826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc74e896b1cb8835582fa9c39c6aa1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87619dc058e1d3da92a2928a97a1b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f291f66f9ffc568dfba34451bc7e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ff288921e0dab3fb2d2c91626b20730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041f121734f4394e284d95f419f6a4131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb177a8ee081548ff9f02027f73a100d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147d73e7c79b42aea04d77f894e415533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb9757872db88afdd0345de74b44c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615398fbde3709267af8c355748787035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcbf200aeaea0487c8748124cfc6ed536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f12549bf261e461b63bf6af18dbb8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7066b0ceb138d2ff840800c083e41e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414c9c86ea05ddb8a5076b94642da0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f59d061ea45cd7204291d0f893420840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927b7166ebb0ca5c3fae00168ec06ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e929a560c0de3cbc77e01202c8560742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90326d8b3187fa8e5ad33cca242a99943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e242b12ed4bb94bc3b425cd2ddc1ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275de3d83163b6e4432ca24d47dcb25445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884af37487b5cd60d55ff59398b0ae546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5d4e19dc036623613222c71202d9a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68c0e102b7f0e8e65e00debef0458848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad485cc927864ff35dff9f1084b53e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a81eaf11809ef638b774ac767e5cb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865f8598f84b942ab7db18eb14270af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13744179d0c791afb71710c572372c5752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ad2495b2c5326f7a6fb8a8cd64a6253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5a7934aa80c2cfa25e792a9d39c3c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899f4d32b042c77abf7daa86ddf694355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be42504c2d83348dd2651560f35473056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92a4718f285af8d71d04251a58746d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b45831323e1356a366245bc18f81558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f74c364658800034a4261d78a656a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cf24935eed75ce8a1bd6731df6abe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221d613c85043f8a10c6db98e64777d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3d835e6da686e6ce390498d325bb962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c82ca0f78bb5759c4e62389d59a6e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087c171790783fd793d4ebb416c512964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361e39c0db76d94a4de2803c81efb2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b17eb0caefc33e869a895870926ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6072ffc310284b5d0fe16725c71f3b5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afc27fbbb1451eef8ba451c5def40868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02835f7a2e9ecb5ba80032c7db5ec869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9a2f64d8c21012950ae8d38e08bcd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41d5f8b33a93f2120a726e75d7712071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc9e5089b597b994e51f7e2d7e708f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a8c7e3694db988b0617ee3e5af46f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea44563d896b46676e70c24eca513074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b9f208de4b91b89e13dccddc91e9075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e3dbd1db78d95306cef40f1b57d8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc27467263148f14a06490449a0155677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fd440ceae47c01eee3674f5ff9e9378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f4563630cfb9fc8a3a1b8d62e5c3079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf6822de7f718e5707604ab916bc7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce804cb6e77e4adc97b67e18c92604881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbb1f9a17baa96d2da06dfeed2e06682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5214fe150391517492eb3597d61eb4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb16e64fe31679ecf52e7617b0828984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2898313ccc26816246c3b3d4bd08085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c071de203c57825048b49a7345d4e1186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5db8abc575338430b73ebc3807abfd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94913fb21dfbcf62653392d1b0d365a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a24f08179607cda8da76a3f30507fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85e24204d799d8bb591502e6e0313790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c45a3a845cbab1358ab5d78d5b780e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab269b9ae8aade966448076f4f7cbb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b4c44debed974c33a149b538f805d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e2851acd19586e9ad6365f7f2e7f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14037da9bf83f5fd949cec6af9fa15d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f57a8d05ee3c401781ed3e237c1af496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51494955bfa596a290fdb8a956d4e93997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c6a37e6a63cbe1d543331567a8ebd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042ef97c303a5988e16bd0b7408a46f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a89b035c31a2d21d8880c42abe273100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5879dd7cb33c578a27cae5f71a5249a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b3287b3ffdae05555dc19586438e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd92576ea2e628d305e29ab83d59041103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa290358e3519d5ae0123f8092178af4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c2abdeb230ce4203755cea56c9b34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53aca600942a126a2f833caa55bf129106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301911c346d52e85c1482ae416cbf42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce1f64a158fa1747ab68c471e4ade9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446a0796410a2422c4bdfe9bd821fcf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ac5bb310e5af39deeb52e19bb2907110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4c532cf78d4c2b9ef8a037710618e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6030387453d2b99e3b555fbc434718f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4d4117208dc3e1078cad00c3c2d89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6857b52fb8d9e2cce3ccdcc20163f82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bc7e16ab6106f4b80c223c585857e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be510a578e0b92980b6e6e7fdefa3f9b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9be694d7dd64a09ece159d68243687117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d40d70b1ea75e103c8393ea27cb0e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57237b463b994d3b0133489e069b6a5c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea1ae9e2c9b8fa272692840c5a418d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e15175af5ce1e7c461af1802e905b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b3fed12b176651f1cc5f390f7965da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161dbe3893daab636477db8a18a2b6c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb6fc5a38009cd5b4ed25f57b39a06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9172eccecf55858cf135fde0fe6cc5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0bd212a1ebf16e86fc96efbfe4858126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028d1a21416e52c8d51dd6726e361af127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffeb22140ffb57a25545cf9f51e4fbb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ff66032fe65cf709ae617887fe89b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d404976abcba9a91c16520cc1f22473130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466e1391d0deb56c8f3d8bc90eed340131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14307afc44e1da7438cd8f7febb6ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61b17b334adfeeabbbc3fd05284731133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38849f4b0b5663a06e12e8093be7cb3d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad34d320801f9af79d94e00c087adab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793670bbbf11beec1d1d4d553ea832af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eebc95e7efbba4d18c13633ae8acd2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5f2952a73ac7bac0793fbe8d0de60138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bf764f26acd752786540d6dacf3ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006e0f4b6924ac89dd9a5d026ba5697140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57ac94d1005de1ea230fc316fb26af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2606bad691614f01cd3d8b9919678142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803b6820634b3b8806a63bd34e68710143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8033168b76b7fa4ac363c7e15461021144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f6ee5c0fd4285739ed8132aadf571145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59721d48e2472a4c13247c6938a0a2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bff6d6cfb5080a8f38e59a9c1e63d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f8bdb5e792e398fe2239c43361b77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f8d9efc3b1386c9e1f372b85159c4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114d428164967ef72f8dcd3d7a094a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f645b9ae5f6432a9bd0a0f754c6d908151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ede1e240293e22438d358d7db2ae6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06cec0725260c38311c925f7731481153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d789c1bae319f7c026337dc521660154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333ba9ec8dfae87645dc86611a9b41a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0015b2cea158b559248039a0008e4db156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8a362d7b640e65e0b2147d6ba7420157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce03004b59aed42f6bfb89cfa60115158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97612fb26e4f325279922c7ee9e02c9d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff342f06da003d377278198f1f4e48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4599f8a04ebecff1935b5764ccb113161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc028682b3002080c9c362818b4140162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c89cd6df8e589bab96c7f114c50d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89e73cb7dd2efa6441b40e190c352d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45c2661bc45191d2d09e30d7422f82165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332298335a89095c0ed68588e9d8982166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363617e261b86457c1d66b977b310dbe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25703327ce0941304fe8f3d6ed2dfff4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c330b4b49293d064612ec7ded16a0a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f025574dfef2cde61fc04987be6505170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7896b6d3353ab0d95116f0db317a5a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422cc4c01b3c224fc1eac9106581ea0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de49801781fa99b24a407759360089173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122aebaf042f559fd7839c03766cc62a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69e822e140012acb04f2d3e2dc4e8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307156ae899ac2ace74b5d141fafaafd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0c4470921dfc292926d4ba51b9d69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b97725b77b74f7c3f991fa33a4f8be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c78e7ac4af0d3f5ec39ff3823bac2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b563e42e686e9816485e601828a11180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d9f8276ecfc6e30e11b4be1ee29e47181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff788d836761d889e321c9365897c8f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e1af7cf61cf454c7ce337a2f15b12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb33468f4d45b32726a4c0e57df6fe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8307af5c10cd512ad1af999f639075185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee17525dc321c174452972dd42319bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d291f93b92a3f55b72d38a9c0979c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f63ee3451aac1180143336e888194188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af45c3a7448855b48dc86a7fa3bbd76189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399a9000b0836da7151eeac4be66aa5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96341bb5cd788b8638bb1d521ec856fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491565a709c6c8aeffd5d41e1f3c8ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75655e3bf449ec4c7e9f89db3b1402ea193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872c9805c0d03b676cb1bee59c6786f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b21f0d0f9772a0e2772541a449b3c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ee6114c6f386522910338fabbf451196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844af01a796988e7821bf69932eeb563197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d335b431067e750e89a37c5ba91bae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032a361cfcd5aeec59fa6a2d037d37e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7c3e6714b5a20638c4fc6f557e217200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b90b7d59610871d1bc9c265bf0fd38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1e477c802a01081d4c9d612f699ec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f136d61b1823c404fd7d857c453649203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220296f53bdc87d79a6722fa205e876204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7cddd7610cf1e0f1b731d1b0ba6592205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9da76bc78e33542d9c664052712f4e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59177a42ae324e1a142d031644ed76207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41838c3abc99de48f02dacf8f97c9f8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749a825e8b97d65a2fa32737e34f6b7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa9ed0b0ebc40e3a0da4310fc93bf4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ddc3de5c497edee4d7a6bdc35b87ac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468fa6a0dac66113b4cf484ef1f27bb9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede942a5d00754b1bc777295855a81f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f29def5d6f999149978c6ce483272214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c693c0ffd43065d815eb5367572dd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c095fbb013f63f0a989a5204f5b6a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661082ca1f099112e78f1c5b11ff40a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177eb7c09e2d2f30d34b421ee02a1e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1675e4b167d7f2eb6ff3f460de357d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333633c40f7a009da866eea0409f2f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed53836fffb3f047a61ef4a411d8d75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab260350c8d9a351c8c6b7fba1d2e2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c123d15ef6bf834af2761a0b3a75af0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775d8e1bdcf76e4add4958f65a44072224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5fe7333d9f3fc181b3c6036ad6f47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2141f70ecc6557a1edb9f5d2c267843226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0646fa74ecb3c7562cf1bfde6b6d46e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382016b3ef4bf0e5609bac724aa03076228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36a3f5ac14e88b421a95c831805736229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961a1ff5601874718aef55d136a1cc6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b8d10367691f223ecfc932e8233fe231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe50d3eb5fd5dc79de2467533ae5c80232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5f7e0496d87374afe7dc07f22a764233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97544f2c9c2de2978d97be3cf41dfa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f55b863fded7af5067e653bfc8608235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452549e5f9d224459878273e09d74eb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a3d33a8ef7b4c0f71e5019ea0c4a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b69b44289be8f20205ec4821816d1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb919b10cc9842545426cfeaf00bdef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99a80166645c5974a0c18abb40b034240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1c336decd6b1bdc42a794e2ddda55241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c89c982f7b55443c30f024bf6890c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba846005448aeaa76aadc721c2d5a21243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387dfc0418e5f16a0c8f5993cafc159244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7d01c10deb7fc3355d71799f9a56a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb1fdc9242d0def69ae7804d152033246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36889c596b8595e762cbad5823c44243247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd392149e232dca00d925a294f0e036248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9107f92556fc8b89464f05218ac5653249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c470b7a836f233371bee55d21bca5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6d8ecb34f1a932d9d2950039ef51e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9df4b1d812ce01f58b2388f33f56e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b6b6bd0c9c7e67274ba9df3c58038253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ec21cff98dd965da68f11eef37d4a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb1c6a07493ed4400c722d688e7786255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf5036df36740e6f9fd818464138b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a158b66520922c78b34671757f3c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8689072d97dd4c36bca6a0a7a9e27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83323a7aae8d46d84f2c58a0ce8ee43259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b14aa73788d74b48bfc5dcc734b354260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae0b13fe6d6e02d80f8888914a984a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee6664a3e42a3adaae3b838e4907c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1419408f91d0dfab461a4838d2ac08263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26db7faa3eeb6cd24859f2c59c7133264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99a80325b38ae7b15ec5e6f0b25fe2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d19372764d3d62302f7dfe44eed4da6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90e14e5b31a8e0274a7e4fafc3b681267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e73234040ebc44617dd15578ffd120268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f6b302e70df5539fc567d69799f72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7181c263e941d9b433e8aa29fc38732270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ee018d7134e9f138ace1b4997be0c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37bd70c15b1b6f36e623612c31a1cf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f9afd370529d07785301c9a322627273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a1f4ad194a749e9c50512a79e2926274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d6a9b469f7992b4a82a8deb6ae9ed2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38c236570d75fe99c1c72b9c6f7d17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92cb341e5bbf4753518ecfc1beb340277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537f1053b27e0a9f2fbf178dbc683cca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3822225b314a166442aa1756504360e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ed12077e0b410d8d5006be9be4fac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc449a9a92548d71fdcc6ecfa80a0601281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb29e8b987c0c67fd49a3c6c7f4be3f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc5c864ae009e118583e4e7792577f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbca641fbf8e4c38eec053bfc94a893284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c8ede693fa3ccb2014e83e66d74eb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ede997c1215be6cd0adf77123e8cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b979c25e202f2070669316b25c95718287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06dcceb9773fa15a70df1d0f7447cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e01109bed3ce84876af531bb73a6c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99969e5fb5ab58965638f3b4343e56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54b425dbd1938bd6b37e357a09529c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a373a54d01452cc73b689959426e4f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0e4643ea4973350aeae5f4a3112a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3b5f692a5bf26240411ec50a258ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d524a6de215e7e86a344fb446206a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f7be0f66f38205763a45d6c332437296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1f161906f1451f97708bfe11e5d15297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d27e8847f298bdc3b3a0f758d4406298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469ab2947223a83496166526596f41c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6b976d14b7c95f645d1d290f89707300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702c2422db2d8fb000f4fe0536ebb46301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f11783826a455307ab6f41e23ab3c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d453daabb44bcdfb940d494e7bc29c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2411a870e276566295c192d66199e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e9dedd5622fec5b38e190ce70d614305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef204f1cab011825e178c43138f2e781306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bf3abdf28fb5d813907025b724526307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43aee051638991c6015e9055b8473a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25e3e157c7ce313b37aebf185388e2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dcbcd318174fae4862754d2ae2a74a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a29f414a4fb6941b97494eefc892f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ffd7889be20261fe3dcf75f3ddaf6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000125d4486dc6a85213dcb6aeb7805313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea3b7b6c451a4767c8b964cc2a475a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacb5a4a672687a322a18598c512f7e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2b4247bee935fa411d0edff83f304316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b96956a15dcd6589692af0a438e15317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbde487917fb8fedc25dde2e600ed5a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2854d9892086aec2ca7f2967fb87f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74752c780404c95c6a0f665c0e6b5ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3ea544d66430da09d92771bf7f160321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b948f25bb4eaf905b5f1ed9d49231b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e357dd982076ba8e7eac4071b0ac7b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a34a6ab0b4fa7ccfea0f061761bf6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b99a79dd28bba1f1267d86842b7a9d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d75c718db07eacae07be9e4eb54dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef03e3218e99f1815aace3fec23fc8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efcceadff1aedc4368ac5cf102a536b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b1135939c40d5b49cca7091e29c13329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ba4fc418615c106e9c53448f170c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54a689cfefcb2485d39a1b83dc6c9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5be80e175fcd7318b966f4fbd96dd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afbbe8fc93aa23677f0ed39310deb7d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed49cc957fd55b17e13064d415da7e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440cfce973aa1cff0edf68fce338548335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47fbb79e112ad89bf034c04b819716d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966381654469b492e9085f5c4cf116c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0044f52c07482e66e4cb3953dd60d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683dcb710f3c4f922aee7ee9ebb0d6f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7042a7c0b6e4c6f1e3609557da695b2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d8e5ae957aab06b6b97f91f7a60b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95538c9f90cc3397817a18d4d712fa8b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63288b6bbc2d2109511a83684ac0dae3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d243acb5d142197b5fc7abc10e2bf391344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f110eef58f3c137aae1a43e212590ae345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513a4d5ecca447ddc4279406f6edbb3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f9a02c2f5650729dffe992641f475347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3323527201fe5efc087f1e977c2efd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88baf61c984fa3a1be72acdbfc23292d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd058ce8f19c6362e2041b662fe498350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef534d87ae5dc1acdad8a620a5b28ffc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a8994afd8391d2ab85cf2a051c2fd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a93d4408893d0a9289569fd42f411e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340bd8883e5c78ade20a1c274d5e60b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff01f12f1ec592450b802da41c05eb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e285ebf5507caca09b270d98a53e0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6e44d59a8db52e4ad94a78d6fdadae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563085c42c6c85832cdd083537cb2c89358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed8a5b65c29e2b3ef8887fbe280bc6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c42e6b8871a52312370686e94a10d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c4ebcefef418ce988f2fa34a8ef6e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7f7fc9fd80c1aec88fea4ed249979362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88783e2675a9147d0b9f37554a58916d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02078c737a1227de5358a63aa20bfb82364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ae6ce3617c5ac24d8db8c76c019e36365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69525c48ca1cc6aea36baf7f24bfa0e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096a1ca0c53724159377cb583a35ceb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9106fe3bbe4724a57573a5ed34858dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f0605d9f133607772e4f806d76754369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473069ce3ba740a8f6ff1ce5fe2006f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3080523248afb27ec87e6b22164fe81371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806dc5ae3be515bf138af9f66e6f651372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae049ad1129ab82352111170e7a4e564373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa66667b56b68a42c5c636dae8c1e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929988f4b42b7f2661d964d3e86295b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c5ba5ea772f20875e94e2e72ae93b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6482b0d47b5312c8a6eedac2a26b7cb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d612a51e4637813eeba2c3f342cf3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993cb6eb18bacd6d62fd691f15a7157379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80656c4d8e0da40a0b9cbbc7d8aa18a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5e6bc9ca728a5f50b7137fb91208a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c8a97e7aabf6e2473c7f7e418403d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac274f2e9fbb75accb39ba481e6a40383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c240bfacd208a29eadc4ac8a67de829384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba6119f3188e93d8f9d3b33509ad91385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ef6bfe490213320f7da40f3df6aeb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03c6728148120bc0cc5a08f7544ef4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf814cbff52462cca5081f71614a4453388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d485fffbac43ae49930891e0f06f4c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313c2a837f87b1775d03575d905ec01390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6557094ab8f5808d694595c975caaa391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3669964613ae52952e6333a3f91b4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de213ff9630877e52bdc5b45d4da222b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d6f14deff209716da4b6c7d8c4977394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69949d8b9b96893ade774fa5ee7ee5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc218a40bc670469585c6026337eb3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b51fc2ef308a03de0b60a0b7ee7c39397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac4f6f4c65a8bab1894487d58fc51f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa7612f4e0f36f2ded0f2bf51e2efc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4880cfc026557cf3eebeb3482b6351400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc33a4f091140bd6bda2fa2ee657f344401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29385f36f72d1b717795b17d87cba28402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f2390ee97af094e147617fb6f7059403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c99222aec069eda7cc82530743f24a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835e63e74ad53104eed8706a8cc92ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41fa4675c7648ef17ed9a8628ac7d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db79dcf221927a79bbdce7dde94ff62407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a851d37012cbe1bfd50e2d4b93ea0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4db554966df68c1f245c3e326e397e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2948e422e43da53845d9d6e6be5d5e4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8787912dea2ca74df26ba13fddf15e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84499a1b32b322dc02d242c4eb907ce1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226c69667a1d99617428ee21a10c193413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dba18455c8938ab7399ee8f21d052d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227636cd22e6efaf98a719bdd6e3939415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2433f3f472c2a406194f375430c4d7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74650bb1390bda588a3b23d50a755d48417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a128b7fcb502302946e65579a5efd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f09a97f3960d0d4a2db18f5a50f14419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615212775eafcc078af49633754e0b5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fcc8524ac760462c2a8ea53ca2d10421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd09a12ffd844f949fdc001f250aed8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7340937272756717dd3ceb8a6257008423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e611637e5464eee8b9d4a8268fc8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53daafdcc4bf7bd2103fb0cab2fbd5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aea126c8b864cbe3f2413e65b79514426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d6ae3d15d6ee6fd15e88f47ccac5f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a739471cee30439ae3242f38ec5ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff4c115e0be93490a5a2fb71196ef1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801877f98b2f4f3b20b00846edfa837430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fea0b7906097f77ffb1e028b2839f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5251019d1a9f16877f2f557d26c8d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89039b110a12af3a37989704804b1523433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62026bcd94d86e2223fcb98f8f795036434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab9479357904fd4ffc7a8545d2f4e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec40cfa3eef67932838aace1b31e07f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90fc8adc92436d051397af047d9753437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe23e440bda569b887b746d7ae16e05438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bd8099482f97254a3c04ae05570ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee82b29fe48a570d145f87ab211207440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65addeb888b977d94c2b3b88b10fe337441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3b8eabc6ed9032e3e71e2b766a23c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df087276f0291c0d956d2f5814d8067443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fcd0bcf5dd101478f9fec8369be28d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68165ec6dc4dcdb00b5ea82223acb1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da6e10aa08d74ff8791324e60c454e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d627c8d880ad3ff40e4800667c0ac5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b65729e14439a17d50331dc635837f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23df76287f743338f623b3e23206c14449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d80d8ebb564e40fb066ef584d141677450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef420ff98c943e6034b921d21dcad07451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c621a1ba0b790f9bfe9ef38604eeeb2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b0d2c728bb6c6ae31ce0612ed012c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ab11983f7008f47c6d79a977dcfb7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adf40604e1623cde64bfd69310734b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13db739f20fb660d7ea400df2a8df6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7906458e863ac6e20fcc9c199a0bc751457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a9d8195d104d00439e1de2675ecf4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ebf22271b68255302aa1a53eb26b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373498da624eb502811fd521028b3fd4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b3a83a74f2c9a719834b5ecd929c4c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65644dbeb7db5b552440fdb854ed895462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cc9caf4bcf2a31733ac521f1c7923463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c660ff18551d0787432b38773d3b30464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b841d251cb026f440ba34fa896a618b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13e92cd1a70178336e8d71b9c40f19466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967691962ffd4f14957faa2eba33dd8b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bb1ea8336230c09bfd44a4bfae39a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03565903ce4006ddc0510f38a27924469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa1af7741e0a5870c593bfdc46276e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b3beb21e6c5a5ca69c250da474f95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60807f4245aafb39b49edd1f754099c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d4858f16303bcd2bda53e43b663e1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8363739bedcac8c9b95e9c1fb870f99474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c92559c7c98d698314aba25f18888e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4e366808a27a4082c918c91307f81476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e875af2c7b93d742a444b3ed7325b2f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d97f6db134999d9f889e3460d387be478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae984e02e6f477e7d838b66d9713f1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d633d19043de1a5f547fba645e530480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bae782d6467b82ae3326d2e4e42fa2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eeed38d7e2781b5380f30dba058144482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155957e03cc36b30675893641eeee452483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fd79ca862d6d8649f683404176cee484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34335e243ee59c811e7292187c52b3f6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15b949d43b65acfc7937257ccb7f59486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b90d06682e1ad805be5ba18bc3b19487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452e5d722ae6ad74231c3f899b2f7b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ff4bb6250b0704169cb8ca83ba273489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4827a8b44838b58c7c91008c8fd2d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45b54d4f87af73c28f81abf2e31fd3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d8309b1d41caf212062ff3332caf0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25043164b8986c498c7b18b5953ad7a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a708c0e2afb73ea7291a6c74ffbe1ea4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b168567175fae3ce5df9370fd05809a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e067e0e3157b822351e9965adb042bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bf7bf94c7030eeac17a36b64c99b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220d900094bfb46bad1317d4d17e1cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e3d4f9f1e270ec129c93e1ba8d926499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c87394c1a277fd678730fed34212f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c25b338e47f9c8a267ff1f03b45bb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cf2f88d9630dc9de5f0353a105a36502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62979030a6e2eae3afcf66f7a62280e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1c992eb47bc2ae4a40a17c0d62517504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bebe687678cf6628f03895ee99bd5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5721c9827651c3e5aeec3009130ade506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c172a6f278501a156f5262ef30714f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3bfbbb48d1b0cd881111ac63d98ab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a36b8815e8cd63b425b4b766862db8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92875974fd916cfdb0fcc14012e681b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cef83df94541758e3f5c9d2047a92511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4ecc06721de1f81b53a4bafa7bf9f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d632d7e51a96119af15f8306dae63ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef3e00662587c300df6c2ff5277e2c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c3cce3f0e9d8dc9a209b2198a6b4e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97cbf2f460967273fa23eea6167f213516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0096231809add39f05e5c12b4b6273c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9281d27f3b9a088fb28428e772233518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f6291d0ddd3a54e2804a2dd9dfb8a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d823447a70ea4bd842ae4ce89888445520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd973b488c6aed6bc2a96f5cafa562f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1b475e7cafa768669b197ee333553522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c41e82066b297fb9f8cf37fdec0dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547efad09e608bb2df4c709a2c86f4ec524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b246f8374f57e663d60453d148e29525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4150c0ae94489f78682c6b5f1bf6312526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316c8db70a86e404ed388623a18543d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4f43f14738c49494da2258d330cea528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9600fbc3a0169959c51e5ed946fa5c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd81d2a00d720ca70e433a5d787621530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9267ff2f39e51391acd38717b5886d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e91e61d1775f1e01a7629cbfa26ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6318fa427a87699050dac8b6b251f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16ccdfa312792d03aba49d240a5fdb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0996b205856bd50a2ebc0438f884aafe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b7b6f8cbe04d8e7f90421953c05f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26df039a45135c0ebc9aa291e25501537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6540f6e748329ce946689c6e6dd47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479f0f303e3c5175abb5e4a300f8daa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813ac2a6609ba566d8251879fac3551540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a86b618a7f2abc2cc396f211f66ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489c0fba908733ed6752d9e21bd98de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7355001f0d7743a148ffe6453f17f41543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309c2b23e112a48b6caf63ba91d730f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1c7524c972fa6f6de3485a5af17ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2223a5884d4b4c4e29f97efbcb9b803546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6779b366ec02c1426cdb3722d233dfd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae18aa1c826e150917f3b6abc79f6dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d34c9576f9710826b59f580cd1113549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a66c3bd0bc33f479aa083a7c235f8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbd0b6ff4386f8338f7c19b36c8dc0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81123327242bad2084e0daac8b03a85b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06336cfb3f930157e5c762f50708cbbd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdf82057fc43ddd03d467efe1b9428554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66a7f03dce4d8f4972371bc7ae305a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab0fd0393ca32a314c4edaa46a6a51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d0e10caad3ea58b999b1ddfdcc6b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c2e7e3635c5c67f8f4ab638755976558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498fa9d912d37638de9d618053291ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72907af04fb344993de41af7056fe445560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577234541c7e6666e3185cbee419056561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bdf0a78e9ceddb407999405e4a96d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec09f875bab0439b96f74b5a7f0a2f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be99763023fc57bd8e9f955d0f4c3b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09dca6b432fc42c564cd0e93c15bbe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a043f75a4ad7e08c93501e3bb811b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509e22efed18ec2668c9fd75eb67c95567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c476cee8a3b38297e6b5553e9234928568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9175a92edaffee69dd614f75eaea77d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93f1ca0f606a48ffb23831cac57c6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b182015af7633dcdbc7d214d76a82571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a78a722a3000fb70135c9fe2ff420572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6133419f556bd82c0a196f5b0857e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5872f81864e72493e43760906de6cb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d6b6009b1d7fce60195a25046415f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cadfeb263fabf222a761707ca1fd0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff7f4517a26e1a78124e87275a89bb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4776ced4061d87be2202f2692de5a2a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d29949a3052d84130547ea4619bc9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345e5a83fcec10708fd7501dd0854b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09f81ff5ad10fa992e7d382410974e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6df33f114a539bc55cea730781718cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9403cc5a2e2a9303e4c9dd02f01291b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cd4f26d54d5389e55015a080e25f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83618b7779b1d99774f1cfe3849e6526585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619cf6323df055cb24ec8f8780ca6fa586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85cde96a203cd55d1d6d8e035781e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99f2ca92b736685eb351c1ae79d457588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917af6aa89ffbabbc67e8035c816294589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecccd7f44b517bd4238f1fa2e49742590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb911cc37cf52a37756d77b4db5ec4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320b424f25e29df8fcd3a3f162bf51c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd718a0493b39ffc0b5b658028590883593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29840604dc506b49f512bd3de7d55d00594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1a8e568d0a203a359ed62debcb33a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cc107a51dba35f36bbca886da744a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab3e578345ecebbb36e2d07df87f8b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244387b1a26545f1dd73f4992e847180598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca67851dc7e801984dc03350627e75599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c2d8d505c82d3bc753d471e4ef353600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cce46fc805ec7a19838505b3400c47601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293fa25fd391fe7d918e925c4d1de994602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f049df0bb572dee3e9c55603696ad57603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0a05b8e50abc8c7269cc0c355d9bc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a196ef70f92e1dd726f194d358f012605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0cf153505e94d11a39561bb992b4b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85512119dc6e7ed4c3c1aa52a6256c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bfdbeeed5c0fb578253fc8f2c0f8c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a7fa825399017df319560044eea7a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ba140d93a1094c23520bb0ec909f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a446cd4cedebb598fcb89b6ab55f89611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f7dcfd1d3ce88d67f75ecfe1e481c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a27693edc7def3625f2dd295e432f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03021ac687682796bf195d15eb18f9b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7561a97cf926b9ed34b82ad5c16ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b31d5f27f00ca9fa2697383582adf4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25305335def2722eae0af4114418c804617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac7af3d72e464f481609b2dfc433f0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee101ea3da8b45a0e0e2fa0bbb31e16619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70307eec5a2a841e30877bf94ad10457620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb12417aa2785745a1baef0de53270e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e8049ec1ee76d53723ee41cd74aef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf728d7a4010472ef1cbff1535ae5b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3037b3ebcdf3297231b7633bd13525624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423908dd5c55c7530bb4f9213bec3370625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999e20fa540a3c3777b72f6145e19a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684405fc4b8030e129ab17834a94dd27627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a57bcbd3aa755bb8aa7d3d283f9cc1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e7a2771932fcd915532df62af16e3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68338302ef3083723a4a91cfbc97378630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea0f6922e92da12da411b3e8770304631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d581a0813e46aec073ab56043e4c7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f84ec9316038ee9fb6b3fc24471f9e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7637eaadcb38b5d179cfab649c3929f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7eabe6407e5f5a763bb40152a8d150635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d738cbb5a5edbe1c72ba493e6ed45ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e4207df49dd85ff1017e60c4d3a0f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923d196c19a965be8dcc7df84f3d85c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeef4829bc14e19c6f980a394bea866639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb77faf28729c5dc2bbed968d9e2972640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0516c9f43303d0ea4a8008f14bc3fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a38f5678c913c1a1b05536a266d2ba642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0f9ed80075f8d09f69e0dd936f458643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb14cba1035ec0f7f78b1b0e6be434644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087554e94ab76a1879dcfc6a28fec4f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed6c6b14e937c4b83513af3add18eb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d716b4a157e3189a7d8d19a81b01c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792877932b046d36c48f2c364d77893648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7258cd8c08ef2b7c61df08626487a74649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd5da602a9f1b9d42db4510c68f26f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ad5a87f8254011bf4135c0b43d7acd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ef911c8037f60b8be8d0b85a6288b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd4f71866fbb3f10c5e6be15212a12653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4193e20e02d9d97ebb17cf439a05c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eec54b57d81f8c9ef17fefe4238650655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f071441f170dcbaf012948af1d7ee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ee4141325c7c1dacfe803667309fe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d756925f2cf411379ea471ecdd562fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb812f0452f3764901e62ca8b8127a6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16346ad2f6635be1548e3d99a474d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e1b7aff2cbbc7f345d5d1208a278f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1297ed22e041706a22240a07afdb28662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751de6a27f6c1ae8a6d3a6bbd097933663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc09d1cdb9d463efe117ad6a77ad566664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085b15f9089b5739811c81969f2bef0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4ca16be406ec3cb477d53d8194987666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42d77a21e21450c457f47d3f2c3ed4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63baf3eabfc0696eaffcce0b71cb9f4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be208d2289674204570ccd959f74cb1e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbfbc8ac83a7e758dcb2dcfbaf8fa8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4968db562672a5e0dda4c928a21721671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28ff73d0c96f85ab9a5ddedc1e3b32672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8546d0e4827b873d450ac5b9d0c1b5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b17305393f8d79ed1a1f510803b79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54cc8663805d5db08a3b4581a24fb5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5782e581c7aa90ed9e9ec13baf5ece1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a3e945a9dacd925b25eac519b01c23677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9660784a39be4c2f9282debf126baa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e924e2a2ba2e3004814d1025d877b0d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e5ae8d4efb147b285e7c391e1b87b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d11101dad9cf8fd598d0c3f6175dc4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a99e29e714c5f462b843044aa46267682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b9af9170374c8e37237603a144b96683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a66c6bf9542f4db36123898a5ca2d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb49e85e4a880741315beedf6e7022f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a6c4a1ac87d3104f746bb4b83d1f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646559b19f15d942bfb11e56da510db6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45797db33b7cbd65bae16c1c653413e2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f870f72469e06d8f8a041ae44636a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90885646586c6c410d475ecad7218c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228276b54dfbf6c4d756685f9c42978691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108849243e9698eeb4d4e1d8ee248aee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c878b6576e47c4e011d649ad1b89c11693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effdae90658e4904234bab59ed12789694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517546bb29c5340fc68bbec86ad1b126695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942a55b71c707c7c6b30a838ae415ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3510af37ac5a9d79025e77ef7a25c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461bc06ad68f93ebebcfb51ed90e51f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5d93cb2f4d2765fb15be5757dcf58699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6505c3eea440d1c6a87acd0ddafb655700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f2e01a04687c738b4ae0067ab13ca701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34908b456539e56777015af886a35010702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e3d8474a41cea46c7f6b887ecb202703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5985f61f013502f32f7faf8f2c4b06704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ecce1d03d14dd542255ce16c76d45705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294205e0c8ef4d9fe07d643153814e6e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f64271b70b99584bed27cbcf67571707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150bc726ace51cdbdc975d646c3993b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6cb16a3fc04603c6f0f4073cbf860709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab58704f5cb3c5b918def73cbbf393710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2cf04013dfea46271e4b491b5ac3b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240eba9d62b680155fba019057f063b5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829567bfba2d662476cd7d3440e95f64713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c1ff2a3b86919b57298339d72f636714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455703319a894c5b2930b96918a3d24b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bb8f570d7bac983c1f0af42c18952716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedcd82843e4fe9bf304e93b0e28f580717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ababf96a85e2c17bca411392e0da5f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d198d8ba124bc98d9e76125acc153719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeaca9faa1736c1e546a51211e9e621720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9d459780fd68c589745fe23014b30721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac310d551931a8905b408f96ea38a900722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5121c56f00ea3c8f8602b37c17324723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a6d64d06c3372b11466072b249f7d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dadad4445084d1a52e9a04b9a036861725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15018da0a26851f73e73a2ac9c8babec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eae4d1f18439f35661ab9996af8055727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad61826859157c3e8d8d7e90169889728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a5492768191b93002f638f619bb87729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f45b38967eb50a8dc1c2c6e02ddd2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd8bdb9810cfb3e57818ab14c67d41731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52df3aa628adae09f769198a56167d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5eef7c84e591c7bc543df2243c5b34733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29df6e43476e8922e3ed4e11e8a3527734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8fbf097306f070d02fb8508c4ef3f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048aad49e41b5bf6437ee29bf20ddec736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cbd1fb2bd1cdf7cf4f9c62159d4720737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a71358ee2301f915b4ce41b208bb8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c711a88329e89bedb8b83ba89024077739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732f881b901c634822761867a7237d6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1c9256b66f15862eb2244913d074f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c1255a72ce313aa013cd3d08daae2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a13358329aa7ebd726ac226c54d7f6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613aceb6f08b63d5b720493ab424b32d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c6e1cbc38f50d555ed96b89f644162745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb289a777b0037f477264a6e0ce47ec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5dc01c96cd6e0d0ec8bec9e93d172c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7f1aa8743a21ffc2bb04865fe7c6d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c3f4c93e28567fc533f6c0961c98c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc15cc03895dc25b6b4237f2128bb15750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffd7c0726a8e8d0ad8df6093ade90f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5148cdf20acbcacb00bf9f7d3a27fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1fa0ed0f307208666d0748cf6ceef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1c5e5462ee779d1bf50676322f266754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477679555c51c238b27629ae08e7324755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96ce62644de096f92e4b47e2aa8cba756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e25d4fd8775113e6d345ba8fa33f6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221afb39f7a8293d38dcd34bf8718c22758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cde272e4028db7f60b992c3089045d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd71f725e594ed464e1704de7cd03181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe33482afc1381196abbcf9d92a81fc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecee346785fd840c8cd63cb0943be53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca90027761967e703c59361faba95414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4ccbab5489392215b69cfe2431e3b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf567616f8704844280e76848a724016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010e6d79a800541d95887a7922928b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac70db2fd7b66528b4bfce8fee470eb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87440f052df976540ce11e03b8557a79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10914641eaaf3bb2a4086fb95a8e99f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463670aad3d378902eaa46d71d131da111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe74d8f1c60759e6d4156745e5b407012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605abc01c24b9883c5483a502eff9c513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955225ad113553a5ed2ecef9af537e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590ab38154c5661f03b4ea8a782ef5915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659542a030627d092fc0180ef936428416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f824726e9c44689887dadaf94c7b19417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f75c3efc0058b3bb7763e540db718c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea2555c1a3b42481d4d817483ec49f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4883098af9b155c5fa6b91d1a7f82b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e80eb3ae4836b186a3df9067bd126e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb4039c79886e145d15c89950a010c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbce41f51690bdee0ad77e5efed5b7a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255441451bad28b21f69f2bfcd473d0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8beb87325c72c314dd2cede6a8df3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ae79174186ab3ec723bdf65c66aef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1a363d9fe3ecb817543a6a69eed6827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8d963daddb03946b451580f0e938728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6f19f54fc2c170e1f0daa6002a95729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7835e6bc4248fd07dcd42765ae5551b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521d86c12fd750589a2f2f7219bf1fa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a990fce670b93f7427bc05335d56c1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ed4ed4d05dbe51dce2f39fc54971e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe6e33b5ba249b87add230bb503d2b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a967878829e60b627163fa955b420c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8655cefad8104c9d63eabd3c3983c7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49f3a189a8293052ac062d23d4480637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0a45a51de7e31b172e3b2c69259ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd65de294d7c94d69a0d107070b2b8a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0adf8238c53ffb38e1baba0bc9e2d4f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00b868fdbf9687b8fe3bb047e40b3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf9123828c15ca73a3090a4dbeb6b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe493ff1a96336ae8b5377e6744f8d8543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e679b33794ded6ba3c85385ca3c61c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d2124c6c83dff486e9cd7a519d09c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b51e403868fb72cb02b85eb944b010a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70752f16b8ae4d815dd4207ff0babc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce637f7135df7b060dfbade9d8b0378e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b787dcdcd99f3a0e8839c75575b55a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6d2cfdda4270b85ac8365f386acc250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96611865f2c64e684c3783a63792258951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b61171c93014f2fe5964e9aac07c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66861c65b9dcb6bdd0044853beb2ba4a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84f97766999dad2ddaf5512fb17a5c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93f83f9bc498ff5bcb19752abee51c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f579854bbe4b2daad61f0bed47173f656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783de6855fff11da47d3ffb36dc13fd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c2598af69d0f4fe82eef2b70f87bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cfaf5bf3688dc1605e8931ad2954659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78d659b6b2762ce0ad6d6f8e4dfdd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75133197fa49689203c69128a41b6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ce2a69ba4dd7bfbccc30bdb527b5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbc91d8651c5681eb1aaf5d883937563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b50887d1021271ad84b3e0ee7e913664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd944f4d453c4fc6d4628bb0aaadb26f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008412f96d17baf6fd3202ddafdc871566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e94924c2e9ae65f0cb2b32902928567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4be86cfd5160f4acfca6e5892d9017568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b823accae927219faa413731d2a4b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46b3b98e32e6e69a0a41f860b0551970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0416d15049babc6247ee662f98a0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e4f2d11e028935041a8774358d6f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2561c6f1602ad8b40dd2ad4b95253373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4c889fcab67e7a35e3120d955d83974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91fbcdc4ea8fac16e41eccaefc926775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb451bbd11162d4530767ba9d94402f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159248494aed186ef3e740dc382cc0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9b3ef136f249a5a09f57dd2b7f6f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7da597d0e8a01910bf659814b1030379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e9c50fb2ee9806dc9b1b19d49642380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cae25f76fb395a28d5350ff280946481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3f67de5815e1a19171382069f2e9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338a5a0fd7ed7b461382dc9d032afe283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26803fd4e43bbb95eb68b484831dbaf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b682317f351a88b0ee16748cb49f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10519c4f1bbdb367fafba5918085d986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb2b32aeb003b8da18a5be49cba3f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e859408dde2fcca996783d25b926f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5573891a3c676197accbac9c9143d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152484cc2895ea55dee4bafa681d7cf690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68667b349f33025775665910f0c9edc091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf900a3594dd7156ec7041976f6ae6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30691feb50044c4a01272e4cbf3ea993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276508aad681fb2433675a2305127f1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc84ced5befebc314d5a94acc848ba495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde43c7cacde492a02c1890d32bbec696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0da15878b3c6faeca178135d5e816897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa539e28dc1ad0ac8c5ba279af21ad498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea39f8bcff2a147ea468349461047bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a17729b46939f42c4a36c86e19998100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7152545c938f01c399f4654b83dd04d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99d55eb492ddb5ca4b95de33941d96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a8345ec003bd929bf4a96b0eb4639103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf784bfadcd67df06a92112b0b37385104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd9470245036f552de305fcdf1153f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94569061d005df74086e0e24655db753106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff498cc29297ce5e5b160240e7b8264107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12463daa98d92a155d54ab0434020d64108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143e9249885c0e7461435e17b2d8316109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c41aa61dcb6156dab7b1c460ffe0d4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a587f090c304a7677ad7e9cf88d37ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccab2066aae2f12764ae5374ae9f53112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6007a8d7384e1e16ec768fa8e6e71f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8515b50a8aed88b2a9f119afd575ae7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208044dfc6c713362a19c56311d4c7ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ce0099d275d8fd330a117015e8555116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec2f9974a2abc23f63d3983f27af20117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831097c41c86fbf85e5e9aaab754c0f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6f9b7af9dd8743ef8611970a3aaad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb9bde84fef1114af176360c0f54e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace1757d291499ccbb386203afd13af121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb8de5f54ad29ad36f62409260b1c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf9627bd69442761fb505bb3fe5870123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd76d06026882ea31cbd059f537a5ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3b77b2884635d967a144db18ae222125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b92d0ca2d57d8dc2d567ab144c07b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8537cbcef29438d61d09016d44b7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f41ab9b2da29445bd4d1ee648b65d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af9f526454b217349ad79fa7768072129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66903adae611d77fdf70ab10ee2eeb4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255683efaca5afa57ff311bfd56c20c7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0969370b0d960e9297614830cf1f1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095eb925c84e89263326d2e762af7f71133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc610235171c732a1b6c417330ae3e9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2e67e1c848f3fac4704f76c6f6654135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c76b6db3a4ea80b2a1c97585c82e925136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003000bd64f77c6e62d5eed8db32e57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7d07c82eebf7edc7e8e09ad2909ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4387f928a7e21502423b0a37dc1073139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6828fa031ca38b1d8b9220d951424e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc71c73d5b50cbb48e4587fe1033dff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc20fd15268cadfae7b4e616ef05c6b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff573e03a9db38abf2160c36edfe8fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061317db458c977f567f06de459cecca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26169ee69fc5e54de023527a6276be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1af3b8e8f48ed6c6a98697b7e28c4c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a418e5eba346608234335ffbe0e3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697255794b4b76a244e8aa3ce4913aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fde1bb259409fb5a415b3532defd4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2efad5ca01f8e8746e6af1beef40d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9df2c9f50641fc12f4ad5f48b2511151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54378645606affdb4ee482fac4de72a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5a7ca70f00f7e2c4cd56adb3822af153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1f01346ab8a2646fd76c7218247ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196f323ddcb9b15b0aabf4ad599b0e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed423a65f513e1ef5fcfacf5a19a60c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f9d126969d89e3ee7469978e75225157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de4a7a73082074b7db292d4d916c0d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce983a42c32ba2c825a5e8d2eba9388f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c613529af04acea4ad06c19bc995d7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92db392afde0039e8c2e8eba6c7de8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57126e4fb83ca82e947250f9fb952a53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe8d6c2481a55c25936c8398ea7119163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf76d7a0b734276332d12c8d23cb65164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd48c41867908128a81a20b79f99e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6b58bf13e3510837f701ac0860e85166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5c6f68a43dd997a52062c60515a0d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172fbad03a79c9c027327c68dac6217168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d626ee68a3e811ffe01dea497c79d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5fdd52babf8a89f1abf8bf71a4d318170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21a57f13899a7e8b325873abec1fd9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814b1fbadb4cc9c245f71d4979c6bc6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf0e52e553c2b27723a8361e8fe312173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667a3ba162904ee3ca0f755c3da44d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f57f76e38b7e428048d27bef5cf388175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2972d1cfa00cbdf422699cdca67409176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9856c59624e081ee4f9827bdf8ff92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c1f31029b1445f1dda37c4568eabe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b2a769b17d4bcb328a07b3941ae98179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd3003d1d9c9a2f4810195c4a1a23e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3f8b0f5e5e5a51c88571832666d48181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c889dfcde9c62c395eae3009f96c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961ae5dd1d5e1fe711af4d60868250c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529d3faf970bed74b1d27496edd3117184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c6222915ac5bc0368cd49d8c2139d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0c105481390bfa94f76347873fc9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaae41c4e74accb3ded5019cb96105b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b07162f0439df2d3a365c7852a1db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf41a50a01b382d6eaaa4811428aefca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe1a3422c48f460bc5c66e3ab856d9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f18ee5c27627d05872841a77f7afea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960654ee3784154e3abe725268d7ce8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7c8133ac49f28777f9389aefc7204193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40550cf459311441519775d392c389a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417997dfb480237a8f6f30d15cdc189195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03062e536b20aaf5b534d65ca31d48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b67f47628829a4b83b0f108cbbc93197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6088db2cd9eba7d9d38383abaa3ed5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110afd8a9d03074210849b1726895724199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ab5ff3d85b398fe7350a592df08c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6c4e0f4acf6fd30740bbdec03d482201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b736fc6e1aaedd6d8b862267bd3d56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9f3f46f0e5f6ee20608b289da44a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233f18d9b799ec6a3c66c26718a8710204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab2d3389c17688cade9986c254b816205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496d300316701bf16366063281abcfc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff02f0c839e3dd2daacd509ff772b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a22575cd289ddb6f01bd69139fc7a1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279662d36129d64bb58a3d3bbbdfd2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2388a60d7e7b60a48a4e1076b3eb27210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b35009c25c25d579c030c4cb72a618211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e4c0d8f4137e50f8fba38a8c0259b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd01b313e50f5c722749c34f8caa7841213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2904203a881f12cac57fcb33cdc88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6638917a00f4b214fe72886f79de38215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78bc92b8de05a7a6d728f8ca747a13216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cbaeb008bbc2292385b774e4b8655217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f4d5d662ec921f66cee6acb673b4e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc910fe8c861bd2c1ecaf0d41530329d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19c1e3c29f2e86965763c18cea10d5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56400599c79acda6bf826f0e5f578896221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72a5f625ca77043ae7407d7f1d3d1a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095efcf18daec93b9b34de9e29b02b6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a56d9b299edf3f1096fc895328c179224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b85894bc6d9e599694a92777c842a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95399d3c64f8f668f61751119ea570a4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084753ace2b519d62cdd5e22b96b3fac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7196e2bf49206f2ed972292b9f2c5f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1116ffe8dc4ebe60478b9ce721190229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cfdfd589f29dbc6abaf297465bdb3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdae1f2238dc190f3787e868b104e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97798240d03a558ed79f573ba46e3613232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d0416b8b17d1de057108fb656b48b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4ecaa3bad2d8b5f25697e2542101d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de76e1ecfb50ba6ebca293629aa2973235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3baaca0a0cf61c0bcf75e4a612d7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242007f2d108c2e4d4cbb564087e335d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce4c39f80311417fd32930a0c3a30e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fd30c925ca790071d5bade4f95ffb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6b910e97e51d02f5e5a6a51c8bb69240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb21d0e672af0339eb067ca7f7ea2a6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157afb820ee37d11587c4d1871be8774242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545a2f733f936e455bf5d075b0601b6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92db829d66a2d19813cd6b653712e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94695b7dabdd452fabbb46ab371d1855245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7064c1e804ff5af219ffba5c8925a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473ba66bd6aba6318b4ee0dc3355e0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cac222c549e5a1513bc400839d188e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8049b88500e18239289272c4f3941e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a38841c99d62541e2cd8f7e94881f6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdf933581e7966bb6372a132002f1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32de68f525a6c90653d4a73fba3f82252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a005fe2a74b3a047ae52130c9aeea350253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b4a5166db875e86b1ecf1e7b16263254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d8c3a78dbb0b7e7f5790ac5b54e02255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692290a8be51059834219f366efa653256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04975cd9002a623cd753b2af28a967ab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd71ec487f685670bd3382844948de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b7596b66b4f2af1f8e1cf0c9485a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926656c64c782858cf1ac9afa049bb7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939dc32b162196d75a5ece9f7a0e152261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b7bdc0052b586565154480a7f93eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd11d8d4df063cfa19592d3a8a433f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99935b2afd732c0eae6bb5ebeab35bb7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a17605b16a25e32a37a5d0e18978aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005d9df5ae6593d99867c275bf92651266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff516d97463fc357e047fb2492ec5a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af01ef6782dca337a62e60fe5cc1b369268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0febfebe482a9032ccbbe34d214aed3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ca97571b6c0c4bbcf85d817bebf91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5f6927e9efb2acb6619836e431863271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71b4cfee5de939ad77b744f4230566272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ad4c8be195e4e98a1c24eb430aaf9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6d959b6224f71621d12f09336b268274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45386907da44677e8585d0201d748a8c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe13253d75731b94a08c9ba4a470ecc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6614727f8d0206ea78b3d718ecb734277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04f85f2dab8a803af2c3c8739b08aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961fc07ea3cc63ff4fd0a9f0a8e1785279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a65267fd3b81ac3dda3935da27176a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f3ec49fdb3c5d1f03c02b75cf5b96281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56a8a200320e3482579fe604031c47282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06beb64175fc75541d1fdf75b2b35aa5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf26c57c4866767a539749a295014f8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb000202efc399e66cf41a38da09fa82285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405794b1b23558ba84936e12bc18ec56286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00092a2b7c8a2a08c257c9c24ee12f5f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82843e69785e2da254387a72ff71f0ab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8881b6a71ed63fd074fb66fa8c4213289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a151e73477acb5c84116b124eda094290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3327d9f6a51553a98430820feff0b08291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a43efb0478d941cf887c6a27062d05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80922bb9b40ecbc3dda774618abdd674293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e1d8b18314c729ca835e06c35c531294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9d76c8d3e146f7fc1cece8a537d5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dae7a7ab63040615e239c12bab9737296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b24d4026c7494d98535d65fc12df3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4f6c23456aae54695a7d0cb532fed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157c0808a79cc5d1e80a1017a1d6281299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c142c798f3ad7a92cda6b61cdd67a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b03b417869b692771e8fcd3ce81453301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672188995c2e5220d66675497a77b9b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328f7b44abcd3462f2c38181db9b1ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0b29f9d45b027210aa29cbcdc5401304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e19e5bc758fda46d9e6a31b946715b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168864bf2cf79b44e89cd68336960c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d95067a71bd5e14f17a309cfc3ae1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ec0c88287e3ca6042678eb81fab54308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea795f9999166a20b5f02dc39ffe547309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca2a8fecc57336de01220653a5513ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e0f25cb598671fbf53ffe877854c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326eb18ae2dd976e8dda330cb2026a02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25dbb8750e70a5c85e5f076e2bcc4f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ba2bfc47a0479a7aa5f093ee52cdf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5728c3130c9a8abb95114fc74b3c5e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce5b7b1e913d07347f3c919e7105c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15ec36c3aa46fdb858830f8d38ce96317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c660b316c003375d4be8f4f04ad0673318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b216e05c79fdd160c713450c49de8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40bef5f88e687aa9f9f34762c51322320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff20ba7d5d30bd5605816e737141542321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e593db7b3774276bc4530553944433322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542438b3ccb6c6573e8d8f070d48a1a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08902430265f0286cb0669b7987b3ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36acb7cfa49224db7cc9723a969659cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e0c8b630ca8e10a813f6d66e07e50326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843bfdb8431da682b375bc5f7d14c49327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55ecebf3c48a2ff9e9e86109d08ca4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de60e270edfac400e04fb66193666db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b3bf640eee10811283c7fa88f43d8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd001472e4b451c8d139bdd9a3095b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1ad71416d5f130c757b7489d6a5e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751a16bfe7037c68695f73617060106333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f91d222f0626b43455048821da69cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba659a76817b99c905c7d18b0dbe47e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b446e0f5a4711ef8d50734d4a121f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b0341b79fefbae4ebdacf04f59426337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29576d837224564a279979c2d8f4eff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed19be3ed685fad280f6e4bcc66e0c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea42483ec68c0f21f31da9718451174340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca0ea02bab06cad10ff37dc5dd3f6b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a86bb069844abbb6be79d2dd1c7d77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccd7a9e6d579da20d2b2292976303b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03286c523d7c4ce82a6c530c5ba70d71344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3936824271d7d360beb4e9ff77223f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15f96fe4184264074a012b373b1332346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28898b0bf66b43ab18bf7bc2b87e860347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c029fc13d5ee26c7d550d8eb792f170348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a321f47b3a44472d27952efc10d8a9a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee50cc5d1ad408690e932fd34e0955350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fad9bf331c91921e070222738352fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea3114b241e997b7128edd879d1d39352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02421bbdaa259e32f80572a37c2259cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191488f75fc885d3bfbe2bc32a2ce08354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e74460f44f0c9b80dd41ec398f8e45355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a6a87b496e09ae2791e93dde27984356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e6e0609549f1977586cb0df095f1c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc91e54772a637c2c7a0ff66d81e6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eddcd2aa8b7c20665c7d1d41a74090359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459faa46fdca400a998877ba5a11b4e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511fd37aaed4605cc724dd3ecb6b67e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47fa65c84c0fc8b56297ef4c54f703362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ac693fa2ee581655c984fdaf3ef88363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f406967cecf717035c921ebab20b88c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f974b871eb49a1076ea5a615486ee1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6883cd9a7070d25fe726564535461366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ffab6448b96cbddf5186c3e99f0fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6313e750fdd2497a31a48057e5e492ff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe8a709f7c01804b4744b8ad8ac929369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794191a2c72943024d2a5c4cab1a811c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e9aa8bfa34146b7f43792b3e913b7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32988e3c392fe2e05ab7eef0a8e800ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8189eee776fc84f93bf1c1e98b04cdd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd75f4d126d0ac84fde67f591a2c6ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5bd90c43a0f6d1039b8513791bb56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3285acdc09c8d80ea6637033de06ecf2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968e0cd2e32fbf85b31f78cd81d6c47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16c7fb3b080b162b9ff852912994ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e29e290b638f85d44d001f921c3c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de222784c1b520c3f7752770b96a3ac4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a26f56f7b47f7c259146421a398705381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b499b755d0c14500fdd72cfab752c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d838da3ddb3bec5385d2ec592bd7fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fad4bac38c5438bb3814deb72a30e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846efe7051304ec8feb742c37716251385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7af91b8747b9216183b8433dcb894386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79960955fdc87c2a8a58f3a84b39b343387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cec84a335e01fedb33114f4bde796388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b04267f324f3835e7051e38b313696389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a043bc9b4098b4b7b1f7b8b5056027390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554407b287be5b88ea9b237f4684ffb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18434519990b878b2371b8c3f3d09ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def38090849ba7adbbe15a1668d310f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783fc4e6c27f97fc876e467c35ffdec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2b00c92fc194e02624c5059ed7e04395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03b4fa2566accc4821feee369a62a5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8183702381b7704b7c4939460e0d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375053ec3371326cba1b558813cd5539398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def02b002335e693750fa8091a9e2917399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c3d2cd0692d2dd756b0479c5b048e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f951a69b82801816ada93926e93a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c115450d0b33ab506145a24ed187783402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d026e84bf6c001b8771d9c9431bbd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef329d0d9c66e52e383097157119c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dcfc39bb73cebf0cf4a43c2c56a2f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdfa34cd52a7d828f0a96bd7b36f11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df911adc677c9d6bec7cc735987f6f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8445cd6f383c3791f38161651a800af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27474fe38a0d856066148528f7ff74b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d319d358a0c468e9117e86d0ca965410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967b66e78d3de54bbb1eb77324ba318411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37f682a8cf62cf94d76427a958938a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffb5c026f8ef25c35bed7c9ac80ba3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229681ef8738d90f500908e79c7676d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b8ecaba8e4103eb9a5720f8c3b594415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffba35c48162007351d0c93978d9c6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e079b1e9de295667a7b0246389e9ce8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76c5726bfc0c82dc27c375367877e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972716b0548ea1b93c6e593906c2452419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85894dac408d8cd1faa2c3fe2b1cd3e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21a2a4cdf37810ab3ccbfb904168fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d410ced5ef97bda0f70ad849fa160422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98e08c907e45b8700b080912b818d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e4a1adc149a19871a4840d2ea8605424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c73316601f1d477128d57c489aa33425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366b7b624af26c204ebcefe6da8c5c1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3ef6439ad0ad3c95c53ae75d3f25e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db38b5bb30cbe9b80e092d0bc4e2464428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992bea0373e03f10b0d148b7f6d4b3ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a5438d7f0aa0b32c6fff58a3dd086430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b84629793fe1ad016f39618eb8379431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc1f9c9dcb6dfaf1506bb65a702cba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e972231143086f8a60d63999ae6c07d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d45f32654dd7e44e611d7eca55480c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9947e21d055cbf6e5bc2cf6d19614435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48e337eec091f8b463799bf3d00e50436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7f27231ad1fc953621d71b56d60bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2fe2d12275ef3fe725f34392f62fde438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d314772411777e132dbc18d4620cf9a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93870892771f1cb5b88bee6ff4f8f9c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a4f013f903eeaf621bc76e49f3682441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f4e01b72fb92e0dc499e1eb7de544442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba10160eae8e43e26c6f5309f476022443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0612d97857796abeb7f508668ab46e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74741fe7b6e0384a2b97a1202ca01024445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d0845d8cec54446a48207835266b9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae09f737aed981740859954ec421346447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c92980805c4a76f4c3a87d7522856d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839b3f811466251db89163f12e0c3c7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db20197982f4c40142c38b67f2bff1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4f1e4d1fd1ea5bee8f491c73002b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9c551cd81e44ca7cacff89294f04b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcd950a065f00aaf90ee096ccb87d3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd39548a58da6022286ee5580cc74b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34539e3f1067bd24a5fd079f0fd6a21e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be07b6cef31f127f457ceb71953b36456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f820da80c862ad435f965c4ecad389457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539f2169cd49d3c240df98ebd06d55d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bca9a45a210a7ddca6b92ce47bfc48459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c9b3ac19d60d37ae9e4ce3748be42460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99916b1baa510106517b1a91174abae7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb98848b283d5f92ba84f238e871fcb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76462556fdae779f02983868a349e31b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe808c9068abf3929ea6c6714aa7c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65061ab9e3dbfd365e3a3c89665769f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453e42ea4a51759b5923c59c01aaa45466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6194905bdec5a0f392095182eebee96467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e565518f270092e5cb5bdf9a00ed2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806df68d4a63a261bc831321d9983db469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbce7ade7f967907337eb9d37d35cfe470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf953bd4b73669f1b9675f08388630471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e384f2d1a8ff3340f4bed06bd455f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87997a56671dbfa05c99b64b359001d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b4a544b2c8a62d2fd4057435ec1c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0939159a7e9a31b5648d910470e329b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058441c5ed45a7f796c17a4222f4e361476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5e17afc046b8bc1c41cd276a817e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bfb66a0e9b96f1db364f2a03f34fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156fa1934566e97f6e5e06394cd3b72e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faf54fc9d4ca205517bfa4b7fc66f8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b37fe4c1235180cb753b9b8e73af41481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a449fc009ba58f2c87dce92b06507482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653f331370f3fd24300edd58b82a57b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e726a4119fe948bf276d56926729f6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d472b1ade6a1f4a3dfc4a1dbd314d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25a10ea8984cc846504a69a3adea06486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db24b6a67b99d441c8dd73d664b652487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8113876d4fce4529f5a8668b59e5b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aabcdf02fae7dff1ec6b826a65fec5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46719cd414d3dd63fe4d5bc0dddb2d00490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a43ab9913ad3857bad8a758363dce4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffb24c3a87885a5ee1f4db71069bd8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c9fa93d55ae5b581996ccfa4650e9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f38e3c407cb33b7df2be1f3c8dd2a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be09296da8f4813c45d06795c4936ba5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643325f588a7b7a000f9aee21d390b71496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c9f692cd32a29738d33e2e5e416cb3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1e9a777a766467325b1295026c133498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71dcf555c6898bd01a36559b5441fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da05dca33d6b43c58ed77362ad3eb9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa2e6e4cb1b49d382f44f9e2af2ee0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66093b5658df4c8ba1f048ca449518d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e0d7cd0227a7baff49699389901cc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73460dc71ca68aaceae21038ed70a216504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945ef299ca5e61ddf809245ad07781e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716f1b3c66ef4adf33b64d017f9c706506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54749954c8eb3be8760025c16e2e6d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5a4a0648498fec91be9f2b10db35f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff22f87a5ab7ffae51b078ad7cc1c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542c5fcf9a002ca096c0eeaba4839f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1558c219a20194802ad742966d7bb6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4d9d6775f70b684a9adf6cefbc2a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf264bd07f92401a2c2925bb04e68dc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8de86145e59582bfa2f4b7f201a5c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e32ae95b941865f884221899196ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca21e71f900b31eabfa3aa5baf59897516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1de062e39deec4f14e1309fb6c0c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ae92f6c617475d56d05dec9ea8cfa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67de59fde077e094d124d629718085519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeade803191ef2b596d3c565220fa7db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4d15f0df7a06f9ede4e630a734314521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550024e0aa296c6f4e3afc8c9c5c054522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cedb1174ed72ce443abb574e1257f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33525dbda209498a72069672e8bc2d45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac9fa11938cde5d3a6ada47375f8cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1393f1caf8afb1a4ffcff6c54bd7af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616a5237bb1dacf126ddbe240e210be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c645476f999da75a3c2ebd77e6395dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d96b711e0f284820d8877289e1ce03529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1459de86ac038e2b0ccf208465062bfa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6be15508a81f9fb43c0645c1ec1548531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c91ef748bd50fdf1670e40d4094e0f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c98923b764adeb33885b1c22fd34d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654fec09c184c2425258bca33fe5d00534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59b45047a1b0007a9213b7098be3c5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64351251613bb240349e655224ed6c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d9ef4ac31f54381bea237cec1a332537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5f204684fe7a8a896bd5519c84d9de538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4c4b6eaa5cdc5168550b084cd26d18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7a0a2c6c9ac48ad043b2772295055540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b1af94008ea6d5d063edb3f7e284e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951ce044496ea0fc7170ca3575f1563542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b29e1d0a31fc04452ec43cf840e63d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97127eb7b32baa8b06edd698f554dd9d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a35fc759b6f90865647460ddb34bd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942dac07e6e6e681e995bcd234ca61ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e35240c42c8fe9a03dab3e58e26b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b836b20cd8c957e49fb4d14dd6fb239c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3686e52e7b627e577c4c5055b6ee8dba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6573c19afba7a39bcaaff301dbf50fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc432ca115fd1cbd49313c4dcd4586a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a8e5a805bc28dec147e7c3dd47154552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04901a49ba260928ea4d79dab489fef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcf7aca60ee8a2916fa8306ae5fa8b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40250be0d15e6416f5c4578cd173dea555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f5e6f97315bc6d33d9ae5fcee9392556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86aa301b7fe20062f037a28173accf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fef34140d5dfe0ef2b328f07f6522558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed99ff3d20e7917127567975ccde06559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e40a30980b7ff3bf2a2ed9ae65dba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36a3cdaeeb83d1c80113586dc8222c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a121be2058a60b4b32772efa4b4d10c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc8cecf8573278c5948c53a551fd34563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b53becbb486f5bc605c5bc36c1de26564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a24ed9cc7c35921cf0e66a75db08d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60697a9fa536376c70d88ab6893a6a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431aa726a98062abda7085c91dfdc17d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d083bf17574f59d79b8eb4da069447568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc841fce2627d681779633a29d7180569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05df130c3576c9b77e08d95f8de95e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed0c2389764e5a0ee8783b0cab5ad07571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801ab35acfb092d45e04f6b680ebaee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c34f0b5b574ed3bd31684d9ed19e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02c94e6504fb5eafda490c4e1fe7ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae62fbf304db5a845a0e0cc890b17839575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342bde62a885f9333f016a2a7a20571576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe045bd5cf23d98c954122d580ac27b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09069dcb9c3124d99f2e83753ea04d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df381533bb526b56b0c090b7082e795579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56848a46852a5788f6eed6270922997580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b425e56ecac6f70af8944c4807cd57581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07778344b63845e240f3ab8e0c6fffb1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ce0bde8c8185b58645840b5f858c7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa0c2eacbae100f5ff63c94c2cd181584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a902699c0f008c1b7dd89cb6422098ca585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e2c41b0823c8bbafbfbfc72940e74586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e77fd554ddd6c0a6c60a5e0e759fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877d5cbf3717e293cf961a607b56fca588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5713fb3b49d1847715c98d86abdebb14589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9951d51a8b59dc0e0e18ead290a7be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6471b50814dc545ef5d6772a735a883591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552fe65f567655cfc955217dec8bb79592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf59d81adc4b02214c299a7f53553f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56b949ce3acbd228ee67149d3c9b18594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645f944bf585afdff58aceaed4ceb69595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3770a9d8e7750a4c731ab11238499596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59a3949a4a6b86ef4698b4ebbb4713597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dc4b32f40a1f3f6d0111c0a9f8625598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f31f2966e71d73a87a318c20b9b03599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737e0b4a13d2cc0d8bd62e98f4fb68f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a99ad72cc6056a6a819cbb56719386601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff0401a490bf678a134d18a25e5b0e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118947bbd354b21fa5b21e2f8a2402c5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459ee9881ca0d231a35edf71a49ca74604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558bfb14f40f7da32f1814d239cb2c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555f27de99cc2ca48b0569077cab8b93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2dcbe972ec29911604bb210ed61994607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fce5c400454e767d1e837dbb8b9161608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f09b9b3cc134d8b345f0db4172e2a6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3007fdeb7ff608f332e7a85eb9c9de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf571b1aecd0fee84130bfbc83048f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f69f4ac06f7f611cf115bca76d9297612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58754fb2e3f4f396071adeb08be4d690613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1649ce9bc222c7a98d0b91c7271eed614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d974afd5d7e54e75f44363fc83ddb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a07857fc99f2633637980ba967137616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e7bd7aeb260b5091f1fd337b3832c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762ad6d3316ac05fc9232a2ab10c082618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410117afaedbf8fc66d2279262f3a708619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6815e764d6e71c36c8f477b78e809620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec6822d3aeca2966be28cce9423cdac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e39669d53b69221bfcee6906391f8a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac56dcbe24f60357adf6181f68d1dd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a9bce1ed2bda21b4d16f4b88024e00624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b1fd6572cef8421d774a06f537f44625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75570542fcbb9cfc73cb63930a47962f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e1b729e5e8aa97203c3e3e24f3882627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a30f7b01f762b88f78520406952c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d407566aafa97d0ec7173513de1511629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420df8433f761d04994928811ea44496630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23311bc4b09bc4641f3bc0f24b5e8c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313fe2409beb32613d86dc3caf10bd2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782c9b0ce3a3df12378178146d6ac94633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb47058f90f6f4e2067ddfeaa2795af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d55c0d82020b1d2dfb774ba35d4ce635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f2312cc51a66141ead6226bd4cb71636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaf98757acdf79a3bce2300810623d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1ad7381650757b4ca85eab70df535638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adafdd4b398df0c14b032ff5b5837cf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68046153144035b071aa72de92c02689640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bc4bc45a799f6fefc5f66c2976a7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e6b255c0d032ce596485e587474bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9610cc88aed6db146d56cf110dbc3f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53bac58fe2489f58f3b679ee9b315ac644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a16b00f46885c69ad106e477d262e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fef83c5f9f337928aefc713c9396078646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d93a108e676c836425aa29879a6eeb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe73f6e427abfa2dea126fea6805e04648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb76b3513a08baa11dc3046218b72c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8146091244121154506ac7606bb8dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5ff4767b3d3f6f5cc82c01014667f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584ead542d4354c1901ca30b0559eb7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09338e6fcf9d2a490c6e73f5a74a19a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e31597f0411faf0f67e8dc1cf27af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0157d01ac3996fbfc12effbf93e38fb0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea5571aabe93181aceaca241952fcb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b56c9362119e2b144faba396a1575657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28be0bfdf7edc759ac1978252da6870658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383dfc978d18d2051f1d46c1c80af95659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e216ed51c7284fb36a16190b680214660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030de8818b844ff91f4cb9e49df402c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c78542164f616a50e80aebadc33340662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721c60be22fffc12681451ca58e0082663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c91ca1818b69f41b85388a7d4da94664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad7e1ac62bc92c1aa007b58e290f92665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d5d36933851897ad73aebf535d5da666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a27d5276c498747be4156ac66a847a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaa3bb749b2ff4f7166d3fd70892fe668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4755fe35ca32a915efc6caa3a1845c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a7bb468495292bc25344e8db4c505670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a305a67e046ef9556439be3512577bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69563982a7a5d9803c77d9dfa177644672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bab175f1b5b9cbd347dcdd7f2c9ee673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c58711ddd111db680757e3fa85cf2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa4fa062d08f1e0ee028cb1c506a8c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece8d7d4846f04cca1255300624586a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913b8913ac32977fee161d2598b468dd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b0e4a5928f0ff3c0548f74d53a2d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767802c8f508e34071f9a3f3aac5883679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0b590c41f74b7e4379ce1da2b4953680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577c5900efdff49979fbcf2d40932d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187c79e680f31aa84bdbdbb8603fe93682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3d00fc46f03d1eb2e75639809703c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366d4215b2832acbd4a3c1101b69c98684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41787ddaf4f3e18ada1f6bee152092a8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfab3bc82a07acae09f5dc1c8ba18b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4becfd5ce063157e852d9f87f168e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30dffb6779417e6500ecd1daaa6a32688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc382cdb422ad49c8ff4ace2a7e78df689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871709e166c5d351592f4fd0ebc6aa2a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7363f7e630dc566842c68c8792aa9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc664ace3bbb54f6b00e7d47404c17692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d8635c9ed72a534112551b570089d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648390236d9b3b787a36bc7d45bfa1b1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe66b6a821c15c5e95a0cd97825622b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aab98eadea69f786b9bb0e918a8b69696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f54d24be8d23bc0c05889725aa4fb9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c485ece2d8f23469ab0ade13592ae698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04223151a76fe8047fc562b97963cdbe699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd4f25b1a8fb8f268170ea91a95c54700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae846fc0001352ea6145daa433bc7f37701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174359944262d07ea7a37ffcf8f779ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea2f8055a2929e773302faff1887d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de3ec2078718db26aa05f83ef9eb21c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bd31df47783829a54a314f7b2aff0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b7cef4089599ae31b99f792132e23706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c576399cfb73a57c9aa6dbdfd8b8f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f800ca82b01f540d31a1946bd5af245708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9bab84e6a217e2b46bb70eb8a2c0c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01e5d5b9f141763fe50cf47ba95f9c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a2e7486ffe7a3a8ab2899d9b736f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ca798786b0a18e5159e230a80513d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f78294af097d661091f9a191d8c23713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8c9439b2cb05f95825590913b0ab7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbcceaf05779b9c5aee46bd90392a8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4f278dc43e338d91bf2d751ec9afb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59c0c17b59c0ec7cd292bbe4653be6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c896a801aa7dd9d4f5ed5d564e078718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e18f62fde282510199d0442d287b8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250a5a671d971ec0fff79064aeb5ddf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1527fbbdcb15bdd8eaced3f8466b1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537e834e1b5ec923ae39e12bbb9f26f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d977c2ec48a779fbf7038f4faa3ab723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0de08f3d57718a5e182e8668bdd429724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b697f216bb7f8232f9e30c729d6fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae6e304e817ca3644a45fefdaf4de1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a54394238d420a4f9944286848671d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db6bd30b959db47da37bbea39f9072728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fdd5a09b774ba260e8264f828fd90729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b9d5f4e9a18ed5609d781d0f6b1db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623991d802f7a0cf1ac078f3a825b0d4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657bf46ea8ceddc1324138e5634f728732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c433cb180f92f62a6f9cef7872b3e2c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ba444a121d7415cb667648fb4787f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90faabe96c1e3f159609ee4cc3b2f322735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf9a92aea1fbf56667f08da8bf77ce736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c25badad97e180cdbea2d86ac62d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ba609bc211ebac4ffba367b8690cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7b92e023e2f9b0630377ccc4bde3b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e452ecede3ff7a47783cc7babbf02740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f262828379d42dc2d0b258deaab4c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4b0f6b8364dc5cfcecd3b4085c546742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea98f7baea063af246bce29f8c95bf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b2c15703210c8611d008c4171c334744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81de71012c0bf699209fa7f3289984745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb45a8cd965e436961efccf470933b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f760aac945eb7870b501d956d2a94ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98d2dbafe3ca32004222c59609cc36748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe84c2c2e63f5643ee62e43bb8f6fd7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6163dff74ad0ccdb760a6d9ec2f71750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd95faf89b1628c83c556f06e5c301751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c313442ae8e906286ce47c3dda338c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b92f0a1170b490c047a31a9cdab260753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e8932d396d0a6abcc33f05453c23e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492071a38e587b0b4a930ebee74fc28755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf808c929857e32638f958b4fa43194756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082bda8ce1a90d551690051fd5434e69757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3c8e693d1e4dd75ff768f0b9d5a42b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245f210c9f3531123125d4a7b4ca72e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>