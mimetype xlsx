--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b9205813d51502d62d5f052e934991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f273dc5938410fc8ef3668ba62cd182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47422b53e37dae79ae88ee6295b4d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482aa189a5bc7f2f7ca4914723406b6f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b9b7938cf4d8c4e563e8eba4e198f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fc6c0a9031d2dfee8319be49970f76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e340d64c306693f1e8a59ce933a37be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45b89111ac2fad835107db893a4f588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2c8f30c95aff878da6be61f24e0a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a58942008e0945ae0dbc98baea8e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60887259ac4d998257c7c2ee5970465211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37b96edd8a3fd18f755f78e775fd5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0a5b3b066f43c2833966be708e7a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653736424676b5503067e125dcc30a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930f4e94add8006abc0475a246e457015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc56005309765ace66032c8421b1ec116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f43429a191a5d97a80a6e46c6b662517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde69e9adb7b5101a62919870131168f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29945f5516799d7580a718fba9aefe319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e098e7a0216d1820ddbf167fb85de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600080fb1cdaa9cad1642624e45d7ba321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6799aefd3acd28e5814c06042f0ff22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20f3dd7ae625db8999eabd91b2996923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a629cf9899de40cd1fea91224d39424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cf4e381efa6c23cff56abb357b1f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ff1c5ba9112c8fe836bb31d9f420d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b13a988cb6f7cc3c8846796b993b7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253100cac711b1012657e71d801c8cf228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799779ea17abbd4b4aecdcd3fdaadad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2885d165421ef7a73c544b7a7c680d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ca60a76279ce32b4390ca5142b6c531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ca6bd58203ce9be5e8dde1891da0832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd622906408c3e4723b598dcde83b38b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0455aa4f3d9b39b5f3d7934b7422c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0b19d12a6e86ba5fb80c1c5c0e1ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae645728fce2093d6239be934563f8e636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14864c1d34af5fa5fe37c7d0e222077d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e5da698fb665b7cd6bdde141316f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62f70d24e8da2ba53f39d09c15858c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2690706f3715e42e53846a312750d740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1ff9be736bc9585fd8e7c7ccafdfe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de2446d9000d87e3d968abbed0dbeb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3faa8a2a092a1f90e9ecc5b067cae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1011475b0a46ea3ee86819290f57e0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f324174b92c2dd078d5a1a6b00d436545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5ea81d22c9af5f6f9fc1b799adf3b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c8876471858624d6d33e524ce53ba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5788d359bb2d0de3ceb5f95fcceab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74045214437eaf89d799d83a7461db6249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefd042c9fc52fb056f2fc5d079e23c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10608c16a30295e1855371c8e239e3f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f23bc4c05c1ff09147dd2da7fc81d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba17f0708df97257f5210f9fcab233353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a54c8cef6e1df135aaa21ae964ad154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f912d5e881be0fbaa994279fb413f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2641b60d8e1bd360acc4e9d70b2b9c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52d78dd7c701a20c138d7bb7f4daae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5e1ea1287903a0dfb464a991b30a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa419fcf960c88853a39dc824cd37d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3571b703b28b68d03a3d09482f1dd660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb87bfa34c7f6174a0a2116c38ac8d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bb46023435f89ae11159a3d32de6862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963c996b67f0dd3b2835c7d520becfe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6dd5d8e7dc652a21b1b89fc54315d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb82115caff1a497e828f1c019f8eb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6386706e131bc7d97244e1f46ce0a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca6d738c3f2b25bc5ce90a2448978767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8515bd64dc9bdd9eee444f8780bcc068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe178357de593f0dcd0755ff96847669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4539451def67a66f2e27123f82540fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ca6a241cf9ccbff3c13f8de264736f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2adb8b1a2aa721b4ee81faa46e4b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cacbfd70c732f318e5c009af9a9f273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d1f9107d48ee65d6cd98078b0fd2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58596c8d9fc57e9dedc8993e58a93575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f6734897215834bc063cb995990c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4fd6fe2e6d743819c864352ce2692777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2eb33458ffc9473e085becb40da62c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673d9ce8db7d02eb28d1e52b619b16b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ade7aad3a02cfe767493f1ccd95e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c31ffc97f3508d62b90aa359347c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56076f374abc07e0b2b88dc03ba592e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa61fa16ca8308b1bbfac7f421109ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a99ce3ff52a865fc8303f87291df6de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01022d90548fc48c23bb1bcb8c6564b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcde9f1881185b4a2c339790ec5658d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f258de2a2df7dc17ca8bf6731ee6a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ace853ca0974f987bc2fe327495bc888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6fb4ee6cd48f91f1aaf568453b0db289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf57be1d07b188c0bc0331005a6e79e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc066dc58fb2c5ff80064ff8a6b40c5391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efb9762c0e131aed05317cf2227b2e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d24e955a95c955cf142aca6dcae9c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e4b1651321c61c27939a283392fbe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cf74c985afcccb2fb193fd5c0322495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91bf4e934fc1d2c73dda99f52ad63996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852d2d5060f0828210a5c4b5c13516f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfc470a26a596774f6cb926dd1951c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3dd66ebd999fb4b3613ee9b273daa799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b396c807f2e6c3af5263ce5be9ac16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f10c6f4e99aeae850810308470971e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f14c594462127cd7fdca6c30f9174102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da408e90b9d86104c8d1ea0a10b578103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9b227e32d340f10ee8b4a97dd6316104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ea5a93bccf7ffcae12e85e0823cf7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c847f566a690924f87e5b6a428c45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84526e08f24e316855ee65d75d603548107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1897794cb6523e5efff7a2a0753d238108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec050e78e3766ce52d9e6933748011109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a006a98d87bd52b4a07bdf6ef5e750110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74673e06da94e1eb359e2c4839618867111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e90fda1925765dd8077f36afadc45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4da3f0a421cda97ae943924ad0f06113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f058c950db4eea0bd710d23f714ae8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d28a9a7be438ae6bbd4481f26ea66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc965d20ee2bdb514ad7354b5c85f424116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4caa2403ed48b9b92e9c1c3bb0857b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c1036a3bcf00bcb4e7988422500d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d34f6119eeae14f09a9d7d7ac53529119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c23000d31a1557244f7ef6cdc25fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516eab9fbaf3555a50fa337f42815a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d84186cc02c9c101a7a2cb4a3a7c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17a3ce0d2eccea0df3e3582ef9284d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6359c87be8d3dc5a6fb6bf30b5c6fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e560451ac95056c3840184e278a65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd4bbbd25faadf055cf0c83b019d46126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab2996ac656d9b5a0d45d95878e9d0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddb7a094c4a532d054d7265832cd70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11d0efa7c0793a38511942d760181b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5cad88c515c1e33cc67e44d9eccfb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473e6bbac031e212660fd0944aaa495a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb62be243a1eef341cfbf6b6eb9f323132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c0b70549cada880b3f0f695f7aca6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44616006aebb3ca504148b36f256bb2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7397fc6edc9b056bf628c311ef1c79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc1973a7c7c2a24085cc362abf104f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3dc085aa65f2bebaed6e287252f231137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f4910a733f045421903c5c214f9e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfef8054ec95e62008460dabf36f5b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337933dfa8292bcb72ba045438d636d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fda6316d08fc2bf2f1b58bd873bc30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362822fb2108db1f9dad12c29061a905142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1381a3d5a2eeea12fa5c104358fb4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee5834d8d467831ca667d9fb9328b9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4614cf78e6233ca08d43936942f9458145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e683547e11816475f6466f3fe4e0d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f1e3bbff38337438ab92e4839d63a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c54c3b45b34888a22d32052095f09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa9e4fbba2e820c4cb07e50e1c3608149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32761bacdc1dadd302a12a467a3a07a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe374fbe71d896df871a5ab9cd91bd8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d949b65f4570ab676e69c5c74422523152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbf5671b7cefbe7849f7db0570f8f0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44768e2b2dae2dd52c18b12731d17e83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594ae2ad0e749ba99b04db688475e34155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41be4601e08c2d0f321e96280ad01d8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab15b2d35a40f7fae818d7c7bdbf533157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c26a6d360dec1a445fb1cabcb3170b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708c93d3927992f4b8b299e2bbbae6b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24ba3e082a1574d01d1b229e67dd90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a730bf35c64c28df8ffe57422f480e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d82efd1fdff4f3ca089ef6a7ab432162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969628ccbc87b3de457acd033cc3b10163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be641acdce9458d7d83c0bf1c998e9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0daa36c13424b88ae75ee5dc0fe230165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e96e3cd2fcd4277d5002fd1f2c07f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53511247f712960a674507574d5bd8cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5601346ee9448da154a8a9b2b7dc122168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37663ba154b9d21ea784aee2db333ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98906f7eab0e05c15e635300af16684170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e704ce365f0d5d50707d9a25f6ba25171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5d0a2e618bc198d28b660aac5a49a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df889a649977036546991990dcb88f8a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb233d0c9055bc0a41069a4ad83131174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95263ea242bca0c699f40d48bd70e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d1cbfbb6630bfa2bad5158cc2f5ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410e0c3e7210a8fcb5a03fc5265f2c0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809d06e255b3d7523cd1949dbfc4662178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3c8187ba916560c8386bb6d7f341b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542f93baece4b994f63568cff13b8fc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4664b1bb96c14d86e213ce71c5384f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26601a92e4283173f97480ec32e0eb53182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a714eeb857e33ffd564945bf0caf7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0625b34d88bfc41eadb3462d5fefee3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43ce1334b0ec5a8a7ba79c9c5c56c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3124476d50213553bf706ae1e1072d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf2c3b6343a9d5eb9a5a30bd6e8351187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a89b57fd5c3ee733996a567ee3756188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb0825a1b07445c0ecdf1016bc5d13189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f14f75dabda9277f051b36a84483d7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bbabc2d911bd6e9a982c811e61e734191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748bde17fde699db7608dac40c7029c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e31a6568020bb305060ba836b7051193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf33e2688ada8a11b10b210659902d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d110aee4324ff55b7c34f87a9c9be4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b74e6b363be6567f79ed3c5f47e431196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c57a0315e5324fb877741880735111197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7822273bb1a9f0536ec8c141533581198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318785a16928efe24aee44af2664ebe6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35b6f84f5b1274e0ae32e72f5718e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ad6d85e0e3513fcdcd3681f36a17f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d26f973ff52f2e261a8d426e50cca14202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5bc0eff620bd8a0efd841706d7680203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7db5920d4d3ce0c107144e281c45c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd36549ef5c4be0a9712082a2a680a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f049c186ba9ed8ae113d2ed1e92f21206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ad87fb57962ae7f090839f7593d29207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4a68bd3f83412f2ed85949be50884208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30fcf02afccd7402d7fe2f448714b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d062ae970d02e6307c7ed2d14218873210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3b520ec172d061fb610b29b19ec48211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ed9e8163766660f3d4e9828a3570a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798113a3deb617f487a04a2cb5f1617213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae97f6c4beecbdadbd97bc7f5ec33ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d00059104d7e8a8a8fd50363070a32215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551dc830803119d6e32070eefd0eb2e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f367a7458c28e162b1c1e263977bb82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131595f7dd2e2c2d504a5bb7af55c87218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbf7eac194c8f397dee21264a74111219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b3c9272feaab3cfaa2946934dd4c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4b1672f3d09d2ca295794bf84c87b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d8d05274767dcb1615322f9b0c733222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d4da1bee7901f2ee975d4590ead4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4f07fa216f638833f42288ca5b69a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95a4ae99d8efe3bff19eb1c16486b9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16932ee17f4bdebbcbd54127f6b88f89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d48685b4ca37061bc4fbe8a8ce314227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed141b0fafe7749e8b24dca0204ec02228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e3cf11e2afdaab0570835d7983328229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5f60649ce2c30b3aba3fed53bd8e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55e28d3579e4240b55cad6ccf6a09f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac669221a25d04fcf58996c757cecdd1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6cfbec0d4c0c36865411c4b105df7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4552a441b9874b48a91d4f72a2af5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a121f2df3174a5737bc9ad43ea45c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae43f77b7936a84d0c7d7a5f46388ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454ca7ba25e011640840421ed42376f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3683947afae1c711d84c54ef757d055238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9138cd5224fd1498fa305739691e0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc063984c04bd3fb1b8145ec935d6ac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba831eaf5ab2382ed8224009b11570f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce20afeec035e0385b41039f3cd3be242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690a1f064e08f72873f0dd34f6e83e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb86fba5af320b6986f9e643db0dda244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73c4b828d76364277dbd8bcb9e8206245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf7cef4cb2d42d0eb03c2bea736e90246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50518491f95bf33f9430f681d16582a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a23ed0fc4512c84c97076b2dddf4fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdda2e448941cc4b7db466f99566d53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbd0ba26e1661e5f9c7d9b5e6ebe92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd478f8d15f7a2d2164ee163147af55d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513aeddc1abf1367153079b3eab96bac252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce453491d956eeea71bcef7acb5a501253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9f501aa1a069a0226f9387f3b4914254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d5a71fce2aefa45398aa637951b67255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfc41382ec5cf7ee33e109b0843b67256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9864614b33e85498697404333138993257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a495107d2f0f02bff66dc9fc2b79d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980978e9723b5f111c14f85fd0d1493259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f73a35ab774fbae9e490d1f5be691260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be48a9cc7def70ac6b6f747dab3341261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1581230c3eaad94d3cb0bc89ebb6a57262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845830af3d44d0c1a3609cacca79248263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5262c03ec32d83ddef8888910db7af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42a300681c986f8bae00e0d1ae0498265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8f8e84adfc1eba97afd73701f7bb9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7448b5232bdddd7ea226bab786cc03f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e6a19faa44d246026e7f28e6e4eaf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd86582b0d7c63ce888e1868319e0c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2096b2771fac72989ba123b6ab086ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f4475c5bd8c4d16c1de2467362de5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd226596df2857f5dc7e5b4f07f6307272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b7880d04f11948a098a503ad1e483273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f640c95cc88dfc1435147d3d271afe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b789483f5340ccce8b14a3f6a68f640275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd185a88bfefd04933aa5757b9883805276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7b4303593ea78bd1edc8206fe672b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2c039e28abebbfadecb4186767956278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90cb57b44c59bb6f5578b44b0ac44e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe927ae8a8bd08b8e94f743de1f2b9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2622fecfb806399d3c9ac62a53235281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a738420674f8c3077292c6232c395c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33e0e4a9e321f8a826191ab30e5409283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8268671963fda9b8c8a0b79f31986284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1e6cf1c735e93051e22183de1af1b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08026b6491984165508886847885d957286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd96bfd8fd8fc70643c1a005f9e3ce5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754a43d65a6ba29ba6c9a374c44db4f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff20430e96e690ce7467b759696c339289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7435a8dc3c8ea716687854552883d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e300782a3450456768c1e8ec08d87291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea7507622d23ceafbbdf6eb95772f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8f84026c34e7b961d518935826b3e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4988badd6ce553e9e8dba07e01aa9a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2779b53a8d4afd2275ec679935e254295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10485f86c46eac2dc67b131881dda3ac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a64de478d1d951a09094f741a6e61297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5cdcfeb0ba40fe894bfe662a5b508298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d692dec3d88bde078dfddd1dae3de9a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0977ed970893980c699d4102713f80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395792618614954b62699155ff626985301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ff1fae0431247c52fa2275d3e3cdf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1075682e23439ccd5c2c82fcb94e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42dd4e399a1361dad016d03ad1d596304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d69511b620130310f59167bee221f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fd4b5d919e22f4dc112f01e330360306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c879453151429c5f1e238fd8bd9edcaf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137e6413e06512d6104eb5d91d27acc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42203a5feed417ea2345405f4d7522fe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9176e653ca2e1ea1017064f2248ae8d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da1f94f25aeabd5e45c9ed0972a5bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c543ed17caa8d1959475f4ff8bd17f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b97870d08b7486f17b908e7387e569313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6dae71bb8f321797850cf23c25fac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963662d43ec63481662ca2c5aa13799315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f5962ea9be183aec3a820df521f33316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650c3628e19aa1871dc0fe8144d1d1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493da7562dbee73fc0ec279465c033d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50046703c0f6c71ab846e15cda91deea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d690ef14fc9d81781c4552dd173be320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d99bf8e2109e93613af01b225d37c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9077887611d541d851dc98f317dfd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796612c8261516e3852d6338c182b524323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707e280d490a77dcb036bb18ca596a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bdd33e53c1b94797f14cde112c1598325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c6332bf8a33a2fdf5e82440497c4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5835231d3c1db2873a074b345ae26b4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f1bc3f405debe05c8658cc7ae4344328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9376c9843c67d8ad6b7309423e45c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98592937e08d3d26e15c9efe26f81d6a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40c62de930cf6bdc69ee51599ffb22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09b25e5c248d4a9fea80837f637cca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08626584887712ce6e56e249ed25f094333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e60db7572cb285098d4e7050c7ea6e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a23add944d7051bd0fb849f3bfa28e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449337c01ecee6c4cafd45232b08a19336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b82848acb3dd3c2c151ef12a91d63d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80420f1e4039759040913c43b80bbf40338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2c527e49cf3aadf461f2b34f84b64339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05187c63321576540267ede8079fd3b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387023c5151853c449b7cd19b05e04ab341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74367dfa0aa1671a2ba7e17d720ebd12342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c66a3a2e3b05e988dbea9c22274b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93835f57febd91ae8fea9156ed224009344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d30c72d0589ddcc45481cddf4045b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5509c5d256adecadb647db99a72c2fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966521fab577397a2b8d0e9d63e5fe86347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f321b8e2f4794b1ee4b2d0c34d8acc64348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566bb69c586d6be7744e0a45c23e13c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d59ff1ce957a027f03ffa4e258c9d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525bf8bbdad58cba14027d9e3afd3ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e78d76b765eaec57acc2055a2a7f3a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f195af53b1c904d1e54f34eb0a1948353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9e488cfd1c8b299ea5228b2cb2cf4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844548595f6f7731461e80ea02d542a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3225a91b6a5fc25c948a98215472a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacca1b72e51a13fe4d84d0015e3110357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3b93e9dea25b99364442188ebc24d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc229cf39986ffdde1d5a138685fb4d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123166b16908f69c732450d802ef27e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2aee287b99f3625fd2f21a3a554724361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed0da8731a7d3218e7b2cd0698c081362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f193357767fe93377e5399fe1d072363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519590e5ea95a90dc4ae978aaba2a007364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221f7ed4eb2702114e87a4d83c3d291365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9159bdb28b02c8f40be18af121de8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761d32960dc471b4859e8b4f23d28e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca5f1d6441bc3329ca0cfc43ecbba6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ad5c9007bcd4e9488ee3de41e43d4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2bbe90650cab0d135d40f9225ecc5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c757bbdcc12ff5723a56f04522ea5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfbbc0358cfaf6481116f20dd853d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c927122a17a45b759f67e5023fd11373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d0deba860013a3384df47a4ecd93e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa40d4756a1428b5629c9070eb127b5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1f9832afb5cf32941e539ed0b1f5a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7eee994f72853206a7e95e8530546377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31714dcc061616f90703eaf7834cfa54378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84b4db4fcb4b65e0af695f5f0c63bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763b4f9429df52bb42031b1965a9bf0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478ba6260fab2a3eac07982add2938f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f5e6df3f8a95ac3680c2a9aba5faa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6211a86d48cb6512a1cb717c8021abc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2bcadf15852752598e0cde685a515384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3598e868bd026c4c00a4c850bb8528385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaf9163d29e5a7f6950b86055e9a09386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bb9604e7ac5076daa24164607225d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f7f4efe165395720f3b015c77dcde388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb836f9c1e8e4e6a677beeb404f5c0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe27e8de757d4efc1f853951dc1600390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4508703915b79e21058610a7d4316391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d0d5046934e45b5b43a206c9c074e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cc80c494e08420aae07a110b6f7fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90897f816163e74ae68635daca4240394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0e297ce305095a5a8a1834b6c3528395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d2660e21c3c670beaa59737b1c61a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040581636847a077995725b201b7144397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660c56461fe6cdc9f68c9def95d16ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0366e3c88335bf68b12bf372d41a407399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b19477cb8dbf727c06972d7e479014400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12320641f4d5cd6e52926b6ecf9244e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0163fc58d95c722214f7e8b15e5f6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a535746e030f66cc53a8048a899faf0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c679229d96d24cb5c68a3a3fa2ebe404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3620b1c7b77e0246e9118f92d9151405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc022a407d05ac1507f08dea099f7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae328d4652bd0fa2c0daf05e7a7c667407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917274da997c9f4b6a59c192547e241a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6569cec964019a4e362e6f72758000a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1bfc9de1f40412c870e193038fd99410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250fa2647016cde5c295c642bf915a31411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99466a99cf2bd907dc39c14ac4e76d6c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ceac54cecdd8128fd91c747bf9187413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89192c9498a04c77acc819450f94c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04635d8c998ac6c27fc80922c0ed954415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1242f6bb1044c78ec50aef3c4d872416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568cd17de11dcd249d0f2c6020c3568417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aaa944542db460a4a0d15a6a1b18ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0536bc658bc06ff8b3c9ad2359ac652419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dcd8df031b41c69908024e4b79ad3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b273c662b70266d4326f783576702421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2efc56a05f3dbbc4850f5638745d0a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da232d51d9dd5b052a0c42b98233aa01423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd72f3c2fb45f846ed3e6f76bc5c2a2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667333bc2d1a311ca317bd35325b796b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01667f2cf387e10cc58297604c0b6286426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f90252255c533a06b1f94323f9382427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439869ab0b8676dd862db582af97b59428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892165c91a9d436d353e0c4730901d2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1bcdf52179cd44a34a2658f6f96f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4ef46b751d933341f6d9682843767431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9fa7700744ff5b9fea0d855e87d73432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a550d3c8d4e6aadbac52fbdbef8deb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5aeebbdb20b26a01e6cf71724a21d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980230f5caa7e9958b42845e8b16827a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6685ff5eb0cc8275214aecfbac2af28436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cabf93c787a30878df3a616c0b002c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11177eb52059f3d040b82886b781249a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07185711e9a5fa3a1ebe839a8de25e8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533039a00e7b7021b211c28c11a3e3b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730755ab2dad1578a06fc6e01258c8fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc1e3a7219c4b7853dd9d6fc7cdc49442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5ec8d3776b95b7a57eb8aecd2acdd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6067d360447bf2a71de8250fdabb84e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084614710e5a270c84ee425ccc4b8e8c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c88716e092257efca97123e78b396d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee92a2c0fba7358e21a087918e44f82447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8555913f362a2a8e5e7f6eac06ef48eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150beaae7bdc255a05d83aa44b58360449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e95fe6ad1b65cf94b14e17d63d6c23450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108db7665c36af5944e071485277d95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403478ab98ab42e5cf31becd3030f40b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4856dcaf57cf5367e67fff6e9975c7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29577a45cea1b6a56aec233f7378d3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d880ea7a585df48daf36d63de23691455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2aef00289bc32ae9102268c707dea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a2d31e3b9fa16b2381eecb1aba14cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b56f229d550fe65ecc305916b7124458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f70b4123491b1c4c47a499378ff96c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da32e97da231efa191d5fd5e36fb8f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd602cfa3d42da8d329a4d54484adb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07da942ce20d28f27b93652c7f5f42e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abbee4e992eccce68118c159bb4fd7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3357a61560c6ba2cb943fc0df9e47464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867d50b589ada09d88c7f746a8a4a8e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac8369d70c59b174d3807245ad2bf0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ffff27e51e8c660bc3a56ee8f96c37467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f365338f5be2942e0790d2914de3da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f84ad01a2a79f3377c60779c4624a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04634c97018e059be66f0cbd904ce1e9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99116e76fc0d31e6e77fb9e102ed8aa4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e787635bf588c6c0673ce9b100c994472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816f58f9685dd916a81422fb765b73f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9590ce8ef44ff9e5d834eb9a56eea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a4cbc758e7ad19b1a4e8e89e66c2e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64858b9b9296aac90617439f5be2abd0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a849101792f71273af174ea1a49e3b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b73d1de5fb9b940b03fa03393497e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7f2777ed030d6f8d30292384cfcd5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff371e655f1943727dc6181ac913787480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3919077fcdf8b5ff975e74d51b8d89481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0977ff1d38ee5a18772432abd4b61d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556aea2ade1447c63eb037270d6c9eb5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a333f73b6c20b4fc44aea37d0d1502484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0352ec1047cb2fbeadf98c8170dbfb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d62bf26bf23c9c0dbbee44362fb76486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e91318d3c895502a7fdef7e46c399487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bbb5e40e9d2dd64a0c6b8dde2b91b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07607c9a00038311453f8739360a9d3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c0627e86bf8c56be355c6f00c4ed0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfab1d1db726ffa804237c3865191d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f5ad1d7f732187fa2591a643513f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ad9699362dfb05fb0cfd9dc660906493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b557eeb1cd62c27ffd634187bad01494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270cbaffb513aa34cc1fd2e1e0f5035495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7fb8781061b4a63fb5aa5fe14b72e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50870a0ef8d4d9d668fdf0e989ded665497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0b0b44a622166c87334dfd9f80376498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28933ba62ca43a5e3f980881aeb088499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43072a18215e5209ebb30c6dd5ab27500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70727e11b86b05ecff76e1b0088b467501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746c605b0d41ff187094b43eebd3ab2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5338d5c5ed5f93d83f7f4df47a15d63503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac481b3bbde71d6393d4ae91184cf1c8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a302d61b3252deba2c3a1b83d5e5209505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e133b61169e02d07c9b3cecc33a876506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91641aeac7b891f9bf1f71e865666c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c78280c6370e2ee7badd5c588032a5b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca55f95b3ee59c39cb6cfd36552a977509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55eefe7fc8e18f609b551a1ff3d761e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9a76e301ce867c134a0afdaabd025511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1097e49d56e63860306b132e7b0c0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a69a8b853d30cd7f4eaf0391167df6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178bc206df9efdd691163fdf0d71b412514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8bd7a1322e48f0651c1c8108391e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ae6a4a2b68fd0f07fb789275df9cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d9c3c2436d4b9f16473627f74cc76517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b57207570873435389150e468404e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9993fd772ba644c23cfe8c8ded438d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ceaa2be0029db13db0ba5d0abbdc58520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9d980284f46922f5aa0e1c65c5583521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f000d58b163c1069763eb21d0f4cb85522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a3b9394f633b50328ec571fc78345523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f14a13d818c1b83f4ea6be08db3274524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871746d80d9306fe59b4de992c4fc82525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6147abf5d563981e78c5af7f2e645e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1dd294543c32f45d363b7186bd5ed6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fd088929bca726b79e9c802837110528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b12627f6428dd30092eab108c4d57529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bc2bebcedcf81d319c232b70378cd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f02a98452bc8497487b64daeef8b9a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6a7e437269b7c71732328b82aaa5e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d77c6eb45c89be402a6cd715dd49b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff80c8edbc2bf11e3075f8ca5e4449534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b3ad341e1f7594060f7de849c59ef535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9054891479b26e4483dd00d8279bf61536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f956ae94bfa20573d79d6a30b0b0387537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fd0d472d7a28aac1b8089dc1189b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b48e4b70e9bf2c43cc7ea5ac9a9351539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969109e71e79398c5620bf6842c2f1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c555773172af15ab5039fdae5f75d3f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20611dc0467fb94e793433ea0ea8de6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646ae9e560ca9172ca706fe2083c8e58543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15892e4d12daa07fdeedd9bb595119fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5adbad2c8e76f028a58df9716b6af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df685973d45d1aaf042db127178f284d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c683e9fc8f08a28781f9159e5cb9e6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e1792582b106ed05639ccc5035dab548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7ac9d610bc3114af524e2840df502549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af458d750e585934ee2627aecd0eb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50a05449af20559e35bf0f9b906bfe551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda1966dc7c799e7292e17f614a3f93552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9825940a22d98ad7751d5ac9016162d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d55a67237d1cf650693eeafff37b68554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fc808fc03f3b7348f73ecb9a11ffb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b308c395a83ac6e876d9ec0fc190d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f21bae8f473e6c444faa5d9c606c44557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d68f9cf0158528aed3a6d1345e4dde558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36685d65a728b28fe483983a1c417a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08ff26f726e0e33d8b611db2e837d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d50feeb98c113fc4e3659cef4318b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ee364beb9e7fba625b7ec0e5cb99a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263bd78f315c3856c737ac40122d705563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885e10de2b29c9644279a0200efdac0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98a36146514eda801c615725dfc025565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef0aa4cfc59d553f8e883128dafd0a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5dc609209b13c1b95b720c0981baa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c53bf9319b3f3bf964e02c87814c8b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f99edead182e734599d297b8d3792569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31e90a31c044b7e73f9ad6852e0b7b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196bc3cc53c22b33bff2c00af100279571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfd9ceae932fd8791d6e61de38bd50572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396efdd397ddd2944c36c73351d96e10573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76fe7c70d630150e154ef3abd247500574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c5306865fa23de8f8d5ed1d27086e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc318f2338946f3f5c998522d2696337576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2cd181716a46dbfea54395b0cba23577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861f1c52520f4b8b1fd9581f6c1ef9b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcc4c4b9cf5db03517a32190d8756c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7f911f06b41501a3beb0b898aa4a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531558c8cf776dba67d232f6634b87f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557e91d2e1e9561fc8fa69e922ee719582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a74da9138ff3949de7959cf987326e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52447f7658d1b4a9924cef6c57b9d134584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4e19a8ca82eb2cbac0fe42a1776a9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c1a88c41f22df58389435f404de83586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d70a94cc032a5ccea80e42b932ac4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aadbaa17540691f4b6724dd5510a32588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dadc0394d4731efb5c25011430603589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1ddddd9f1443fa53d34c5a6d7b4bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d55999c533d1a414bb957fd05945b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6e5094aaf4786e3152944c429dd44592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301c276120d394d71c0a0da1d456fbd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be685e7d93e7c3e7e452470652e5c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df924d7f78b652a14f698d556377f853595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bae1cddd16e0ecd2be0b6aadb48b6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612f0e4d786672a6ef4a99cb345f57b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ff8c61dd993834e43f6d8467e9152598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069d532bf53d172bb2d559ef9a978c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed987758b7c4f4762b74c9dfa64933e2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab706000e2465477c0e4706025b45e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d2d7d8b71730fdedab34e1f49fcdb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944d35e7f1eba791d459d9bc35adfe4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ec703a2be75303154482883df1c67604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bcc8295a66e69aede69fb47c80d00605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecb9be636434390a92a708cc785e75606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd6f9666140bee9e70905236de35b7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297bc89e55fa17f67eed2682367e4ca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62945644c43f651a4ceba8dfe8fb6ba6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514862df7e4fa67a8e3989520e8a616610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f3f8ae3d57459c8cd9870d8468061611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a45a9553032f919b571d6ec970c206f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925ebcd4d1cf295575fc14936edfdf1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ba9fb899c95989b13d786c69c4f23614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e14da9510530241a628892584d5d28615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a236616d846429eea495a77fadb5b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08a305a78b22c26b52466071a7dd44617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503c22636bd9bd21df26d38a5cb45e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e9c9e7e2d1eab0d3fb8a37ba9c496619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef16be6bb564cd557897b1914ac93dd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaeb9614cdd502ca62370e12ab68e3a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409fa94b0bc38507e90fd44124d68f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448bb6a64638325ebdb2f6513564b92623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99deeb65743ce5390f442afafc26cde2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47786f73e105691bef14aa57bdae2a7c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393ad7336d4fc69a23193deff876fc4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfea72e18b1cfd7bb0920bf55398a02627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a53bcef5369c1da44b2331f6ce0f6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47efef1d122e139c16c2f0a1d1da8c4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9fa69e0139d6f01580cdea3fe349f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2962e1f3ccce6768ff7bedb6a33ef41b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee6990c91eaf4a9cb16ca1888dae82632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fb2703aaa78e5e0b66a1c921b4d49633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ff34a65a689b35d170bfc7385d454634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c8574a736fb66138a603e8306ea3e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e12c497ef5d7f640fee092ee848f2d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3bbcd0e4b759709b7e501102f87b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b5f0a4bffa6a8b9b510a7042b96e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb52d6252d87f1be9ab8b470f913aa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208abf98d037df740bf4b64fdc843cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080b531a9216da4d428fffd2dce356f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7bd949dee8dfeb35223ab13da11302642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9eca926c19584f5f06c0494bed011643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9549fc09c61a3f702cea382b61940644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e72aeec5a8f20e186e590bd1246dd9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949d288241fabc35ac9160f769ddf68646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf16dd5aa530f83c6249ff6031058e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27cef7194a14fab818b0fd5386b4bb1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af0d44356fc4ef76f172e668150bee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31499e09b3c925dc26c6a59296a7acc0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513e7bccf8b7167b1ac221d2a007d14651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94bbe47ada2def5ecd6b34cc1ffd04652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3134737e18304a2de9678d97b739141653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a0678b6d8082ce92c015c15f97d9b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf6a4d60771ce2cf60592c52955512655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea434211abca2b3f0302502c7d52a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73d3b348c26e664bfc520068f89059657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c435531637c91220fe38b49c29115658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671aa01e9251dcc3eb5b78da3915813659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f407c1d9356e239a17bde408cdb2f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e23b35b3367179c1d3f6a4d9012d01661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc9fb39e04d99daa1fb5d61d551f26662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8f397764fd5c79083ce0aea312692663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269471ef856753a86cc0b5f2f65b8f3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab51df8fc0b6af93c8936b2e728877665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce5ef3d7782b2886e0cea04dcfa2af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f0616e1366dc6cad07acfe2846591667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9797d24027360fc864da056fd39fd26668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141c0e73edd89d8f92110a234f07f65669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbb7a4f719103418587dcb556a9495670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dc8fc2de7e55aa2bbf7e6f8e2073a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e11a0c8bf672f0bcd928137467440e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6d90d9d109f09f99c47cc3efee849673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726815ed6c00bf76ed37fe9d6f31edbc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aca858945e43c70b3b60a277cb03b2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabd94ab3782aa7aeb52fb758e21d4d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f53bc8b0d5f6860cd8c7e2fc8fb580677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac07f8821c70e8c3f9fd7ba99fd796678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992149f5f3d24b3f27022a5b110163c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f978fe80e2f8001db323a2b3630b6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6aed782112c504bd329de2271e691681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea039f602d7fa9056fb0e9dedad0d1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baa157104aa0c963254662e8d9c2af2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcb2fe5c74d7df7ffabd8a88dc3329684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecfc7f0b026fd61085f5381fcfd76d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51cf39b620b51e74596beee96b1708686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234ea11e1f54c4b9ff7f66f71353416687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdb216348937ff62e31bf5fd53193f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094134a8c6475b6b10d5c817ee07f172689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995b777428820405ba9918082959a32690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446177276e2056ee1677c40ffb529e6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f9634f600e8d3e8f7c87382a064bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905ae989e2728f24bf6a1f8323e6e46693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195903a597ae5650a2637fe0c138831694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19740696314098ae0d9f61604b0033695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149ec6688f07668cb7e0c6566730580696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53847f7b116dc6b96449cdfc79bc42697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb6de9ec51e80ae9636f3b14124336698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932981b7150c63306f8894cfc2a2aa86699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f882ba7d09d2ab249e714eb9ad95bd5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10606e105351c84b201df041f2c7855701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93db255ec2a0f41dc6a7823b1df267702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6294ad8515d5f57a64604527efefc53703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f24577d331784a945dbb3e5b0a26e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7269c9893bfe1c2f7dae7bf9223acb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47853a1bcd5520904acf0ddad77e21eb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9864db10bc6ca45efc84c62e31464c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba6ea097289332a460c9c2e3e64930708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9b76a3b8fd17314a23e887f9a5998709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0124219623f63bf72461087b77201bfc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca32dac84cb7d7ee41699d58b5660f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffcbe3908ad89e91e1fcc860a0fca9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756ef3757c222e07c3eac3fb2e8d80e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be652066a5c55411aa1d3fa1426a499714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980759682f60bb3f94cbc2be4608479f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbabfd7be5e769a3dc1544216ba9e08716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8349431d8902c9505a12356e435b998a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35dde61c58f5b88b8ded67d243f499718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b1b1f27ebfa42f8060b251aa53398719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5908d99d9e36dcc7c95357d66aec9f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec458128248758f85344674c188c2357721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9087c033e99e4cb76e05ee93b560e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5264991e040682360710dd70f6be223723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938f1b23c447724fa944b086c3a953c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee057a9f6dade423bf045321b1ce01725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f67db4b96653f4fe32ccc915511a5a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9021824c4cba8562e783e9afcba3a61727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36269ae22f5de4c0764c7caacf526d6d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e516ab5c9d895906ca0ef2ca7ec90729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26654e823512f9c68930527a4ea5ba37730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ee1706451ea84af45cd7367148423731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d923fce18afd06d131e3369b9c237732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94fe54e49ce8212ddee4072dfd66b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274f620d33a27f0de099a03f71b44d8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4992eab2dea4fa6d71855dfea4115e9c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a111e302427004fbcd13a6f473df0f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dde50d2640332f39146ef3e86a096b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adbcb5fd4bac66426927314defd970738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b1102115552dc6601e0bff03f4b7e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf44746ee85dbc306e5f71b60280626740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2791debf8c5c96647c666b027d311741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf75f31abe109f591871ff811445623742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b934f3f226ddff97a3cb954bc2572743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cecbda8d048b2c0cc851b46e4efb2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b66e4d4190170f81c5be1f3cb9c11745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df28ead0bd9ae01818edb5587853c7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f1ba897b658d99a6325a1d5774e8d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab62bf79760853f4e66da6c02f5f214748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19422fc4712182e820e2eb99357715d1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41e75405c4ad5bc8380c40dec0c42f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ab709b816a8880a3bde36375aaf05751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c266ee8540f1a30e86419041325a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba2abd218ad58a1f662b44d7e356e6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb104cfbaaf6abf0792d5323d315ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0bf552b75068c4ef636da98693e08755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64247430d11d6d4208d860a6f6c26fc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64075ebacd00e6f6f3d280524c8baa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010bc04b4b498947ab90109057d2ce6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833cce1386ea99f907304e2f7184a780759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb3bea660f46e30b782540d8b65a9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652c4e07457836325600ed7661517032.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d915f0cd15391e20557cb52cb6e2b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3666c20833913456af1c25736d652834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b1994e48c20e4599166c3c78250ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bb3c7d06e9df77a244487f27821846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e2faf42c7d8bf5b5d7a7268d747c67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e93ccc01b270b914e5d4a5714b00f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7573024b391066da2cc33ada2bfa169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd21b2777994d9d5c8a3702295861510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306de7c797f53df06964034ece1844811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51001785a1c1e1ca2f34ad0d15421bd712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124c39fa6bb5049ad1701ebe2a89f3513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702aa284410a7e078f6517bfbccff7da14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583365a99ff9c5c96ed21fb5e942a8115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf16a43d450ea6b1934ab7e952b640216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3012dfc28284df4d562da72a5968c3c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbc98b8d32944dee17e3c0722cbbe118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cf61c0dd67a189d4644d2d4a6156e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021083b374a833751a98ed8a316a1c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8e958288f37ea7ce26b803828f6b421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c2724920068e58559745841ed2f7422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2455cf085370c99e8a359065a3d10d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7650fffd7c09cd274f770549d1ca3524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc2376660acc714ac3d296306ab2a725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d117664467196a116078d5e84a59fc9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cd1b51e34743f2a1076584cd3cdb327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c7477910a507ae3411da65b6de59828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98f28ba31fbe96527aa45c6a04e45629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0134dc776a87d633faea854d137b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa6066faeb904ef75df939f24bc5df31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff1855dd12e80c32c4a8cf47edf16332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954c72c1243e9591baa2a635b156b4d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801628f4c756892165ffdd757f2a0db34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c38cad4e0206ca0ade0c922a84fc7ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1a2024c8c6200275897594fd8cb9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e478a07e27c27905222731950d94e537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db431e691d5e3f6e5e486c67c95acb5b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f450a75b85e87ed190459b76070c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5ecd6745f2f54f2cc412362e664bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dd7682cb8ae912e0ccc8c1eb4dd7341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5f0e3367da6a8e0892ff42eb5ea7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47a73affb2d4301fd7cd1e83f2683e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bcdeafd71c0806cfdb9881fd5c02c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d80b9d36c921098f603f35a17ef9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58599633a4aa3f5baa295536f66db3346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e27d8614ba0caa410751715fc0c06e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99553233ed02dc91dcba0833edc78d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6ae6e28d3839ed0b4d26a68768c5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b1d4506246ab90fac2238fc2a1723b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04a6a18740d4a613906ab6567bc44051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54059615d5e6882cd3f8a621d129b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574f11a319b209989814d7deac1aca853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd437cffbf847fe5865f7d172ba36bb254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875f7da4d94d46839de5783e0f33f8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bffb732c0d45fe280943150e49e2e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24c569c118f0de5e4fdac54430750e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babcd7b210d0e55680756b715809ae458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec65450ba1a37d5ea5559d37b192d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb79235e3f991ac5d514aa030ab380b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886621d79450f399c729d1b24f76028861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d9a621706e66582c226ed6622aecfa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b338b8c8b1c114973db44299a25b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58628900175641ab9867ded6d0748b2064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60eb7bc62929a8f6d5b36d385f83e8265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b894e23dbaaead69024946710f12d2e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffb050b2fa93f8ec0d27a1dea0f16567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e089fdbb9401c30d43754cf02b1c73868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a7e368f717de09c73913ece0d2b0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb4bcb996898de107c51a87fc16d6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f5c7d9eef93f349d258b73c960b3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0c30230c68fc11965e3c3615c65de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4eaa53bbda82c3c6ea5c7e2a86a2e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a83209bb3fcc358359b3c286e7b4674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74b363120859c4d28f42a05dd29fd675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d03765fb7a2dba8df50b113a67d80876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c30da463c2feb45799143178ce0cab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061db837c5aacc3ad5e214a3df03cc3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed3868068c7e09d2604e9c4ae7d1e579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c847f2b21dac5ee4c696081809b2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029f07c773e4c251d4a38bab3e9301a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712ed60a98f2e48ab1d7e30157c351082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed427f69e52a4d2c9d20ec384d6289eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382c02be5796a3e0a6c02673312dc6f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012267747dafc50319e1e85188603ecd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02de0bc99476478f29514c1b08079c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937d9dfd78a7e2cd0f8dce17464eed487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06654ace9216843f1b8382af490e895088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d62fe15b1d338434e8f562ae16e61589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f3378b109fd0e26f03cace47e7ee990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9364218f80662416095e79dccaca458591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfcd4ead69249b6f7e7592068bc2cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a00e7b2c3212ea2b589906bdc5cb7f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2122deaa14f3fba274232250f5ca0d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e40636192eb673c0868f1a9167680c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032da31f4d63b355fae7ffb4f735496196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985f0719c199c3493de245af83f3bea797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bc4962b7906503bb55b641543b87998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17466ad10e87d09d5d51e40a3ecaac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e359c20022a21ac80a07ccd5471a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6d002f9f592d675f0e5f8978889b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34557f04a3b269e815a515d0b865b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ecab272367cb6760d639638b13382103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523aa437224306a78e862c55f9f2009d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa032e37884ff67154b03952b790713105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bcda1389a15411fcf8e35021d586c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15522b6207c5794053170e6bb997a635107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd5d359c530323d48e5d82d47a27a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed81e07d58ee8c0b35322660bd724d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a80740ec6637e16221add551278d52110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6292a24aaa3c0d1d28c7fb5995d8172111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceae501e72431702545743bd252f560112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff33008dbb5787a1e1180ee131117db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c1677c684bad983c5f56d9284caeba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853af36077f5728b7cc30592f9c1214b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d620bedc1d6549cacf616839698aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf96e5379db968ff1006b6564219e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bca9690780312267c29ddf3b058ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47122b3c8c28c1615afea5d325a39f07119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038c385a85767e04c40b6b24a4eb20a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14868eff3be2ee84588e5cd794f640a5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84dd3d7e6c0e5bcef0fd9cecb3f5135122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50eb9118a7e7d0dbb4b272fdab70a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395aff87d6d0dea0ede1553b1d89a004124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbbbbcb50b2256ba7fdb9602600bcaf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2160a244705f8051538bd4b8e72bbb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3eac956036ec5fbd7a8742e8c788d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f0f4663e35005ffcc46da7884f939128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b250d5ffc0e5f0b5ed50efc7ad766e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32b58f7b339234729238b5955e474b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f2621d8ba7b0dc8f4f78cbad825dd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9c6743246fd5f8e850bbe7bc147fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340d4793c77843b421d11f52c12fdab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1754c6e2881bdfc99bf7152485e72511134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e65bfada988944894b871c98c245e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481948fb86f5a86ac7f5aa2d0aabb01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae193f0b1a0c93f7d08ebf524a68ba4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186aa0f883fb38d750a260045457f5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77c4c28bd53ff7db43207baeaec4e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5259a5243ae5e36f15666eecfd6ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e80536e1fc1ec635529005424f36d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ade8bcadf951ee208a20cc76e5adc85142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d313c4a8b0b1e810fe38e71c4af01af143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdb554bdbea5fe74789910b76bbdcd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3f2e4faf65d0c1ca0eede677f7847145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fe824f7005bbde22d29aa8636d1a6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986e67087ee5f85133a3ec1e4c25006147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b9cb140433cc16100f78f8f141b49148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e957ca491fdcdb7e8af68ae4d02420a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ea34ea985720187185371ef0dd363150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814782e4ad3d04ef23023eb87992b4bb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffea19a406d29ce4a29d7a23b1f3b3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c597743b71dd717af3288b9ae86bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476468da7ce84399f5161f722d5472be154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b120f3ef9987e9e44fdb76db5774d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a893be1fabc31ab933fa4f3a0aca4b7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa55325c9dcc30f9f6495de038e1b19157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c80bbe5d9d9644fa7b8954a54501b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823d9c251136afe4719fdfe988909db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e0e07e17816f150da5be879066f2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869edafebe8a5e0c868755ae7464e00161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467dafaaa6d637a397cf9e2f582335b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885baa3055d24d6727456bb44c52c2d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd5b7b332577983f1a65013a2b844c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcf2dd875cf0792f036e4e7ae2a05d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe8ba29d8854234380037c96135cf9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517a1a7165488a39715cbb4143cc6d4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72de51702fb5462eae83e3549aca1f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d663585c3e85bc4da79de30f18fbe3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb61a3de5553c607c6b1d058a1398a0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42eddd5099ed3bd3386af2d6bd78a8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8eac6a28cdf99dc561c97d45143a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc9f2dc62942a6165a6d1b428d0c37173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8750b26a761a2078e2ddcfc37fb77174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebe28b414b8eeb7eeadc0c881f4cb7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c2170bfc45dcdc959cf99e22a025e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cac0d9339a8b15d83a7de5796593e7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a3b01ebc1250cc84ffdf6129d6689178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bb54e1672330f386255c0f670700b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8056583dd1832d3fa9cacff526124180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9770c28f7448f965ba040431bc991181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d87fb8ec88d0b36fac40c77c89996a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e867e818dc58c972924ab6b805cea8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848086c4d300df4355a608447b4ea5c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb752caac98ca5ef1042af276c6bf59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43fc66a8402f2ed105799de8e261d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92295aa5db88b366c7d9b599a6ecd31a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d815db5825ad198f9307050eab603a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f6d55ef57a9ca61c983927a9ea294189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f3a969f63926dbb58093dfc5d199d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9351a1c45175b2e1926ea95ae23a483191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6609ed045c8f679ea015911e993270b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9bba25859862737e5fabab61cd3c9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4881ffc2e59f3ff1fba5856c8475a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113669472a2c5a359cbd050c23d0b25195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fa5759cfbd3ddd68c85882fe0af29196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03b0422ed76da59ce23592ef444658197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea407baa154961c4d6c0e9198807a3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0260db34ee3a1c8669291801e8377f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c3d34827c9719dbfde689739d723a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3aa76da1180ff06f0c15bff670b07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d5867982f471d37e9b6fd55e684e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffb9930be7938e561289028d13e1b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a3aa14a63158b030e54400599a326204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f6bc7de8c54d848b6943257a18681205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790865d4c2538d880540d31872fc559a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62299edf49cc18320c294ab5fa40ee82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35bece9c0f4e5f23084b9e10a1e5e7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f939081cc84eec36e7c0554378edf38209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197b3f4bfffc837ce1b12f623ea0565210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee9c2497c24c26884b556af640d392211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc4ea39dcfcb14795e55498fcebcb62212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92192974fde591597dcdf5ee4a01f7f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296674a63ba2f3778fdb010790e2be3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0908e212daaaf280d6e8d988a2d088215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f105e3823b496b04a996713ba38db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3545bf6491972de345ae38e845563217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05980905f3163d891daecfce6eaacf7b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79d108f495cb099071887abdc34cdc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653df446ef46e16585965fc7cd60bc3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c3e513fe04fae15932df469aef6ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636694e8b08583c0b234c085ee66c73222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe6c35e2297c88f651f9feca6feaab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3c698f42a96a86f75933b1c1d180e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71092c0e10bf2f4c28ed20f38617f370225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5ec51d50e7d1ee8a61d4cc838b6e5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa307aca007896d8d620e2db672ca67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c378664bba867d95eeebe9244273a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb37335e1d1b20568e66bd3aae11e4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5570776a557e8197861267f1e9cfe6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef72cc9509ff876bf04f8b189f08f3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f81021e341847b8592cdb9d3a80456232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c762ccbde9959a82dc2faa107e6032233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac21ff9cd078a0f8355e63317a16503234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e676640bcb2d49e86a3acb7772aca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef30e2545174bb329198513738d6373236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2be9f0de9f73ac9ae1c1ded845908237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613081d8d942395f0708d30dca50937b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565d894f3c45cf6481a4dd4eaa28673239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac765b6c089e919db9bb7d07e35369c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c064f6f138e989c75347dcaadb21841241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75f4471ebd8f9715cd79a1c55445cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37619429eac0d4a8ee0b0115df2b58243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd508e32df93154a3e9620f0e5295feb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52884adae9085c969f39806828c21c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86352c04c67e2bba5992869f23594207246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a77c6612e8437a52e1da366b670184247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfe5993ac68a772ba8eb711ed5efc3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b0912df1efb988c535f3268655292249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b7bd31c500d200a51359a432f507a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9e9b84ce985f8177316858195605e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824481d8dd4d7df44b9194d945c2898a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42729c46948f6e76c27961717e5b5f7c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7baf717a95b1b6299163a4a024d69254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71ce2a547562035a89a480b98f8790255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa1df80e4a186dc3c559b5c19152ab9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c300437400db4d4a3dc367ebd6df65257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdd998e30f5aa28d135462eda6462f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479251b705effbb199323310d5d9cb2f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72feac569c75c8084bad2cc437d905260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed7f18824431454c77c5a99804147b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79955220022faf722c591a572ecf938a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e8ced182f88890b73a05473e642d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33d957437c8f45f385514d688fc294264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112ed68f4693e15ec91db09ef5b8218265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52e4c16f04f77557e1ebf72229c877266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541e43a07b63a1d0a276343cb276b9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea1d3687a064d586d7bc5d48990701268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c1cabb83e4622bc15da77100448ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30998ca59f4897acf6f17959adf91e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abe11b1de95f232043095b61cbc07f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826801068b76de28aef434b2587f86e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae150233c74fa1bd6eb3cbb172ee966273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a788b63a261a29a3300dcf21840574e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a2cb87b604cf7833fa0f0f673c280275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc7a49433a04a33da1776626cb17ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e172f5d824e92ed707b938bc6059cb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1d0edfe59b850b1ced967e9c44ade278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a05293991440e8b3ba5715bb33f67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f943c57bae906e7203eb22e354e7f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d945c72cadf1e63e2104a0387cdbe63a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663cd10c85a357882dfa014bdf876aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0e6811d5c5503e4c315b18429a254283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90e2a323620e7f3663209a85208c26284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbcd3912ce81ec2c3e62272b8c7e78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209cc8db430ce400db566f774a7f7fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f36f466bcf49e2b8707659f671a04287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3998ae268c06c0553e47a40c962197288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bfaec91edcafa6c336bead8af09d07289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9361db92f37eedb4172ddc7ddebc54290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b788daebc75fd60493d4fcd50b80814291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a921c091a1feb342c8283d8453adec292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c6f0f2d953a45cf6eac8ffe82b598293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c4f994b25ac4b4ff31d8279fa4534294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd02a196904c988ac702224bc2f598295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e3534bea8c4dbaf6960b9a8d0d5cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bae4087ea3b076a4570dc7b7ebd005297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f7e3cd04a873776cda0de8cb37ff1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db70605ec8453ceca56b2713d98b43299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab039a82aaf5aadab09c1e36fe75e2e4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d5f4324ef230ddd5689f3c561e780301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bebaffe0c01b809ecd097209be1e106302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6f8aba09e7c9d266a929e68787e46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec236be7872595ec045aa8a4dca8be304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14254abb021cd9b8801482e36013c43305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b1e78740a4750b6736c512bd7f4ac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7fae0006db556454b79067135597f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc96c5eed1eecba4bc79ed6c63f41d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8d4f58b859487aeec6753bf170c6a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4057212e58300935d9a8f2cee605e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3f3c8d199118240185deef38ad30d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13808335f4e6450cd75c54646193229312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49991182b2cf2bc0337c1d2efb000779313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c0666e4df45fe44e0f70d4fe72dd6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e72927b5890e13e92c29dfde1b48f0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2eca7c89c8223e2870d1285f6a6ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3619535e563cede5eb8303915354a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d48ba5f033d7fb818713473025730318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f0cce03412e75443256fe7c4ce816319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ae1e5e8da68aed8538bffa8818b8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc65d55a7fc2c9c6d6f8d6be3a37a2c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd80c3053583ece5e70687f99968e00322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3da99d2af534821df197fa00248a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19263427617fd0096b381edb7d24585324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebddb97e1464a69de8248c50248a67325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb215a9621a8e79ed75d854f13d3f8c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b2ac090aff3b6a304fec80df17fce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ec4488bcde264dabc04ba95237e2f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655b10982125f438946bb614ebe34b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9371b78ace027ead0237a4d80b1ea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742146842732cd5e9bd3264d9c5db2bb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d050eb39dbca0060ce28fb6f88dd21fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894445b85db35e65df4f0541a995607333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b11799a8ca9ea8d70275fab70e87b9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723327a0385b1b28dfba4299e7926be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df55858b05e6abb8a855eaec3aa1b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e0602adfb7ac5a1792778f0985e48337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0514f064f006a1e48d35730084ceb9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a5ff69d5ff5872dcbfeff7a1951ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dbccac381c5672a7d260e14f512177340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f282158f40f86361bfec23e4f921cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6981fab92ac3affbf2f370340fe56f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c435062d1b9679231712312a4c22f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d7d11d2c31679e42c01918ad07fe08344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d57cd81e52d88eb6994bb87ea1ba71345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf1d93e0c0f2e05a7358ada1a0d14b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bd0a60d2b0c80dc5c345043d14f1d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074e371511650da1b4863d593639150348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe5ff1a31fe83a29972dfb44956e2f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d008733934606f9612476c59a1d1f8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127afb0ad5ee24f4ae1310007ab13c0a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c9df5de5bd2893a6d78839af62eb1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8f647c0558cd87d5d3b376390fd8f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec6b10ce0718d80644a05f1c17a63c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a348e453c02cb9d1d595930daebbb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816419d3356e6f46c5f35c39625f3f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c4579b0218090ecc369c302c60469357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b925d52041513ea87bf7b330bfae87358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd01f7b6974324dc29e6b73e8d624a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c46e843a4590c4f79d5c731a08e6a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b2c6ccf430b4531d2b43d4a9aca43361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288e23fd3c72efcd6bc60b7f3dac139362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae70020802c556b1da7a7ff87348b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2c27a1dce4823d8cf305b9eb19e81364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2421306c3ef136d3488bdeb7c4c5321365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1133b114520322389d32348114ae3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49595c253afb3bcd857c9c7a6c79b6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc4ee665d93e112f871e23712832376368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf378710f1df5f986363ee589ec1772d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552b7da6fba9afa283e2513ce300b72370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763bf854e624ea96f9533c81006d43e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec369775fb5d4091c587cfabc11b068372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310aa00d2f07b309595e4f4bd2bea028373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d6494cce95d2a7039d04a64d93a6b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7718e545ab6418c296e901a339321375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a9238eb01ba1cf433900427d8191c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b2d0ae43d998971a3ccae95a8fad4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41539e0c4e22d11adfeb12d2f38d5b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb45e3a878c2504cf65a043b62eb02379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d55e627ff222f8aab427c11e31296380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90589c688d912a61687b063b69e59f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b190f58596f66e1297cb04ec39f968382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994040abe4f6a940ae948b3ee9f06bf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dd5b0ba504b7cafa150c82a34db05384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d42b54bfe6b2a0641908470e82529385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36bf8e71ff72dedceecb2faf523134386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10b7ceb894807eac6b9bb866a74815387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b1832ec3ed3f19eb8204a5ceeb0f3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085b93e51f6e4410867ce0656e54aa1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b69524b3d57fd609794e20ff73363390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a954c8c37413ecdc2bc4ed3d9eec5482391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8b2c02c1a66949a1c62092d455f39392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e673114ceb309d555b3e6cc8aa76f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98b9131840169f0c2205e49bd983ca4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4258758e195a4b39149bdb5df6dac54395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5623a0e5bf9b2c0459212b660063f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba00e8fd4171f8d07479d745c00054b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8bf269c2e3cc335953eff7cb67a93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ca445f9c7564874e5133e248c0600399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e7525c86f563c2d9b2593202b09ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2890f60f7d645e018dd96944cdc7dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b18273c013ac266d1d5070047644f2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f394902b71587306fa2ca5092917a7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ddca727c0079e423b6382f12e6399404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facde54243720e76770078272bfb68d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92cd9dfc15b87b9f2092330d6373d9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4ea6d5a8d5eff66493db801a79589407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3159df36278759c4bbf34bb91d6f909408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012596979979a2f6d859208e2dbc698a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece9f8816d2babceb116140b038ce0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd567533f0cf15e1d87f91973ba21cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde9cf58aa9834998e2b9446a933d3d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c07099576e13711618c09ed00f3575413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842c911c35c523799b3d27e7ed321ed414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d46356e7148f334e21036a6229e0a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d8bf481fa2feaeb7e16fd8aba603e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd8f61dda44f6e8bdd4fa4d89670cc6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada169ee013b1a4157bed6c7a29ddd2e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a6e4439a4226c029e41424b65c47b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d54f1c9ba84fa70789cf058d1f95b4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663dae6511628be6c965deb8492fa4d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1d35d4a0c715bd148f2ce7c4d6c19422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf43363dd39d4e00baf7f3b8d0e3ed423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f853abedb6d9ef73eb50db93b2d13424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e34a19eebe4df84d2fc2eb2600282b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2937a902e1e50b64786edb3c126c0a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80615ed4566328411c1e22ad8ba2cfbd427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f81c1aa4df3ad54f9ecbf3cf7c9d7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d48874d97fde385cdc914e953be493429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b57c82829c62700bdb00b0004dfe96430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be56edc27e62017823a9bc0cd8e8bb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a628251ffcc18e15fdf70e84fc481432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f0e071f4c5676d54493aa5f1ce815b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baac48020ccf883e04a746be0ea493f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f27a87fcf324e943b6f371d063b85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18c0c312f9c0336e9c4e5f6bc42429436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b776c301e43b3525fd21c2f19396ee8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d0d10a16c9ebec62ac3b43f87fc3c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612feff9103030c5d68578d61bcd9922439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db0bdd3f58467ce814c871dfa1c48f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153ab11248ceab70bf468c121cd706c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a7b633eab33b8ab0d3052c9e4f0ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85518e8a00dddf98d7ddeb130ce0d714443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9e19b5dde348ce5cfbb62607cf86d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90821d2b2b87e248eeeeced682e876445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a7fb6347f84df41f0bfb16d614e580446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd152cf665de59e970601fd6054172447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2137f6f9a1ac5fa1fb67bae7ae877448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81132958da43fd4f6bc1c005425f589a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50371436b39cd9cf075d5b25091820450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82385d82e5a8d77ebe56c56930a736e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd740ed601f8209e513a8f092af216e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b873071095bdf75cacb49d51067a0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047a998db6e4023899b8644d975f7a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951e305e1aefb5b88f9a1c16c639d39455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a668793bffd8fcaaf03d693eb55f9b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36087e708b39932aa1a083b7ece993457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c782420976704705146d4d38e6767458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd0ad84d4048441eab5db96615c860459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7ed3ee08012ef14ffd708264548c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f85c6e7d0679e6b610295bdd78d22461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ff3634d2771ad0f5150c6bebd92c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e84d6a932e8ac89c7c07ae2b643066463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71243491489b404310bb2d086ec400464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27adf96218adffd5014f5fbbe87214d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1432022f74ab282a1c9a4cdc9417a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7595860dfb17feaa58df99e43e75c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c38c8eb87f1e4f0c6e31b24722e035468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec863c4f6d0f47bb6b73690d9ddebd0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed65f5846f9c12a888cbd52556e94d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288830d510fd39ffb81f19a6799d6491471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1007c109bdc9e0c88f6e3ca6ca0f99472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac486fb632e3fd2d1f5b9b5d1008ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e23d801131721c764ea78130a74ed0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f7ff19400787476cecd60de3fa27d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a4723abce6889003515522f4c8184476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a9d4d7b4840213aa0bd8ccd6803b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385112486c55b01805cf527834133a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c91d0aac25cb69b735e1564c8f959479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14c3b57b82369a947e15ac56589f2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503ff1aeabb4733b01c3e8b582e7cc6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418128eaebe22e7752ef40e46bc20d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2547c5a59a6666dba3119f76311f36483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb4ade1770618c5754b4b07542c0208484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8abfd3bcfed0cd294133d8ea03127a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069f53157f9a4541ed5dca5d668e0fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab22bac8f1df02abd88a5c39ffddae8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08d9828ab67cf5c6c799a27b72ca6c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be5de01cdc986210458f51475b466a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963ee8725c52ac34e3999621376ccdc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177264575731a679f9aeb632aee7ce74491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13722639dd8babcf2cd4116ac55c655492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90746f1a58e85bb5feaf1298e052f028493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ace23d8ca739b4fd5decab39b37ed494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80473b74b8121b6ddebe295bd248c26e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bad95a830ba9ecc3743d46250f4892496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089993fc6b1fcbbd21625e71f1f0ce0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96727118e8e2a0641c6747cda7bd2e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405a9a7b25f0fb2f03b57bd42a89be7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446660788aab77f9414835e6e525199c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846aaadb568478e477d838a14a1721b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e64817ff0eabd63e13f0e676d1b5d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df797c04f164197e20e456b7edc332503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabaebfd8c22a13d9cd258689d20f7f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f1a95bfde52793bab061d3578311e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbbe22683e4498863077f6b15d76fd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455f6e7d33cdccfbf71e9f5bcd02a59507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc52f6722a4db3e9efc0485815b4d2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee625bb338acbdd8e5d0ae005b56e2c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f949dfb62e14848d1c76f36ab8a030a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070da6a39c8ce5557e9ccadaea4657c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3efdea11fc341480523e1fb8cbba7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f02365198ee399d4570531348fea0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b2166057fa36c7cda9c4a8794df90514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b9053ee2a904d3a26cfedb9b707bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1270b6973fdfb01368bc2da7d0196516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3b466a558e0d3233d16de592c2fe5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fb86bbdfaf903e9c7db15ea2d7f32518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e25d37632c9d4c3791bbbc4f3c5038519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9306c404b37eb48d73251ad1308a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd091a47a3612ba7eefa9a94c4c8558521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c172fb0b71b10babbcef5b017b68c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e82e14de4832f5a7e4f74ebd1b461b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0368532adf7e67cb959dad809ccd44524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c6f808e9193f7773cf1046974f25f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1aa1c9a24016d02de6135d3003cc88526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd15f54f3e272d00668de669878655527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d8a56af608cdd480b3d1adfcdfe8a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4037b364ef6d5c12fa10c010d60bf4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade90170ff4887efd9dbd756160a7a9f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bc8937104a1cd001782b41894bde6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b7f15760b5ab7fa0a542573ab6d2e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdb046d89c9cbcb8b40a4d03ed1020533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa3a4cff3a89aa8a0453cc74ac4a1bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc89ab944139505133ea7cb906919c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6fbcf9fe4ef857800be35c1794241536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b119db2dd5bdbdd9befa973a4b565c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdeb1b8a3a3484628a0cbfcf2b52093538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261556fc4da11063d4425e57fc263cd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8274a937a2bd2e0b3eb746082527d07540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f50d39757c52e0fbae3c0ae9c87bf0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9b67cc37ea5543503288371312430542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc433bf9c27ad61fd1c0ec4c4c57b797543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c00d28b69ec6888b25b700bafb561544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab34b155ddc370782263174cd3d9b8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762106368e66339d341f9d3438abfb59546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f07ff85d1696f8f2c489e61f890e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882440158673b88c78607b5e0125690548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e61ebc0d0d84e3323e4e77cb71dd27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8e57755c47f640c2fa5685e615f4c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31d2738b52f32166057dd991bddfcf0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5589441522a257c4e2961dacf2219d1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc4eda466924ba0e95203af0005ae8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6348f1e2963c295feddc6a14f8dc04554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8cb3e8cb138332247ac508c824e02555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84ac8c2c2b977c9280a486a72a0512556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25093f5b4be7ce0ed230d46837318093557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84971dba5758a9059b0558eb1d41e48558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd2c11592b6e742fa854f581d3cd26559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58b323218ef62ec3ce5f3a31fdd43f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b55e7c2b2022d2c0c15ba6760bd8fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7bd1e7320c09feccb0f4662ac2d88562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22611fc2f4c0d0a38c5b75f41906e8a0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2e705e323e8fd7606bf556962657ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713cb81f464f4b6e7b644e843b95942565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93d30c29d42a13a6229a2cc3820e96566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b61cc027bb67b5b65b3ea45142b42b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ec340d0e2f6ed768ae87a1b222d73568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaea8a9b08dd0b7fd505cbab3fb6c46569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea32e4f36644e0c287ad4229802dfb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2311e6041268e0d9562456fcca259571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b102b67fbd73a958ac3a0335bd5b89572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccf47e052a9a310f4bff6faf98135f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bf60ec250adb02849d108c7a185a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1082e4823e7a23e617fb6b9ad6859575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c9d2243cf00cd63ec763fd97c634d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b77e524ed2b80434869cddc715324577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6fb07f56f77dd803fae8afda77370578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f54f82241450cbb1198b105904ce6b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81cc63e83ee6d53b320d9c17e00ebc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6843a81813e778503964568f8be857581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b19b26beab795b6fba54a7c95a762582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a85bd7086d771dfa9f6be765a36102583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434afa3dea0c68ce7103fabb4787403584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68f4a7c1e36edd1e77cfe85e63a229585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd0cbbaa94b21a78c031e6180e4dec586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f530e73bf9ee0d2ee73b09cde13ed4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29837684dfe5f9d891fb79ba026f8a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d1a7ab943667a69af5039f46eab49589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dbaeef6ce0793b775de79d9f88a23590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badaef807cc63123eb2f2e3fed05268591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536606c3d7a2db84ef7f88b41693d26e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc220868bf7dc75498b684fcbcddb2b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575dbc37e76ef3bbe5985e136fb8a38594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb8379a2857a37c82ff06137fa353d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2111831333a907e52462efae16cbb9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8949892833ba1c12dbc4334a70c4df3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42734e1a7b06133bc823bd9703e6363b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4138a96101fb03422c691276e11737599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dffb8800a02d4a9bcfbd19268114b8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cc286a900a267d8feb7e51c3ffb54601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a08bacf7a6a17fa737a98d75592801602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc20cc7e01f0912a2597f3c7f16e6c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89173e0311fd9dabbf5a849073eb50f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6260d223eaa76c99bc53aa5d330876f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2d3d08026d1afff7cb9ec630575191606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde7e7a08fdd439e8e2ec1d4f1a21d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6acf9c937494ccf1cc7c039e6ab15608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46f26055d47e31031c002866428ddb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d3f84b67129cb97151c87593c4394610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2b3cefcb0c3292d49c25ec62b9cba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da031442234ce843bfa7656e39cb0b1e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ac0184c1088ddc6b2877087f53773613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e5ebaee796a316d5e76025d430605614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d7eab4d4394036ef19eb0868025c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2456e00a5abaf7d28f5a8e5f4a93d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5e3bc6b0acb497b066ab3e0746800617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b195259b39321af3466412111b50184618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f57def1386fa4c8860a98251a0db7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b868f195a8704d28770dd6917712fc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6f67cf83e8db8b07e92b417b86254621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dde150318c28337561ee8dba0d1be2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8779e96688701464450cbc514c95040623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9133a2788d537215cee4f53d6ba4a14624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa00a1206d11f3054b4a2a9c23b5f8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456c54736b0f4ddb275768c461a6f90626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef5bc1fa78c3eccff25d7b9dab5d297627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f873d7259aae783da504ffa03493fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b65c82910729de7c6234a2546d5ec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad006129dc35938021f5bca9ff44a0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da016cb5d7cde2660c0b5b2101813f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc947543f967cf8ce1bdce0d000466f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cb8383dbf1c9c2895f6eb8ccbf198633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5cf65fc0d764c5f6f6a76d26ac428634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6bb39f0759f18ca59d3fb6cf378f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ff27d8eae94696828bdb02320fdb3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8150c575a9ab9c644a9b5a5b33062637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1936920c79e7366b7a1a15a0bbe2b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcc6b24cbc33ad1de09dff1e9ffa8e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce698be3749f17454af7d8b2f27bdb9f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15fde8cf496e2e83b1252d9b5ecf56641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777400887817911a9175cbe27918f7a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b577352570e27c57d7cb55e13cd8c4f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a577c0c455a35c4400ea0d45861440d8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76b2be8687a9f353fd602cc11b4c60645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9842b1265e5e4693c3e6e8b649e10752646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16191d0f104ce7caae3c293b1077f9f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a50a4756643bcdc2c8bca25b970de8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97089cee77d8391ad45893abd66bfa4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f25686d812975baebe60dbf55a7ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ea8afef3e0ad58b0991e3244ba684651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde314039fdd8927c1a1b2443c1f72fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7348d244eb6c5ee01a4fd778dd786ee0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602d46d635dbba073275d69582c6f13654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73c48e3c4b5c951dca48874163b8e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62cd772be2044565fe7fcab29ad471656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a123125d119c56eab093ebbec83baf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cb8a2c1a5b8d086ecad13957076e0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07d4f2a0f6267a9937ce353f652200659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4f94ec5863ea1d3f1a5c5c92c75fad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968235be74f61fb917c237a769570fff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cb4538ef3b273480deba8f58f2afc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6a2e35c4f885fdc92c42c11cb2dbe663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab238b84f87e60aa249033605ba51222664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f397c93fa9dbfe608b93b641a7578665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17499cfa20da19af3233abbe7c7d96a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9787a050f3e128dd7d428cabb0f6aad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ada84d320d2bb6c8add9b2bf888b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fcdea61c5479c18da17b68baf1f57669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42b93734417cbcef0787a2c306a48e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab776c7b759c1f9bb88cb33a9116ae4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f65d8480baa8ee5d71989a7ecfe746672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa905f737776724761c84cc80bfab862673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bb0fc1a011646caab6e08eb5c95df674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2b3d71327ce66ef4aa1586ebc6b13675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b576d95f38a61cece274b3c21ddfac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c2e9453e4960ab4d12fd4cca6f534677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2bedd554d183953a843b64bc0702c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480e8a7ca6172ee056a8f39f2598c5f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658aa9afa2606d351494beca388f052680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67eef703f3e2fe82a9a3a38b11e8a7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88903b0caa646d55ba6f26b1232db04682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9b7e0c8a190fd1e80173c1308dad1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb044709b3d744ba7057b5ef0747c05684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e94531d09a98f076c14fdeaa5df51685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd45a1709f7d145bc32fccec9224f49686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a487333e37d3fa31e3d4ee10de81d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0619f1ac9693323da62f751de3daca1b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3822dfcedcc96877e7d1f571fb901689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4800eec96592caa72899f3bec156f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60adf0dfba7250c9498817027cef09d7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03bb9201f897372089aaf682b31c75692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab44d1719138cdc1756fc482841963693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19af710d156c626d357de2e096d50f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdb26507462065209065850fce938d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ab1eb9ec09765c759414d1d1e03e6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff75d57bdf6e433ab9548a21e3331f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5180c7764f24bcf3ca78c591c15413c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0a3842067f143b0e9d0964707403a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56235f650880ac2dae2a331e835557700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d2fc3b905b31fdfb29bf85d3094c9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea3821fdc558b68d271fb5e6c23795702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f2109a002c7eb53d6d3f5025f6548703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249aad0e218ddeb8a61ca97b4dc4bcb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f4aac6ba96c9892bb62c2138fa527705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ab6550336069b7730104db6de2dda706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f2911a5cd1e438d0ea0f053b50ca2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ef4d7e715a99f6121eb3766686b7b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0b584ee3c8bf8cfec4c73a764e997709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd83bee0d5f95da56d6dfcd055a321b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa532bce47ea3e9b18c08d091e8bdb36711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb838ea9fee33c8c2f0ce38b5e8a9cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bec39efa760e09a5c088c9a5614e4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518569ef2c0692b90c2a5ba508e587e3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc41973c699a0281c93d5d6d65bf32b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f9d259a0e2f578c9dae2328573811716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c4ffe328b533beaaccc11f442b2b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541deff3fc437caff93823260029bf69718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf725d5063b98983a6f1ae534739531719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71311464ed3eae71c0898e0d72b703720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd94ab253ef0b94d1ebc3b0fee213b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe122da02db018f74dbd9e13c6318a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd3bc12b8704d2f46f9f8417b9bf9f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9593397e531e35c66e61be1b2f7d8170724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74126d23d37c4a5909198e6be62be1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb028b81d8d6db2b93211352fc057ca4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517e316db5b75d2cd0feef4966fce69727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524167c2214dea02e6e8cbbb5e4708a5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f923903b9dd6a69bb8ab5d9f44063c0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e5f059e1931840784b1a0c1aa5b442730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7f2c896734aad7cb5878917b33b49731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f05351bd4ddcdd5a1ec56a41a2e3e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb40779b3e280c215e01d110da79ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d950b6338dabca6d5ae387ab057eb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a748b1efc7a5deda9c41e01cd502b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5f3e266ac73107d3cbb76d99bae8e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64004fcb386ee1b7aa964f3df023b1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7eacb30e029a1c226e364007bfba5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacfac5f1694a675a4a25ef4a1ef614739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a804e9d6c7e460bd672bc9b410da4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b0b04c2f14147d6159846bb1e02fd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ecb20427a585c0ecf2542ba754671742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea594c2ed84a534d4b05b86c055cc378743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdf79fdc7406240668d29caff8ffc5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3b6c0f2e59ba615ccb8b06f929268745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af281afe6aa442bac27af79278efab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c6a5c999ad0cd447c9ddc970c3d9d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7ea7dc8b59058cbb196e6a7ca9435748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e267659f20254d79be802463a7311749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29e9928abb2508726b7efd4c385ffe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c025d16b118ae3cdaed222c7e4700751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1f9a82a47e0a45488f665ca72793f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094b8aacc18e1383bd37edf9c47eaf3a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2109a1f971f9735fd0d94b0276975cb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c581289fa4e95405eaa7ec311d82793755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33e06738440d3d54555f9ef1f4a7a3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3e9960f9c513a51107ee84e7fed66757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992de5ab0608554ba8905a0ff5e4017758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a1db7fc2cb7a676633eb01f4eee28759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>