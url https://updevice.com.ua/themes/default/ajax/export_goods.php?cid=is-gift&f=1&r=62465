--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92839be0362451f28aeab41689e6b69a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11d0a8dd5f8bb53c5e3b74ae5ec76d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fde491131f3f09f5178fae3c54d423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632e3483803926f83a0977043b4b4dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f6b509cb9ee7e1ed9c10600d491895.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33991cb8a1b19fec2e8b9d528a76a07c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7249ecaf9ff9b98d88a03b89631197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3368e2f90106c416fff2ec73ed9f7d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fce1475a3a2d4321006ab0e57eff79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40113deeac351fddd1b58d5851abc410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8f2c90c6da281b08779e7e7d5bde311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cab2baf8779b28342950cee9b106a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff4776807ea82cf40a5ae79fd56fa113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a2eca2262d80edf6d0d6da1d6f49214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45103359271a8d4f2c258d82a6ac8dde15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b4266f74435009b98e1f18ef10dbe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00bd9e2ea0a117dcd70495e5cd207817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30453355ff9906894580dfe1540e30fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d479afe836863b098275abc63f52d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7542673a11b97b6600742fea5148ce120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eefbd6018ea60eae1b246eb27856e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd83e04b6af3cd5205104abf90b5d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af85e9a461abe3c21e413346c8c194623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff18819fcc85414ec3c7d5b3190d0f424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a862d7691897dceab8a69a79e3dbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ff627d0d810e3aea2b12d22d978a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e3ff20197620670158950dc44abce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a922d4507488b3aff808daaa62f54b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9884df9e5c4b76cb664ec81a64fea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a938359c1f9bc16999f08c5ec5de730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512b5be34002e3c02d23b62fd692a1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5c723e0ff87a6f5812355b4bfa69432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169007048d6ef4729814384d662727ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda10d28fd0ace0b0e2b1cf6e0b89fad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd356007ca45d3c8756c2532abf61a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690f54cee8d7d0f57471be17c83f8f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b2ffbb2693b30ec2c71614295293637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d795ad61e9ad5296c783a9731a8d538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc7e035cc03489093fd337d3b1699139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41189daf53d1d4c390e042003a9bffd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82502f1eb89ed89279402d7bb8e6c34c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101c290d196d3cf5070802c457802af42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c53b0ab254ff94f30c1d5ba141065e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd1d75731db3b9e587758b8c06833b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01c5443f17d19d2933c62fe4d0d45b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0c4c061c6af8d9ea652ae2de07e7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a8beb7b4734172409827a4f9d4de447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024968c8a9f4b39fdf7d36ddbb6f7d7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b728296eafca557b4d92c888c14dcc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d3f7f40ca46511fa903107e6cf87450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433bf87b7d1a01583504821568a38e851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d99af6c055c2f1c8231e5df5325e2352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fc5fcb974c093b67d062172bebac453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2c53f99a5b2ddc9525c2358f1d9be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff22556eba1d7785614d034021a13ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf09141eded770889da6cfeb7ec64a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e0a104f95c23d31166a1fe4ea41c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65109975c95b2d72f7c6bf8dd8caa5558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc6830217fade23db076949a9ca43e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0c15a807e6cdfefdc1b5f59c22edf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75880f40da057af6296af32d4f235e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e30589f5455c6db1c5e782189ffc8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7732280756145efa5ddf4c29bbc5863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf0bb35ec8f7f21156aad43e97412664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5c6aac6d2e1a0afebc7a3bf190e7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8c9395235bd0b55691c7d7c7180ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243751cea0f7b7734253812ebdb430367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0b6c735f4e4836296fa1545d39a0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e1ee6023c9788751704630f6f8c1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220eb8b8f6de733509cf42277c32e6870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eb826a67c91f9959331acf6abec1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513e3bd307311da1875b4b4445768ce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7dbdfb254ff24746c2322ff7a180073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa411f88b2500016c25b7893242ca4b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e75f7e698836d7fefc4fc6cdff97cb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448ee5e31cf2103d8de01a3880b6da976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894231d53f7776930f9e3e8c3cb27af277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19e8845031ee93cc23a9e152851b8978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ece68e5f420b139c75d607e675216f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2bfc881b8987a87deb39abab5213680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020995d44ee55a81b058192b8baa943481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b34a5cf3dfe56c08fb5c4aaf1fa6ef82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb70f2cda1cfa83085c9bbcfe79f6883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584b811ba4193a2032e2f47eb625bb584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749f89059fe53fcb94a0ac246da752485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8805f2de22b3c60cbdeac34474a0fa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c337734b640bd01d8f45788d299d4987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5a2f52d8f2b5efd2f74298640a51588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ab4bae27e8e59656b79988f33405789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8620626872e1fb0a3939dcc6b3c570290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747ccdba811f3bd2ab842788f4f47cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf59b7cf0791fb9de0d60f6c8f66d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8930ffb0cd2eb5d95dff1158bdc3f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794f0a15b76977af57eb50da38d13ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf2e5d0d86a167577cb7f865bdecbd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a93dd5852279c61c4d2fd319dc581796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b430dd85e9830486b68482d111cc997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858375aff0ae471429cb698c7c21a6698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6c3a763dbde2552d7b97f52714a6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300f3336b5be5933f905238f6184fc1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd1607d3c8b5092d94ffcda0b223ac101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38657a078effbecbd67480c10ad43d1c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71318ee9ea9c5d8898321dc2dccbd644103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4946b1aa56e0d911cac702e7f8a19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509ae69c0b3f89fc46f23d9d69d570c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af11a5a4551f163713cef748094ec03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d3e1f533f294f45f6fe3832fc37e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba99ce3dab1fdc1823d7c06a8d28f30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed686a7c4c6e7ce07d4962d0dbef18109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dbf267c5f638c3a82b0a7cb1de9dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704026ca0a7ac54d15dc7039e54713b9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b3014da3acb3f1e8161ad786620ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b943e40d6b58d1c5ad422402904e7263113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc09d8bcaaaa3491ac4919ee8d188bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb79ffc8e8d82d1a789d23ad293763d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cd145d9d0526ffee51a021317fba2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5564508a1141904cf00027628b774d6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdc2f5274e81e570c39b9580065de5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202341fef72fe875a4b06fbc58c7a3c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b463299b72e099b60e46e1d205c26120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98e408719a1bb97a2f14fa095f3bb8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbb20e920cdd5f2b08838521909c3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa30613d43126dee79a6f90bcece44123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed18d6f0ae35eee3cdd4fa0a36a513b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df240cf1c2522eeda25008efae5dc7ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f03d30233c3c46afa1b03a1d31d55e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fe53a964b8904d7be3f7e16545895127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45457bc484559c5a911bd17c65a72f9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbb9237bbc1c0db04ecb8e79252486129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824219995e1951aeace5a5ce3dc88b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd806229bc9220173b1f0a8021232420131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b3e6df903d69eaf37be26627cf926132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec3e460f8a0bd76a1ce1d4c02bee60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2f68e70dfc3dafe14bc66c806da09134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc83c76f0d3701730a884878a321d5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89858282b4a54ce10fe9e17431eaec83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8f6ecc950288a4c6ad5a22f375891137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9fa4566f872252734cd4251439365138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a753f76de218aec905960c4e16f3112139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae0e1f3afc68ceb998ab4d6e32dba2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a909c8213fffde42fce0ea240e2e5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fea19419eeee5428069aa8b24dce5f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f55a028fd23bf97aef264f30f59bc8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2391e095c16cc8c97d3408ef6a844144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7edbddd669119a2827907c72ea1f4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d802e3a1428125e821f3510e573a67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7b32631c39621dd221e1af697f37e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0a97806decfee3dafa71c881f33cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284cce381a2539cd48ae420c056aaa61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8058f5fb3adff9375291c17368aaa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5967ab8a0ef51662bbbda37ae8151b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0114502827b1197896034d1a93fa8fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f61010986d466461b25d6bb9df327153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caacdbb89619f48a8ecf786328ac0fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006ffe5722555c72e5de03d0339a4b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ae64dd2471b2fc20a07d68c49a5833156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54484ba4e2833a67bddf7bb1882d2d95157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b0df41736bd441a35e9422764266d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a335a8359db6ae3b10883914ba6407159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7584b8618aa5aba75b68bc83d37a4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2f4c28c22e3c36afbb1dbf1363785161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f030583c1f430d7f8732273cff1df461162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde90b5d67590125587af230c1ce330163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628bf5dbcd1746ccbafe5440c3a35a3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d69d72378c4222c2d1bcc9a3f1555c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0254aadcae767d8d9dd7a3ed87d866fd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89e7f61482d0b5b55fd81045c92e77167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700801bdd31d208ab80c9e1f3da9f0fd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd4b8af343a0b13e50c8a7fca5638d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a736b9d8912df989b5c5906298a2f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69431ef32bafebcb6205311190117fd1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626b04a06965bbf421bd424b16c63cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703003d4946445974668a7e8e0dc823173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f621685a2e0881f9d524c81a573549174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559c4db7366a2609e8ec7fbccece6c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b9a890d60da4160c99da98a031b12176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62227e1f3bb4efa303175f8428d620177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f7d762f38fbbcfdf64bbf22e3e928178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e007ab3d6852e5b57bbe9f9d30a78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6431c453c9d32e51d1e9509344e1600180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8deec105b172c68e92467911a9558e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb64226132440db89d1439f71e8844182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37531b1104dd3016fe76129c9b20d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39cfd1585ebbedbb745cece443eb4b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13338aa88df39b4ea70bbac8e87e37c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e690e7d3e5370dbe384feea86175c2d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6121502346e2d09929cb49c57f6704187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ded8703b992193f882789be2067771188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe0fe9e375ff0d0a2a3b35ab6814e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d2ddf380c37133a3ab3f9fbdd3de1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5859ce4398fd1688b46e88c9ae03c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6377d24c982e4a97ffbb1e2b7f0c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3753e00b9ad8d04da86ad572e68a874193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df3424c4e16b4e9c8aa3c315e06754194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165ff4041bba559518f1031a788f37c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ffcc20aaab23fe3eec95e37fe8e38c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc52216be7d1f76b378034721dc453d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f7204318bee6fe6e021ef697dc3ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975de126596e12e503bab73b6de156f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af6e92a517e1cc08d8b401f5610d3d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f1e0e07ef19f92940aa076f09d5aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b40e01760e0a46a9410fc31678dede202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22feed50c64b1a5a5b3cf4e05519905c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941ef64a809be1efba396bccc198345204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a626dd14cf776b799fecb6377deadd1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636b6bee710e825bd86f0a65c3d31a4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345839ad944727649865e4717e939e3b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9cab4a1ce91a865bb1c5af571809a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde031e321e5be71657d3096706fe5b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fc389e26b85d305fc038daea34f2f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f624b8e9aa0962ff6ff1c49872155b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc25136aeccddff6307f3e8793cee1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b91a1fc4c3b7128ded7e23a22618a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3411cf0f26caf3f4b0d562bdc931c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fc13836aa65e1a9128401497dc094215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b79bf3cb8411f2e18d4dd7c2ee736f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6c1057ca99b49445544fbb95c7ec6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90fc608531946c8b0d9c32127f9890218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2299ba8bf3c1469b93ffb41f537bd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba760cdfa7e0176d6d8490e29e63859220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fd973a48ddbfb63d49dd38c463bbd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ecc8302d5a324a04b3ac88155903dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b3226c771700f3ebd3843925ac1a1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25a43fc07af06dfa1ca9e4f814da8a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79759003904beb572a1f2c9f3a39671225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4905c6f933ff519130a323078bff2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831d2778ee4a3c3d09ca14afdbc4f3c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676f5a9edb2a807c4ef38459362d659228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f067053fcb736917cc49f5b1e819b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c38c3825ee05471881cb14396958f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce1a4009d012129150e81ca6f77a38231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133f2e9341499931c00b6a74ecb13ee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219f0812786d594cece6bd23d723abf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4cb2da0f71ec891705f35fca54e583234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a45619b22ed84e509adb203c831521235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da85eaffc1c877d5d223074418bcddf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b54b2779a7d3a8870c6cab6f4e47b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896a7a5bc3f9da869b01df71dc89345238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308eecdff32334c1a1d0e46eacbab78a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a29a44a19b220d00c88145a9f346e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace25ca503b53b316e44cd7a15304c39241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e26a798fc90a4747f353b299fc1092242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96227413ba3e6667566878392b08e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb8b86deb2bad722af8167525cb8e4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0409abc2d91d038d544694f3c305944e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729a03fa47bb57df6e03f26c6e832d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ad73489ef646f217ff12c55582964247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b2d6a5642e0078c42e5191d7d7078248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d07fd103f6e3f971c50e4d24b9849249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28338142ce2943a90c0392f63496d9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c851f024ab1e712445c0e6765af657a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563a86670ca3caabb9fa980d08ed087252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a219cefb2dfa72a9a8057ace4bff189253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a876dc3d4d59ac76faf3d44aae699a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc808f4cee52219771017e7e8dca09255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805da63a6a6ba28cc9993ef26d88176b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6a9bc60f0e0b5380960dd5165d089257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019de1915ad169469ac4fcb4acdcf554258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3767c5549455e5be83bb845978af91b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3fb08bc305b83af05e4730f7d0c6f8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e146ed159beb67e57720ad81fbdcc8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9684c7c09538317c7874676c0ca9524262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab34d868b0c76c05274a974c38ab01263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e939ace19868fad2d234992cc68ad191264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46844062364db8de950e4e45a3c22a13265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d27220a3d36b4ebe4b3465bb3a22c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f79e0fab13b0ff6cb491b02bc17d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d4c0fbe7a56ca47f3d101dce61cbd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734387939289dcad302bd11e992ca97269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b096d810110c0a4452b347662a273fa3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8550c6facb4c8e44473fb2f8fc6a1e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59d6539ce9f6b1ad7d310c04dfa8fa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f046f2330b1450229b6535fe3d3a68273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458818fbcafc0c69f6cb6f93b05d31c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788514d01c82762bad29ba463483213b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbf230f37b612420f2120be2b2980a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8869c66ef4cb95a79b960756b2cf4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967419ffe6ffae771282db1c3aea8252278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b0154f269665b94f2007782b7dc8f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c61998ff47f8d03e8ba20a4f2ff97c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6a2d87b422666066ee705f6aef9dc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c4a6b6135ac0f2ed3e3e87c1ec649282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbef275ebc04164394a3ea265f37ac0b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac6294e6c82088295944e56b196bc7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98c2b2473e0afc28096c5050c8bf34285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400b5d2021c70d8c632c96a769e919f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f5f4980cbc0c69ba4f8ee75a6e8a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb322c0ac7e8602325055faf950d092288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e4adc4956ccc8ec9266c0c051d4ea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210865125780e2740b083a3972203587290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559ff6babac59b4fe291e18f666d343291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571791dd5422a9e9d7ab9e6ed67e525292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db367dda1ebbd9cde46ac4838f9c282293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca699a571e38ff59c19793cd89c790294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8400981482169a092bc59c0fc82b57295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718309096a1f275593e77be3b844475296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5f754b861a217dd20b1ba9ef6ea17297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92e9906ada6d4564b34b7d2584217e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a1bec6c97d197a51a1edf07eedad6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09b5fb5d64f653e10e0529bae5fbc4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef036559feac3c54ee2509d039670887301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029cafde902f33700875dbb958b47fa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870645c0102aa2933d0477e801ee589303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc02f12cb5eacb733bf8e239c84eade304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025b95fff115952a34d9da215ef1c09f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2396977a53b33f917f2831c663397306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038161593b30317afdb4e08441cc40db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3cb6413963b8653607b1ed4623e5f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1f9ca145280576409f24bd0cd73e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171ef4db75758858bd1553e0ac46431310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d680964e79410f0d5297faaffee65311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c130d6b242aa835a67e7f41a7ccd3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfa8cef3e47b96a657ceacb7903444313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f8ae4ef70f02493a3affdccafe98e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354923b60192950ed77805089ff4b59315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21be7733471efff79b2416f6b0a6620316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b43a693a518ab1202e9b198f3fa0a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df26171b07e71da5942bfcf84701a1d6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c100bba5a9b6e2e4407f89e5825c033319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3459b199685bb716a8916cfa53161ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964bac548fd2aea00600067524a0eb9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646f61e437b392ccd336cdfe42fef3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db1b5a107ec9b0a2ed9b891b0d0c75323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d14ae4b49aac6cb88eedc8511583a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21553bcfbffbb84408ef8f307e9d3358325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde8ac1a67d2a77e37802bd61f891fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebaf9e254c1d03fd77aa4e46f7a890e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0286e3877df55968ea7315fe38696aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac428d189d2d0b2becdf3edd8cf23216329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad60bc5a7e5b53766388f94a54cc4156330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d92b330559bc922cc69dedb05f0075331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4efc048531624efafd1c8d6dfd15a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e271239e74a8b610773f2952ea71a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f359a82a004da8bc5e8e1c061088b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eef923cad98fe36eebb0a70f06b614335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89119e95dacc0ab1c3f5aa7027d6cdfb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60294b0722d16047c099bf2be4a6e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fea85f0cdeb9744d813f6d97d32500338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ad471cc7bf6a557750bba459a95d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56091b6ae99304eb6b9640ba427ba00340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9453177b53acaa032ae6743999eae9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdf309cb3d247895341adc77e0654e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dc35cbaf518babfb97bc2bc07b04f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b34d03c5c4e1f78b06a76193a83f8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c182c44218b0a7a71b5883dd8807288345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17692b074a52e46ada99d40c95716022346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4067de0221b9df2b4af8aab710532347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dca676a02105b75f57c2fd8acfe9c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e01f4377acaebce9e716af5ccf967349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c02dd42d0a5f99a9b8e17dc0c11165350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ca5e79a8a21221b3cd432ce2cca65351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900baa681c42f8365185c7fc7b716d3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976d840ff84d6bbef483c2a4af5397b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0318d1912ac0939441cd5c5f7e1da89354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e75dd23b64bef7b3f671ed6485fce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d994bf4092fc2df10cffce84c89c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1658f9ce5c737025f580000c2b891b4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be6e3dabd1946389dab4cfedc29a64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20059667acd73faf10542bfb74b315e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da86e3455bec2956bca8ca912b0cb4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a362c10a17b443edcd6c902d38627361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde97aae8473aba5339d2b3dde7585b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0acd00d31b86cbc2ca39fb1ea7431363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d4c8c56471ecab73c1f2e291d5ad4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8823b3e2c730bdc53a88103496d403365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba0fb2caaf2b38f58d5e35c7f16bc7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1ebfe030256259b020381afbf0dec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b875ba6ee53b471d3708998c52768dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874dbe9128a2c52c08088e5b90680cb2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee83043149f00850da344bf73105ed4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f9937867c87a25ca5d2fec31da321371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5439f4adc128c95ff10cedb28d0bcb7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee72df2b874a2ec956a8d1b1705134373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07384722665a3690dbc8bb9fa1d52517374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7ca7c4267f2b3ff0bec7105c3fa3b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032c3549f4de9789c4219d821d71536376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce61d34315aae15aba0ddd68412889377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54172c153b9796c8d5d8e3704b8fd3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34843b608c1e82b6232fb1676c79bad7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd45456b65447ac96a63fafa0f36fc0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3739eb2429a6c41fdb9f95eff19432381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388609f892a9e3723630e1084096c69382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf402ba447c52072b63344bec7a03c3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885f780e96182dfeefe7076419fe9c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3a814a92926c0a229105e801a0057385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376dc4830cedea18502a7e4edb45d5b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a82f372b34f9c0cced735f69b5bfac387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1d68cd67baca53a7285360e3a4f2a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e8ea239c86ea42d2265639dca0b00389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab53b4bfa4c61d5f304e2ad2d16eb55390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff941cc8be8e678462d118c194b8b5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fab3b64a8eddfd3e5929c8bc60815392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7f910ff98fd3cddb926e3400ab406393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582cac2ce8ce1961758c0c984bf23bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e769f4c1c10e56daebf7f8459636a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343b1649f6ce5213a4c177309aab2ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98598444368e0ed4d8dd712f00e211c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dd38cb55118a948afb3c9c91e32d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394e10cea3e2f94f5868747eb93e313399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a32dbb7268c7b05d696abb130d01f9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d84f355261b6e66e8046721a6ad0ee401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad85c5ef535493643aaddca4eb9bd8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fb0236ec1cf03e12c3ddb843d68b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c644afd533a758b018051e578bf4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe74eb8d775bd44df1daed0581f59d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f321eac29c084db882dadbf0cb059c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83751c639208edcd78f3ecd988dd2313407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194202569929cbcc4b8de4aa026c1c06408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55539c13e304209c4e2ccd58d0ad75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6c761df37a7ce7db5949107dc3334410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f6282e339a8132a948ced4a1b0f9e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0f60b448306df7aed871ed956d3d2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c21cb77b027673de05ec7e4fbe5af413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947621c8a00ea61727ac3a2713cbfd4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb00c60f84532c7f6ed5ea345f8f4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3307345b1a147f8c489f7794f9d57ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1bd8b09012b17359245a7163f7d2d3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257a8c628b43651497f76f3e2e9861e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b937dce86ae6cf22d4e5f30c07c5e12419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f68dcee5911b6737aad69eb28e646420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891cc794c14d5286c9948bd778d29747421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b808ff8d1c0e0e67ff7926b3d3853422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818d05228fabfacb15ae9ea6390ae71423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19903d21642674ab8e60d80e4251789d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939a9a381b554d1daa92a50c041e0ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2eb7d3782ffaeddd0e8fee3152a15426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09b7f13c29c5804b419908337d4710427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516883d2463a27b21a46297be68aac20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2559480798cd4469d76f97d4eab1fcc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec083e6778bfaf109133bfaccb6308d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402d22746a379f5a38365d62251b5fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb22fc3f7fc5e5b5eeb253e0fe9c2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bf3137cef44fb4271adf03da467a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8fc0c385148042edfaed82b433136434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6811dd39b40ba464402df14abe0caf7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0ffa0da0682f7757cfe63ce799f5f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca359c385660b48d292f43c3303315c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d477a1cfe19aa5fd82553b0335f797438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac94fdebe8f437a4283772105e7dd03439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef447cd770eeb122883ac5db33e041c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37122bfe8ed1451df273836c8fcb3b74441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291ac2bc28456968c781d3e2f701f45442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53d4fa0fbfbbc87657b36e7deff1f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9670efcc8d5e42075749e75bfaa2a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4963c15336dfa7e4d092abefeb415a8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419978513130eaaa10c0319329975a38446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7ef50a09b71af40a0e15bfc64a7b7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe6324031f923f1087383759ad8111448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cd1fac1260cb8b8f064ec691e4233449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3639a8aa998f1f91b8104e39747783450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540faf61d0fe4a8bc74eedd09a38bfd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bff1fd25b3770e9161fb0e7c85dab5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86ca3ba8ffdbf867bcc6a0e45bf44c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d8b3529147d62e9e494abac953db6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910238278d89c6a76424cf389b19d7a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea85c2ab04237ad7712d27f0efe2e53a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89e7df30e0b1ea3ebeda6e07dd2b88457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a6af5dd3086b87c3707a7c1758620458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d27ddde0d0f5ca33383dd1fc4919c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094525ca1087aa648df9aa690c9edaf5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a43b0b29f3aa3d343a4682c999f53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4e3ffb13fab18cd34a15e4213ab9b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ac7a6cd6a97ec7dd9746ed577cde0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18127efaa874d2c1e9bb77b9c2065077464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bc909d9c573e32914b9f7b6ba1584465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b1d0b73feb1dfdbea8853a866a3f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c95c5c0fd669a60441d7e41532e55467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02bd4b4a9906f0fe352056d6b4577d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbf794da56ab135b36e13d1ca61bf6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e978241ac72dbc73736dbbf5844c396470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf9841a5a1cc03a9ffa2a5ec510bb0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa3c1f6df165631e3881521a2ee44b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5973f6289d3e5d2f581a9880d168d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5448178b250d1748bc82abebacb16fc1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3223eab0e7ffae22db397bc622d195475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4b51e35ba29aadb565754368f50e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0158eef3e264cb394bb02d557e271477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ad1319fcc99c9f6a6aa20cc2dc718478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e197c9ad379bf587be5ded83c32f8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621cfc762d54b69bf87211d15d7a7a2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad446c06fac38b53e113ab613bc5c12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226448811f828ae9e3575577960058f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926885f28d6e8af8356bab4490d5ee23483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a521cce3011b1bb6d15c77025e5877484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b3c0748bce11247d3fb0bd34a1d9f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99946d280215c664e83b02bd94fe5af6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6e4173eb8bb08b7ee17ddcabb12dc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0b4e23c7a798c0075567202765d0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35a7f24f97433f138e4a93bdb71166489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f8986d7c8de95d1afc9ed831410c7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dbb67ae96508eb79c096f69d2f6dfd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae49d6a0de35dfd37daf958a1db71a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5152a9f0a9921707b759a7b01c3cd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4035d08cfafd2d29e09848fde8a3bd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353caf88cd4875ce3089c0a5e821746d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706ce5115bf3e45e4a060b586a25b4c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a077d9966ba6a4827c609334dc9285497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ac274b0175db3f513b774ce186723498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3641abd7d478623f60df5d7631bfc25499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d624e42992ada1692f43389fcf948500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3804572ea7649ab38fd2e31de9d6a90501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c99194620879edc122b53daefe665d5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471dd3bbf9efaa29e1ea3a735f2ba0a8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8a6fc99a4ec9180120ed5245894f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c10825d830565a11775acda439c321505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b096b417a70b51847d62ce68f7ffc5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cb9d5a7968edb5c66ff2ed9f03804507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763387bade8b810aa359aa40a4c7d7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126170e56da0d69cca5f8070cc80915a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd43ce724cc102d33831b8455288114510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb788f55fdc376dc9f1832283b260b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0586bd9843d2f936f3bd7b6347e49c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29daa1ac20f2f446054511825fc5f37513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af45e64679b0d4d2162af8cc83f90b9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24885a744fc0d7c4e7ed1cc47202cad7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18b5cfb32f26188af2a925fbf55418516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fe1715e2f00416802efcd6cd518ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0aaf23cf3bf85a40d33c622f49abc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1118755e22ee386a6b59a99bcae92a2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d9d6b39a6e324b75641d7b49dd2f68520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fd884b6adff390cd0a06888a0ac1d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38449264a55dcc98eedbc901abbe3c8c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5a5099b102736bdc985223dc4ca17523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049e446c2c7968a3f737ab518931e92524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970765716c780614d259685e4ac18b23525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30497e4eddff12e06a9be2c748391a10526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2da519b3dcfc28eac8351d8cb5696527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c247288e190d984925e73fd8e64319f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3dda1b96dadc408a2d879e72f24af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab87c91e17be0b58b2ea2a436155b5a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174deceb4eff42cf8510f3fdcf8e201f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a24f826c577dac0d8a48e521851822532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e54f9233afb4613c02244632d5a52533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fea563d1a4443a4d536ad3067bfce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020361e77ed7f6470c2598a4aeb57fb6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cbcc28dfa17e0189c72594da40776536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95cba688736976dc12710b4865ba6b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf77cf60f8f35a9838e2262e9ea943a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4eda03b5bcbdeba43e9af5dfd81be539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8525d03af38d292bc17ff682d775addd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc989403b043f6c583bba8b6315f18c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d63c5d48078791dec18e10a6d452117542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f75508f66730d0f1cd398247eb5fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9849f8e710f279c12e79289920ebc50544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbfadfaa37a3c3c621ea88a329eb42b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a414826dd6f949d9a81c5c6317e6ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad39f212966c7fbc1b9f776e6d05e28547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87db1f2fc5044722f84562e3d3f1ed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccabc968c22d74167198b924970ec38549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd931fccc144412a15da5d5d020cb6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122798c7533aa2300666ffe4142fc14551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248ea0bf2545d6515d0941e7050bf47552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a33e970d1fb786de431e11f6801286553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e26c8b605c5993dddf4f3dc7fb359554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992eb9eb2b48b2a5504d190f8e6a93f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9674293aa05ae16954497903ef46a6d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8e5b97a08b071d6edda86f2a547b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50369db790dc5d6c2dcf4437276e465a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0c708c58a3710c8b7d73793818369559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d067604cc44a091192e6661be855569560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35adcfacb5e7a52de0edcfb8b946435561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dde4572f1e6c43bc4c1ac178068b4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ad5687f39859884fa213a2ed94539563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c8bbbf8571d63cb28f43e80b7e229564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9302c44c930033d5f898bd0afd0e739565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c8bff6231fcb33017633bb5c22342566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c85c63afb2d88c49161df8b592bd02567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc732c73c610a81ebf3d05f1bc97d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd5b619514a81a9eb420c4ec5bbc4f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669c6db716a862d2dc4a0c91ae4cc8b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5bf97f665e1073ca34ec10e3f0a9a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82435019a8760123797c458433ff917d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a6ed735c0407dc78fded091025d8e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7210727bf66e07382a294b8076c51e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097db72c67127ea2e35aef8d63de120575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991215c5aaef900468acc43993be7a7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349e6d9c851e7409a26f3591b9bcfa2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40f67c8e31b104616e85d4b5d84d2d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd00b6e04f7a8f804aa820b1acb9dc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda655e03d00de746eedca7a09035d12580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076130c8ff5243bffc14c566657b096581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3050597cf7ad48f48c0e2f2aefd00fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13693cb21fce71e693f7cfe70b355c1e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f724973387c37ce1256cac15bc3384584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ba87fbe4a34426ce3a75ffc2dba4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036deec864ef3c694fece9aff7936b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151fc5623dce6eb364097fdc7dc9649587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c3e25e0247844e84593fcb660e3f5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd234332ee5b3f45099a549b9bdd66d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ee1c47fbde5f8582b41801874a39a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88345a24812760e843706ec2468f46591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c377dd4b0c63ce202a11a21a5b7781a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c10079acb23cd6f2ebabed59708d60593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f343a03322ff24782aa40942b2bbf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc5ec2324e95ae2fcbfe4d7cbc577c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fc7338ab2cf408f8eddfc3609fdd0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa04cb31bdb8b77dbf0be9d2da167b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283097ae85435972ef01f013f380877e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005964d17c6eb4ae3bbefc6db3cca5c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438af27f746e3facf3be545e61036d54600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84eeeae5fe2dc865e2a88fe36c13e6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04323244ea844f7d5a34a92228d099602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836aeb57a36622a25e7ddcdf5847f91603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9455ee85f48aadb316c80b818cb2a34604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3c61bde9fc620c1f86399542cb91f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08e861510644c8556013aab267fc80606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6515131b7a1f09447b7325981f85eac607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332975b454eacd848695ed2e044dd5ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f032472698421749e6c47b225770a52609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01fbe6c4dcee2fe47a30987d3e6c027610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1666b11d950b1dc01b3ae6665af48e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde44d28e93cdb0eabeb373538e5cad612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8518059525f24e88f57bade86aca07c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6008fc4094806ad0227e51337d167614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0310b80dddabcd35e82f13da263f70615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90226ee8e0acb017ed256784fff1e1a2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457aab9efa5c91d4fc3346d5f6909959617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862414250a90c549d601956f179b4dbb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e0d5a74d9aa8b3e521d76a6151e74619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cdea979350de62a808b4f45ebc2a78620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560b8f9b2099684fa38e1e6bb5e23ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337574e58231564465b47f4a3e591fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a4760eb569d5498e05e25012e46d7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4d7c72403fa3439f817bf0559477f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0095608f97aa388db24198cde46888625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da94fdb29c1719b697c2966ecf782f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384dadf3e0ef6880c288d61008cd4140627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50b7297979362ebf00b8b8bc38d212628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace7ad79394dfbf71373b7fb113be90629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a77919b7311e2a40e4ef5ee3bde021630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0bba39f2765106027e59bb07d913d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9bedea624e78cc8f35e3a0b8f80fa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97eee1b0f1e4c13c9f7b2838d9c54e8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356903868d5e30c579a1e4a7ce858e5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63758c02e49c3de309ab86b2953ccdc7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f52a87c17d13249f894ee4c7045bc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2092310a72a0e501e3e33646ae1444637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbddfa820be5444b755805d2fc6a62638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e07e9744bc34b83b22f81932319b20639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e7cbfeb615c4cb227788877a7fb30640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07cb5e80a9be432ee607863e68b6e8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d2d19fe22f5b471abbb5d07dec3ce9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60386566f55e09d7eedbf2799e2a1fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52e0f05cf293f649189c22ef99fa66644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20d813adf80e83f9b4622991ad7f23645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c82fee7eb55c3fba8cf370fa18305646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa3fc5daabe519e33a4e35a024f8ad647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf8b6358b49fe0a6cffb39514e5910648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f4deb326e19d451d12dda8a96b822649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009db2606ad7b1be792abd4a96981003650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49681c3d5ff741f386a8bbbe08a6597651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c799935ad16f90493b5fe644c187de94652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bb77549196a2b0368bf9e5a638049653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e0d9efa6e2e5caa3645a369203743654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43972fb0428f8772d27e6d8f1e7fbd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d41a466d809de7d967917ef776e61656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419ad9159b72b79ec74344c4e3172f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c958b782732454ad8a783c2bbaf71658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80293adbd328ba360d4a915e59833b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121d574b9ae1007803a48a4e953a55a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cb2263b74cb89846c2a1970fc8b88661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56ead7dc1a5e11647ce8dd252c1c08662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d040c1b74386268b806a3601c447b8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59086f4c9b4d81d01da29639c4328458664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd80f033c2becb25dfc338d377a8a2f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0a62a1e19663e7b3a51081fb04bcc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1ed48689382b97a486d1eec957213667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926fa4c240d45d7dd661a8a768919e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050af4b7803d5935f19a8c5218b994a5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70740230e37765c7d88f9fcb3ba4218670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09ba45d1a9a8c4bb2983572bb418f2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97d3abf69afbca7afb2e8eeda80f09672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660d44208a3fba1b6919af1272a13b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f88d64a47b9a686e4fb02c97984c84674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28a38e42297a0d42fad50a6d99d33e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d722d6f7bd6bf29b159a91bedd7e74b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87c2416d4417fbf58914002e159cd5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd4888ab1221515b98237b5cee782a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1b14887da06ec26378028169ae0bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2bd2327af413318122b491b368a53680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911adac8997e8845875a6e2cfda97884681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711220653f3ee95c7f43cc69973b4a31682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42e55bafdc083de848f2f4c81e45a7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ad8474e32848257fe858a7656c3b0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da78c9d60717afd0e0024f67e705b3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64773676184b45fa94419e75c7db92d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07843b2c70b3c3df1afbdd228524c452687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7690d0d60c654845a6dfe401be923a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf46d52ba0d9d3b148c43ab2a33655689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f8d9b2259be7969a6e7ccd3783ed9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2d5027f3c84b384dd0965f426aea1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57079ba3364e63c31d79d9e09903f6d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394a0a2632a0ea3cd2f6d8a8129f120693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2c2541919c04fc7078eff2e9d4a75694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e3b781817c5b962b5a163703b2bd6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a793255b7f0ecb5ddac37692e2db5da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a899c1493a32d4fdab498d4a0c6437697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee672a81a5e15956ab1331019365a19698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352e194c6f642ea33d240415b22a70f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b5466d3c93449300ad0aa2555834f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdbcd3fb55826eff02168ba97a8d36701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470246b01f85651d961b76bdb4431c46702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd04753739f655647ea699b51964f49703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e998027fcae0b3a2867649ee69e8f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5f6f06e1c01cbf35199a8a41981b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5c0ba639317367332ecec59202a15706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f3dba3211a6d27f9f2bf1f5eddf8e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a7fc9fac11bbfba6c7501049fb828708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f386f99b30be6d2d003f36738053d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9b999b860e7c30065bd89a3beba05710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcc9c0d4ca7d48e94be8e00aeb2e79711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a168014ee95926689b5d6a3a458ff66712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f1c7c468f3858c3b57803eefd8f9c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d706d1f33db46a5e33fdfc4851dfd3f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc34c3da1614967ee0ec50eb03d9dca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea3ac15a1bf6f0ee505fbd1911de03716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd361300ec0a88a8a5f80fad9da4297717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d36115f4482cec8fe83c311b2ca0f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224ea4a4878fabfff672506041a88bf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cffb42b7c1549586e26b66165d8c72720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a85c9b9db1711f799bc9ba7480ef3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830853f6d548ee6e5105b864c16b9592722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893181167e574ffe4634449d70fb422723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a923d5925bd6d3c536a216d93958685724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca673853dcf091b946ebfc331de25f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe695172b91fe6259b8bfa44cd0ced0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc465fdc9729945ba6bdfb043e90d9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c96980044784a77e2b051cb3e81941728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6632c05f8c20cd19bc98355c18787a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91f57079b677fa681990d885828016730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb1f329ba7038964241afa9f350f4d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d66280d2a61ac69df8dd6abf75d51732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49a9fba686842676fefeb5e6c31d39733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372d153a11e51019333669362373148734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f19ecc7bb28dd198a825d75e056a0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed50bfa5e0339953b2f8a7f0d194f2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2d2c21ca299fb02b38c73b9c8f69c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802e2c95c7db1bf4ad12a2325219605738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414f5be54cf9a012122b1ef43daba62739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfaa214647398fda2f943b5611891e9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5acb31295fd01bb6f92635f06185e0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c9c19ca9d5069b949bcc8217922d5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a8e86a969e0f7baa27600825a76b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdabce02261a4e38e34c4ab75ea1c390744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4396589f0ca01fcc8f24ce0a42a1207745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54431e3a0744a89c8bde8c4918ee37746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98af6d792645de081d5efe1c9c1be34f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9efcca76fde8ecd59720488d34b814748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7bb70231258c5a49ca1f85c725487c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd4987c36a077aa153e5a0ec0481b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ac41b12417c611b0667990565fe56751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25341e9e74c2ece23eb2f1a8960b2c3a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ff5af2bbf6dd4ee14e49ac484112b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02f1a1c9d090acd9d7c555c78e4680754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e37f1c63559d29ebe81ae1a63751a0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497e91de05f4edf283eebc34d79450e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a9a9d737230463db06646091848e7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dad35c96676bca81c6fcef5fd8c72f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f459ff1a8cc87ed0825ae0e8e8013759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937decd6415da4c97edd21eb7c4e4ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b4366cb39b384069ea87e645e8e472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec86c1bc0461ab70a199746a570ba6f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae331035a0efba482794c11435ec3c464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20237fae34f51a731480ed600f191d345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62819965e28a3d8b8e6dba317910916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f502a1cec073c55e7de86ce6100d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1408999237a8359e5a49b9e1ecf9bd78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe55b9b81b3b70f30337741150965729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8e2d9cfd563d8a8a491b5acb7a0f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a802de1304c76add5ae813540eef311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45714e092352f5cc891b1ebe3f607d9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df2066f7f4472dc9f3dfc36e721c9013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48611c5c1bc6e2fb1d0e2ce593d45314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49f747e05f2e8630dd51d6a93248f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59daa396a893586fd776f9a2683c275316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d970f0b73b858801cd830a5cbbabe7917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d738f6a1060e65fbf028136f6ccbebd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9ee614079cbefd0f9a311c41e24a919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee70a77f97fd3e2cc72406ae33ef4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd459b310ec5dfef1d0fb100a204eea121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e084f87c904fc15605fc25840e9d3922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b845195b5ab9060f188c33d7f7614f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d593894aa7d9ff4e327c2e47efe129a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a84956d5fa82f9c0e740131b760bfb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b368f7a338315d72b4eb03ff03f5ff6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59508978ebad94c98db5b7538d249b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4568dda8d66736ed9fd4c7e1e7a7e8928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4810c04b5e215ebd8f7c8163a263f67e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583251e58639c2d742085067281586330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f17a309a0a15c76d142c8a362e6d9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fea73f90d70d198d2f8ea887a996032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79496949f7943eeb444aaa986c3f12a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f83d75617c9570afd948b3c22e2ba634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a55be42820700df39a11c27159d74035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620afa75a2f5e7d077f64e3f10d0e2936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f007d32227abbb352a4a7c55b61c0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff59c09da95aaf3c2af445c92ef959638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59da7048bcd762706fb8989b13040139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947da62027d4eb811d913a1e5409183940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321582cb3c6253f65b7c92bb67d604441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b1b1de07e49fff9f6b6b50eb9fa9142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cd9161640fe01bf7df757da5459df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe655eb1eeb77b2a32dc0b0dc7b098d144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5c5f558225d1e473328890e59ec8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c082b23f12b44a71055ed150c2472bff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46f6da1d1714df7e4c5ce9c039e03247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e65007cbbf34f41a78822b5cde2e8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39516f160fe3ef913b7a601124d1e85c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e59843a85f0544be715c5abe79d67450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8310b988a835e252ad3e93f92521e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbc75e10069ea0fa93603efd23294852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b6b45d1fd3646d61bea3a2a8e9ca5a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bb5fe68a68385f822bb8fd1141f4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ff01c4906bda1c8326c19a46b3be555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87362c4701a1d3ca34c5a604a8ecf95856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3295b00e8dc7a301357f2cf9422934157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c03e03ee4a35da58858e687bb74ca058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3770909135f250d6a209b8a8ef5a2659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f309a3b46778c9f5d61a77073b568f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a14fd461211d977dc9c92f130082661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b547bbd6dc10275da8769c3fda91d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ba29adad11ca27eb9802618113a9363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762dddafef1433f1a048f330d229f2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0a2a6b4a1fd163075e6a46c75400965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c312bb18531325734f5dd1e35e08966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e7653a82610f243822f71c3b3116c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95c665aa4806af3bc59266e563d96bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfe142dd049d043e74e614c69ca3b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b66d65c37c50ac10ed1dc9de1e7cfdb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319e4d8f70f55b39a3a1588fc77273271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6673cfa101e4c0a2ea457ec572caf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa54e11b8e157895b731cb453a6e42c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed6743582664605fbb4316673f10c5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ab438080674a7d434f58fb4851e0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c59cd15092d45c971e58c4fefaa38676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e704b46f2d1604e5f82b57af7dd13377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee913c5d6c6f99cd1552d7b0b1eded7b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ee9b9e7e458fbd556af42ac70bdb279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b20c39447687f7ccf668b66da114c280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0239c06b2537fbcac9b82190aa93b881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae415e56d9dfa2735b8cce3025ae9782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ba4e7d389dd36885a0b910525b24183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243962ee163a6a2e2f51a96e560c4fa284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36cce491c43f957d45aaecbbeef1ac285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb1e89fa681f65929fe95b281c3f6786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4945297d891a1e0a6263f63f33e3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3784b1dcc5f6021ea64a75bd6bd8a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b90b1d381d225a04e39ecdd808878c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c96d85501b0004bbac9fa3cfee1d090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a48934b86a303a259571af3894679c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fb7e2933dfa68d08247aaae16ea7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dd80cc35090ba03c518d48f4ee58793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebd1b2b6f9113556aa26903bad62c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9688351ee223af8517acabd06fce095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8738137ce19c8f756ca5470c6a37c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38c3c75fd2197ae882cd2ac456ca2297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920d5ddabc8e90921e2c0babfe15e8398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0722db47fe1c12da0cf8a1d04b87ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b6b02990c1517ddd72e8e023a1219100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65eca04f5223d458ac88b2907b33983101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b10b4fbac03e928cde3ba6adb21106102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08033091ce8b508b3aff0c13ff3603b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346a636f0db9eb1b9346e05e802e764104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d880ba8f5cf5f7d94c87b51eff4d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc602fc1c84fb2c1969db4711d8ac306106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320079beb9912579ea79b58ec9db5219107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b095a14db249c24b5e43ce75b0390f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb4eca60719a9ace21443029763725109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922182f48ab33d9640187d07dc7bfba9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ab9d927bdd582a95ffe8481e6129f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19d87ca70a884ddab4f47f44d957b0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec8f0ef56791b1154c34d3e8cf7c56b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa92e0d5631e4f1bdb6f3e8b30c2a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2da222b96abf1c232ce1f264402f0a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1f8362c1d8979f6fbb5cfe4de0ba6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0100fa587ced4a58988d3411c0530b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d74b1fc62d58af260f2eef6e5ff26118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beed6ba9e613d78fc21ae1075323654119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77c87b2138fbf53f6f44c4169caa69120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e0a8112fcb3e6c4d18af26d9bf1a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd86c7a0f3ef0fe273de14e17779bd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50d4a4c6af6fe443d5b61c1c4f6317123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f2c917cd4afd0bb2e1560282c912a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8896dd9d9dde78cbc95466b549ff6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9ad5a7850a9b5da8a3e1821938f2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c881eb74c04bbbc6dac023bf3c2904127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d4efe02b90bfc0dbfb3fc33c65adb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2d428559c15741a6a3522d1d02208129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a993cf8bdd964755a0cb694a05ed4fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99686977468a54ef9710ce32ebbb18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f458dbf8412f02dcde720a7522c31e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8563de2caeaa32aa96b8136b208ef2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138ab51f21aad6ca38a9f218111272c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61e824b688b7a7e1a86089360b36a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c71febbd3d99e3dea0c81cf2d3a7cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dffb96e2cac828eae7ef901baa3620137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca824e028be3ff42978d3bac6c4d4e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f9573b67fa4740d52ba69c8889f81139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99049870274080ed3ffac9e4e4fe12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa263b46996d6fda0bf7296636b3aceb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613e7f864ccc6c4753d2b4f317650f9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909a519565538490c38213043ab631c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81971db976872e858d262c591bd927144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48a0af0f051c7ea44ac3efe60777d2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e2c59c6e6329e0ba94f8a5e09b683146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722954e5ee5b163b5ca81fd467f8e707147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033fc8872c33150ec2cdb864e7e6079a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb586868df0a94585f2596ca0b0f3751149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca019104ccdc0155cafef1fd8c5415e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecaee191745518ed245154d16c7cfd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209cc77eacf32e55c3ddd76c08ba949152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04408972a2ec8bd65258b654adab8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ae1bebdb1ae45ad692e6ce43aa749154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0cdc9d872a565e82c471af3b88b5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ba0c74a8da6e0afafa66dedf771a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b35714669bdcad4a13fae84e5899e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eccbe811b4fea1a170da9c19a47afa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9da0486d4c571154e74757d902e44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275d3055941cdc34257a311300b231f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f293b056fb6e5ce269b9f6c9314af5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf795eed40cc67b2d5d586c2856a28fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c4a905a79ffcd6e849c9b501bdc12163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd570da4233782a26b91983ee52e0c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9808bef7807a48ac4fd5d327dd6805165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d0dfc360fd46b344b9590dacb5e8e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112360d75bd0b066c71c3d07bf2fa52167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a91de0dd5a695b9567d310f7bfe553168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c2cd55ae23485e635c63a14ea10d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1db5ce47fa537d0ef387511eb4e60b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed36673c110b36c2959b02f6a44229a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309b9b9e0af8db478400565a609c009172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6ebe471f90536087e648f92e06721173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46116ed8cd5263216323d5d2cc85d8d5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee90c57b0d6e5c6b569685f5fe1af8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085afb94a6f715e4f6d45f04a8d0ebd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12194d9cce5a064a62c636634793e7e9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a800c57a18879c9c7c006f8eb51700178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd07e852eaf5cc37dc73eeca1ef5cb9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed015335daf597124596bf1c3ec1b47c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cacd06531af9fb28c486ccd12c925a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286311da2bbb501ec363ea9ec85ab2f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782ac7e7b1a5c8610dd5f7425e4961e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551554cb1bf6440db170fdfbadda663184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e1a9fa1863d1d1e280b154237f4c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d20d712c410ace352c3d0df2a646c7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b778f3df32d83789dcb32bfb832d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dc13316172b546ec5f4b014491f1f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d98a7857dc36984282bae24ff1fa28189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e834a1450efa74c333f0b0483bd092190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553451c79c5685efaf92ca1be254310f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c149ad6eac6427ed59e3b389d8866192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de5df15ba1180d7b085e1e1298b9d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3579af169bd3f2ff7f350286d54b411194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f585f8d4d8d78e16016c0d62933bc281195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f21f31296a76315a2257ef952567f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f4545e46d44226abc0910b10468602197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31abfc33307b94fe286e3b988de3ab0b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa00d4d117db7eab4bdadf71c57086199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c834a061491e8b0f02492fffd13b212200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342665fc99d159eeebce93c8e5ce324201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f609af4aaaadd7c5ce44882ecfa712202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f71406b2e5a221f146646e829c38d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec43e2898bfd4e2487f66f9222ee5c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b09608b858e13bb7d8c5e5c6833fd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf097420a549205b7fb613daf4987dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e230f2b3139ca3a79c489d107e7860207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef13a863ab75555ef63ece6c890e6b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7bf379da5c8acf96f8a99b51d4570209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d84f781110e08d623f19feff288cac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb21fc2ac5367d14640b2fd3afe72f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda7737b1d2d8e5bc53ef1b81b97fbd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029cddfbf9e613bd484e3c4dbbed0d0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90641707848f7c8f793222a88740d37214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2d9ce74b0385e2368cba2424f8f60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c9bb2549fe6bd68bc5e0aa108d0e74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a89b102fce182b1054faf687d7da0a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388b3cb7abf8ec8809e786f37deaa8a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c445f6ebf512ef664dde85501c99a02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980537794ea83d537024618587d2a4d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bdff73caf42a0796461b8b46014ed0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36484b076db591000602387e60b752c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b78c7bfcb90d3ec4e79b577a57cc30e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829ef1e95bfa81355bc7748f675501d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed83690ca0cf66877b9dbedb67467ee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bd833d18552cdf64e7181f472ce73226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4fa58a0087c0b5c89066f014d6a793227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478e07df0c161b2b3a779b01bc8cee1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59728c6698bbced54d5c0be2f33d5c42229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211320402c34bceb6398619f49e78a2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a98058fb39f01b1611a2dab699dc46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2e8e9473ede751ed27d6a9e38c557232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc72354747972dd64a8c71b1e57a32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f4e6ab1397b85d14faf8901a2cece234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7619902fc9385aa718cdb97546db264235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b95d6b45983cd387498f5e537bc16236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5d23f5fe99d10b198fe2b48ea8c6b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b573569c0fec21c9f60ddd651df262f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d4fb4e69654f9fef821d0aa3c8f55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfcab15aadabab630ece43d08ce259240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af05aa352b3362b504e3e1007b15be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef25fdaebff554f9607530226537ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6764b5ee83c84ad35ec0e265c4eabf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6163e0d728b081b570490c87342b6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f44c2f76871f7769581c9531425a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb675b6bb54c1e60f705e571e77bec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ac226f3fff5228533f9f0cdaae22b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875a00eb19b9a770b19dfa15307d742248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0c084d8fdc6dfc788d2a4ea29e982249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfa68bd759acfd2e21f9ef7bc1f656250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e13db4e1f0f8fcab26c8024f5c6311251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c0430bbe2a56d6d7363002b92cfd6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee41bc880b800b029b11e02cdc4a95253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d6c5126d0d86acd58693a5f8efbb1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0f2390c4a09e505a92e4cf857bb2a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43153321a4fc63f46ee81bb33b73b5a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb127e060ce96822616cfbd3976ac9d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67402ba0cb1bf5d864f3026aabdace4e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c250d637e4c1a611364feed2d4fd0c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fae006cc54dd7e0fbeca641dae5413260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a474d49d74313d125b9d1744b4a3a7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d472237f9d36e72e09890cc32516e3d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa11d976599787862d2d9194648c01f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efef5106392be095f8e84b88f06552264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a626003d424c77e84c0f1553c3301265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196a0c2408cc858ab8e07201b4725d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c85b2cfe74f33e01926802908eff8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b67b695172279e76fbe6b7a17109a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e3503154f9791a7e2ad6de0256354269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817b369423d99d3f9077686e4b40fcf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece13b202ef4c56a90bc73f552656dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354db87471f488d1dd17e234796037d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5f32e5b48382f508baafaf1f26c1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bdf6600b30f6e86c40d6f79adc1457274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b074dae580cebdc1e6f38748e96141275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd5d3bca81b19e9f23700e36aa53de276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518617b31cd10cb55a626b17f94f1c1c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaab33e017d2383d110b2def4f2952c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f62b5b37464459208b3ca76cc040a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70abd77d04cec477e28e069861afea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ae99a4a851ece39a335320639256b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25f53566195e8b10d68f39c676c06e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04045fac4d009c6c7e69e440911b0859283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195dd73c2b6037ce9e387d02c664fce284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76752971fb8fb6a3487608e67b74112285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a2656b6146ef7c4bfe294c061becb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8172aa12deac4203d82aab94ba4c6db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4899963b0e81a0d477f52929ab93fa8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f7b228ce8db161452a869c06c5af6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6b0559fa20ff9c1f1ab2fbb9b9aa6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97efd03857705b415daf5431926ab215291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac3e834a5d7345b4c55e0201294a89292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383188f7c7af70b9442e1881f09c6e32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1345c114b049791b38ddca6edee4a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1181daa82abef26338b2f59c2eac126295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da93e944870f5d585f91253024185d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53573156cc975e06036590fad1e6e13297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74153ae754eb4a7201a781fd4d622a19298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491e106c29aedb3460bb45f6d149976299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3d506c318369edb478b10450c4f3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f630819230efe1536dc44fc1929c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fada67f58536aa5a2926bf52bcd136302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0621ae2a46d267d15b1238b4957b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c6d9d8ddc3f38d83ba919bc79e53e5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6365d4922d0e8c50a195ac05e82f7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5683f061488ec90a910ca8e566fbdb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249118fb2eacd451e46f9bea85088942307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a3ef190206af9c0ca222a07a18f9f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5f7ea920b157799c137a84b63fc98309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a3ddaf2d2728b9d841f98b5a0fd43310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f9ddd5d99b9ee43de055f5a01a9ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd8d32de1c65723b0ff5602d67495c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ef4d2d262f4b5b5a6d13ba11f2ad8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e906d4fe1e9914d31f418a42cd4aafe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041425e32a3ea4051f77ab4ad45d761b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625ccbf42f6a33ddb70daefa663ce47316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17782aaa97ad9ddf2eeb77d435bba07317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b4115a2df7edde00c81fa04e56535318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236807dfcb2ecf9306046a899170c45c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df47ed1dc460166a518d73773f5b20320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb294e52b893285e23e748ce38fd8a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30652f333c648a6a298b864f8ec580322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1413b3f9851e488353c67cffd44d07d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca5092bd1ead8778ba4ce2060f8bca1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b934630ba6d5d9f32f84f8eea3d9be46325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280dc50f4efbb91d4fa6d27df069ee1e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b022b6d20c2a961f024a7675d8655327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e25290c25b8dab383503341ed6a32a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e9fd00647af1ed4ec892dba5de0e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3713135f1a0666166675ba81db8351330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050c18d01fc267705a83e1d37c16c46331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759545fce616e9fb4f4c09bfa192d455332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c0d06b51f594c5abc42469d91405b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d873c4379c55c8a0d7371c153cb3a02334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d405d422a70481d05914e1c72f63c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce943075c0ddb717c74674bc13a44f75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084bae841b00bb6d0813b4387119242337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be47ad6c6407ffd5f6f10c07e8792b2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e08ecc3b86507b35ec83479df6ab1f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74a9fbb05ba2b055f26fb1244dd7f0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e498e64de8a1726cd78ff751801aa4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12134384112e88b8e956f2f8eb00795342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2995460d11c0c99af0bfdea73c9a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0d37b1f9b00d0db47950484e10db1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b1f11ac9da20a07eb61ab572ffdff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4df0f1ac9881eb2b5664d9093df8b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a910756c6494479a35ba464bb013d17347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfa024e3a5bc484e40d8dd8911a807348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b9aeb24e2708706e1a6a9c6d9fdb9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b37f02cc0fa37b48f343926db24029350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc79f47b87f258c8c0ae482896308ea351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14f69fd68cbaf0e67b14f3fb4a3dbf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816dfeb4bc20291471869095c248762353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095ca6df142a37e10e7c736f8dc60ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ccdd820b780d65eae655f0ddb6707355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e15dc21914558f274187f581459a5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832de374ff9a15a8d28dc8b94f5618e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814981e1e6285fc439cde0c5245ebbd4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928b478e596c1212e3cc8b121035b67359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2c5ac4ad8ed4dd07c6b0c16ff154e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4519f453ec85085d527759a22b99ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbb152a95c0a66485c06c7cedb1175362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506921b2857a74a0bb9fc81b339fd47a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9cd7adf7214cbc5c0acc3d78fbfc4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b0c9b87f16fecd32a8fc77261afbac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7ac91bbc1d7dcc0ddd2b3ebff024b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c763a6e75821eb702d420ff8e0dd9f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0d082f2d595672ba5d3b77b77f682368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b466f9f3c8a50a0d24bef7f1db899369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05bdf6343d1deb43e7e9f0b1e0e81f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3d5683ab800ed9183d9406a8a34c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148f69fe5d912b26cca2d2077325749372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625fd78f2a2ec233c546598718151f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712611c9594841fafa52c055ebb19c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11e92ad4562e789275b61d5b833b48375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6cdb89efd619ab3399af38b854efc6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e64f7919d2695cb732c21c3092635377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce00e40792cb936c83f24dd4d1f8691378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe11065d21dfeab8777a088b7953c62379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45b50788bfc7e5bb6535e007b222d7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2d7a9f5a942acb490aec774c07747381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c186634ed8ee98e77d3aa8fa11c6179382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39cd4228cc713612b23ac14617fd8f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9a7db5ac12176b3ce1c5ce4b82ec6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ee64f26726c5f9047373325030a97385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0ebcdc327cd348f5ff69edd3e254d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e7af7f1f95fe6464ac143c691dd05387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2769e63241c31e3653f2d9e30981557388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fcb40a3eae8762847bebcd429324c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc95cd3d2073494a4512618cb6c3be6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4caa2921b458502ab414e67b4df61391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72abcc6f36a5b1872c7149caacf149392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bafec99092d4d7e5af66c50db36b31d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fe2d45c9a9e813e297a3810787e1a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ffc138a4411f60710ba16d06e6e75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e767cb0350ea716993d9d7dadf8465a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23ecb80819095aeb854d33eea994bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d32e44c9f69412cb8a3527603946f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd63563f7ba34dba349895ed69efa0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04063c8c4bd65db0d5e15fdd2649524f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add2de5c2ed1ae8c2770d66d0f3dda3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41d570e5e2857293dde6dc7b22ffbf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19eefe08dffc673121840332fb8712403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8834d0f0cffd927297e0e97c728468e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ed610bd5809a23c8b0d31c32df215f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23431cd19a191984ba435cea4113b6f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10d5106af3984553a8ca88ccc1a518407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29a0527c62bdf19abc8e15c57c8d60408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1ed06c6add2f5dd9e05323f2d88b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a069bda9f8fc70ea854a01b082b4ac410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00948be332108ef724036dcf5bf05e8e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f31260331d27edc7b7929598145ca0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ea0294ce935a3b7fb923dddf6239b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b88418a450712c7b9c63ec147b438d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22582f9d9f6d62421c01ee190a068b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd5a9a0bcfdfd2a20f4542a9a008f7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fd2fa33091aa245e079b78eeb5f18417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2b44aba488d79f7181b67af787fb5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e84736d27199fea04d33a05e1d9853419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7062a80d198681c15b0648b33a5753420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f3b56d4a8ee04795fdb35bab0efaf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38006798eeaeaff61819954501662288422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64fe242d9033c75fb0f61f72a87ff8e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db92f9564367ab801eb67d7cffd470424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e39b15d29f835f039b28fa25b189ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c6ce056420b5626a84636d1cb3490426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23826d3ee597a62921aa0cf4d8646e5d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047237dfa4b58f2df4031ea98cd4cc03428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15767ec13b675f01905e2acbc9857fb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230b3042171ce86d302998c08a82f4d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc42209e599dc006537540a7901a570431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6eeec550141335c0df6dcb8838b27b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9ce8fa589f8349f38f6a3ae4a7d83433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99985c1e03b9840aa66d8fffc0dd22d4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf12cc7ee459cbcedc0bb5a18e68b92435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf90746e9d1fee9bfada32b1bbd966e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c300d16ae713031178d882a9db8a8a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d948f65cd13fd2278be905caf483d3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e80d60378f6211a7b5c4f622eda94f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2bccb344df5cdf5499c170ab5726b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2141a3a7fbc4af7cbc23582c498c1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aeeefaa7cbce1f1105cd09618082a9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d89313dfbfb79ad9d90f88bd33fdc4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e10645aaf6cfe39fb37199ff361a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24aa23b6279191534b60bda7312b7e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be05eba229b017bdaab5122adf0e59446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5bcca0d532f4491bb43d6f6f381bf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836ccfc105b26d0f7c8168ebb523f94448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833597ee9fd3c69bc3d620134906a57449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabe569af35c5de872417eccf912188450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bca9274663b6d0151b85c179a02751451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad327c78a54616e2b57b57f7649b8cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed21809db6f1bfb7854a4dd78e17977453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee1c66bba1b7c590d7f2e3f91fc757454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b94a2d9dd6f5462ed36f684772e03b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846abe0bcdfc4f6ecda666829f853ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100ddfc4dc08e20a7debfc46ed9331d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4e145d80e2f7d7258e602a1f6acca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb60b3a8478597146cd77c372b88dc5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd6fa6a8e278f4bdb3bad0a7f4f046460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567c03c8bb7774c272e5aa0dc158b9d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348333d205142e5a3fe999fcb7438d5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed116478af8c93792a4d2f5f31c144b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d2946af23b2eee4ca3369dd4fa960464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664ad85dc6784f26efc13d726ded9be465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8dc6468eb51e0f496bcb1b7fa4c0e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce90424e674b2d59781f87fc16fa71467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4775d4cce95ed7bfc167f636512b2b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c9e483d9ffa8977fb3f752e1d3f62469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223c5ca2147bdd6bee53eb5e3535a68470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd431e559da49d6e9453b5e390d4db7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7a19c77a93d99ea38cb1b361e1807472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc254e27826b5c9afcc2283278534a16473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6a7ed5d057fa2539f8be7516425c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0145119a3303b61b74124d192621089475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845554183556661864f619e31d2227f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2069bba3ff8b43401abfa74bcc9326477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2def830f207afb73eb8ce33e79862a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b842011f4640caaa4f42a3e4777f8adc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915efea02103015ace9c05602f1582d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5afb9b5a6814c56ab3094c9fa10e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e7c41c3a728e8212d6df0f054f4ed482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6464d9985817b58e10f9f8181707bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b577b2d9dfcafcbdb56e00f26d0e9c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c5c11f65284813cbc86b44665e914485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11405ade1e008027a56f32ce3232884486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097d08028c633cbabfd4219576bd06b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb4628b7f5c5ebefa27e2f8523a9d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a4ee49f3ce4949462ad36ea0ca984489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd788e15af1958bf25c104b755bc261490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c866070842f92cd0cddf7913dde106fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7008ff3c212fdcdcb15f8e75486601492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734166ae95a731b425d128dcaf3af9ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d0a0245a0da439d325b27b3162437494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1d913b17c865700510528a78f6fd4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821bd64065e94143892fa961c46f916496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38509b241a0ac1bd5fc52363e96606d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba952ac2e8a0077f82dc62d1b0b1a34498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299dee7c866bfd55eb734899e01b6a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74338f40c8dc00a5aaa5422651ee903a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01130d58540b77bb48809bd0456e76ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca264992b30825deabd7d9bb4ce106502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9dbe6e98d96d7f21e7009b9118d53503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d5cafa39d1a0237ce3f015b549d5e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8cda57106f47c4574f02af18f20a8c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf6e019b23f18fce571e1a447223f1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263e537ae9579588ade00e662b62428507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade67e85cf2782e4c712f44b8f93933e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7914b548f1f7fe88ac344eb22d41c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab348434a9683e0b0413d02d96bd860510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5d8912d5690af41fc9370f21a3a4e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3e901cd226a9ae2e185eea1bb285d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c91751d0f6ec86104663f09496a323513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20dcef0b415f1bccd0c87334540b3d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99492a378792ff666b924b9bdc7262515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a28f26735a13023f512d10b14850c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1ef115761b28288971c347f536174517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c763e84d786d3fac131bad18506061518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a49ca079259e914ff8af8fa73084f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3ade2335940cbadcbd0b6fd95c828520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdce13b4b876ceead72dcc901c04974521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae51bfde1ddbab6dc35848938acf4ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea8e58deb5efd1ea07f43e83a171a2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fd9b0957e29235e57edfe4d2add4f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e96d273beb7e829979bdfa2696aff5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84698a3dd0d7c41b0bd0cddf4f6f1c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c810ac42b65396f811eabb23bd142fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b8e9c92d2457b718bc0eff19aedea8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c61d03c9b9583dac5fe0a79a38322529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a65d3c7c85936a964322e27c8c1dc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d943e79bed357d45f01fdefc327f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05c34ab1d1cd27ec6cc8023d9cdaa2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e971e00d4132fd5fb51b73c8283a5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da8bbcbafb635ff1a9fa173b251319534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4284f6c89b4976c8d135626a329b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382daeb4713e29e72dde7023631b4ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455492830eb356a03953943cafb46ef4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0519bc64d4b3142b86b0b12a8225d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47574ebb0d285abf4507ff3f6e9dc33539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc00edc44b3fe077b5614db53802e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f9a9e95f409fef073b8650c2116c0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23175f8f1e0ded747fa1bc7f2fe18322542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e93dbb7e1863e90550c1923e2f7d08543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2a02a0ceafe2b5fd65547aa0fe63c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cdd1cc592924eaf1e62ecbcb89b7f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c71e043b823ce5ec91afa424cb46e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91de2112e43a7161b5f9444eec623d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1b8afc2d76e9f9486e944413e2521548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a49492ebaa52f187b17cb70af77f13549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bcd0470fd2179b8342bfccaf478af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc284b1c72a5fcee833a75299e10db8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f2fb907444cf03c1f16e9bb12765a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f97d4bfa27ff6d076e71f3aa3903f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a77ad645939e925cdbd34d45298b5f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc56bcf47761c31d71ddf91dfdedadc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81fad3c39e30d62dce4bc56d46e1da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114a3874ec10446030a65c02971133b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe7d2cbfd8fb9553a4e1ee8bc150ad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d5069255fbb9832cd080ee3302bcd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb08cd06c0145ec721930131646ff6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948e3037f87b41d7adb04c71f3d13b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2299d8c0513ae22db482d33af80a05f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03421a4644487398add6d36df93a259b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f103d5c6b2b5f3e4c847784898bb100564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26946a2c6996b90c30036911755109e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f733d220d61c01e4d8a4142dbd3c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23684ef74adb3885186d7c4fe35023567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5102b4128e3050b5dd9dcda9650ffbe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3abdb885581d4b9a59775c49f8da9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1013b3eb9c95c6ecc428a20496ae5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57e2cd67e6ff610e9885a2d4bde714571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0257969dede12ef66edc7d6b66f129572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cc4b4f19d7aedda9e234d7b0df722573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f9e7d93233d5ef65c14fb41152d73574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43dcef768f00a5522d66faf89f99c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600565a345cdcbb487863adcdb68fb0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c2701d0658961b5b042b6bc772bcf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562a6397f8ba6bab60a073da5412cd1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8110e8be690b1f411109d38d54026b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70c463ba7270d15f397382b4fe73ad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce806eb93d5942271eb72cff1f7f49581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edf8e24eee4f07960ba1ca1b64c172582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7384b12682a701eab781a3898f60a19583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29d29830a004437dcb0de8b86936d2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85ce6177131d9fb0875c2aec5c454e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e00b0c4ab353cd619b9c4275d86003586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f3357727998584f1354964fb3a009587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebba913c5ce80238b543996a31997a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c1333e7acda555cdfc506c5455fff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94938425a0c249569e6e064c8393ae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44266aaf7ced910f38de8b6396caa81f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcaa18797ba130b6d2b3d967dfd78c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ddb9a1a1a5c63ff822a63ea69d0d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed62f6e9797c0f7b2c0798b33ed706f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca29c053d8e38c760d2598092eac58a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e522798ca0b874be4dfaf6f223fc13596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a012793ad21a8c9542ff2bccabfc3f12597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e1df7f463fda932ab526eeff8cc9e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4a5c35f77ccc61e2ad596e5c1e7b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59654331d7a36b3880a73f2b291ee3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab7ce2b33779bfa1a019a9b9392187601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7044b388dc1adbbc328c5153ef0de26602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436ad2d09b406e6bb3465b3666dc790603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337491c9cc252b604eebc370e7d4964604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a95aaa63043c88e825dc08893e6a1a5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05138b4054e7301413027c9c0025c80606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c98323af44298d7b7ae20adbbde11607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400d59d5d21a438cb462783457d4087608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0684ddb142a84cfa9c24d508891cc79609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cde49fd1ede1952e83b0c4ffe38a65610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53806c5cf5ffdd5b9fa88e0338dcacdf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3adf3589edd20902ca2f727df15f98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369548845cc9c79eeff14f46b9577c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17486afa923b79f55479f0a0d7ad7fbc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1097bfc6c21b47295556204049bbc8e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b3fdc9c13042ebbceaf0bb9e64ad6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ed3db4748ca394c58f9ff3d2e9817617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b10be1e6067949927f737f59b93cb2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add947b7039e36942993848283d83c5f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b19aedaf802a6da58480872839007620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fe1c741b21e46630b1cc9865eba00621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2b11d2e0eda7ee3efeca2166ec3cc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86e3f690f2148e00572366ba1500d4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ba5a21c9c426893d8feaac7b8dcb1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d526ba93294f1972115928501d460625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae39c449cfbe5d402524e60ebcc74aa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0142e9bad19b76efb1ae86fa74b5f50627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e246de9bce9ed2207dd11f3e023f447628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f13b233d7c75b7eda1c80408cdf00629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4e8ba826ee15c47c80620c72fc461630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9c20f713aa68c16802837e859d95a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f920ef1f832060aec11e56c25629d8c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a420988a0252b9f1f948c2db62a234a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dd6807eee1f25e3921c6a29184bb6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add484e1121d3deee16e2a0e3bbd504635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399d533e03a263ec7f9c6de2145255e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9c1095260be3ccd67b3d9e52d337b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86530cded0fc2f0920feb13de726f0e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af6ab44c6c5e02a55e5b5c9e5b8a83639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3aa89f7fd9ef1965e9ca7787a1fbe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73754ed521b6a1a6215fbd6925f34e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a6f02b6d8072ee064527d785959db642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f623134c6ef83e5bb8ea29fe50bd80643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddf8c0a9f9364feb0a430631c3319d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56664a5e5d9dec1b7c7f33c562a8ea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b39605582dc6ef41670a2eca9bacea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8829d2d23aed030682316fe90ef44647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880750649ddc56bfb9a65830d4508ff4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfce8ca56d44c5cd884445164f52f27649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ea94dc72ec8d4f4534c68d1f981f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1015c0c24bfa031edac9701a3e8a11651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec66378d924f9b2f60427e7fb91edf8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a0a3c78e4c545ed66b0c97d013feb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e68db3d222e49dd0e7191251976ee1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaead9ef4e495d504b610837f4913a6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8caefbe15acee6940a524de443982e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071c768959f387495bac83cdf44e6a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f2ce9f83c48315b623039848a7494658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a4380546e1ea1a0c1d264416117c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499acb21db454096fb9b65431841707a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454364df90cd82779e45625f1da8c6d5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475e9b12b154f53c95e025cb648028c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb3a2624c55fbf8ad68f66b6ac1a2b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde68766238016ff3902b5b8394ddbcc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975aa7ab08b3c23a9b2fa0c58d6cccf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d9bffb0f2f426315ba8d6bd06ed35666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090aae058628896990183d0e65046835667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53130d66123fe1ac51c59713d181bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6d38b1097cc05ea3ce934647e629f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9471b1a667691845b8fab4742c4a6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169494cb1f421d651653fbd09e5701a7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f24c1d8efaa4da1aea6e677e1b4b7f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1fc65dac0eeb684068e68a7c09674673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff59b8b402fcc712369abf839c945fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92600fb98ef4999354ab8095ebcda68675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c43cf22ac6595a1aa2c5049a6ecb92676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801f8d0e14fe08da4d36886d474c0b4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c9c3f51a254549692f38db59ffc2c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1e5d261440f8ca9ebfd27a39e1b22679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1f1ef42c7e23174c902f222485aef680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed83f6ef55b05c84e70d28e6cef713f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1263a4bf6beae8620bce278fcfa453682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427dd3c58b8510f4305da185597796f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9211b9e6e37583345baeeed32a9e774684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c1283d5a6103f79fb8c0b242a3be8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6eda6b9262b983ad6ec47f133bf4cc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b77f8c96faa17cbeb2e2efbfc2dd54687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492e7ccab6380ba72ee3e08244ac57c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee8b2de429119882acfb11dbe7cbe0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f9d946226f66aabd2a391097265f9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d90c886abf036d10927f9063959c0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a5bd5c16d0f13d9b4b1c4015ce86e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff7fcad3a0f127cdb7115cf98588f5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ebec98c1a817b3d8826c7207bed7b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5aa375f60dd8666f0dfd10e56d81e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc424fa3dabf50aa3842efba40eef5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d0af04fbc2f1ab777951cce3d22fb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05813b72e598ac910372410f5e500b46698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129f7d4ee68c52b2200bb324a4b991a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c281d84fa65f5fb3076a86b4e1ec39700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18a5f68dc5592a304f2d1d0daca92e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464632a04d2cf7862fc4f7a633e9f70702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638b658e9ac6bcf72871f87f35f96f9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7e77a87ed1b03fa8be2b59f9dbf74704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31d8a7ea24e8414015d644236bd115705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e318cdd45642643b80df70ec1345c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041335851f93ce4308b76b6a5b69b09707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5918e29572daa51638be929e303b9bfb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59817e2ece5fcc05c6dfd3c55295f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3935317d5a0d436f5c242ede4f162710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b29d4a4a81800cb449a1514c9a79ad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a2f04a0e6b33fbfb88a063f1edfea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75834f1c6eabaae80b3b27cbc0605646713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21774f23181231aeea27b8e18510f0c4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29ee6fbd296fdf16f9914c306ca507715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a03e74d613b847d9e0a776118df93716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5bb0616ff0c6b3390a08d302c3667c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc18276250ef6a2697dcfefb52af878718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13c41a7afa5938e1613425dd4a2e1f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064a86da3da74ae2aa0beccd24aa873720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496965b25b263ba46b7055c5f5a246c3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf4472af3825930ffa276dbc29214d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b85e05fb92160a590e408d6b18fea4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cd15dc19d8fa94d25156616d1b656724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec570baa50ea49a4641214161e6d95e7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5be56df91e826fddac46a49a324dc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266741ca8cc57f396eb98ae10d603caa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646955e802aadca999a334f8d561b58728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5632522fe0da0a004e8fccbf84166be729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b1a3e77599b8834317dc41dbf7092730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66988ef90d771697a113870f577afb0a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ee7dcca08e51bd4808232c40494636732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3a06a7bf11b2b1f5d2faafa093c6e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d88d5807accf9fff1ae2a6230004cf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de7212756f0f5e0e6011afbe7b2290735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de54e26c9afcaec535051d161e8236f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de693f5f9b2d8a2e04e74e3d57b251737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63350b519b070742688be4725afa3ef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f6169e5c8c398c85c6a251124eb50739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b257ef90cb42cf47a15689ec69252740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04d99f2616e475533f733f3e1b943b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc64038c48275e1d9c1fd6221ba586742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeb27bf9f58318d481778c78e9d8bb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21157439a82f2114401a40e4edab4179744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaef82282ab98612b25894e615adfda745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b6279ec205a98dbc72a3b7c5a8f0b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ec33877f146221ac607f3fe625ade747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a334490d4a33f5388efb3bb77a22ab7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cd120024efc778f39373805fe5f15749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2935f0eb1c168b8596da83689700b6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57ea46b09841c1d9d7eff52dbe5cec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063983c1c2969ad0389dfaf65bde7837752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f494b240d6d1cfdee214e393e451a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefc69810c66f6d59a734293de09d2c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fb14d3c77f5ab7a0978ebe911f4411755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa610422bd719cf128d44e1036eeb76756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447e131466528db78fa7f85a41ebbee757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485b47cd4ab32f6aea114680cd573a8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ab1aa4be58af10c3d3dc1c1de0c2c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>