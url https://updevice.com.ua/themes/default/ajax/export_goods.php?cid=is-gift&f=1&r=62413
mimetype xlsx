--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ffe6f69d7320c1092b702ea1475971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2094220d333249130e976ea84fa252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce1ffa765ae189b8988c0eb75f06013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120a1bbd97bc789e86c61867c4866564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302cdd67bbdc1eb246d3b1ec30853325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd97f05425734cd19dafc3015244fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cf73376945cd40de04a2fe42e05757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b4cbdf8908aff5e73ce6f2913c88e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc2afc9850484b59be7272fc7d91499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf069a0e978c19ceebe7405b6f5070f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3221a187ee172c3baf1d02d64d6831311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afdbe9daafc4fc1484467f1726cc3812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d00163e5dfd8f66694f7816d769f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916dc8234b9e92fd0df2486fd46675214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04ab1bb5b396131696c80e8b3fdec815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a0383666b19e04838c3e6e6e751c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a7bd407add6c2896ddee94d18c8bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c152222da9537a086f4c7398531d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54163c45e1f1e25135e30e0229c86f419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301ee4ab60ffb09bba528cc4196e26320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca685ae4a6565b13d7342c0fe1e2cfd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19396973eaa585ac356cc83e8e79a5ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0118e5bc11a25113f16a096e0b651a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630a787c3d84729294c435cd56bc21c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20011150a9c9543d4a9b745d377b0c025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec838d5dad194affca75299576ea22326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787fca43554f309f305deaab3624f90227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4cb2c931a241dc0e4c447b68b26f1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ddd0f70b576cfe8a8e257480ecc25829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e5c9e07e43aac420b19d542d3167830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2870e305ccb4b4e88600265f250ae431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a189a0ceee9d652f053e4a18dda3232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedba14c7b71c41c5308c401a8f47a233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b9b1ec9742b8dcdd7927a8f2d4451a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ea62da9dbae3b44902b963d13949735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2983deaf340b231a0f687efc4c2fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1e9bf68c2eccc8f5de7a60e981e2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de491f17f9a6e721deb241cb745a7d9738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1481a91e2912568051151529c140239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04323afc64b5a3e59fbc6b1a3eb4c5d040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cca052b45310fa1f87acacab58b21b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1831825cf99dca67de3b28450e77c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa97ac7894677ab6d18721c3fb6a939643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e43c72cc86912265011677213e37244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c91e653e93b6995725cb7747a6a0e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3c9c5e8aa3f0c4e239742aa3205ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac435aa3881f8da785f751e87503de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c956b19e76af5505821a7e69fd4be148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7370c21ba589575956dbca8f52378949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454e3315c39fad8364accc051b4cc8850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8963f2d8f0c2813d0c1313034b16051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcffe8388e3adb9a5b726abd42788252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a6742090ed8d600064c16d0ba47f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb1c463f8b1cacd3b6770bf785a1ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3492aad630279d196b550d4083bdb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50fb57359246ff7688c57ad432eebd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef89951635c733b3a48cf9d2027f0da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1d82f8713f8d4ceb4a08c357605d658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540538fc1d158ae0637130e176a78d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302ffd42e414d305d2b04c7e382f40260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ff91a4079eab32a0f7aea1a6e7ddd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82316f2f1890bf18f853ad2c96a7a54462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dfa22beb09a8e33757252fd125f1c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac69460c2b5c4915f0b9e96ccfe2a964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd231e49e867102668e2918f630f07af65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad947f02ea514f5c4873d67172f17ac666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b779b9af1d8d407cf2ac9eb7b015e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd4706840f004441f9f45d8ad3597d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c317dce9a48a16d42c6965283e1ad6369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9d79bef3ddb43dabceb3e0ec9298970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e0beffeb5d530692ec8eb4173420e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb5b961546100dade02fe01cecc65f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c578f3f9ba6af630d642b567036ec1073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c30b0a43f9cfbfe2f3a5d14fc7956f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09418d31483ab72f14144d3229796e7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22594d4e1a69c6b5f99dcd7ed2cdb776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1849d7e52b72c46e0a9da6c9d8abe2c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b067035f763ece4c8636a1dfd56ab3878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae1287fa8d383f730f87b91c38583f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c229a7b335b8c074f00a654e21786580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e898bdab79dc9a1aa2a8b7382c53737e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cf7e54f4d4de8f98dd61419cbb3cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f202900494b03a8565f13010859368583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41850191c9b12e5cfabc440926ca81f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53acd61f7cc5f87902cec375df87180185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ed124757e754baa5d6fce66f3b1a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200bbde3d57209186c7b3aefff41b2187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acbfa193d06f158a4f5290c3eb280688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2193cf0869b20f977282bd3e477366e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03ce14a0a6a2d71934e0b3e14d3d8a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a6f0d69f66ab8ed969596784f942991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f97ceed4d37eb925bdf4ecf473eb192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93680e2388f2f0e07768179ae44ef493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316afad04e316bf24b0b17ba4999e1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3c95edab38cd7e89e1f79cd632da895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6dbbea131e6787bbb32088852761296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34384c8a7be550b2ea65c92fe5f639497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0eea83ebcccb0dc223ee0ce0acc0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f46a9fbe73237b68f801c4bd1c0f5399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3c92c1990e9665592e62508d4dc4e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f128d9374d7175c9d8ce88661eaad7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21678f2f28249e8076b99cd5542f439b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253ef2c6a726e24b6a4a642d5be8fcc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8b396d5a221c4fc66d55ccf8fc004104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbab7bb18251ede9176657ac0ea3258105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693f1f2170fca879a7542bc4ecd77d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0b2171d30b91f20c1bd9777453cb8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e95b670e16543d137f81489c04989108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea410442a6cdcf1955a49ab3958e2fe9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada080e67b2ce0bd6393d931cb4a9ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f08309f9c7ad64bb0b9ff3f823ba2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea428df9a50501375427b7d3e76ec74e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd107f43220dc52cdc2476ecaa582356113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cdf85ce718670c38694418f65e89c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d505319b779096b81098ac0f9212ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71868ce0413fc806613c35c9ca2f3b2e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360859629d9c8b88f04e4d96988be30e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a7828b265046ad65f3c9959cefcda118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3120d2d6b5663a51422ce795a84bf1d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d98497de7793c43fd4cc7b2f992284120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507115ed8bae29fd5997d54a3d378642121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d34a29a4f6cfed3f741729b11f2d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b993200f89570d5292dbe969b12b716123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0795ccbc7fdef21fde500874a2cb89124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9bbe0bf1e36c51c58bce4b75ce1d25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce8cb815bfcc246b1765d7656f87a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805bb123cc1bd6ca5b20a91b9a7b66f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef108ba5e3b15ae35c91337f610c8172128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fd0d14f2ea1c3ac1dda3acde7819bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e681c90225a6db6164c09bdcd429b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901bc4794f3c74119ad68c0dc70eaed6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2d0144be3ab65d29dc924bdf2d11b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7443f3015f12d74c12d74feaec5bbff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add4d3ed3fd2bb45d1708aa3167310a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3d5db7fbd5fdb6d7d5dfb7bda1faf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a917804b9925eac784a954100003608136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46afddecf54e1f9075dcb11e0453976137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45216f40b072379bbf5d7eea5f63305e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc52618076b7b307dfabf8b07fa71c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e82c75dec22afe55527a568d489431140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cf04eb7084075b2778c97b31649c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffb37f9d56119cdb5316d94d957790142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8632dba824e5f59680eb244fbaed1e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004e9c2101a38f86f98cf6c0f9d57a9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15483335999e3855abfb4270df9e65c8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac1d6de502a619ca7b6655f465ccc5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e303fa2a8bf3aec5097effd05e80d31147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48990ca51629a9c30ff1251815c079148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f2ce0b5d7833945a73e709adb5e8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2c32737d96427f966a03477a5ad99150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7197927d887ceb726d51bf77ead1a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510eb728dc64bce0ec8b97890014fee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004fee7d5eac8136274f3f1f9320d48153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096694df62d66d464c5e9d23dd635d73154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898348cfb25c7f81b59fd69d6437b01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86c2eef7d3eebd0aeda69104058708156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced83017d63871855e65d3fabedadc4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62169f3f52b94d1fa192f87d87e1a0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800cc33809deab9519cf0ee84f76829159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385115ee62edbe14feefed810666a626160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bebfbeb6d358a38aeaae7910d67d2e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6abf2e62279dc172d5c6f40dd65654162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfbf860aeb08d0d81551e52c10999e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf96f39d81e400cb827ee1a81d17411164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d19e03335f75006f2e392a202814ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214621c2cc86a9187cef67ca5f5398a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a8b20b428dfceae1ef0ea7bd8d338167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64694ea54d4b431ae21c60fd840dcfb2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef73539081f12fe64f4d64cbe18fec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2344ce4db1afea0f7230cf735b8c574170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da53185f44fb360f7dcec7de2208ba171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8883c3bf56d3bb7df3ef2f6649b3cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803eba739564ef40fec6c13522a572c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7619995db2fb449fe11f19c474e8171174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d4f875c284f7aa470b3cf349db030175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f2df3ac1de9d6692a6ecbc5e209ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbb97a75b8442b30283cf0dfc87bcc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d711bf1311e595de90f89f5c99f288178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b00bf69987b06a71d249a29ee101b0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd4cee0172800ce97c63f31c7f6dcd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e195d213aff2eb53f704c01000a1a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b186f366f0c46515d3e16b1532a6981182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d82e05a23c242f6752614936ad865183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe77020366d06ad984fcc55ff3bcc8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1181aaa02bae84a88f8bafed29510a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8975f1beb4a31e6dbbb3ac4b42ef2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cef7f115c6fc084b5e3ddeaccec4b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255a58c70c0012dfae8e6f1341e80e5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb38284b0fb0095ad52c43d0a4d9e91189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652fa9349874f8ae8414ec65d548886190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c213ba9e3279a02296f558cac86cfc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c8d50f7796121f883849b9b3d077f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3539f6d7acc6e636dfa2d1a05c12025193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948926ca06f8f1c7c3ae9d2f27db74ad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76408b112640a10f01d8d045f567ebf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff449ba88c16a71c40cad8ff9b917063196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212645a9f7ebf9ddf569697b86862fa4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ebb3eed82ee4c6193cd2a9183f33c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0422fce691e622c0650d5f7e588a4e4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9067456d2edd0ecd305a1d872fc31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cf55f809d590f23baa02d5aa3cd4a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a490d4895d5b08ef164af6b7ef1349202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21769ae69deebb11fbc390d6dd89c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f4f64f256f5c8b3bcf0fdd17c6d2b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2714a92cbb5470ab8ee35974364615205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1517e732e434c750e5864197c47d2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864be986b95d9b0e9c21035ad1ce1c19207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35c8ef91f946fb6053b9e4da78a684208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476132f22bbd98a873a188ffb8a0226209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0952157f87008471242a17d648b66a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1c2257b3bc83f0c453712bb74868e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbb1204a30ab1f9fe5f325a4adf25c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0dff16f5157278f823b68d4604611f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c2699836430fc7c459580252951f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e935d673f657648db37bd016372e7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95415d889ffca5b1517c4c96998e87216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9de4f70c6ec83410575ab04ac692d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73917d873dbb665758302bc9f6a87292218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5c6e30ea6091f1d3133813ad5fa4a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e5613aab06cf53a6b706fe7c83616220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad94c23c50078a16eca162f45fa6d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deea279dac373cf37cec0cf9346197f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bed72e239c263eb63ca877e2e116d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a0a8fc22b90a986c92e57395a97185224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17511960af2d91fb92bdda7e0f57de9e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39425d46b71191b0bea2b6abf4c33371226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137911f3717b07e3d2c78380e7adae1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde47022745cac9c3a1d510f144ed41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef3d2473bff6a1745c449c048a1c2c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d183aabd3aa3b3858db5f2947859b0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb65a4bb200946f90a77e86e049e6f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf12371e94471171936a059c566f2d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf7e74ea8e230fb513a4f6e864de268233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd276cbcf33b99b6a426a280a9bdce6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cef7909ba6a37fe91c8439b6abad7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78452c039417ee178d8034d0fd545ab5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cd10f77b9864bde3a1876fc31af93237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1881460cd04e6006fd30c11d1ec46f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcdc8941f8ca29615c01d7dab126d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a41924b7c44ac83a0684a970da742f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6eb99e4969944a5426fd66e2f59c28241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60e8c7c4257a8a1b131e3c432db6d9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9ee8f3e5420908b191ce787baa257243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ead406cbf3342e94b6e6ae46e2d58244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb034a11b65e10da5971b6726542bdbe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f31307cb15ad14a4db56bd594a9b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2bdcbd41adeda87c4cdd9f4878d43247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381eb1e558b72d8dbbc9bfdca5645ae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30193ab7068bbf5d27c71830af293835249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887f40ba5bbda1d3b1cbe0caa565783250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50efaac6a295a2c60d0b853fbbd670b1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89a6800d59ea99f5a515b02065c690252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e1ba08d2e7d4a13004c8b16b77f1a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1ededf687574d9006ceeacb18f395254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d18c09afd99ddc6bd4abb32184dd5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e1920bcecde8dc399be1fba377988256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff33b25d662d24d502e683b0984f01257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6063b308076dcd236598084b5d879258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7227c8bca608d9c17599bc5f050b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad52d7b2a61e4c8789555ccbe8ddb0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e17de0f983962dd4c01a16689f522261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e68ae2fcc7d5d3761e21c2385c645262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b270e254d26fe56904b22e2935ed6cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e880dc854dcf9f93082ebdea393d9e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e6d273a859d3df56d71fdc2225edc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5193a913a0af34b94c207df4ed61c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823ce09141f870d51001ff5fdb05194267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e71e128a7bf3f780b2d19f308d08e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb1538273594a8cf009ed6bcacc65f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9b4d35a54ec9cf13858bfb12f1a52270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da97a84e4a77660cbc56fc8b9105d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4fab5a4f3eb5981ec950265c1dcf5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c92e55a5a9b207c140189ecae9663273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bac62e9124a1b6302fba005f6a9b7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86dcac1822f58b6647724971404e57275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29277dbf032ee089d0ff79443c39457276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fbd764e696bb2c10456ef98d33a14277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84668c01f9b91caef5f304e57b5a6f6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497975602a53754fbcdf9af7c5f4d2f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a303a7d60307174902fc333317996fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4797bd5286a095e0cdbbd7621674851281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddef6a730eb018ee403a5cc345264c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9b4b4d41d190cb0ad84b327f2686d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a992385f706639ae48ac29ce51bcf3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224aa8eba34b0734af2e9c856749ba3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89f737261eabee3a6d32e5de908b0a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42739ae2eca3f1cf79657acefec123e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efd084bc98caf3f95cdb894c6ca716288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca1daac5a01e5150a123f9b1fbe5b2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d350ec64ba67ba3a722e56e0ab117290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba86a2b95ffca64bbbd040b6a4afd87291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b037c9a44eb80ec12b0074a5639d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173795a725bba5b0e9ec6b46c08c11c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a852bb9858e3bb44df2fa6463a7f22294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b636113b685a973ec2ade31385d08295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56879fbabeb2a8ff3cbb25d38bd62ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ffbd291e68356ce5d126f57d61688297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156105e02564e2d3a6d08d04a5a09b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc998f2ee1a6ea6b144155008b4a42299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba30de8c246ca819e6413670a4f4971300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c710b83d67ec0be6d07c8150ee8ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112a974858ca9353819031dcf517928302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ad1dea9eb4c2cae4947f431cb6da1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c0c3ab5901b3e08d114ec3e39641f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff1c4e1ef7ab45f0fd2a216dd3d6a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20dab08f25375cb3d4db69f8dec8192306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee867ff2c1d53673ee9fb1703379d45307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18911f4aa21f8431a142a2b9563216d9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf12338740c9afecd308ca888e30334309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54278abc35d8f06023282d2c4bf08c33310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a5622dce3899b3f7f92e4b16026ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328d894766cc576a2a45c4fb3264e09312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e3e94827c22905e88af8b646d1c03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bfef7afb0b285fd964ee646a6ec87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808e46d5c381b37c3ed5a0250e52461315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c48dd0ce06d3b27a2d517e174b071316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367f684ac884619452dfc3d8e6810fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81a7d6f9f20f3617abc4b31c335a25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca2516403d6e30dae83b7a50f2f914319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd50050fdfd800a69066da23c472d80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30297f7635279e9bdb42a30a8e83af4f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015610dd4226359fbc211e6674b4c2b5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740acc281447ed5fddc52ccccc6540e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2efed718a29c792cdefb56144423f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73ed45ec95ab091637cdb9734b05df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b2f2db23698ff48e200a4d0569de6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3d54945fb47991c31706121d4812a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a858e45751fe47d4afb4c360e66920aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bfc6d16fdc7780327532abce38a55329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e600d92fbba6b358be66e663e4012330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4710da243c571bbfa0ef41f31bf15c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0060826b58cc5661d784560eb98a37332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc893a91f44a6547fc390a5c67f097ce333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd900b8f74fbfef593345b0bd30528334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24661d9e2b05794e0d97478325f1d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9493c216d88e3c76c9680a7cd9baef9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc387463953d70385b1bf0eccb1dcf1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8177fbd303b130c5e5c8c175205d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ae01f1adc49b281f7d45c10e4ca58339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaf1d540dd928e98cd4030ed8fc8bc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d7b23a89949be313f750d572e85df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1927181c5110fd8cc63b2757759d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadf64d38061debecdce9ca20421d55343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cbd09268973b3d7881d090a1dcca2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f3b18e778bfd71459cf42164e06a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea9f3f0480992bd1e682a32bddbe72346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc656ef41720dfa671ca1ca99e476c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f737dad34fc4681111aec1c3f84359c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b327ef2babea1cc06cb0d990747c3d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995715195be3e56c21f7e67dde4c3e5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db1195056d30f47c566e6d98b29e35c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15697ef425fdf62c5497441c466f3ebc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76c870c2053da10d1815fe8e5f3fdb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b250f848aa5526ba167f432531b7de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311b765e0ae89b2f09a6974cf872074355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f496cad3ad05b22b90bb70f92427b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3e9f4e70567d5c78d604297e58882357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df429839ad17f4301730b45581e314358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe900a335e10f8d824422f0595e877d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ec055e29ba86315ca37606ce19f58360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62946cb7ceb0129f1d1cad7b025b63d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57a3e3056759cc38d1bd34a9b4ba75b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3efd34e55f0205be225d54399f4d2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93858ba1a9c98598d96be7a9d1f4f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17c966e91535d731d6899e9640b3ff0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dda0a986bac8e2557bc2fdeb22dcac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf403defef3c8de1fec8c40c6f8e7d27367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb266531e898d953917db1d4e88c8ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17ccb19721c9d49e912c1b531d2772369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4773f8693990cd7b380f2bcb4ee14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fc6452e5550c03116f09082186e34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dce9c72811e485acc0559d9daad68372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e8e313d12ceade152c1b2ff2f43afe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8adb20ba76338a4f7536f6fd35cb17374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7daa9bdc5e30e7011cf95e504a54590375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd04ad167daa515a9f9c757e5ab3fed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dc5f920839dd582530ef54f6f0baa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29618fa123a43a57a810f8ae0def7dbb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb4742fbfc09bad835517fc4f2b455379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6911dfc4c86bffc85497627e41cf5a5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285c0f9c84ea5ea90eedab882b989c6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b0c56efa93224b3b6032a81d607e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621a7f5f553f8d4f6df25f0c8794df9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae984ec61e89188db06103df8b8d416384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0125a5c9c32e7df021fa898d65e078385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c62a69a2319ad6b3bdaa3be406c0b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede7d0bc4b948b00871226dad736a01387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e89c3fdb2443143ec8efa7950c36f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f5d1520a0ee4c59ab5fa1844b2235389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d982ec6ac09a32c4a02410ed255bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c4be9496dfc167d2278c3878507bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc170bdb96cfecd988c6e930027bc7c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca51bc9a7d56ad8a3fa4366778d9bd8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4be8cd5e4be355b7aff00866b6a045394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85755c92c52e35992491843fb5949944395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c603c08ef26b6f2093b7c0dea9672396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d177fad0e1fe4a881c5fc314e2028f0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192119821fbb862e2bc42960117d43c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4dba0114ac39e417978bc40001825399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db5cae4aa9a6563eff8b1b7a1f92c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792a238e6d15919bff54cef77e9afd2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41258ecce8e6cff4e22e7b27268552af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e866eaf67ba2cac235fd984e7ec18403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f346eee5528324db798e43498dbe131404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd66101fe03042eb373ac7392a32bda405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da877b7bc7a76e9a5031ce3496045a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a158bc62866c861745376bd31554d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3f1a671d0b5a78c52d0f505bf755e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8697fde887acc6d3da84dcc476671409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15c1246be0e20b8be3c27eed7d514c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb531717189e04b58b61aa6c9239556411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674a5793aeb9f9bd15321b0abb89e4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac028a9a1e23e5190ec8fa22faf6e7f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956c465878203ab6ccbf0d18efd5edf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682456ad73a711ac18fcef889d422e89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82324e0065bb1aa1a579d8e1a98e7ecb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bf883693c6a6ea748d073cd6ea760417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5b52e5b884e875724ad92d89c44be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbafe5d9f31e20127049a062c0fce5a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307918658202e39b0685e5ed7a7da902420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25492b7905eb15b6e02f164d1bacc99c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1b81c2c8cec4dc433b6c2eec8f0d9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac80806b611ff7a8f96e593c3da671423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf0baa6d2cbd1909d6a8824c57eb7c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57ddf990e9e620e568c22f2895154f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a159cb61cd89ea39383108f49997b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d5b2981fbee0bea3566f9f0e87ffe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d392ffd5f3460612dda1df2b1e48d32428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57d70ac0235298eafec3183317642db429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54199a87a54648811ef5d0c2e27b7ac9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c7a3f0f13686560aceb2d06760888431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe711e11c3812374334e4fc971cf873432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47910b99551f27673e410a02c81d1183433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55948efe67517d0c53e512b01066df4b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8015dd471d5a13625fbd09712e655435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25193947b27c79088033813a4f4bea3a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf27a2f180ea75df255808c32c8c7d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee144b7ac09ce93865f89188346e1c11438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e275a6bc3c496e8fe43e2cc3e545e78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e93623681cb9903afac6dc01b4fba5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93776ae9a77c1c32af63dfd3e4c54e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11922db611be818216328d0d75a5657442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda90200353903dab73167acd4acbcd0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3b44b0f18d35c8b2c23263fd2d07c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7903d61978f2a6032c3a7a1c4923d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f4212d3ea635805bede4cb144a426446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7a5b161c1fe8d32310c409c46245d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f40cbdf03190817cdd80683d8f8b67448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f9c806d8c632d3e5e62b00a4b3fa7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e33bd1ad88e512618b946272827e1c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000beb1a3212770256124e1abcf43439451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2dab7095373ebafaeb83186a2e73f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1fdacce3e415e68078bc981ee58e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6a341fc86d1940bd1181f26bd4242454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b245e245a35f82e51ee3fe0b6634f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c5f21656c6ddb7326ebbb78ce7453456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc266021c702ad770600e6e85be13d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89b695d50da649f8dc274a783baf9c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998b0775a48780df22bbdb5ef3a8e0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9c18a787db1fae9dfb3c42bb9fb9b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f8928bd3312dffc4a030528287c21461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03852cb6df9a2b4992d562ba80855264462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9e3751ccdaa7df929c0d2fee3a14a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4dcce28f4f0dec5a49540e9444a6f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e085deea98a66a316b85148503c442465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d277878880197f422bcb00a19113c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc733d7b49c93e1331160ef3a03056c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae15660652b89c8a1a79c054de4896f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7575414b3a3878bb6f885e03107c3f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175889809fdf1a4049bff74702a7590f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397fe11b552a6b7e335a59d3c1ce87c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793e2382205d0ae663792e9fd7b4719472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5b78a841e13dc4d2d9e813b792935473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2f6a7f5c311e6545c8d86767634dc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de28e5b184f7b973168f35f3c6157c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857e7712cf149db80b221f067d3376b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854149992c68977f08a18613729848da477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebce871f1d3c9fc6def67b3e1432f8f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a816d1b88ad2d06adb55ab74f50b1b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c80ea610d095e5de3abffd1bcf4ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec30988facb97ff980ad884a7e1912b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f93dc91f1a1eca9ab57293fcfc3654482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b97cda42bfa81c8fd9909921458ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e77c63e9ceaae2a80d4b3bcab277fb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f85bdc60694af563750d5835ed2c2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e46a19ff5c13738e1eebcf7f40457486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989311463675650f4f68ef6feb21c9d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e76bbf6599921614139007b971104a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d394da4829afe61c81e0dd230624b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dc963f7fd84323d8e267ed5f1a0cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b57c45a4e8511ed30b04a1a60bb82491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d22b8c525c4f2c97b7bedb8bfdfd8f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf6092cdb68efc8b35de3647bbaf89493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f2143e091df5baac9220eeda751b3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359f0e193f5876464a4445d16a167d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561e6df1ed144903801b66f25b303c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c7abc1017046e78561eeb02afa0c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7126ff6db36e10302fa66fda0a395ea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b7b0965fe7a287d9ba7b91401ec30499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd98672f45ff261db235357722f11b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85794ba4234c3c472b69870c74740b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebb24db6435ddcfb30e20591bf0dff502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e975a81f9931cd0d29f4be98f344d6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e5e5505ad3a5eac7bcc1ae8c258cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10c80aac9e58b532fea5f1845b4611505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cebf43fa162cab076616d1850ba96b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb633cab467bda777ebc61cab858bc19507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e7a1f4e3e8e368233c64f1580d5f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994b66c9a086c8b8195b63f1678dfe9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a87eaaaeae2464778f4a4477d3d33510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166842267cf1aa4a517bfdde4454071511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95d5c6727892262ba5869b4cd22565512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477adff2bc025ac7be33603089e75f8e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab5436a9c2eb7842701473c40e3dc2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343e9c88c0a208b19006d44f6ff2e6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867a98be0895ee424eac5df1d8093a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff5dd0de09d3dbd44a0efdba82efd8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029b08edec80f6d86a89b32c1e354bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36174bee1c8c30d70ff17d87ec100d6f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2ec56b18b8c9b208fc5da9997cc9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a76a9c65830dc97c7d96dbe80e1d25521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89de9d08262bc8e432cc8b3f22fb8f0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99352bf6c6261bb109564a2481e6c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad0c3942e7475d24b42d64a5b56d79524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d5dbb237982fb1220a5e8026c5e22525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc73fd7ba746c4f5676786425b5cb4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767eaf29fe787a96e126a16355abf6c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d2c848c4ac65a5865d81f88633901528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218e13a399a3495f41844c32a78e415529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f797ec6289433151912244d198b3d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedec5a4b9d26345195ec3a96afa79b6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812eaa4d2a52f0c90c86e48390a01d18532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae71d7c8f03f436f137b508c6179681533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d6f910cc5fbbc615b5fb3a8b29762534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436d85e4de4264a62eb9ec59a1ee6ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16fc0c436f4b4494b271981bf396a5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c0b63772f002049195741ab652a5c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6652f28f6c8450b421b7707c27e57b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669335192cae30d2ffec8df8854521ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64172c79f9ba911aa4fd1807ce48db3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07743bc13526f89e1de89bad558d588541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350973f7a9a9238dfd101284cf112aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e913ea41b8525e7f50110017fa70c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314a9d373f24649dc12f9f5537c2b70544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8aa90ff6f5c6edd05ba13d6436d86545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d24f4f3f2fbaf01589fdeabed11398546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f2195fd53598e46b1957f26eca311547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8f0dc24f5c32ffc7fd032f8b2276f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0e2f509ea201897c9a320cddedacb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f4b257330ec62bb400d24b7ed240f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd665b255dd9034baff20e80d3ac01f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5631d7e1b60de8cd2c2cf95acf5d39552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185b20a37a17dfbb09777cb487862a7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca5dc0ed68a83f0d58f7f5228878b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdeaa27884c2b46ead06ef447132358555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0470f49eb667dc55ca4d4fd52a97b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013c2a4857edc65af1220672e7ca7f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3fbc8dc2678da22e9909fa8bf64760558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dcc219f1271bc89068554e7836ddc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17038a7eeb19f90f947321d8a1d863560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca54d45bc75a6c0c44a868ac595841e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e2b4b78a4b703f6bedb64ad858652562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2825bed33d8e5c038b44b11a590903563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a27faed25a3736b9f67a0d1419f5ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7a06fd43dd06cca12cc593892721d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3859e2b85d79d18bd77c83e3c40e8a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cba01c4230e2fdc429f070f60d0c3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55d5c3eb10798e10afdd5951b5e009568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95653b7c4ff4b1bbba2a90f1df4bded569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e948602645fa8d942cf480c1bdff6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef385d367360c8f45db33f2c3e8b657571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55e5e98ac72ac973909c4559279b25572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8ffeed3860a4a1ece001cec3612c8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5ddf43dbad81da0654b2babb79b40574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50309fe7316d45946ef5b69c5e7dc5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6ab66f9f4d0051d2667a1fa464322576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e673b546eaa6f564c4928e290b419577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06bdd9274c17ff827380a4a12748f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5f68ea324e7b8408dade7aae599b8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b89c84b2b2ba935f1070ac9e03960580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361eb497f1ca015b6e73a898bec7b1bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a171adb346f2bbcacffc050ff1180221582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c502d160b62f791f2e6758e67e7db583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8fe9b14225d90e43ccbc53553fe43d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c5afd02c76f5bcb98772b950eff65585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9943673446877987ad2706aafd0c6e1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565b42fd2ffe4c0d8db210a98a446e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed39fd5c979cd43ea6231a05b8cc05588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7ede31bd9d5041cdd424dd0818324589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ee67f912167f5195a4ee67da3a44f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dc32905c10bbd7cc62d2c31a79c83591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89094fc4b4f82af4dd3280dec3c7d5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352ae7bb70248661563ab2d0bb1c476593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dda1e83e49fcc622e6aa4d93cb5b12594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9881e1800af025900f53ee36238ebbb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c90ee24752a4f27df819eab5edabb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339ad4202f08af7aeab63551c86e158597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f66101fda4cfec151dab3c94e079212598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9c48b595b7ef5d0ba46174e925022a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e18179714c32bca6255c6e092b0441600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67e651080224c6679726babcb4abb7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820f409e5e0be8f23fafc57aee9f58d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4aad491f033be99084d85e1e8c4632603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350a73e8739f93bce533e9a62376b13604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5dd871f8041f13fc4ad797e2b1283605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81433dd25f3227e4c63c0679b3de42606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2374b3f7ef7b65d8b3d91ef67e7a374607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907232ba787f0e86bf8d37ce2cbdff7d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ea277a69b50575e08b59ec5b3edd3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65b6538f202989e392c789a96984f2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72b810826e0e1ceb7e43d6b5dac487611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d7d7c2d59021530e5d20c379c167e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47c66ee18ba06f1b82b2114e61d5e7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92359bb30488a5ddeab12918a55d8138614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f6b8eefcd4dcbd200bd9ddfe71a59615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63cdab8cfa9727ebebe8ecc249140b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6e3479d896df635bedb2940d63308617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0eea8894284ab11f3bbe5199b9d4f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b582adde429d61e5c54e0808fa9d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6b739f85d3c2c62ae35be4525e842620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a0ba47b098ebc252ee40cfbf9d270621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855316c4f7da715e3a691a1696b288b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052feddcb8f76c6df83c3d1698ab84e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06938845d8e715d5f2418f80be0500624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd760b7e8f9ce24cfed3898ad036a45625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde01dd505821f96aef2ab787c59d468626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828bd02513660778c61e18c0d3dfa20e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc9fc5514e5d07e501e2c12d0fe4c9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52544cb3eb3d1ebb3d6b3a70b7145f9c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8d98d9d9eeee4f202c0806b2b6d45630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8cb787c001fed85bd7b53a79d78bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2899d4ebc7004fa9533ae12be0836d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c894b7ba93e384d360610fe45431177633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a1c8b81d9b893b7fdcf45b300b4ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2e010b38fc0b020a866ff9435a139635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce7a7781837403a14af52545107a4a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523a02d0064d1b8ca9a93f991d07a296637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e73147134ddd80b436e3cf0abe67f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1030f43c077a0f3e4458b25b480b19639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9eff65ea8afc8e398642b783a4a52640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e30d6944017f93128df9b474b3688641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ce86bc49f64f46cb01712caa76183642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb040499a5dd7ddc14cb69c7727227643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914d0cceb260665607c14675e46ce19644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec2eb0b88e22e5d5d9dd231e77d44e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ca28b0fa108f50873a585f145e26a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9822ee1dd533de2d1d99124df3628647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcd9fc98c0d864c6734e27ccdb670d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84eec191c10963868110913a53b80ed649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b62f4ed1e6626dc39929965b86cc7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c685e950a8b08ad69f0892bb56fbb6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1455048f95ff40db6ab41f32978d82652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0a8822eb145db7c33759ce1d1b090653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa244290018d0269a41a16323455063654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ca5221c9947cdadc640c2b5069051655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b7b86b69cc56985256eae7d622167656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4862ed9b2cc724af151ef9d1de73dc7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffde9088c623a3f3b84505ff4b4e89658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b897b7719b528f85c111a52f75ebef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b6c87da43f61398dd26e3e2d7c115660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601a01f397e3657407f73f359e7fb48661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873cc663ea78798b1f7938ebb4f5f72662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f82f2e4f3e42e147eda92e2522759663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68078d403cc32a809779445530b166a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90ff609842cccb228f0f6157cb9a5e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e67b71f0324423dea30506565029f8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b464d4282b985304768fb90d2ac27667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc204006784364b72e910ed388187e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6435118bd9ce0bb557e38a2b1d47d5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77678d1973a38891f3598fe6d34d0c72670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb9da6156ba6addc35938445a58ce2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c226fee86a8d3a0e4bab982f210cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de64913380565e10b53e3e1a44528e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c76694ca2d27bac09055c563645089674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce33404bde3e9d46a79dea1ab52bb4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f2414a4f70b6a531d460ea5f2a618676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adc44160eb4046a49b55f7826c4cab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7455d97fdd8795dec2effac5e447bbe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa94d4d72b5a79c887167e8b5f3a4646679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4dec756a6c0e176ba59c0d9823fb6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cea58598e254d86b126ae3a71fbbc7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646dbbd811825f0735e62f47ad28656682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050348cfba27bc27b82b0fb59a114da683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b745bb8b54dff033097d929f4b5ea45684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d204a1286a8568e0de64c487d297317685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c8ab4f942c99f7f78fee5c40bfe8c0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b482f62c8164e8f09aff7ec74ef6eb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14bd2774fb03250c688ae5e7e0d70d9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9eeb26b6cc94634e5b6484ecef9983689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa892b945bdddb6972f12959e3425f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf53fb5feff849771c73865352e8ba56691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008404a820234be329f2da303160d0bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d55a1d7b14be0994efc134eb1fa79b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1637a43a72227301ec0d5de3883656694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21975ed3953a914ae5e9e7eb0edb731c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28046c02940b10596c04b768f0f1650696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e410e2d141683b90056bdac5a9b6fbd3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2e873092e3a8e0615f8bdee1c576b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14dfc629ba6c0d047a37fd39221766699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c5c0ddd1608fca4b9be13324999cf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb2e8361fee19b6c7daee05dc9d865701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1c788f4620ceaac6a778b99e3d093702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6c1bae672fd374b900f357f28e5c4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecf6870dc10bf1f953911d4ecaf824704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda7cb36e3317676554b819f849952e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce974912bb7a1f7d22c10d5e0a1f0ff706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f640dcf7096b8f9dd819cdc570d1ed707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9988c0487170a59cd299dbf271727708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9b9d96a7a9a05aeffcd863fc41b74709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136bf9b124c68581521b5b0ccb332b5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727df7761002dc3bd93c79438834461711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226167941f912130f5f2362792088bf0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cffd533aa88b63e4aed6424d0bcca1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb0e722412cc1e1d45bc2046534635714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d3130093ff13bdda7f5c9e9b330f9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5b10be54989ae757c4cc407da1c98716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a174ad3cc5cccb2e3392707e5424ec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf834dc54aa1155343ac3407ca7ca92d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c235abe6d26477b2224b05c45617e92719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165cdb1a5ba6c70c488ebbbf77d84ce7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36923aceb8329005c3c68cb82236c8e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa2bd8eedf0b3d0da7a2671acbbe5c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ba0721a5a292c6c24873bf2320e3a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf9729e614d65d8cd9afeebb04eedf724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3bc678f5ffbaeea27961f0058332fc725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba9104d7ea3c2c2f68218a14a8556d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bb3ab9a53856999a7eb1d1ce92ebc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c717d17596a9e68149175ce4dbe387728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9823e52b8b3fc2e42a9f1b61b1e68729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ed473734f417aeb72193190ec36e6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1ef68d37322ea96d5de3fcf34c6a4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ac39154c071983f1216745d2fd06d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec427cc5cc6b7cc89d2e1a45ca919e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e96b353fb69f0fb9bbed5cdf3c5e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a084e7338fb2c8db5b45a5a77ae4097735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a5702e45efae6e2da9ceeb6eca0c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854c40edc82ec8e60b7cd3d59452daa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0378dc2772f3b37287cac2eaddb320f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151639f62c41c1f59a7e66d373935e2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a284fb6e2e08b29b586c360a22314740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666ea457406d136f65de910da301524741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73cfbb1439989dbebebcbd07f81f24742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df50d938a6d7575c63505ddba3061f9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7dc9aa57bacb5dab6ccff5dfe8858744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b2ee307d4d547ae079a0e4d6b0b04745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d50c337c6c59e5f92b1d4722fc9b8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51e03a7af5340a69b44c49f1f1ffc6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0433d39bb0b46657e461d92be3e904748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7bb57e619175736d16fcb88b5bc17749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef881421cfc7004e3f601d3d9c6d55750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52d925563834843bea1baa0cf2d674751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a31e26ed8f336e1851ab8de5659634752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7644b27bfe6a505bd3ae7e68e6d8a17753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b62aae10f3d1adfa59891a9d7b2c751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76100276dc06af49cc85b7405d7a58402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b60d5199d69ead8aaecece2a806c483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12c5348ffdfbebd2a0c2896f91166d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc17b1f392b1e41c51133831bfc5185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42688bce9685bd3f60ce3a8cd775126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e95ea13200b17ee7d7b7819ce4a2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d787c83ba89f7e70d3cafe8e0eafae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1f84e1840344a02164f5afee1cec89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c84b8e49d74a677e5db620b460ce410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35664afbb6a8f1340db640661aa8c9711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bc911f86fb7c75325e1464346ea0812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ac49f8271a170d1e0c52c0642c3a213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e199b1803364ece194fdc3918e0f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cc8c8884d3513222aae9dfa34619f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5407dc5d0dea774ebdd00fa0fd08e8a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ce0a33c5bb13abc5ee07eaad39cc917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c5079f72043cbe3e40d3c70fd032e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66587754f1162975b29ab77689e5ad0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a59ef958a0ebe8d7d17367cd0f8e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7ae6983c1299f2ff843a077d032ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3b41bdda7062151798492a1588c0122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8d35a0d2bd878eb398990682bb30823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3490cf8924b4a5af7f5b073ce7bfefd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270785c95547fbff82d7d54616a536a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60464460b321744c34f046d54a193926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eaa35a7abb5e1c15003d329c00346c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543626fc686acf1d290ad8d70dda31728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b899596574c87b5131140fbbbdf2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3f1aa92b2797378f9085e8e330a9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9e18d73edafc3d6ea1e2915aff3dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea3171e183cdd8d6fb68da155b3f1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d247270864bbdac1252ff29050ed24333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544797285fb2203b18602da1cd337a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8be31e0b6a19707433a7fc665d4b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44fe4e7332dfbe15fc0bec0ee944b836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e40f81730477fa2450171f062bf85d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348f34e37d61f3e0dee6c0689153757538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1951aeadac1021f2dfbfc77ff579b1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952921df80a870fa58a199aef77f88840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6d6e7221f292bff17249bc7ef17eb741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8768f0f9e3953356f200f97c76938042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55792dfa07a89b5eb12a5f2f13e7d0043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9adfcdb843bb5408e85f5dc16980544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db402bb90305d50e51aacb32fc50a84745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcdea264e9dc27d2d60e3f7e998a3746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309c8a997fd88b87f72b76245f72e2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f4a46ff33a329676ca9b496c57b7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195470e1d019e0106e907a24d16ad8a849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2472ce21d50f6018f0d5cb2c14dc2f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b284ff3e1ebe82be6453d31e1cac651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8c63fae047be6c15d38d63e8405bb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8469223a6b58f6f9e9a024be6c59de753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2186b078d53a3fc25f0649f61ee1c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834a352b948d357538cf7043dcf337555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00c2c283e5de4f58fb8525c5ed505c656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c5843dfad5130cfff43843dfa91f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a166d5db57dd3e1f5e4712eb52069e058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939476434e376f7752806b32671d9dfc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a89cd418fda29a188e1fe6ba1d91b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c3f40e2ec660d1f8ef77d27c34e8e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2e80b4f0238fe638c2994547be6a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65889fb87ac255dd9784c8aca5fdf9263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6159d081c3a7d823b12c4793cb163864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeb54e47f1d805c8303c713a18ce1a165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b71ad9719916635d214416e097d7466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a639c8665eee8bfd5f13edf32284f4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6230c14bdd2162f2fee7961fcd44a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b40b7e5d8d465685931d7cd0c1d8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a1c6768e0379e02ea01d391352dfd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2da37e311df62b607c7ae6bcb585c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fd9d5d296c014ba8b43debeaa69e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76106f3832583dc0b69ac78b8d695573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1143f343215db070bdd32c527f8f02174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ef6ef78376f5972f6e96208b9fe7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e8b17abad3e3005cd60ec606c871376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da880906cf394ba801ca63d1384fbb3e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abd1076a4364459fe4e7b03f1acb1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39037add8ce696f37f8af330a8b1bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819f9a8c23be1327fb13794dde548ee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a0e17004113f98a1f0b5e535c4bca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92015911c18c6ee2fb62fc3d2bbd9f5b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8250478b4150f46ae27393508e1e583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b36f2f5d05fdc7412dde98dcb108784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66631b1e211712d9b9af152ea26b21d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46331d67c3abfa729147fc147a9af75e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91290c2a737315e1993a4be7d5c751c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0308217637ec308a7df0b602d39b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3989d3a35c0a604b93209047952f9d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2364459708553323a9701bb3a5fa29590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ffde98eb421c1b72c150881b50e3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ede9f0fa6bafe49a76d01b044989892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9b8bd101419a3eb837854ca51badd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b10beb15a79b37a3778df388da7fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31292617afa08c7b48d5a79233e547f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ed2d54a9608bc7074521f2cc897b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ce1206266b5df89fa651f27aa395f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4ea3b61a5955c4da2be79633f9b2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dcbe07d6801b4082058067705adeee99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcee408b39f0a1f2d54cefb9c0f8a11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec1fd534ae765ba11a66d221a18bfe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1c3a6b925264b5fb30e64634d7ca5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ffc7c4e50096761c44f3286f0c6c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31429e34e351492e3d9938fd36256ad2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e166907ee4380dbf86bd37fabc2a518105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133f185a573b4db2cd2ad8c0b3d0225106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4a88c0da0f190a125959f5f4564bf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccd86f22cc9ed23acc55754496ccc1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2674f17334997bae476048f290bd220109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f76f68924593b539fbca29b562947f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2ead7ae484def01191fb90ca3d60e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7e30c7ff0a60d3368339bbbdcea4c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a22ad1914b0a73af6687e4f8c8b565113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61364739a6c63bca0b592dbd9a5758fb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfadbc496d632df5c5ed0800ae05fcf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c3eb448c108f03be69e339a443a22116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb20de9ffaa10f6649f0a9e3cee5e48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada46e4bada35a7cb46ab3a02290f12e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93b4b7004388f5cde9dd74af647bdd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab981af08e0f110c2495d4a8c423b30120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c48a213332ddeb3b2bd341027eb56121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24b504bb40b5cd71d3a10b39b8cc08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173158638ef4b06817a6fce9f1ed5fd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f32601e4f90ec47d08ef1f4d577cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc64f5879ec9ecaa867ce1e6c1e8de125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae5add50a8a45d844e79fd7f622123126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40161efb63dc6e06edcb6257ee5251b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8494b37fe650fd17f0432082f8973128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe173a6c82ccb5910eb41d490597ad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4efb141a62327f81b60d5568139bfb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff662841b99cd22057e877ef8af848131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0aa85fb646205a2ca8bc132695e65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c27f22ed38c0af678e1f058cf9c148133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8dea32c840dcd54b180617e68f305134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79105e3b7f3a95d7c476d3408271ab7b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd999da319d5dd9720d99b2e9a0d39b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fd848133cba253da09acb322821c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f8d97866a3ba0221df27b46b365b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3271a4c663c0f01e0389c845a88ce10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68f6f39b97f8e7b73bd89918350e41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca1661caf074307618d92dc07342cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e27ab3ef80b1372027319f6700f53142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2584047290e85f496404386d1767ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552efbc77593386a722d343a7ce918d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b453689809669309ca1fbf26c6c142145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88e3f91a6d3035b378be163ff47020146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2b7943401616505abbf6282ec72a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16d1ae02f73d7f9594e66cc23ef619148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a4b9d4390a8d3f75c19a5604c052a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafd0ee55bf047bc50af8604e1e76160150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7bbeb51519311a68b940c4da169e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c25e598c71aeed7c3fc530d1dd328152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f8b081fffc07a40e7c74bb27e9612153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a289e71bbe2c6a917be85acb58a14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa664113e91297cc4d0e1df749a3507155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff75e72f4f30786bf8071a5e567d1a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fdcd094839b22f0d9cdaff467d400157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addd6fca868c385978bda61417b76f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68b3e8b27166c2adbe52f2236764fa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af75912c6187a1591854ed61ea1a4bd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123413b9b52bf744c03d8017f085d869161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd6e32d8a2b33fc8161492d19cd4ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9199f59ebf070f880572aa7f0accb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d46687dce8933ebff846a27968e88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf9c6d774bdc21a8b88838ff847c86165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf1b387af07cb2e7a9da1261e65691166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a9da19d83f5bf96e0f6652e132924167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88c1cc017f885c0b7b2812d8c73a03168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee773836fb6334a0108e71502e2aa122169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c1b490fe69f2ba5c7ca4e118c5530170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15118d0aba5589ac5f449cc4108243171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4330b7e598a13fb8c66be7712f1fa7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffef7a6a674ed570e4a4c162365d1e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dec149599b0ab78e4de4f57d94c788174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02388628eb47dcf0f653d2cdd2bfd97f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10663313edc9bcc81b1a52f8a2e08834176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807aba4fd6d0f00e117a36d29f75503b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc293e21a8d6b33f358c6f5c332be15178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9690a89b38c176f0c51910f5b805b7a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5021005ce5cfda5b86ead22b3bc18180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2ad15014c6681c21acc21f8d23157181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5418569336d6ec3b23352e87dca0f3c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998df2ae1e9f80e6dc91162d1b5dbc5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a18e49bac6456de32e50fa7f16389d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43dcd33b2351afbc5a40b4611a10560185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71659908753d0080cbae4a30811e4069186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb9011660e9585c860da9998e157b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f629aead7d503dcf8b8d73fd96b46b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23c0c387aef5b7d80ed17a2c067fcb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c316681be240eff38eaf8620aa4fc0c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c17b3cb94088a782273efa69b255e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc497e2b8bca33434bd2f2f241382775192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8aafbfabf3aff5b6d91d9e2ba90e88193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8607021a7245c33aa0d813ac4f0fd2f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85165f5f0f46983c84d37206e311cba0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673398e2c04781f95c25c1229977c0ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60a804d00172697b2e60122a04a487197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bcf467c523014b2c13999464ecbd5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba366a7b9a8539155eeac1fe593c7d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0885e5afbbf3a5f57f9d5613b8db4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef53571cf8cd65324abec38b4358c91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ceded62aedd01e08a7a9ab9483e52202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abac3ffb1385dfad5e075f63977953203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88dd2ab576752308f80755db8f9f87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371b2c791ad048fba6ceb09542617f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f091629bf5899e7292fb0863c17c2a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31392d0754a064911457fdf6f5447d33207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c89b43ec696ddbd0d929cf2c01818208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b721730eff9402a40540adbb463f4b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b22b806f74bfbc428a5577cf33bb0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116a8f44efbdc40c9b798a9373d771e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230086d372023fde6143b7765e8b1c53212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf697c0c97bb1a656c593d1b2dd30d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87630813044900d0ef6b902b497ce0ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00bc662b3d279d68863fa23708ffe4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed53fcffff8a27124c068e76dd8ef36216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313946d9b9252e599fd08170c572d05c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff102f590d41a54094a820a2350bce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a85df9948b67d91d325c79c5ead99219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155cdfb043b66bbab1440028ad022a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79571fc8979787fc02a4a0bdaab05206221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612abac685c2b6c07e49b73f975eaec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0538adeba0ec4bc3915b5faf6dca9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e96e4fdb1edccba6c2bc4b44f353e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366bb4600350addd48da48cc79c7e84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2bc74d4d3f96994092c39f9eb7899226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38eee2ada3d5114a7dfcf3a3ecf052227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b67ffe8b0603e796e9cf49eea26b5b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb17c3060c02394ceac7d13655080e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd8a3dffc0bfac46a2cc88f5b32773230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f5a570a98303a2c16bdffe034ac3c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ac8c21e86d8624fe0523491ce435e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d76dfe28eda96a8ad217f20b8c1deb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc18e6461d863bf8fb46e7bd82e109234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cdece3f9e4882efd19b00bad8763e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be644252c534739a745edfc5dd4bc43236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705aec8358c9b5947989345219c7339237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373567babbab124e0c0ef5829ad37a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452d9ccea5286ad639700af85b97265239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35587f4e0670e18da7e2cf46ca178a37240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6953dd9aa071ef3be4dc09228a655241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cacff5641cefd46f2d3c917b97457f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16038c1a702fdf1d91bd682260cbf71243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8f613cc11d24c3d4937f187028326244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6baa0f6f5fcd029c878a879165b575245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234458b1222ab43ce813e25fb94bcbc3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73eb03310e516f5c06f78c9277ec80a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba823ce8ed7051b11450591f1baa9c8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfb911888c55a5f33b74f863322ff1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8514e2b3c45ff2dd7925eaa3bcb461e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1832f9ddb8daac9f70b99a5d307fc8fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db3acff14b63d7a2124e3a3f6e066e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e59a988d6caf4910fb21bda0f4a42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cbecc3d0fc97a7fb723e7fe4f790f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54da1fa65e4191f8caa1af83f24b778255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f44dd7e7e1b2a999062c8d9370f51256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee957c98d11888ece3e40429a1c504257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547f304cc7680a1dae9b908220ea08e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170debcd7ff2c63ff791e7fa26b86d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b040b18e918891bc9db4c15a212503e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd6fae861e2367eb03a2f00178c403261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18e6bd66f694c4409a287de5915d1b6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c6574eccc4048b743ab7715dd7403263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd35107a11bf9ae2c82a49762b34953264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f97387d8f85e02778065855bb36bf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2228bf6a6283150e50839014d6521266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215af746df3017c5a05d2e9e73c4be97267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301b0950c5cb0be4153e59532595aa8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f4e0a2d3c73371b6771c828856968269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56ebb88c9d9211fe19869e86e0f2ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cd313215fe737f23becc551c9928e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad025480f0f9ae8618689ac0b46f92272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b17e6f39a3eb029aead10dc4c2ea5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243f48affdc96eda07f136d8daa30b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d07926f6fd667add1cdff3e11d6450275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46af87367753906fae3f642a08f411276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449324d7fa1e48433e32c0b77e7b65f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f010e7a983c56960aea5ed3bbbb109278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f036a40822afc38185824b1e19e73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551dd1a5f73c003de2f10025534316c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9083df8ec29795e6670f227cbd69a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61309df22edc590bf1e384b1c71f9dc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900bbff8fbb8d904977e4d337e730d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99f625e602b5bb2f9acdb324aa9448284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e6578a64e3a07f9a8a3346e24a6f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083d5caae108632520268ca979027c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dc7e862fb82853040e9b9ce275717287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3cbb60a97fccca5bf5ba9b09703dc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23100f5ac73d8d587eeed300ed9f31a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59683a29b8a75bbebe62c74edf0818b7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a612d861b89b71ce09b6fcdf0cc94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95264266e354153ed5a9d232c2f0f16a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b384d20e1a43fc23cc58302bba8ee9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dc938bff6daac948741140d1551c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cde0527461ffb392b4f7667be12953295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256cada5a483ec9065e7308406bafac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfea91f70237b34fb78dbe84b59bce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c906ec70a16f5c737d9c82cca84b865298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26fbc6d188eae6e57175bef13207eb7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111081ef9db0b77c015fd0e8cf97b3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccd0df41f276e105a79db4f7fec578301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73822f906f7b6369a8007179c47911e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd140b06f5b2f042a7d84238dee386303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8586d86f6dd3d2ff0088f55e1665d04304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56092513dc34ca38d5dd2a30f48e532305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52352567d4401e83b20717cdd47f9319306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820344394c0355c64f92c460f043ce64307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e790ca06312459b0d8d4bfec14327308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632598e4d8f07037500313e5fdf1d58f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9b2960f63244e3ac43510e4d34bb7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e6578342dca8313ed081686f06ec9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6cf394df5c10c7679267727b028bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319db024d4eab1f0bd5035681474d6d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd3b7a1aed9e8e94443c626c38ae41314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8556f50ceb93f2054983f472a6881ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6414e9dcd4e1824df4607225bed7e16316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600735b0391274fdb5e5b9d6a2a43d13317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909757fbdee0d9f8533ade82acee081318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99366d8d5a9e5be227ab12e1d3b7e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47b91335f9dd2476811af46529fb017320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9635c444fa45652fb2f2072568bea8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76998c62c7d98ce7e0abfc95521531322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fb9995924478c4cdb0e56d4b19b3d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849b08a368519028566fa5164472bb3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942f585762b1c1d51c3871d781138ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937bc96bd2b3a34472c771a821b3066326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18c32a91eb34ae035e8bbca01ace00327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd785d490945ca052bc9376038b19fd4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5d0957529800321f6ec3e256d67c7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f5056df8aa280b2bf272e8ececb12330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f1b1b03819f457703fb77c6091b7f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0fa470bf43a95d4bd420e08ce3059332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a7fda8d91d4c398a811b278bc3279333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708c87330f3fca2b4029a9fde9f495b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11ae44e7f1273171ea83ab68bc53c9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd967d5cc767b5feec9452c4b1ad061336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fcc97fc68af751f83d6cee3fabf0d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2a8ab472362582b54af132a4db0aa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0faa01e603b0304648a7f433b3dec59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8129bc0aef35701a9bbe323f17716340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9aff4b7e8b17759fc7e41673c3ac4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb43a97a3987321611b9e5e5a6e2b0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295aa85291cafeb2e70581ddb334effe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a7356ca4e06a93e60159e1f713c99344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c48d94c164425a7f9976b739c9bd77345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1d361bcfa3616ddb4405ccc7a1f1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b48d05515e0906c1246a0e437eda67347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1f74fd7685c2361fee1e2eddbc9cf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead86734ac8429f74bffcb34f07673c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f22d4015e3285d96487db2199826be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a19220a3f6e6d89e1da255e2263c8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea6de203c554ca6f4809fb8bd162ff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb03f76514e0cd774a8dc2cb4babefb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae208bbc91dd20d7ad92d48dfff6240354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059035fb031c70e39d33e3f6076d057c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8871800e91faee054a675c62c11658356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a9d0b2473eb9ff0b40c3f725b3a7d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4c5ef9c7833683024734ba2a14192358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa27e8495d52f7b3eb7c241b55afc7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3b2547d8e9a778db819a8fd32dfa1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b0fa56f76807ae4a6e4b657dc40d5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266fdbf123012944d804565d59518cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a1a410b15539fd237353618de2b2c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4eb2cee4f96d8920d9f836cd32111364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4d6304c85e393ac8111bc17464e94365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf773a63018803646870540fda2df1a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe386fa02f2a191800c259cf1f2c07367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865a0953ccf00ad667d489100c756e3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cfdfd993a4a7fbe663d8a429ffbf8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd9e24a64bf06cd4d3ed1de32f5984370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e3cfd47bef90b30cbf126abc3cfc0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ab3eaba124ed938e7f79a7ccfad76372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1932e31f74a63a8e27c0c36dbfc499c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495072bf13bd57457d67dda082e5102374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55928e67ecae061e03f101dd1cd1f7e4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e73e8db5c324d0efc074a7d3d7966376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16d3b0d0332d3f7ec042a0dba4b43a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b495f3cbc20773ac1e539fa6118749d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35146e6a497ea8f06e0316fb56eb3f75379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668370ae40f1fe8dbb20c86f2e6031e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08dcd38ccfe83b6d542a7ca2febd1f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d78f72058d4ca64de5bb522d864a8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e397c313fc6632dcbb12ef4d520cda4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d55acd0a28eb2a4132ea7af364adb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6225c0cea9e32d1aaf886c36621f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682343c762ff13d642e4df9c8f672e25386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0b9bf5b7f51423922bbe091459f72387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d1cdf952238d9f852a4ef951930bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2bf844cc20de64131d0eab8a9e199389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb1683592c0c156dd3020220cf60a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105909122e4a06a920cee9efe2a6aae1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86bbb0dd06a3047bdd23a66d2c1b3a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f56ae451e7f54be72207614c47876393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0269ed01723c95834a65cf0f14f76394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af541b1b8e47c55354e923bf1177bc02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ab72e83e518e0876f590ac3507673396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155b7cd438ebe25aab1ffc2bb124c7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023c9f778f8dd765844110b234854b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4dd83a7a188a910ee09e4081dffe3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525e85ce6ec841a9ac2e9ad177e8bfd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99b74d86a43c4d72d96affc08d1d09401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b8ca3e2177095f8f1967bab343416402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b4071cb3b63a69a6faab5120ffeaa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0c0d9536ef925337b9d638a2448bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f51934b6073ca6dc2348ec70b60a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890274555b865371bfe9f4025c77cb57406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed2ebc862e3f086ed511872a1df771407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da3ec3e97e7aad8b510e0a7a4fa0e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dd59600833273d24d666a0470b431409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7fbe238d42d6da9d9f64ac324cbdf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191641c0d0c65d9d8ab5acd17d43096411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcd646f4cf2bebac7bf5cbc53512ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75369bc17566a5307fe298f8cb67f8c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618c0338abfbd0567633ba3f0270084414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ceee709f0a8817d822e4d305c2263e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112e162dfa1b9b5ad13bb4425d984a6d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c99d4a30ef50f81d7e97d8b9ed2266417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ba423bd09b728b8bf250a029e8c70c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fddfb1edfe7b291be1b28cc78c5a64b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36583e184143a47ca233ab941129d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f5c668451de26e6b05e7a93fa4ca6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db94a04ebdd8715e5818f581152a8c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbd4b3ffd7170371e3b78dfc4ed3dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500b52b5a1459c024e5189c8c648d49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e751254057c25c76edd9a0f71ee4df12425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0dfa36219827fe815b7aaa7b93bf33426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e052de014428a0795359f0070cbaa3c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a082e85c6fd065f6b896a9cf0c926428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b674479259aed53752e600602808c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57522dc7a0be97e57c69c05d512d51dd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c54d1f15b08e885026e40703654f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ace348fbb115fb74d80eb8cc84cd7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afea00e7692587152670d25359a39f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad0e46823f877c88d9e2b06950c2a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3694e072f9487ab362f273185da39435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8481329c293e8897019b0912c982d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a0615431f757543745e4944ebe1cb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ed12b208bae4f6bfc978fedc2b0a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be767fe433ec81ef17ed0ed47741ea439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e395ebb52ddf13ba07a5f48fc4c2ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d5dd057ad6c6c0fc27ff11fef88bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71751443d6fe8d30fd5e9eb98bd36924442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b245928b49b283bb437a32e487309a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9750791722a6130690d51c3360963e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9ad57ec7f5e33ab5d047f3c6c8cf6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5473edf7a22fd922a75237225b6b48f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967660eae167d507f616569737e7042447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145d1d2e1eab22f7e432fa340d0b368448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe45b1ce9f4cd8a54b4f16c9e3c0ce9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f26daaf51923406d6de85844269d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be89a5d141de812110249b5cb6fe60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560143e003c94dd7a051db68a3a441f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948aa0fe59a4fd6be4a2fc0ee27d70a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f705dd56ba280005e0cb25a8d69243454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834d3d5ab5b06fcf459e1d514921132455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf00c1cd47e7cc3df23feb0070c5496456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e169e625aa244a0814e2d5096cc2e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a866277835e6bfa327ff0530ddae66458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db7e079c8beab7380cb34363a1e860459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31bd041e8644460bc935bbee07b0d1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7f76aa539e101433d1b82aa0bff3a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08010edf1e343f68842b6a5414357257462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f656c4ad76971f18fb91da85a97e10a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ceb8d754977bf3e04eed252dfac1d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb5c43720ceb04f30ef270883d339c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccbe103d7bb7b8c56b2c01286e0cda466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b152df20f8ee5b17dca98d25f5d393467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72454591707c53cc278d6069c8f254fd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81308e046207b1d07256faf70db9c7a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6737065c3d9f45afce4497b7b3306f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187c5d571ea9533dcdb6b88334a06a1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da838bec4cf6ecb381557949a82e0a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684795b48ca55e4017ced2473df02eee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3187729efed3c451af320198da98271474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a28e55dcbfa1901aabb235a3c7679475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639d5e71d8151c855bbc4eb09f0ff84476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fd9a430c755a1aa4f4002f340d5c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4d7d16cadc7d1a2d7a82c38e07183478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ce13fb1c04004cb4c2df4b2cbd5cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ab6d6f5b20403a904f6dd2a61b749480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287baf4f1cbc675b3ecf7a51f93f6db7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd1562e89b0596293a81af7be30c87482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975d4d97b69d9dd5a0ccf053b6f5918483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61916bf59a00f9180b629faeef3ffa7b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861c6f37b142e721747aa44d74f083f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716d996b16f3b7affc12409042daec5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14c1bec1ee1bb0f699ac973f40a78a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5089ee4d66fc53dc596b4120bb9e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00204a133b6c4844f2d654109d360f1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729ce138445200657f6fb698128c715490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fc3c3c09a230a956e9215c41a094b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffe1eb169efdbc475bfb09237307e5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b79aacb9c93ee2bf0c3f23206354a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44549ecab00f8788ed9ef7d1f19ee03a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45eb08108d86ca1467675216ec36a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324e9241b1bd741fb9e137242074d89496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcb67f55244f6902da4937ee2d9cb5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f0142df9e1d0f8cf8072710ec9225498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c66c67d7228341514f0830cf2abee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9ae598dd3a97422b9e751ed578a55500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0dab314563649ad0aab4610ab2501501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131244fad8d369b4a1a9ea7afd12cc1d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346540b6b2a63073547d9ced64af7c32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb95db41cf1bf372005b6f934ad88bd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7629fe9e812d669e9b82ffac922ef15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603199298cc8dbfd4f1dd3431174b1f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ecfc976e9e3ceb347d61229128dd3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467ad635638b27bb5cd09bf7b85bcba0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38302ceec52518028d1c184f008c5bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc2da404755b1faf57c01344e3f4b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83240f2205bad75c8a8008c32b189e38511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ff22a1f2ac8f8b7b367c4b2ea7a18512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caccfe4553dd46b3934c23f57d0d0e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662c553e013c5f545259447c5fac02d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d751bd3f461cada16999b504214c622515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f74f93cd9edb0fa1430e2038ce05d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c0dfe5d7273ae7a94e6727f422d57517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d452c979c24f18ede0f1ef0c7c7f1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8e9cc6693b5a37bff5c00a9ef7fc0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77446bc443596aed0e41bc11dc5feaff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a53378c7cbb87414b403523f2c1a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482fd1cfc26ba8d6a1b11f3ccc6f369522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7bfe4ca04bb55d6525b922d684933523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce286c78e72dfc2aa5a30e8186af06b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f5b87d89a07b14916ab22a4abb489525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7831cdad4f76b0d31319782e1e140526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61dd7a3ffa9942b41cdd21c720cedc0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6654a506bc2fb2c9f3c89dfbcb926b9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadec843e2c29cee46ec833b4ba28716529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef5f1a7d94154fbcb0d0d4c0f3e589530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0b0d280f07cecba685e6ea3d2d55b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0efa1bf4af30651c72669b6fe67cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f026ccae04c5be590de0d8d99bf9d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddef0b1f7a8e9d1a56706b632b21511534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716128bd719a1c9c87c0e7c041cac0cf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa958e9c7c45fb3ae759f3a152f9411536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f37e42aab73eaf02e09cfb0562ac4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bff644e6e52d8551035730ef30cce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488e51be0d846055416fab12ef66686539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697937e6ac92d7b3e969254b5ff7f0f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b7361e5373cfd3a9aae5b0c0291ff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10d4471f8b44ec4746fac75c48adb1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd730bd6364dc601609563ec2ae5f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614cd3d5fedc5b551426f0faf5ea2b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6a1de4b8160152a1921091fb60dd3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67b0c4cc25e69eb85be08979275672546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2df1dbeb2dfc0a85bd82a7b1b703ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943a3aa6b51587a2215205ee4fd2121548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9df3cbafaf08972ff6f6d65dba2c3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58aed65e748597790eb763cc55d5bf5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e79f51b3183ced2d1ff0b296b30e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c42585d8507b0f247a30026f7d6d2a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca1bac184b9199bc00ccaef9691c756553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe445b59baa434b9d9a733937c6953a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5242ac55580e4a814f6a96b910add7c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37210c339c52205ab66ff9b051f08623556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32875397c44e38baa05b883e466ac2c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1dc3d3ca91cc0ed6457a8eb741e2c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3a3884b8156e49973a104fb15ca23559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bdb37ef7c3855dd32377537ad9259f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d910be226d8cca483e36098808fba40561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b68fe58ff5ac8236f016bcb81b1d27562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c883ea25622d6b0c33959cb9fb2908563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16016dfd444dd6f53001fb7fad225f8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7030942c0fd11cd6c92883ef10dd8a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed1b52148cd22b5166916b6b9583c1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e210d5ca3eee12f0d8cf0b3cdcc088e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d79d50b5292372534584091e24ac8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72656d6ce39b7d7d3b0ba142c1009580569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c79c4b3046420711dd11cf4b628e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ce3184d0a1420d605bf8cd01bdc12571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6f74a01c9e55399ce323a1e9d0b45572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7ca7f60e1fc11a7ba143f5950768d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2e2a6ed8f4f6bebfc5dfa10b52021574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0406e0a50813bacae6cf9fa5d7d9ddc0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066defd2cd99bf2e5f9198381f262d5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a178a020791f7f45a39f51ee4a6e6e7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f133e414ee50d8df9dda624e5666e7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61f685c3bb4b88b311b48c8597e047579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f4bfb51ec0f201d5e1e9f00d0c24f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b7fb79009aff233ecbaa8fb127dd3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13e85d7ef7cad6019474b75b944515582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98845a5f5095ad1a2822754963dc86b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040855fac505b37e4b12d53b251c1eb5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaefd83acd79aa5fc357f3ee12833ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b060ec15a5d9cf10a84f21a21685a2a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5e01ce1a0541fbbc3b29a29f54e93587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807edc7aa0f220250475f379bb85159588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c93c7e3df3f6953e40081ed3144816589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18751e69691bd3565e958574be01cbf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9c0a8cc4e3323b209f01aee8f8606591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c4b07521f0352397fc45ba712435b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9612330a65bf4f7e4e7755157c792593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9913abc625e114d36b7430d67b63ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc43c1da15045e4fc80e8414964547595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb174fd3547567cd5d0daf4079cab7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d503aabdb5d3760194ac6d1e6f4b36597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd5fd07534d8b4ce5ea80e476de3d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23964636d43147d63b841f8e026448bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70dd62c7c4ae0d598c4b0bdce2b3d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5bf923ebc19832d4152eb3b5bf310601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3a2cb0894128fef6869cf1b227a51602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0edd48be175ec7b39eeeb003bdfdda603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983403ea0f210d3c3bc8774ab14082a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115a72739c1b3d87afe40e9cca59447605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527c35ee9878a8f60fdad37ed37c2b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3ac4c3fd84a4642791b6721104829607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5dcfa89603989b7d3f4d0f2ca2b5a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd9de6ceb0e1cf37400f96e81200de609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5197e171ef17374b829f656ab733af1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b61f92c9bb5f12814ef89f952b26fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c1b34bf11e307f3cd47090dfd3c1f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4aeb43c4bf80fe705aacc77582010613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a71895120ccc74f3ca73f615c976ce614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e192206304125ee1aaaf7328bf039d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c2262676f82e7066f3c1cc028c32c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03b6c0a47117b64312da4f18b1bd78617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d896ee6ddea50e8e022d1f5e4afc2d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8d75e3b69cac9c4fa5400a61b2d14619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174a0deb8a785e1551d5d3214cc9ccc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e57edd622e7d668a0c29d55eb7e65621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e4fc872ca384269b457256b53f3df622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bfa1531bd81fbe0f859fac7c056165623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255084c29698b904632af926b9e54a9c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929b41052db3db8c2735b498e502cc2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54990fe0f1238c6a8538ed7d9328b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a5fc2679c3fd7a25ba39caca8b1ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0e324c9b00ac5452b42ab016f3dc1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5f6c038842012a6f3590590cc8dd1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb3bb93d53493e915eba4d9b53becc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4f6f27087c6006ec99b6bac136f1d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c61499b37fbaefdf462b7f5e212d6e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035e7d1ae3a75138bb0d702d20be3edc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfbfc3d600b36e98966e94d301e17b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7adde74dd2f6dabf061fc618ed1f3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb2dbd8728dbccb511c875c342af26636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761503c0ad00ef1ed50494122f80802a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6682a4e9b0f62db717e8dd39bd036318638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4f21bdecfcf07e71cb530477287e2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac2a03a70500935d755ef96f4ad8d6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ffda03d9fd61b8871f6070698606de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d12b66003778464c977d7ec99df07642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc518618fd2389f84c3a8bad3073a8d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31547301ad74c0ebb649a652a4127d5a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acfe4ae9e409688e44ce2c61477191645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee20623de04df3763d804c7d9a1fe55646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23506febf87663a9c4483b2b683248647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff931312215b727217b1f2cd2823b92648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7111fd47f5007a047270bce7aee4c2b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462501bbb753fe7f53eab18b9754ed46650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccd1313e5b65b4d57e59ebae054f59651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c7f32e527a3879472040c06923d9b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f79bcb93e7b40d8c4fe998ee367b14a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd59a03f8c021d8ba6268c1c0fc54c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b8fe350e792032d31aaa7ddc7e3e5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a58244524f3655c9202ac1044a8fb5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7d779132223499b0ad93551e598fb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138a6e4192dc44a821cad83e0637171658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559b5f228a9d13e8e8300d6a0ba3951659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6de66be3090528e72df5f335093e553660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2085bd7ae2e8c2876c19304fb910b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1ed780a8ed93d23bd5744cc249609662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d7cf41f0af6adc007bed2eccbc0c6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b332ddb3ef33a7efa2f0a41e53a22664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960956295d7687649fb4625d4d2bf37665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa73502aea127339cdc5104f2f8401f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892109c1146b0e5bf7b66f9a5e46195667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ac628a8dff459d827ccc94fa3e019668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739914ced53d006c4636b7d37d69353e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33ec5bf53a4922966c8cfc37e5e2ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f951ff5491c16b6505908829457384671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f814c309666e6e7e4bc07a5be47a292672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416ebee605344a517c1b52ef7c9f8eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cf5c2617748d0274fad768c67b790674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9923bfaa785e00e2f51948d75ab5443675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20afcb6701011158ec91707a6adc8a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a010f6c0fe715f316bc0b341c4e1d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02500f7db0c787fb641ffc301cedbf6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8efb899862174ded25b2501c88dfbe679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd18e207450f154dc91ce8fa27cbb2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e3aa5944c3073c0529e64ddf12d2d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9c5e11a07c250ce7b44211b4b2757682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84634bdee955dc1174608cadbf531b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec16f2ffa6138fb0879c38a68084ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa37821c9146d7abb279d4c742b0154685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b8d613126821d670a42a7462df2ba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4772bca4997fd06f2d165cfc510e6c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5c76e764a0d9795be197530c26278688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54b7d035a32072098efe391a0ed45f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11feef0f2833fede673d4e4cb95d4d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed024b4712b56da04e5b7e96ec281aea691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8793e9f758d46f84d6af95fdc96ccb7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dd6e689e7cab9aef7470a859607cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d792a17021533125d6bfe73b2ecf7a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95af9058367acf0f074a684baa7525f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cecf8d6faad64e7867724b1bb3758a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2508726df030fa61084cc45a58aba3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184671dfe426a5ce7415b4b56cc1686a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3995de556fb4534e3de4f0f511fd6de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46fd19c03549e42d317e3342f60535f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2753e6963b8826bb26c81d22007e1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12e0772b0aaf0f268e05e6c3894291702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952071144b154fe552699dc3966ac94703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30f5b7bfcf5d0ec5e1c7e8b1ba40ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b928f854a95bbbadeb5775133145cd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1b9e4a7684ea3c7b132b13534c091706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb202bf0c0102d356cd22ca5a34c7d86707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d8974037fd64d234d7369ac9c2c64708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2600247cb77a257755434a94fe69f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc17d3d37d3ae04074b805f37708d98710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061c8a373a5dc01a829b3a915fe0044711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eeb64dcf0c20fb466b2be6a7d03cc7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad839c4671e6e6e161cabe9dc37a39d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303c7637510385e5db2cbcdd8583032714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3ffaecd66eb3de556cfa4ad3247ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36461fbb1da96734174916dd30b304ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d8f50b5d32bf5657d69dff2554d71717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5ff648a4b02a86c1fdce34070b84a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3761efa6a4f4e026ee4db650bb6c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5712ca6606f03c8d6671b2c3fe449f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656460114f3f79a167ae6a76a8c6b685721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82227ed5a5a73885db5f91519c2a96722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48442d5353250257c04af955067c29723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0346ede37a9fda3221b8c258f919d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6428755e9741ddf4483625e9010c89725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a4c533c935b579cde024f57403719726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf95c4d945ae20219d758a388092f5b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017003d4cfafb201fcfe2c0e8a76202a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19146383577249704503b3ccd18e725a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eae15da22849278d8fd7c60e6b16a82730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e158bf2b078c6dd7c9c54271180b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a235ce90cf25639b430c767ada5da2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dfccf8890dda7de856072e27e892d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abc8b0f205e76c6e03082366204b5d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b9517671aff2818934b8afb94e85b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2144ef73d12393c271077f7185a22e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f377f78dba746e55361d8fa8833f0cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b44e8b01a0ac442e8d6c574e49c531738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dfa0a50116d5dc21326e6c1fb62f0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7106e7f74b4c2f4bb4844182fe4516740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc558b5b5cc5a4baa9cdb17e147701a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa496ea44085d09091952d273eb82b3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cfa6ec558251c86f22c4372ea7ac3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0a8e190d1a4b0c61b8a5fb7501b79744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4fa3c415882963f3ffecdc0f2c69b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa298efe870468d8707aeeabb84c67e2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876d0f9b63e94a3b06e21608cbe6871747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51703d1f3740bd9caa2e7f6fe801abc4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc2a58b15ebd1bcd4d7115b1c722ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213184a7d08a58e7789fef0e26297203750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab9c6c0da05ba1e0797244b38c8b00751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e0ebcc26af7d879d2228aa781f61e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c45830ca4ef9ec9f7edaa832dfaa4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61374beb3cb04647140f407fb42df379754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e605576d73faa8fb3ba8ae54f28ca2f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443518c3a570aefedd82b975f410ae2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5e0c8c5decf6c5e16577c4cb5fe32757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>