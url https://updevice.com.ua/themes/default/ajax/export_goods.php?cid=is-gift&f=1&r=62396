--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ec2c39fcf9ab7184ab2a36965782f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39068aca2d87fbf7eca7511958cf042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad21af060316892640f52b16cff32f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c5a2598e46e95576c5a8e5da3c44f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a521a716a148996984c83e6ee293fb05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d38485a1b5ed5dec1c07ff00e9acd06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa0733f749f3c22fb8ac3f21ffed4c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c420a06a316c00ba2f36b6131bee2f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683679469ef2a8fe2ff53790df3ebb279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc327f189d45122da1b82eb5219ce86d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f121c8295e39ce0de7cdef89f5b7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bf0dc40a918d0f14cdbdab27c7c9f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ba959769cbb967c87965287179be513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3219eef7667c37335b72de712a88f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9465f146a0890ecf48c0d15909988e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ceac49d8877850d1eb3316684ff0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b538dc5d8119acf8c0596291035b0ca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20766bfbf04c91e0d6301eff9d44d53218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204af0f501a7a732fb5fa4e8a72715a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fc54a85590b5116cedc6c6ffb6f9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97f7634e367969696ddf1b9f8a14d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c2f658c4f527a5e33ddaf6f364ccc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfc96f9312da4b2861759a050fad5123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306b6a27bf935212ef4df1db58680fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f28242b68b39f6e6fc18539ce8bca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb171167e948d1ed61d84721e47caff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd828effc62c42716ae0baf822a1ed7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39370fd19581eb385afc789f752e9928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d583de07b5f245c8ab6316b1227820c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a1e3f443caeef1b3e7166797a141b030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb89141452f36ba01607add8c62df6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e8a60167de7fa5a35fcc8f7421ef932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3c6020c2a8d73b3958a7c2240024433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe592a217007a6e0a447312549e623834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a309e95dfe076470737ea5343966abf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747688e617114ea897fc280e8f4d92f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27501450c17ec9a21392051cb07f0a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f73c514ce3fde9677eb54542d599438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c58fe825f3c261b0dc73bdd2b451cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936d12a1d737e1bf24eefe1d40d794440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcab62b5087eb4cfa895a5de8847cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8589a9b255df6b9f30c5d40e53a527242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bd0ba38b5120a8fbe7b1215a79d8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462bb21834c21b81e4f7667338655f3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80caf03e21b3262a1a1a96cf7ed8398145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967be546fce7f8dd0bd08b3609bac2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc0b651405f282853ee41ba0a7d4c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c9e1ab24520e509259db3d38a0fec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94ffbda3fd586c5fb18f04642297a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93206d34775bd341534b8295ae93e86450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18869810cd456aa35493f48dc160c3551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1b8856abc5c129a8bd0d61e9e88ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9955921d51f968c6d52e120844383453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593c5dddf5af31c1a6b85443e7ae6ac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c393905269a08f1b76392177092f155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871d8dcaf90b800c6d77e17ffb4346656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fdf37c3e6498bb6f04f7b64e80e9f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf49b28552f6ee8d2146bf590f96c658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f6e10184da59201fdc6d0c148709b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc9399f9fc44cf5662c829b844455b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37c9924165fb7291667f378a732d0361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f486cc6e8d005255c862bff3a259e0962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36311dc8898b382ebf0c0cf36c526d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce539e351b9d2db072eac35f007b6f2664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c39c30af843a675747f56000ea013265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9606f7b795b6d5a0a154c73585ffa566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b55c87bb6a21b272feb983c35b3b35a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf61e8e99f0286cc04c55d15fd9ed668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef67df676ae668f324f770f76ab1a3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f042316feb3c4f4bcf03dee264eba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23baae889a1d59823b9c383ed342ced971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624eab96ea75e1f9273a4f8119e1098e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39f4e111f8a56e325f67525bb135f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2246bec45eafbdafe9edd38706c5e6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0352a4e1383df009ae19a455d5b5a9b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e8a0f09dfd9c26387a2b8c37b281876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb697270443e1c60f21a86ffb0b06cb477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d5130b3e7ce9f558d0b3f3339c36e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108bb0ef0ff410be01d3c4580032e85179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4bdc21112a706ef496b359cbf290380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688684ddf2462a9d3570661f849533a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc976b1dc67a3a23125a4b11b27e3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694630e259c1548c6a6578812816dd583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a1e0092d7bbd54061989dbf33df5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12eb46d0bab93b8aa25153ead08152185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab45466231fd1b2e136097d9e8d98186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb55db0589e96646b15633614a4057587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6ececa0c8676d289eeb0924fa6efe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014aa0b640c7ac82399bb0ada7b8841a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b42260dcb4d2b88e6423d6031b8cc990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a2456f70507f656d42f3fdf3f404491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f390ed88c1df80060337a9026c87cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859967ffb587e716eca3a7ec97dc9df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933b1f94944f31f4fc0abb41bed65d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2775ebd4a0287548210d5de3dd217af95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544f92828699a22511ca0bb8e89d92b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fe04df98edb7f64a333e34977f64997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a438b4908840b9496ea337f3e3c67ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799fb760bf8afec9727b9264baa647199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b182581cdda7703ce8ebfba54b6a645100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7417ad6a1774aa77a2f1241e5a47a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc90648bb4c12d2b115429dd2bacbe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c3117a9c2c355992b332361f887c7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821ef46e876f3cbb905e60628e5f363104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f692762b43913d09c75dd21a252c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ebf6e269e4984c435370bfe96c934106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee5bef015b8f62fdf14897f6c9ff17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef92ada58f603ecca0fd8910c86857108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32dc19d00796d4594c3d86b2f386b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c10c010d490ff86e08c959b71f1fe1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640daf9b7593eb20ae9f4f413ceb695111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315626d7dbd3052208a62a9122ac5f1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6fe53bd64231eab60dda9410cfead113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01261c070717469791ea7d163eaa013e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27a9f9ccaf4b7241ea554488d87338115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b03ffaf96099fd4b42d8f410a9bff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1050274417ab7d1c3dd2f3d65af69b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347376875a3160df037d255e5a2acd03118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724208fa2025405f4372d16de8b6fb5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7501e26b068e7d0a752dc2f0d0b07e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d0e584a0ea1e9b90d7e4e198a56be121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd578d6c039db118ac617e8aebd9fd8d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c78d98174289cb404379097313739123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337a1e59556deb933501d38d318e79a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec6f91dccebfed8c627641f860d997125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3143a6d664e9fe9d0f0b8df093ef9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c525590839aad00306bdd0bca64478127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960901c9129feb8d2ba10da6ae920794128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca9667545947c95b8862e6ad3dea3d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3b468c7592a50728586e50a44889d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc481be53e74e078a5a79d90c68f05b1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815a5cb10f8a0e44a13b588cbc6a6723132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c834e28b453b57a8c5a284a3238e4a9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c72efa69b326a7dedfb3e02179568b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ff391766c298161222ad8ea226e87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7ade472c2675bb6b83bac87d943fb7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc921bbc6a020efc80284e345f276d7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69878c5db99731c2562faa11ec8c2029138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c107437716c4ac8d48e515ae39b4fb66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12042e384f4f928de90c038187d3762140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec005eccf9a89fb0e4756bddc1c54a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e4040f335b657a0d3a4d7aeeb2900142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e0ef5f27833cf6d4710be48af13fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f61046304df72d4f75a66ca628a161144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312eb032bc03f36abec03d36ceeebee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5fd5381f3ac905dfa30acece6b46c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a4eb9ad5d2f4b1ef2fc186ba1e220147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1295cfdb9bab2936f25dc2ae789020d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed6f9b8d5678959dba1caf0169dbda149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84772226685aba3ae124e04653c224aa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcea52a5f9f5bc974d6e75ca74c6a53151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff230ed48887d7db64fea77cba5a4071152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d2d63fdc44a0799c647e753e35b6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1300a5368dd07fbc52bf4b914fd94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99742b038ca8beec7474a467fd775ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4440fe676fa09b8d885ec0b9c98ff76156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4fa4d27b0d960589508899286b4e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcdc2de986b4ed40fc656fd7e704ae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0700322bb0d21a067492dad262ac33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadda4d260af0b650c39c885e1ff7cd4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7c9bcb09ab06399a2c2223c441116161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7aa154c9be4a80718f706d2a60aa7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4d81d3e2d56addc3a808a97f6f9b0c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f3ccbbb520028c4664a33920035a49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985dcf660c70ec80b001b66e28cbfc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32c8ef2fbde994ac942550f3f763fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c316f957b0c2dfbf8667b7fe94f68c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5064b4df9d0ce6b8239153790517f92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42efbe0d04d66c964721d95a5f4a08fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d72253b3ea72efff357bb68aa6a1c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9433274cb8e82bbc222ea606d44eaac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f3bc3d2eb4ea1ecd301ce19839f17172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a1ff8dede6e116b409fce6c312b6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf33de900831fa33bab5bd08185bc10174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b131f2790d518cf065a9d14942e537d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb4e211ee07add084f601223be99e98176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ec6b87a665d0f915793297c7c8a9e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ced2872f3bbba5bde751ac0a53194178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daa30b22f69068078653e47a190e48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9eea87abe12306929421cfc73573e8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd13f781dc116a0e62fe56cfc08b219181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779b52225bb857048cf9c29be5982f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f9bd32d32d7460a0aa29fe5a0b610183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a335f2466f817d05a6691fa9ba916e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83325f20c3f9ac9b6bc668c11316c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c128e2d7f8ea28828b331427b0a33186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b61d534416b8f4ca65b4d07e85c2a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76795d9d1299805aadfc8da90d06b34188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fba55accac0835e235dbba78de796189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecf67f59d024a69475deb845bc5f81c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9433c4f47ea62f51c410f8c621eeca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85585531b3aa453e6b4fe0539bfbd7ec192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad994450035c29db4a9ef9fa61040f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7ea253a5d2be45bfb776591628d1b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bc8fba93c55ce368bbea9acd18597195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6bf5f2bd1767a0f2ecae5a89315cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405d51c8dc484425f4b1d27436f92e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892bec5903dadeb24b19a5174f18036198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760d6b26830ac2e27cdf08a86736b46199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4f3953201d9fc30dc94ccd8e3cb05200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bb16945331c4a3c3916c10e36bccf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5f8df79997feb65dbea146fafe0de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cbc67585c767650e47d1227cee588203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf561b76cdec6675c5a4931780ad94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece87f06ad970b7ee2090b0fdad0056205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f1db35b3266840ce07d73c4b8fc6a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d3790a9dd3d27d60207a13b879953207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfaa671ec18091c97d0c19bc5da1fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdfb03360d7be45bda066c6087d6a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa5bfe577280b51ee9d3403d3d580b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3611d33bd7672f490ea3f0976144e7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56360bced4b1e09f5a8a50fd0d115211212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103088865a8769dcb48929efbab24cd0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c303a955efbd1a62c897a93beedb03a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfa357e553f8e39b75dcf47bb04846215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f82aa6980e15459151d342981c329216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018d75b36d94dc894a224a254e699f46217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8717aaa2a95de2e8fcc202930313ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264076bcbf3016504bd65ab92172922219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c33ea60e78970a72bb7deb475e72d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08571de518b9a6f820956bd18e6fa061221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18d4e66eaa942d2615686568a2624d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e082197b6be1e11361a4aa31278bea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c04588a55eb7056fb4b37c1b24a7fd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54d317f4a78fb208f01c3ce2205d0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce1c21eee8efb0dcf490d604c2bbe5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24eb710f3868aae3e2b40b795ae19cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdd32fd706304465fb9abd8c5339f6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fb6afecd06e8aa139c5951a547483229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aceaa1aa149a5e9c99cb91538a3eb0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149df624ca6eefade6b11c15348fb5a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407bb95c27fe3fe59a3224a01a9ed84b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7701c389c57ee34a228a71d9ef7c27d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e8dc1b89b553c8913137840710670234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8d8485c346c94ad092e4b5a809287b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd53381d92a0cf76dd23de592a95649236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fa7a58eaad8288cf4c5a6b4cb946f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e3f7a80adb28d5c515c2570198c9b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c98c593fea0f816080ab085abc3b3c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696fcf9791d6440eda04b37172786e1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adbd5316d2956390e4cc926cdd762d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d704e2484465b7d651984ff63e651a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3d2887e28a8da831d0df6916bbafe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80233cbcd25eff35960b21e02306250e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50b65f31407e15cce894dd8c28cccf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a65e46a29f4b2b06d99396b45d328246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f10f5c8f1bb69437cbde5da435ed6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccf3e17b56faad6f731ca93e5af539248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d76d9dc96d81d8a4c9e440d50c4df1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23958af167d98f91f007648c812fcae4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf483346996d76d8c687581d872112d5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf69e34bb5b60c73716a7c69c45609b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37830c7e08602ae13a0d77933698147b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c556999e96e95f1a0a546f6500eabb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660cc1e7dca3cf9ca5585a68b7d373de255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dc4519bf89b09d00ced0ccd31a650256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba9f3d882cf837d332e2aecacda7ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f46d7d1fd7aa63dda7b486c44e193d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2571c17b7ff27d981976c2819b8971259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578969a48bb2fe2502a9f597f6ae7d07260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fe3d9b2e3fecdb8221925c8babf15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aa1cb8ab1a1817367e79d76377743b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c518167c2fe5c194add9ade36ed968263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7711b49efe340ac703880c8121ad6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bc0edb5f2cee0fd32103d53dbcf4d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb6cf5817bae4d1840b264f7458bde266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efa4d0639350c243689cc5eed19b35267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17613e5e1e87144c429f389f4abd8b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c8315c80432bf29da8b84672e7325269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb172d56e95fee868ecbfcb0d842d3c2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb89bc93b619641b1ffbfda30e26f1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c800f514b3a414dd548a7a1690cfc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4660762b559374ddcf5e157a5f5a53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761cae597bcba3ad6139f10f106e216d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d14bcd81fc0165b0aaf28c550f41b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621683fb76ea76fd6b197913db2ee8c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d24862f2417e2021a7ac4f92ff5cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5941d9ac8aa6ba9cd7c1384f4392f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a70eaf978f462580150d3ae66dc8e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ff6510ce7a52c79d52d3c4cb6e2b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321f7d5b8bd7580ee3aaaada4369aae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c07b851a8739241e249f5634434b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677db05083ef2fa23cc320f9f12e0ec1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334cb0d6707fd7ce5b1a720cc21a1d9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448bc7d941a68a6bff234754e2bdef4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebbefeb9f94e7c20d8bb1ae3390588286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a84517163d00b2cfdceb804f9ef41e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267a3613383b363af12ba7aaf41b4d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900daf568a192b788b507d01421c2cb0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564b3069d8226aaccbd079efe2416b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dd3888acc25dab8b63af0fb9eeaef291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e11224c6aebc9c6b73aacfd99449c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1007b846c035299d841e6d9a6abea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabd19193d6b0a9a8a11b5382827337294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33457a742486ed689649621604a52fd6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d27fae1d7cc02a2bb420e20f841aa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee640e1ff3310edfa162ca81f4cd336297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6e9ea07de775ce03aa98107d96dcf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffe4dc38b08d88c3d66ccd3d49e52f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10cb311b4c89cab0fcec3d67bb4d100300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f3cdda3dc458457e34b65ea8e2ba9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6d449babb0f2e892d257c60abb4d4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f90247212f219fb760b7cd654a0ea4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdc93a42cea2674445208b08a3839e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d1e570a01d44a494850bc04992a1c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d807f82cde398c29a66056ee9f9223d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d98c2bdf7eff42593f1771832fedc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c115979e5703cb7a4f4b33c6cc5c04308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e6bcc19db62fea3285910c929e2ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ce47807c88336e6b3b08e305c629b8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e57aec6043f0462bb7cecf79c5c48311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65d08350effe43bd321e2fd05e328f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202ef7f466aad36e054dbcec2471c8b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2704f7319bd73a34e709945409fdb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14833f9a61469e802c6251d142dd0b76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65d8f042c948865f2e07a366eea1fb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7bf6ad2aebe12a19324b44abef693317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f683f323e0ef73ea833a150ea23d84318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98333462507f5cbb9b7e827ff29d52319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514bac999da91d6e253b0a52841ff68320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347e2af0147060d304a9930153198a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1a6529820ab5c37c24ea439b007e7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3d80e74e2bf2477ed0b0a29683462323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f440ae8b8edb78ea9cd6a2b4347182324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb4f57e29baad611739b2012eb5e19325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4b8c5a82d73f5a92a87a8e34cd5c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12f22fb3b0d6a973dc1f4211f35315327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606a121c329258e54f1696e7c9eaa2b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339748d55faa64134e6ce7662d339eae329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215648e94b5b041709e58694c843571330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe71f084571b8a052984166f3b38b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d9cffbb2949cb65212707c4547498332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f583161e2806d002b713de54b5688d21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c187fb81e54fa7ac4e6da7e7807811a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946952366804549f2b8be3b9104adb7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0bf62405b1e072eeda3e1b814716c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3576c2721af27d1c67ac6923970090337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d9d818410c8ae79961ed3a0b071404338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170f2b30eee945dc6d45bb300576aea339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a949f645e9ce3b2583d21a77eb25a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1149a5de829f1005b0d8aff1b7c25a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee59031877a8a3c4fe67476d4c7126342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce3d1861adb3f50d88772a41f407e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a436d270af77b76ac79f1bb2b1b72ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f20d4dbe8ea1b00136ed3bfe3bae9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6de3c3799ac3852a9a40641547bec8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0c3ce98df4024bba0f71fa295baff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d740eff7c9854e6fb9f40fc98c70370348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d552f6148f29b83118f13856b878c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc15482ecaa1b2573bac882ba60370350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47c2a7afddbd7c869a4d52d9359454351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a8066c5066dd28435df584b2489e4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4c7b6484e991b58b039edb6990f2a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188093166de711dd27b2f3e19cf09bab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104061308eb9f2d886973cd01d8fee4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520b11cace8510ca00976b0d789e409356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483228fe7e95bf5ce1fee29003368aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fcd8911ed5aa0bb7dc1456f04aa5e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59da2af654cee6bd241344e2da94220359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e74352178b645f09f56fbd120965b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c373860d63d88b74e476db4349988da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9834a592409365e39d322fff78047e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b24f811be1ee7009d63f61c6d71295363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e6f939e86b7268924915e968c0178364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a852b9edd3a9b1f3a87faa032da03bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6b544b3f96858ad374bb78d6c6292366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d40e6b8ac70c8358178fe653a8003367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57735add92679def23957ec16538c4d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660c6b538e3f6d38196705a830abe50369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbd8af926eae718d7b4e8ec6125ed0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f514ba0ad78eb245c12beeaeb214cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba68fce62d886e7d88c87c67ab6058372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb0455b294e1be5e950aa121419f60373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503824ed9d6db2c768580ae4f087f617374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1a852ba3c7638e9dcd333ce13e19d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4adbf2832376bc900271b714eed71b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef602eb494ba53615e4623eca070492377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4e59c4864e7119e8d796c2a819127378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f87957a7ea47e26ae15d9667d85138379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e6e7740a3bfdd513988dc00f21df0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf794da8fcf1ed1bfaf20da439d483381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ecad2e6d5d02f5a42b88c471caa66382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a487e5b5f345e8c42728653c34881f3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dc41ace00b8504c1777242c9d4d88384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b77583d3afa251e47a5c3b215b48c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b46a831ac8f5141e1964664eabcc54386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eacbe04fdd7762b80a18293e95d41d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f257edc7adbf9b94dd69914d83c45388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b26aa0958e0aacb205690aad786c4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277bd9a07e00d7f804fb05642919b48390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c754d9456558af3128b9839820ac789a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b191a5581db689a50f7aa535a2eec3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80576ae8772089b0e63cff96a724259393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d09719cab15d1b2d25ee9516432b51394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64591ccad9c6942ad0dd45d799c060395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae0f6f0a5e3a7647fdafbccb98238d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bcb148d82c9c5640b4b1391b5b7f8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3600c654fdbe80c9ef4ea89a1301bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a56287d5a7a777df23c6403eace43d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcee0cc240d9d5df9470076a74dd6a8b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb452c75dfc2ea8229416ec707f37d2f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0383eed53cee6a07f0c752f19ee2e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70ab131a864a308eac01fbcf78e96d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1344bfa880ab46d17a68188146f773b1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a55a3524432cbe90cf5c46a48dce1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f873fd7d94d1ba780ec658036789817406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737357d8baefdf458d1538d3640643c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ab16b6abdc8ea6ae761620c7b54b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967d3bf5a518d4c5d48308851f579ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a00a0b9f4f8d1e12486f097b232e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3ce362144d0799b3179e12877ca29411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4711cfc8778f64dd6b20a5bca293f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd487321beeb821a45542faf2274eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf26d8fddd3b615abc1bfe21880aa7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62740df6ed54fe99bab5b790a66fdd8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aca41a89de097aaed69e439c329672416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00202e864f7513981557e77b86dc70417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816a80482385f5ec948e67502152cbf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d9a8509cabf050445577908853df8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479a462a58bfbfb0a5417adc0bd697e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828fa43a74dd43c3e1efa25494e6bce7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110d7830ea9e6cf797ff197dc86cf9c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c988d00683970a7784c1405c17adc3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba955cd8fee04153dea4cca0fb2de242424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35e039dcbd11d16f96ddb1ba01d297425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f83ca5186e6055aa50d93224fe8ea426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca7d35145e07ea62f92c6b6178582a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b5677af8790066eb4b50ee22d535a4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94218b3553daf48aff6cb8fbb75f0a9e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0816f4edf0df7fe93d7d1c9b59976b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6219d4160d81a76864520cd8093dc8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b618c59b7d247fbda0a0110a676a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973a364466e546dda16a75eb5e911b5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4ead8a28bd4eae3bc71c80ada1ff5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdbeb81701125ccd561062f226e78b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52cbb2337683fb6d8a87b4d33c573c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d8f8396539a1ea8a227f08c2536d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d4694813ce807c57bdad8fd8ddf36438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4163e6f2df77308d473bd5c3d5b50439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b73c4ef85134936dc4aec439216ff440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e4ad8bef90d89f05e4a68cfe07e01441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8855606290497aa6b527c64fa44615442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614edcb4409eb2020bece4b0d05fd1dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c5b49d9af4f34471f6ee28808ebbf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91ddfb0d376c80d6e95f2133901126445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62904da6317c9b49e8e5aced3033f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574e05494b01216f81dc312f56148a2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c5fb0dbb8a1c34179611c9f35f069f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc765b387cc2127e810d5e0a054a5dd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9422fc422ef45b58cdf4ea3b7412f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea484eb7a5585c279e8b6d853a14b82b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a0dafa01e0e76a3139ad651c0b033452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2fa3d156ab035b3bd700668479ae2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03acf2b1f45d1400b2043db669da9d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022444a001c0da4c9db9205ed0675d12455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d2ac40f59bb271e03834dac96976a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6256ceb00db101271ae9793343fc6b3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf2456829ce0e9b6f3f9ca39d6ae7f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb6e265e19f26f3dd6f2b4483e8c0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fae44ac12f24192c1d7dc254393e0c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5612c0c9a0546899ef4ecdc8af2a5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c7dd9a3809bb0c5ccd1419b63271a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08041d83b9e8374053ba22240a0e3bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee1f2aa261002bb444d449c5a4a677464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7e49fac82e27c1b4d20642bf6f52dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac33dc7270caaedc0b408ae2f81e82466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fcb3409ea371461f5fd754d9a7ae7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa2d1d05992486fcb2dbae6c35377a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20138871433002b4c4c1b26218976671469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff635fe9118e5761b5cbf5cb32fb693470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8e49c113695d2dea963b6799f4b4d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbeee2f524424a1fef5b7aefb233252472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378559d63b34648467f34365f4a0f547473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcfbab51cea4762aec4738e0c74af3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5f0b81de581c7eb31743217fca5fd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4726e96d05a0e94e205bf330099860476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15387da68c9062c2073ff2bbfcd803477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42131be58e8ee8a2c6a1d1ea25cff1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e178cea3c3eadf5905819504097db73479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48f00954b55a8265703ae01274a7ba480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b5e638dc4de1127b34da58e5eaa39481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4603699e3528119ce40f741bf4dbbb6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8fc55e19686bfca118f9717f89a43483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739efbf5e82e1a9d2e339f68015344b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3db5aa19742fdfe6d8755ed0def711485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92615da2ac521cdebdd34849419f1a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ffdaff8999bbe39343367f5a6c641487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12def045ab192acdb905f13ce7d0224e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd6d8c0fd8ee68cbd5f4a798d68aa3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65435fd58e6c02c06aa96f2d4533ae9d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cfa25724c37124eb10e35acaa03a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d833d0306e9c381bca58e882fa43f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c422e4c947950846a4264a9610210493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055e5f80cbe0f209c7132ab54689dbc3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02295f7539d07d7de32b24bc6cf4b375495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afdf06dfba66efbc436ddcb7e846cce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b956220975962148f2955b9039a77a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a876295fcb316ab0268532f87221f55498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f0612bfb5b002556c319a753e033c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190f1ec47df403d7dbe672d5cf737024500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42621ce02ad7458ccbd676343cfcad69501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f59d906ce0ecc7716ef9267bc0a2e2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77880d5f309acd1a3930cec5ebd70c0c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136bd4aba56e7662801d03296c268e5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8281f47bb240237fb4b2360a3bde9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687464e675dc4a4790f4464c6a58000506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1fc20eb99885d697147dc4a840353507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5070866571dcfef9556238a18cf06508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c11d32bed6cbc74d8bdde2ee6ec95509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b863f578488df751c902e958c92d2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a758b6646148d921a20ec02617c9424511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb777956704e4cf210ae00e6316de17b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c70d4eff07e0acbb386838309d144d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f2aee18557f90acc196438a5b4126514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6494dff7d38c12df13bd60c0758f11e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cee01945ad8f8bb3190e9ab3b9003d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4087f9caa294652b975573e9d2981d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1ee0f25573e8dc74895bad31a1b3c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1092677c0a61eeec3cab6ec444da9a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6c8e50334fab6edd62e7081023c9a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993d9010c872615e29d16f798ed01f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e770461340b9608f0a4d01a9590412e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd58b5c906d6fa6b7ad9b78715ebc8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35bc41b6c6459a96f9992a077c4a414524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26321583dfd345f75cfd118cf3a5fedf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4e4a0ec45a36ca6f039affb285759526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3da5bf8f6f2a72f26f2e8ae85b5e4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9120855220c9e972c0af099ee33db269528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a47da3167962bc5ad62eb9405fd61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d81ae2339dcf0f5e7aa8ebc8a22649530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e5db99c0cc98304e54d87164fbe97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee014faf7b5791edaeeef6520dcd5690532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dee8e62f3c4414502c3abcc649d186533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910ce5b1fb5ba0a130d4540e5cd8224534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d142b06ae2a7622bc727c2d70ff1b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1acabc0d10729f7b26b2f47d7abc2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7b427fd74f6ebab3fc0092af314e5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9818a40abd93b408fd249ae734561538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd5c26b6bd3d21ac4aa677f67f7af3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb5a41a38d6f9ae6395fce86d265a14540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88499b43052662f61f4f53ecd1b1dffb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee146d88cfbf9d06585f0be16b79021c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f3751b0a08d2b24741ab6af33d0c7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ec688f08a86093c9f1f2c90db5da2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b63361bd9972af81c68ab95e1df34d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ede479da054031433b9755de8aea6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7df302c5b4be0f6484b5e8b1851b0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2254aeb06afbb7738cf8fafa4aaace548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec76b1d6a93a1c01122bf090f19c36549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe822bf29604679e5e6932ff50106a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78bc35a63b4bea3fcfe57845ce32b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0d08537c282235483c1c628c6f49c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58ecd3f48b064bf000b484d4b194c85553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52444fecff27fcd60269614a91f29235554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467267c80e2e240a0c44bfb99239a5b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e0e343447ec540e433b1207073b35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400dbfc1aafc62c1b4e3660128551240557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcc6e672baf78e51b9c893c9b64334558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702ef337aea49bb4b97aeb176daefd9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2efccacf124d417a0693ef037c3bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3a309b0d84bb7def4805e8e037865561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddfe50abdd8a18e4d3e16fcbde33c6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672851d8543b8cf819b02bac031d8a9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03b903793b6ea0943716526b6dd015564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2710c63a2e55d8105e04d9a51c4c70565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ddf7c6a9b48ead41b479dc50124c9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de32d80ee978374789fb5332cb3d27567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d192b3daf5dd5dded636396d7bec316568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecabfbd7603e02d7a8b1bf24f110dfe569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877992581b68cd70a481b6a54f80e2af570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf965827edcc4de029324ff076388c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45791ae8856dc4a705965797ab7419f6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a458784c9cbd613eaa0139119f80eb5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247c8fdf4081bba0001ced0ecaf6b3d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a66fce4f1b2ffd236d1432965f467e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647b93ab663af3436adc5c56b4f6b69576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86516cb1b2630a654a87b8a1e67db38d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d92499c8c516fab6f6089fedca6200578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc4cd62ac165c989d802cc9a45b598579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e893009cdd80de61bc6844467728f19580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e293d479e1661db84f76dc01dafc019581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae6765420d9d3dccaf5929f9ea5990582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b441e8aecf17d11450e380786b6b9f7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee328820926a1b30b958b064609e3b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c364995da87b6b7aa0acad27058601585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed180362ea3f6df29722047b039e5dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939987772413e69f422b7fdd21444ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2275b3da7c0dc8f8637038bfa73edb54588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba60e3f817bb3b5688f7e260f4b6c1a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bd0d1028ca4707bc7add5791aa2a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3449180075b6de267f3ed4423c52fbae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0e9c59ce4474deed01b501c66c04c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088ce09e7f31eea10dabb3905d1a075593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8bb3980d9baee26cbdc72ef2b4e4e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33459ee6cab30b30e28e414dc3dacb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a96cbe8e269a450de4910575b22836596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b80e4bd1d1f262c7bdced277e8286597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda202e005f76815e9de3195ac462f0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef348b0b657000c3c7bcc2191616f77d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb72708f29134644fdb07dbea25e95600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa39ae65e9b945aa7178dc540286ec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20052cc5f66886b41a338a3594c3b94602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895cef303876e33d8c1c28e1d4d3dba6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464d4f12b54649a1379328aeacf8db2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c092face47fd9e8265ca340996017e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7646d7f0cb02c22cce4b2cb6f6ea13a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801d83a2053e0e5d3b8ec7828f85dc3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be29ad6b7ed02cb3bf594c538e6d03f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b33c71c6275c41d8d230e56f6777ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987abd0fc8e5212ed3ca9202d57d7ccd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15ca28909d6e68f11ea9c48e9df6e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206011594994c0c5970bc1414001ddf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafe326bcec717e6f77c959ff44724e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5edc7b9c55aaa1d2a0cb52984b8b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358defabbd1eb18ae00e10c0487cc715615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c62ab7dfd9fbbd43f2c7b9f0528a86616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470a6178d0a588245f46a59a6e7a4a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5af91a8022392642f3f99a604d4110618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66333b4a9db7d89524be8c32f1b8150c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2f2653f75ba918b2ab43d77e788787620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a870a693f81e0da4539d5fea97d3c8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1f2ce6d8c5bbfef4264abac0c98f4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a907667f4fde4fea755acb83970138623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4733e58501d0a0b65910124ef754d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cea6cd34c984db82d0d8811e4b0db3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a497574b4180934f86bda0bf9442ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce430520636ffb2dfbe0b8add0c8f4c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69a3e1acc8fda6fe5eaa73a04c9d06628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa8744088e75771bfe5775dcf647c1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78233037498b7f92e3cf02794b91c2d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0747209b8b3318834e74c44c8f0fc26631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a123a860f25af71e471ee46115c9b48632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb97eae5db38a044dc837f5fcfd37a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88464b05785b6dfbf7e10f9ca2f5e36c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fec9f328c3da4d466e2c0651d5698635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0c331179495f1659e57ccfd4c6272636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477a27cc81a25190c9e0119346d2d3b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ecd0b4c45b6848513650da2be1a2bb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca2579845b85a2b14cda1eac343f7a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd14dd3dbc218df0f0ac8cdc63c519640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a86de29edb01319ffae09edced1cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddee59204088c5a9e1f48cdf4f37d37642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707404f0e44f4f055ccfd53d00792d52643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b809a9549d2d47c4d7b6dd54658fd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a10fe7db28e3ff846e8ca0c17aefdf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4be2843e3c7a0f5756db191528fbf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4fcc3cdbdebc215592a10579588e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed1f222d19ae6254ad131326e6a879648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba639977efd1a6e0c835662da63fb2c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a20286cee1f9300a3fad86fe03ca34650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ab1b3d8c6a0dab80c930a9c667992651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7641acadc7c8bc16bd1e7626cd23138652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6220aa08dc69c3aeff7365df6497df653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34249f1bc152c2144c4986d3605832654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468a2d2e3b55f73d5259de1406b1fc6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4043f6576b5ff29247e3d85e3f5626656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7da757afb0a2e9689997f9af7f266e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc4808a6eac5048e886bd6d1eba6ab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e653e6cbbfef60da8cc7ef131d73e8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b272414608984bad31af199375a9fb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf54ce16a55a51e16dbd9f7f459def661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1140b8777c446aca7ed742617fb55662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75dca99984303c837816f7fa9010367663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437391707e213496e6989ee4444a67c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4cb6dd2fd96507bafde02dfdd1821665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d98cf91de8ff39ebda7dd9f58d4ab3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9e009f7c2c0c7b617df07bb72d09f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d4d4e13676aa604e58ab0a11aea61e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19157cc341d2769f9fefc301a6b1a7a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7537997714b615e6ff48487928eeaa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b60351f40aaf043579362c40a098c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57eaa1222789d844647813131bc6665672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45475abac4b686e323a996b155d0ee06673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e683e934cb5d397ee4ce66fd720603674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6fcab3907acbcf83b248d3d98346a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da1904d4f421edea69692d9d3235b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18536c743f922fefeac6136c98dfab0e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2a39435d7619cce0a2af5d301ee00678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137db2a1b0ea4b5d57d7b05c003ad6d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b90cfcab7897b729ad7d5e65f78e47680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caac869c5fc3174f71618f5c6bee7c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372551f6b7daebf99c487e8606f0967682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea03f57261118945b635b274e16b2e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658b308e388d1cd73259385db74bb37684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d949830551cc96e7fba427727f773685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876a071c697b4d7846e86bc91ab41c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ff265529142890a4537279cbd258f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d64e1cf2e3fa89320635904203a020688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a028289a23129a52408717a0f3088689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae584140b2a24be618e49ba1e8fa1b3e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c244e2c5031af2125f58e9dafa936691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178edb912d79bcfbe026fe4f2b33b40692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b060b6d3d033806b2c4791dd033f1e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25abae5a299b2241f98854b399d20ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29622a8a39b64e118eb228dbb548c4fd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dbf23cb7b7d22d75224c4b8341ce2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf0f543ae44430501ee38ff71ec6f1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a722d862010cc06ec43a35b3d2d8579698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71524218e66d57c74ae7b7bdeae1aa4f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079044288351b88420d6248c94d2ba7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a62beff18f346858a3ba3604ffe672701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca2e090ec7a8758a627e81bc8759ac702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc374487ea31b378c085abb907155d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52db2469efd76a202732e63dca5628704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67edff2ad8cdd95b627f5b8ce2a76d6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d77a0ff67a5ed23bd5309c630177e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60b65663d0ed1ff4aa0de7822c37fd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1575630bf38793b15a5d4b0fedbbcffd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208a552e242857c1b3e47961724a128709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9c17d1a97e49404bccf1c8141ea44710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043a490539a7ac45feff408a99b1764711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e1fbfcf2426a9a2ea459a7f0baf2e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ff250bf7214fbebd9bf95393befd7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af707a19462f8c2e155c2f958abbe40714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7544923c522de18fd0ab4923442db4f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c43a020862fbdf40b557e1a74e7f1c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073da28519d0ede03dc12f0ad7fd606b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5a472ba1b018c574b5ad1869b7832718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6224ac748bb30879b30b51c3849b02c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7140e7b7167ae00dfdd68051ad659720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5343db8b21d859fcfc0e500ffe3252721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b352c41b3f2cb23c45cd8b8b50dca4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcc69318c37e58fa5ed035a973bf66723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9aff0ca9bca16aad60d1eb63b78af8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1f4486061bcf19aff91d9c83d9755725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb98d1baf34c7e6f875eabf5e78c80d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866debeb483ac6df324fd253cd2e5576727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7713b7bdb4fd7d47212771d98b22df1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58add303c09c65da0b62f109289fff37729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a332039547126a6deee6552892982ab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506a339b16bddf56f0ed463dbcaf24c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53169527b9259ef259dc816e0b16e30f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e64163852e5e8bdd1587c90218e42733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64400aeece94a815895b57fd5bb0d05f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464189d83406176aec14381de156e549735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d79aa44e46b91a2a56d6161a73063736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9da0f2d776768f3ecf687b63634313737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0bcaf44200a683412cc78bdddd18a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e47c0c5dd265379e4f50b84d0ef0c3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422d67126ebac687793825dac77aa37740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb3861420ac5ae743684835ec4b250741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919fa6451add95826de21953c2012f7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3a3b9930889218fbcb8b91b253ac3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ba29c38d58b13e284e85adbc2c7a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41475568c360f078e1929980af7cfddb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d033a44b24bd1734d5c08c6bb1beff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4623d898fd0b0d1600a47c31be539b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d3865d331bfc1c66319bf18a3529e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661245e47c246f65f61b2ba2749cd37749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7a7863e1f384f243e2cf4995ae8d0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ac701163a110489b6b0b95375c3a9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c60b88f374ccdf73805ac9fb936ed2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9449120ab28997d86f6e7008dd2cd32753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2acaad8c548b6af8f3ea74caf696cb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e18550e3470426a4fd7b3fe4c621f0a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99328a8148556cc9bbb3879ffa86d6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4088c1534bfdb4ad2073b555fd022b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa830c89f4028a8a1cf8270db4201f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6c28594cf3f63635353dc3b3fb70c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e11b1020fd0db40627c159d35417e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ffb5a59c8fba5a2eb2c9235c48e9412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6865d70e5bb87f060804da8bac9ba73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07934101781f241f8c64a907480f78474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd43fd1b09d4ea66cf2d58001039c0f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574e96b48840aebfe467a6a8b2b6ac16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce5c377c2620b3f7c4f17c965398e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e55b42f433b3b9016465e9c25ca698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d7184df6ee196b6a136542e71b93c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e8346cfc0c67b0b864d222e9a5df310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c54fee4628d595e72d0cf9a1b2f06911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f0b64ff7b026f92c597da59d12eb212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f9b6ca56e77e226e471310ba3db9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a94fd1eb8145069da1104ef9e0c5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e6c293b86ad05376ce8fde7f6d78515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482122f835aab05056ee4a45586400a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ff328427175adb21f929d659478b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b2322d1f4ef1e573528b3bbe9684d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95e15a871503d20f01b3eb6904ab6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77cc5032fed2572d55fb6897b0fa8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d21ffd5c70c9bc228f228fe0a84fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771429826125904b8df7aa30f9387ac922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199fb3656a2e8b6a7b68f5e8caf629a723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d66acc51b793c9b4a0970f2bfe749524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6023cda8b5947e1dd812d8dafedc225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4412ef6121f3e01e1f4599ea1cbaf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ff8795cfd2521102805d8da4af3fa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fbfcc57b65cab1a7b9ffa23ec7cec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869476bb97dd6b182a2edde9f9b125f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461812871192c7b9e3d76e292b5fecfa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284871bc78ac06c531c8c32581ab12d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae9534b0cec80e5a0158eeb55bccae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9157b018c3b47fb50b8b461401b0dbb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b513f7bef1c9ffdb79ec0fb233e42e634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede8d4a2bea44539c914fefc243423c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb58210d7e377cf320a2b1b7f1be5836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafc15ba3b615896eeeea79e433086237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34836d5cf5171c3556423be5dce1098038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126337d120ac3c1f02fef4f3b859ca2039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564ea1428219adbb2eaae39cf2877b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef58bcf2246efc68b691118fca9e4e241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd887328541b7283f2dc1659cdd14c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f835dfa0308f40ab8b2e49542146e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22568fcd0c30f13957ed956695e0575844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacffcd3b196350b98596f1d9e12480c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803ab2157e0fa05aafe7d1c6347f5ea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc71fa59817081690700d043c4f0ac247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667ecfb7de92542d33dea2eb1865d4148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedbd3fc67dfecb5ce43d706564c699e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215b331cd4e7fb196a426945496b37950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70aa027e10219e21a10b3be34a0f7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2586e9204d202abdf039ea38b51bff552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af0859f867d314e68c82eee7e0046953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a4f07798979c0ae498a2a98936bf254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20882f9b815df786b7d8ec60b387a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b39766f339c497418900931566fe156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16117f4a68f91c1dc38787cbad6dcc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62a9796c8a7e74b9f74fd8d0d8b4fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd5219407e22f4409b2dd41fa393b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f31f729d48e608617ce8470df4269960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb99358f2de41d53cee97a23a6019b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef4c6c98aa955cd3d174ba9baa9c6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc16bcc0e355b2fadbaf5e03ebf1c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba0c0163c382bd85eeded48636649164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe439ab113813db963e7baaea605d4565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39cbc49e5c68bd11671c6bb7f15bc766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657663076f0a93874457c2807e6bce0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b273766ffa961a26ac70979b8e869b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fae47915a9e8c3f83d6f00d33e683a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fa1b24c2a7feb20a93a000adccea370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dc65c8cc625ca081ff6eb76fdd0fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c40c0231f89a7fd326a0e00525e63472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8910c32da9b3052db41b319f1008173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a1f9f744c9a6a9a23662bf7690f6a674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e8e23b6a8f4457907b12c75df21ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1983a83f3151c00ebb1ed4a73e46376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5e35f2c33797b73ebcc7f656e742377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79df0ebe7983207e67000725435bdec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fffd97f09ffc2f574b85aa76993b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4bcf1fc2f183cabdb33474678855d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3680290e50e30aa7b14f6d6251cab181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05517a32fc44e89cb4599fe6ec4eb83682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a7908371bb84196d3feeda99d514083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac195609011e9bee9f8527a07812b7f384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ddde932f97012ef9f510684bf5d2585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839bb538e84f4da6598720185e0632486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f45cf74fb867df88e65cb0b61038a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff7b2bf14bdc0fedbc563a24780ac888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f4f20c0adaf1314c539c40cbd26fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b1f06452063af1c171583de9f5c9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b9bec5ecc692efb43911ed687c11691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25f5a57d29838dddfbb27b63a66e1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452dec2a923be73b4d62af2173881baf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04688bab880eda743bc0d560f0c77494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a386e0d0f0a2d19ab842b7fc50995795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6b47945baa0f9ff8da4e80813137d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63496e81e56db2a5d286d503cf095397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62ef6c90068d37ba5f795c1256da8898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9cc4d38c49d46cdef8b47faf37d2399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df3b1a2f7c5c15516c8f169925de0e5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed23c09445f8e7fdba6c9664f83810101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5238ce5eebdabf03a083e5d3a90892b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669a12a837aaa808bfeba8e215a13db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beff8209b83bc83d639fec5188bec9a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47151079b98562e366e6f8ca85730339105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947371f4ca322b0eca27820eabbc9e0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee615dbed4561af2168aa52bb75951107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea11e364dc09439b27109877537476108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e2575c4879130ce14928c38e571dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca710aa3051e6f3ed74563f72e6ef9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637007e40f06fb44d04f9d7d00498a83111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ff531e7fcba8ee2a5da818dddcadb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c790f2d6361afecbd4beda04d884d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac660a015dba4e9d8376dd5a36d7189114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1e48c551278335c0d93426dd56705115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccd05f37420bd79882ceb9ccfbaa4a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b775b11c941760287fe672de8ebe90e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3102e9fd1dd5ec5fee73d0515b9f61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313d353348afd5824ed0e9755d3ca02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479b35dc52ba7bb238d2e6506eda4d5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0156554af8fa88b888568cd7942d1fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457739e36ce240fc8cc7a4e7381e758122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7835803d5a58fd7c1331202f55bcd327123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42667ba34f40a81f14e257a7a2f6cad9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7f6bbd7f2273ac31cfcc35ed73b2b9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7c0c9be0feb8edba3e572e0deb6d1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338e1dd9668032b66b335a95b4d4a83127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510436fb2b682b88c0018eb14418a498128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb416db90a8f3a0afb9bec1d91377d38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282a51c7ac87cb6d591c3a588f85594130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca16fd262cc44f9c4bff51de74afd4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c12ab199fe5a2177669e8b8fbd515132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3a3a840c71c6b80a71e67986d65a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf86163ca48c08d2780c94977dd8b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001b09dfe6e5c0dad3bb23d08d4f252135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee2c2414d638ded2906e8189f133f0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6965a97ea99accda95872ac39fb4c6b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0058cc17e1437a486ba403ab1b2c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61928f02a023534bf675fd3f06c9aab7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563380082f579236d27635aeb171989140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225422313c9af761d45b366b3baec1e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c71689b61ced8890a389040afaa47142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021babf656f249ee00d78b9b0358dd0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28874a81d3606f359535c09aff41b334144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3c4f91afea7cdffaf51656d2c5f65145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4552b42c2be5c9c596db71bc693e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b058f7a5675638147aa30b78f44f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441cd60ffa8ea1e3d81d61591a3fd83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4893a40ad55612ad4371458fb9ab3a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e520a344abbe3cea462b4f0ccb0fd0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fd92daeb9a7b5458dceeec298f9e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431eb814439732ae17429c30032bffe6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02155af4d6cc03615aadf5eb78b11539153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7e60a4ce5d5831b42d3f7e70edf0c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c7968f790f1facb6968989f7790d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933d9d7860691087c77024fbb13a6e6e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1aa0c9ec3045fcd8d7b1f4998e3526157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd4bd4bdf010f24ae672f9e3b20417158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b7ea41b87414028af7e6bdfe525a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261910004b141c07fd2c26469b1f6fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7db4e9e8b73cef30961b52f191116d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7638463ce2e3857ae19b193fcf4a3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92151e9291a865259b3b639af60f93c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e1c05c95162036f0a04262ca0f4b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a9d570517e2aa43bdcf81338dcd53165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527cfef3313321f3e648a7ea9e932ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a17aba58741b455d22f530c08b5dbe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1363e22defcc8d25c795ad25f8bbf0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a9adc099f8ce0c819b501ba28a739169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46393df8e123bce640767b5a55211934170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b89ea7b377422c3bb1633e8fd1f5e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e496daf8eaea2f9e0ff47d32428ffc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e88339a4307b2a32218a709787419e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c124e51ccc30f3883adc0bffb0b34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab014d26b4d446e9e9e5e132ef4252175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea438329b0ddf243d1af0dbc7bf42c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012673edf0d136fb754d56a86084997177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb7207b005ef0c53d778f4579fa144178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4a593715f889f6cf840f9ddc1f882179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cdca192e13c3492004f6ca71d5122180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fdae54f10b1a2325e37facb8106b19181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af37d813fb955e4b5b56446a5a6667182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80113efc60082ec65ec875ad574fb7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c895f0d58fc9139aff0d4401d6d602184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7e87bc8d938991990c4c76b1dbeaf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384373d8a8561d74aeac7a01f134ae5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557feb5935c23cf49865e2914b5dbb33187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d949a8ddb9b6c6f293d4dc3354569188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cfb58a2721dce22ac27599d91eb9d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e2811ec84d8dce3cbc8dde11e059c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dc8d993ecabf0f12911f1fc747415191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df02f2d99652dd4ff2d9dbda742864192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e1257b5b7b2afa105bd8a7774fdb6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b614db683c34c7994b16ffd89b59f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97deb2952ea8c99427aba6351a7d74b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcea42736d9238affd5e5f94210c941196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c04df0c3f21338a29a816d724963a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e010622061f9ea8ec602c38e27b84ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9610dfd45a1c45ee550545a06aea5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31ac2fd307a35348f1f33430b78669200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aacb05be582754911ef45ef03a9d1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e33c98c35494cf3ae843666d8e5cc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8a8ac7d4a8cf77366dc5d3b1ccf19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9713a16a9b03bad5a7e2d963fb7176204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cefdaa59252837e0466f8ae89dbd6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c049b5f876bf68ac79bf05fc50ec8be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f2e1e3e7ec870e5257111d0725a3d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87148074aa7a3162c1e16131edae5e02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f373b1876d52538f7e52d96ab7ebde209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487b3e6b9b15c43dbbd992fbc7a0841210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62324e4283bd61a0ff52781249d2a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6604f0c2cb598272c723a7d43aee4d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a100d20455254ef92cf75bef5830fa93213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415c17df79af6cd873e3e81f0ba6090214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2c43a184fb9b3a6dd31d58d030bb7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66046f23fcbaaa9399ad7e77d3dcbd33216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c87a45aabbbcf58393490555fe6e7d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60421ff3fb1db840bdfbd56f0bc94fca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c7cd3c67bd60fa0f0e9cd46816dc3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a43ff5c28c45b1e0aac7d2a39e29f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95955421b1a312f769570e67a943606a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febd4d4697fbed5cdbdba069e3c86a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c266d6e7b5c4795d03f7799138e6e78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569adcfff698ec43a2b0250cd39d63e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cff32064d94ba42f1ba9af2d529209225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bdedfc169639f7018d1bb7238f4b7d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065f9476889c679d85a0edca94d2461227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837084effe24c05b1e9fdc240820cf9d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec920b77a3239e444a0bc14445445c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ea0bc8f5bb8b855563f8804bcca34230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a852199de179491f755075fcfd7b25e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb1890d71c52b719943ae49a3b9d45232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f037071905ae0d6853f6a4710664beb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d159dd6c2457dedeb4ea58fc97822f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fc2c77ff969c4cb377b09891b560da235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127f5df6846038b0313c51ab94f560c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ab108a79e8d5ec812f5e7539981a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfafc6a1e8e2ba8c49f564d5c06be60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073b7ed35f0072ae387ac4ae9fa9a29239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ffb10d4d4509997ebb779d7627e4c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622438c8bd61b7673631a4cdc4ecd54f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848d42314a6ff2d32b6cdaf51a820eb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62c754a58ea82c8eb25c92eb68dc5d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1eca42c5081c5b00fa516195cbd761244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cac4a20652ad8e6af6e67e715c0f57245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0c530e07dde265da6dfea6d508339246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e7df471751636454362bbdb655977247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b386b846aa35872e229281168c3ec1e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163d865831040e110ac4a804261e19b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc305a17af41cdcf5975d17727e2f554250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334a67fd94a2b5cb3cdc0a60fbdc560251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a6d42abb9059a427375fbb4a289a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337e16d861391c09241d5238b404102253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc97c8cfc9dff79546d8af41419927d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80bac4008f1bb1e8d6e3dd7d1180e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b6711941fb94574ba5e40d53bbff5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55245dbac46debcfd0d24a8193c13e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b7b6af515e009569d4fd0b1c57a96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c9db4053b90ad6c650052c7ef4547259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e4032891b3a85c8c455aaa6068ca2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab9955794bf1f9c52e542d2e6d0bf1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1e3d88a54ac8e77258765776943de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed52d424aae8b0e8bd8aa9ed96ac3f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1870dcb23a5500fb0961705040cd194264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9d39acce98d1f4ef1cf95abc4edfe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631fbf1f19b592717353aa8ee52c8ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85a8c0a4027e2f0a57925e1e5547fe267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9548d4959ad868bd9db71734a8cd60d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250e53d1021a20d61e4d635f092b903269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76e72ddd838889aad11230a20d9959270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef196fa24fce6df16a1671a961da8b9a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7bc4c26c429c1f4b03bd797badea71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cc65f1b2f00a75c60f217952f3e48273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95062bb3fea20e57f9b9abef49ae67274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f391f5e7216bedc38d27a7aa7de07275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb49b4cdd6233e0831bd03c7a33ee3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d4252f41051452c1319a3e29000df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5bc335bf89e0f1f24619cbcd3b607278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5458cf9946bbd7ca199b4d60aa70a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a13be443c6f29ffa9d5dfec4456794c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30f1d9fc7aef54484a2e481dae6626281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355b9bb91372c9879a9cc520d4498574282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fe6c3fa1097c74dfcd77aea317eee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772de1464165366b5065fd9e091aaf8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee4df59bcce730644632d82cc3a88b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa44c6601f27f2cfa1389ac6e9823d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1493af41a2259f02959bb1d2fe3d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afca69e1f391cf4dede7a7206f97b26288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857057156bdc70dfaa355c294ed9340289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531c6aa96bb0eb993d42611bb041552290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d64148e667e42ae411c3eb95a630264291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbf71378d54cba912263aeb9ef4ff4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4415add102d3d94bb5c338f85f8a1a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311a72ce78479aedb3be296df70f852294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc23e9922a51ed6aae24eb30f5bd6d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd459b4ebfa3296ae21196966c9c5da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad25efb0300baad34b6da5a23c6941297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac623c1e018d9d2ec6fd8c043b41915298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425cb357a691a30b449580749bd590d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba38e37a51c541e87e205d1889923ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0be21543928d8a7447d66172369db9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce98b97966c3b0f1f99191516b861a3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc31b85316142ff05f381a93c7731d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed899816144150a426b575d93ba928d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f9f6739d44c16e42381b5b68d3c52305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305b0d0a3689b62de6998fd58da7fff306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4577241164d4854fd0f5834e746b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bdc615bd340966e3f16e3a5515d8b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c277ae788fb45c0dae4bc570abbf2f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878928362736fb0076ab82f9aeba64f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af567908bb4a7b96f28c067fc55e041311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed9dcff465e079da4f3ec767db9271312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3bf490444bf612c458512b4c602893313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db188e18e49464da4735f56482edab13314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994c756d3c344c624daba468841a951315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4815a8a6b49c5331af8a22c5784789316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bbdca986e16cb797c13ee2a91ec4b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2ac2e3ede3f56de77f97043de865e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dffd8cfd16668bd9717f055820cba319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99d579091e154e4b07f5ec2b844faf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7758908f2ec49ea36f0d0068e5235a7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011c0d171b41be11e0f4ec1c054e4d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae3d34ecb27b62dfcde59ef1fe766ea323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4726b23099246a2f8711f6c6d6182324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991fed9d36c543353974f49b843bd96325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d3712d7aea8568a4c83168270436c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8297631a0cc57608c97fbcbf0f4d16327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffcf61232a8d15a23cee812214c6ee328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b19153078a030a911e2787fd0a236329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e92369f7247c69014e7b993ed13ace330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37303d8699c050253a1b40a9efc7cc39331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52fbea55d47bc5add53fe38439ef25332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8a4a5694154fc6f693caae7e85e66333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9bca657c971a12e368676aed14f05334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47104ae9cbbfdca7ab68abca952e72aa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e46d8f712702b64647475fcd2befcf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364938e27c510f3a65d41f6a0c3ede40337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6521914983288e7c67cf08acc1da7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447c55ee2d96d89b52abd8d99be3a86339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de119ae534729e34b9756332d39640340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45a12e02176e690c7ced787ce44efe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e258eb517820f09153928542b9077fe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f81b14dadfda34a4eebed88df2a232343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c8ef572a2f655fe308be712191c68344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce192f0da3b4f5fcff90a3b57feff1b0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe336e72161aab7c0a47dd4bc2b2466346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fcf0565f4c82593522aa027650619347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dd3cf42f00149c519d76ecc4e5925348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd4ef5b8a3a2387d4a4cddf27140fa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f924348c6659d933c86cf1a09933b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86686b55450e40aa75c4f3669971fb72351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40ac98100520ba690d5ac2ba32691c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1955e8a7ba2bef73b5907ae095dcbc8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dae429a64db64be07bf4cf555b751354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f6d92f26252d14879f72eea42cf0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4daa273f5d6b83de6a5bb1efef1af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73dedf5c92a6f1fce6178b6ebcc767357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664822cd1516039c9df7155dbd010d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f64c0a168776db942d9c93c068b2ea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea69952dffd1a4141668bc681f1871360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8fea17558d7a08078854adfd73458361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38dce04e35390047cb7050d3a8a223362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e4299f4a1087a0db2b66e98018bb5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33eb624699e821424d8a07165a1f6e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308dc0822af072e619c03e4fc73d677365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb70296cd2cca07aa83d6e638a1a537366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc95f4aee267de29548054bc1c643e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b1fe0875e470f9ce1ecf330ddeb72368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590bc6794c63fcf369625fb6eabb755369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106df5754544b7e3dcf31403200ee6b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efe99629cef03329ce687c599bef14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa6d15f17fb0a63cc2393787d96cd6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d0dc3d62c609f73ae7bcc9d6729c88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81894f96c771936a0fbcf4430a63e6d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d50af06e16850467e10a6143d854c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3f26cb9335458cc7bdb492a2e39ea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282920a5d8b136f092f1d683b194c7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d57148d8f3b9558d903a1dc1efaf07378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae5a4ff3ad585e711ae519c912376e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0f4ee0ddfa8182783a3d0b3e76f8a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0cf1b4622e165e52c0995ced4d2155381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ba2cad4aae23e1e79bf758c999eca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10afb5d4b19d024189c6e741d668a526383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f7ca531f7a89cee15c23dabcf89b7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa7cfb6b7da150807fbb5c7d9bc87b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f0c3562e318fd355372e86bc6dc82386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51519e858fe5b50295629475bd1ac42387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd54c410d162186657b636e63aa366c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799aeeb640f5849c91f33d864c4e812b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176657377f7312a67ebe8dba0a3c5fb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416cb345f6683b01662a6281da0cad7e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3322c9a8d9024701ccea7dfe933a2a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707efe606e7d0dab13c12c5860e012c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d6f18d3c41a8ee875c2d24435977c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d529252caa5dad5ffe582295df818395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f9016a895e40329c74fadc837b9cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a709acb171ba16b3db8a1e812c543397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7d8d6fdb89c44f6b5d3854e04bbb1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe303afd17d15ab62d2c3812b61016399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ea38e0ed1f2e0e75fe889675d582e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a72ce4b2d529c71520141af70d63f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60beb3606473f349ae147315d529524d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a8ed353ee774c8aabf2a9e97cf04d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab307dc95d3fb0f7abc74c6d1e3351404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc3a7f2f03104a6df4a7edd60053a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677a1e7ed34cd9e702b4e95ac8d51bf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55cb8eecfc47c439ce0e081385da0e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d3605978cb3cf3061422237be2c50408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537672853fca5fb2bad36a06ec45d6c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f2b0c2f06e5e23c5e79d04616fa25410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e109d5196234bca3b85a56f261b8217411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d9b672e25e1d575580724c37bbdab2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d2f78b553b7c2204fac16545f7848413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c51bb55e36a6c870e00839a42991b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe81a7d98a8cd2807bd787a6074757415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ebc0d58a95538256111b8548a2a3e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397a698c6a402b56e6125fd360b0b3cd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbd79ea3b51681cb6582920658572c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c53530f41c07756890d44a00e6d7d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f29282a311e8fbd7ba6dca5e6ed40420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc520bd0ef2116bc7f0c1fe8adbfc04421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375d09d16bf13e2a08a02b79af8c091422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919729b9f0de47adf9c191c8c8bca199423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2591ec0fe0e2085aa61c1e24ff392aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9a956c4b4afa392662423cd966be0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb556f1b9fbb1d950a36647a8fe4b5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded60c7bbf3089b8ae920b798c59dc32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5ed4acb8c1addc8f066f6e2defcd8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9d0e3a24000ec127c8421821736d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39285b377908a0b87bf077d49705fc6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e70fcec1d09c502c7538e763f7ceb4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edc3365516074ebb16b6153b576d50432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4552eca0379376c783f3639f80e232433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464b8a7736b2cae107ada0c9ff49a94434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ec27a83d5ce46927dfc46a850722e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ecd1de41624d57070d60b5a3deff5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117fe4112be796e80d880cf2d6f7c0a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02c2d1f869fc3a33cfdc9bc895965a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcab02c3af1e4bc9542e206f1bccf82439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96660dd5d6f2f2c370277b4f5ac3276f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb2a6065a8820f15cf0b3af8aeab4e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9c7512bc6749bdbb17dcc9cdb3cd3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31493c6d3a6f7208f0afac6ce6d705fe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f656596739c7f7cf8cf2986195827b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb82f0b639def552dd877069bb4dff6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccfccd65a7f035454380017c2a0ce9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a7602911ac60930a1be691a58492b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c65173c51381cbf01474728ced58a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80907b7f33a55a5e710473f766f34ce9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8f156badafc0ed4e9f14bd556a1ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e35e51670da5b87ae4cc0df4b573ff451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d38ea623aa50ccb1f00ae8fee93284452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b37f2b716e90638b1b4d6e97337af6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7781a1f93440e61b3bd0188e7568fc0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2667630f78601e9b2c388a40667685455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2824e98e32b3da9df9f72599dbad4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bbf1d649a53dd66a47e9c95d43d79457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494f7a07e094ade57c6d773ae10c179458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e70b9a26724c0e288c895d0ddb8a6b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77dddcca373d45d98f08108db03c1c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263447b7c71b2b9b2313087c5e8743d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948f6d2ca225d36a52da50dd822673e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb8c8840c2ccfc796cc8d52652015f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0f737b5e0a91986e08678ad563f92464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0999f17552ab3fc1dd9df901e22c7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd6814a66144af16d7ab9148f955da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e903011299e8fd6f0bc2e716a7f27f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff2a845109fab72cc5e34fc23375e2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debc8a58cc47c31ff5e9cee3a1874b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5040c1157891222ad946309d34de498470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe69571a97d4eb4275ca8665bf5448c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8aec7ed0fc9df35c86bd507022465472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9ab509ba7a64e7ac3892d3cc2bff2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694019780e3579c64366bcf0b861b7b4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4709b16edde10779294944b094eb02475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d044915382aef4bebed2c26db51508c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f611fc028bf7a53bbb6855232ff40541477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba05add8af201c94110492d3622029478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20104e6b19dba9cee492dbfcc9a5034b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6e3d14049a2c6581d117fe57c0f14480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160122bf25054e271ebcf48a6cdeeb2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df2b723b761e5ec222cb3f5a14fba6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3146ec1e6ed0ae7fb1f7f4ebfda9b02483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912138a86c711d8f9223a6089314259e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a33112b5d9fd0040e8b29831d9274485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac449cb38d62e4a8aaa43f06043ec541486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f113db1cbdddc4fc667866569633c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba560776183f9831045572c94a57ce6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada996b27d8dccc5545da3176506ff4f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2b006d3e49b349df22143dfe64fb5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4461acdff035940e9cd989b0a9fe3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2c5e263f7333818014510384b155c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f027a4c1313ff9c398a0e05b8bd388ab493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61c967013c6d54f937ef0ba62e7ab2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165da89f2efbad9f5184765e7bd8adef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bbcc90c865284c66e5c0a0bf8ac9f3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025ba143cc6864660c98dccdd24098f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfa14d3ee737d5219162ec6a9b4707498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb4c8fd20eb45a9ad6f559790a6e52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8a4bad02a08a2a240b82dddd276d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b5406e31dbd97030d091795db1b82501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df7345f78c87b22496ce7b38c76ff2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1558792da621c668c83eaf097fbe26503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c590db54d22329035863427e01683504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dddfb6d58185b99a3c008174ddf70505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e85ffe6572becf0d8ff4045fc13058506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa47227ba626002fc870a7798d87ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc165be71cb9d71685fb4695ba9d0d08508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945635ace9b6315e82d92570f1beda89509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa15e2fdc4680a51eec2d7cc618d4d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510bc5091446a7cb0161d877c22c963511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca21d7855457354d2b935273578315512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbe19240858cad3203c868dc7d56f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc5a761fde1d95154d4c8b6eff297d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0090de261a1f67bca88bb80ae64a9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0133dfae3a8073016bf31551c07f7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87d4454c0c803b09beacb758a54540517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38992bb5697d56e6a33935970db744e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e268bc70c5799b742abd658a18db2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a91d1b9a599c7495d0defd4054342520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dc8a21a0b2e0e19058faaadda99b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2561a3e726f1f0702dab908fee9b28522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725f0cafc72fc70a32b6f6a9f888eac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2361a9fe3b541b9c015a28b2d4df1f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d635094d778fb608199e9b44be170525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09872225e58dd9864911ce90b0becb9c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269fdec15e11226c3785d0f88524a6e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf02e2d3ad9830dc48050198975db7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499812afb2c1ff526685bf437392be2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677cd75a5fb143f243e9018904f3086530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d580d21ba89220e2f0191eca61cf6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b2d57af543e8da77788316dddefbd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd0d0c0e09526ae656792ec650c78c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43924f4e5c04d1c1619466b89c9b03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3657248d46d38746047681c77ba8d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c615806914634fe7908232e2845b41536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f39779df3485744f087fb8702fcec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a034b46eab8953adb98deb456de363538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83c0da3f976a67cf2752c8087caedb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e29cbbafd272c5c2a2d1f344a3537540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d680d0f83ab8cb3c64249df192282a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9b3a2ae48a29f4ca37503bf7111b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afb465bbf71735912dc101a1981883543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07854abc72fa3d0f23d892275c0d37fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ffc74bde7be147a3c2c235f91b2c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435cb137c72c71ee53bdff7970cf97c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3f972edea396a0514b37af3b6ca22547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0eeb9370b619433474001b8637d851548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a350e6ee2ea57164a99cfc315041558549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612847934308e560f28732d04485912550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf49809cbe7c32af0f3d1c54a98f3a2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2b9f29f83f69347d4c8f41b087ad1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202dded99e889893b4b0f66cb4628bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ba0738e0fa4ed116996acb69621b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756b42e949d1faffe37f27d80da40b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b83ef613b91e35f0d3b964f10f182556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999638c8540979d63b8be656e69efb27557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e98c8c7efa04b75a347bc0a3187fc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04866278c316d5f4e8ed5c4808fc95da559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa21f64c098332cf2feb4685ff0b35560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd5712572be89f0a5a5e4e4d4a07f1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8fd6de9ec15051fde38f32acf3fc8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b132b75bb1b986d4729391d5326f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d82e26615cb608ffd994691dbb1ec564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af547108a9bdebead1d3713682ad59a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428d0feffde58342182f9f32703694f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acabb2e68c0077f6bbfcde8fde5d09db567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586c26b4e5232f316e74c2a4a2b58e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1fe41de9545cb7ee937d60e1254f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b5436f28c163d47d5f17630e81a7c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b6823088484b6218c69c0d8cfde38571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396481c8d369c50ed7635c9369b13a17572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147847e7516f33aa64138fde0f617e8d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e27dee092af94ab85ef4de3acd2d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dd564fc0db23461a6912d91117693575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df800bac79500b6beb7f9b20e9d262576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2047ff21bd05f2b47883bad5f99093577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21960c2c5e38fa62c8311acd423c15b3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3dc7d2d2c51219496d4251023d2e5d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757b6eef9c8477e15d4569908273546580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe39a288b32d6f074f936e5e2bd87d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d323d6d7932dd7878cee9a7f4d23c59582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1503ab42f2c6144060d49015eeb51583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c8ed2cf2fc659766eadea3aa8678c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955657c7cbe2ff79b07f2c71f9f2086585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604142ea80175bc3b778072b2dd6658586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261e11262a0edb578832330bb0fc377587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cfc9b343be298e0b7270933660edd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b6871a181ad686945149fb9af2f27589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20150fa29e335977e63006293c2a5db1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af059d8af5ea16d8bcca6f10e011d8d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff842cb3e4d15461318cd7022d3e2b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421b99cf15fe2e12d9a69739fbf808d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e779eb6b018731d8c33de0a03a7c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1cedab90b8e7d2442a88f7735d26f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb950f1aa4f7313bacc25493015ca405596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c61c774848f79e60e7ed8c8fea970f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd899c45a24c0ae01915bfc7caf5deda598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba31a9ba2c145fff16486005ea336f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82d82c4567c182ecb1bd728da4d700600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522863c49f2af3a94b27b46c7fd55bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32546c81950637d6955e400124d644602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05819979d9d76a0d5e9ad0c8b616662c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6ee0ce911f9755e58ca3733ff33f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89315a08acd5429f1b79ff4a2b146293605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a9a55336b29336a1e874266dc4c11f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02becf9c70c0d0e296b8d3677e08d3d0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db74339cef93cde38febcd1917b9f09608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419814244f97ab9a85bd8e4b30f9a6e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e45e71f01b471bb3ad1439e13fc973610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9aa2271be99396eab71474945fd04611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692f3a84b27c6f72e99dd44f13c20bb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f49797f12cd2b9bd8234082bd85e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96a8c7ee5e824e28502410a239129e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ba1fa7cedf5be20a4fef52e8a1b68615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeeb0948b6ee2ba08d77505b5c2683c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8c87628a74c413622f640ba012abe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6c442670254e42cd104ca203506eb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528502f03533ed38cc9b4764231cf15f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc090c9a6bc7102cb5307269716e4c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb349f541e1ab10b8fee1ab5320bde12621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6891487aaab12d203399dfc06af021622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5be5c1f810ce4d8580b1cfbbcf8e73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede6d6cd28f66727d36d83f8c80920c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e092b151346e990ea2c972daefefab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdea0dff9fc169e07b979efdba0da5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79df67fefa56c18b86a1e132529ffcb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835b0885bd94bc26cd22637295ced14628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51736b0dfb56c36f05f8108677ef8ae7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dcade01de90b04428f04c0d92678b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96996b44fbdd93adce8844ea6439417631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86771695f42f22d57d4540f410279416632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84efe07a9ff0f477b9d1c82a974eb0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208cbaeaeb75710bea7f1b4333e6ed1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a2154b5b16aca542802b3a109b221635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cf7f4ba3a302e147f5ae89ff420f9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0b6997556ee606a0be34b23122b52637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41be1a2933d7e9471725f653711fa6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445106ff56cc68ddb25aac4602cd13d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3bbc3bcfd741920e997c4e0256277640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796796bb79e67692291d70b4be02703641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bb691c9ece6dab73de47db36d63cb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc58349dbce289fa85e9b5fe0ce6349643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cfcafc368c7109616e09a006a01aa644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ffb32df19dbd21ff2f69010bd5ad2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe20859ca5e8ef5f9cc9ebdb32e2c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea962ec430875f81c39703cbf6a5556647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c011e118dd7da8c5dc902ae4c5fb9a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e47fbfc431887ec5997b598c84f86649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a10846c55d16bb2fc3fbb62105948650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd8ffeb7cccbd636580782bc4b3885651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344eae90c4827b6eb676eba8bb6b0f74652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ba6ac3d9c44d993b9b2f6f1e43faf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712832740fb30164668f8985a0685b59654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e135a7ca94b3ef36dac4ee6a88edb0f0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aba38372584f1e50d7055454859721656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d751790091dcea30ddec216c7de29657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c906a615e9dd895f0c371636756874d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c67d05e4b95a60dfeff93e6c79045a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707b05865594ff2385ca06a025e5c08660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746cec185d85ddbdecca86e95fdfb4b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd176c52ae60e81199a2ae0d97fc8f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf621b17535b76bc48ba9fc6dde2d48663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac9c6ee27a2dde346af920a5cd8a42664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d112e94fdea2981ad62914531f94c9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbbbbc4dd7e6225d33c7dcee431f32666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e1616d430613fb9e87fd66e810747667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1060b418a3467921900993426821b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69fd877deba0d8dc70e0dc57f3ba84669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a091c3da61be97641d48e12ce8ad30a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a020f83045c22ff9a2ed85a491a3f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e73cdc7113f43a56a0042db231649c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7a55ce7b5586ca045fa44689e2033673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d3614443d8ea021052b439e13dc69674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb017e603fef65afd96b8667d76f95675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58969919598809536cf78eac53a9681676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860223af46c9a4212499b6291b3ef90677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23242d76ecfb64b4b47b06a5344e0602678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100430c76b2ae1165faa41b2f3c13b8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d075cad20a19bbe00017559c3f949680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410838038d1a12e95e77be65214f2ffc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd595178a0b329e86c657a1b6d0e13cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb09498b1b067b61a086e3dad58465c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f04d1541151e0c117a132ff10e847684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df637b3366353fe2e563738627cc59b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3d2b01b5175ebd5aa959243358233686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36246939fd30ddef8423a489509cd3dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f4a6f19f924dfeaac5ab78b540054688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42946d2e76e5c1efa2fdc7c08c9739e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c13ffc6cda29240d08194d8a10e5ab690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405376af37cfbf9adea1a73e09639112691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01be4e53f96576f2c2ff408d184750692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f3a104e2577c41a359ce88f4d0b5f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0cb1af42081498d9411121d1913308694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771af069e22883d074b6a72b2a9dbe0b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad39ae6d237e3f441ecb5db9962140696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d6f6f12d6b1c9ef2731acc1e07118697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fe05050908213e430475eb02c30cd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2434f09c6589a8b3a6e2aa46c4aa122699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02d5b71f0d0bc2d0041b40247cf964700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2e0d8cf02335feb7b6d98e934c671701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3f040cb196839b05a358e8f38bd32702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e16ffd7df78694826ff6af0e1a7d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ac0453c9b5176a509f9a505fb40c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730357a9e59f7967b0964d0280f43f57705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78702a2f070ca119d72636e77dfc77a5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03410f82a147c2193eaca002f8f40f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b6ab451c95097488c7c0a9b4215f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc69d6e0a57112a990ac54a5eeeb3b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58feeb1fe5c5dc33df48317eec048ad9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd9721fd6a7e8af742bbd5400e40e58711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0042bf3f76ac5c6696dd862027a5c0c4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2deb299ac386f6b26cc090b1affb8e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ed8ab95d1a60eb2d8d4d4279fc7ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332da880f3c83d67aea740e81e3fb2cc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334396f373691e8c86572ec84616b09716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6f4220512e883bbc599fd8ea4638a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faef114119cdd2b866e8116e2db09be718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312605822bd2b572c435a0411276306719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41b465b51876381598e479008d2441720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4ced3b0ff45f8da37f78b944dbbee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c063a3342f2068de7df65f10d95d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139499da49e386099a3e729f56cbae28723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75d8da77ff4ee94bb17d0df18749cb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07ea82b3c851ac7fcb87fe1aaac403725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d9e196fb467226aeb39033b46edf8b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7578604d33ccbf2bb5388780913116727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ee08826e70a0f76c14c58344ede18728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83842d7db198abadb20b98ffc0b46dd2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889ee3cfe875ae17f6bffafaff02bf9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ca5327db9f4d7f9e0fe47cbdcc172731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95fd55825ce77cc51780d44ded5c32732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b128e1d5686cd0c8ae1bb960c03226733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951666b21d5b366740e0c65fb4b6ea5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4556e7703588b8c3a47ec3766064d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a28114f78b2d7ddf423cd192ef9729736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e663ab6513e1a49433f6e1792cfb0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e09916c0b3390af458fdceda6d66e5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f475b0858cdf85d93bb54ba132fd7a3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13527ed7a56b4d6548c611b286c7ae27740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233835faa79776f4717f648aecb2ff69741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9377828dee6383c5c46219ab22e8a14742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39104e959a5fa1a017d3402e12dc558d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b69f573c1444773a4ea53730c1e93744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5253f8e52c6cb1148d86524ca473c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c02589485974de06f581b317da965746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966adf91651674a43e076a986ae4ac90747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dcbc0e6189eaace14997e16a4fc38748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1ecf2b71fcac104f746d17843d009749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18712c8408ae05a076b3947f168fb96c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4670039575c242b59b63226e29d1aba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa58176a798be6c4d217f062dd4c625752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e370c0920080cacc5e4174008b7b8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b510844e935dc0919b0e861b11f3e2e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a45e0f9ca6bd35054256620ebda5f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb2012633a98c63cc991790173df78756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb41a2cc747979f1190b84fa6bece13757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82feab8805afa38d20011baea7fc8fb3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a111d8c7d578c0dc20323e460423c1759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>