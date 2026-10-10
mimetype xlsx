--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70f295b880237e117c1fc33c4d63ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f44917310255acab0bfec38b05aa82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db67ebaf472f4e0780b48b0e4475433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085d6785490ab631dca52579c58fa864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37a461cd7d5d1b2d0a5d85949053505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e624771b17ec237eafd2d1439d3f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a18dfcd6db2e180105e4aca72cdc1c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d8154d78e16b4bdfd53ae1a1fbd2b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27c1361dd09e4b373e1c86caee05339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254ed8f57f3622b7d45e2ec4512390e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4024f9fa8e1a9235b17f7fc544a6a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d90299d4e9bb337045867ed1a452412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28311505e587d5a604222dfcd0a9a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6ac9cd8506b346d989b50a55b829514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5145ec1c29f4b8a428d2e47bfc9632115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbdebd3a8854f7f5a5ff4e054031f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89772ef62bb0657b8341cfb5f642b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd0c60deb6279e9ae19a7ea04dbb1618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2ffdecc2de21d3367d3490926abc519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bad854e3e2607468a538841dd484320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a650e45cd1760a90dd9c18cb2b0f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144089e6bd59c792a9a284886df1ff5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645e56291cd68cdcb56464365dba99e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256a617b4851c662f7853667aedd50d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e0307aa23f88da6b95d5b3689c23ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160a794ababfcb6e6d91fc00ffff97e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b65ca02673c8c41380c94ac1c225d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b511e38cf14705404785cc23672ba28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e346402f5470e1818eae004c8a58ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291c5188d8d476e9c4e76cddb6d73e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c4ce7e7016320f8f8af0def3a8b01d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f6e967cce9de453e1aef98a5394a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a888eb85435cbb9d2d208e61f73d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b54eb8e16bbd28271b5f10c85819a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf5b98f8f2b472a7a272d59aada1e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884b69b01257b3fb2072b589bea43ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fa686023aadadac685b637bb8604e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4db316eb3f3a4a86b97c5a6ac0f3a038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda732d07fbfd597789cab280797de239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474ebd5131ef01a96f7e96cafa5631140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138db2e7880db737c4c76312d1e144a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8e0e7a96de2c33342309e85fb3d3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea8ef5f0d4e374a0853b5888a2882643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b317de37deb5d64b443a2c9356b80b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebfd3f1c744299b36143eac0f3ce4845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5836f92fea4d2e6dd4e2e17d7402f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb36f74d6d98447a1e95cba41e995147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fc4aa350ef8ab09c07707b483eba348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cac3c6c863dea8b0eb7f44d75d4ef49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7209cbb4de3adb2e60986678fba915750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cbfc4472e612a41367535beaf0a2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b662c28ee366df8e981e8b1b2f0caf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46443973edb5177255426c25aec6ddc053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5880780785ee6dc3f3497affe95d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15489db0405af9e0298612b3737920e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25463b1fdb2b0d5dc9a294a5a7fae9f456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f7d84418e13728e32feb697e0781e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f10953cbd5a851ca5a2698ba85bf9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dd2f5d22d684977a414b7a9d3d722459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0f27a85389b73dc784a319acdcce160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfa8185f8458e83f2c2303805027d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd5d3213d5d147f42e8cf031709ae262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75c0fff2a0438d7a94b5cdf4c397ba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94f1529b8357aef6fd6d0f26e8fc5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9987241b2a5d3fda4cf10644b4df565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95488a45d8504aae24f5161a5f88378066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb3d8d0c715286c124e382641676b067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64854fbcbe60a2c9055c7222d07a2c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767631c144f80d036b142a9f7605cd8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26feebf62004ca5138c42985f2a5f44d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6856b317aabddd2f2537a3ed546968071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c01b57102123513386cff3dca918072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecfc46a3fc316af811899441bddcd273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e046b798a93908b7d235a914ee652f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921630c6a1ee7ff20f4e87ec2c06ff175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1fca19e5bbf5e8c0b2d7b260b4fe8776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad699a85d8852971f6bc4018f53c23d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df635ee22c9d2f382624f8d32b4d59be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e475759d6c8cd474d89c23a486f970879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f5fc9d07bb37999d4fa4dd48863d580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182c73fe8ac4696c5427b8733ae2cb281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02048d9a52d448ea2afda629c1bef5e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e541866a375371d6aa99ff4b3c3e1683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0aed07f15d64abd1d4d446c557faf184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c8f0e1c0e6b4737c09882a6c9dc6285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d4e56091d6f09582c176d0e5fb4ea86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6678619bf5c4e8517e41300c56a96ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4612abbd9e3257459b0c18de22a015b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17532f09aa3e7ad7e5bc808aea41251089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c5affae283946fd9783695088551490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7a346cc74f0bf315590d4bd52f10491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690ac680b27ad1c0ff7daaf3d001c7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9111bd6978f1d19cbf09c7320e040c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918f1f8322b1a5d109957e55982af0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0fa3c185b7c91f95ca3c3f31ffa40495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222cf42431f440279223ba1ceeae4ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66578e6d85e0bee24d16792b1d52dc0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500cac93244886d32ca439f43c1898a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59133b0ff34230c420bb39fe48a1f2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904d944bc185b871fd47800bec72799100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42716d287a5d893cb151c02c9b9920101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19cdbef72efb9fc9bb20579f136f83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e3655271fb467eeea04209f22dc9a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba57c12b961bf8b681d00e5f24f737104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5892bec58b170686bf7a567dc2252105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308df1c52c08db1cd9a6e54b6d43c4c5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a79092964863313a6b24cb425e7ab7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9dabc88e564f0e572d93f22c3b32ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec88e83187915331a9ce5c9696ffa47109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8806da20971159d3ab26482c7487ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414239aab0733126a77ac2784543b13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a5c3303a33343e2513afb2b663ec9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d4912c9fb946d19f2fee78947314a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6af8d8fae8da0593357c219580046114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132b8a6b8871b3375b921b12224d0d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d5ef23228b453a27197ca0fe3b7f54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ca28e339cc7b3db21b8367384fa36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99bd0268cc31d56cfa7f221fbf91ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76817a11142a333fc85a548157c8c67b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3128bea83a876a02a4ae0249088a1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f00b7e25178661fe056d3f9b04600121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5484f4cc90ea04b969a0afbdb199f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cceacb66f7982926cc90bea6514d55123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b794c483594f89f704230afd0b78ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841f1db13cc6eb3f7952ea5b7aca421125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00e3e225e8fc155d7b6c9fc607fcd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381e1131f72faee66398e5448e42794127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c1fc16f5124d6397fe081a9fd7eac9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d74c25f2759141f1c2f3bffe06e759129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864e721a640ef123206fad935f4101a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cccd6c6340d3022de1a07909c6874131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc2be7249d1eba4f798e0b39d48c53132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df870f8a36a77d22cd031d0c152da185133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f45fc4dc38d60cd70704ce633838d7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04868e93e179a3a3c09b537141c705135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f92f29edf7adfe5b64456d061680f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9a892f9f33655a614ce34614f8351137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d7a8fee981a6cb12039988909f03a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66379b881c9bdbd818a83e03701fd1a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461405a56c0bfc2bcd65bd939b17409140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a1de2e156da5e170751afaaf150cb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb11a8058ba2197d087f261082aef8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e88dabe72c343346c966dd8d175e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113360eff887f4ef1c82139b6db956f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d695a11372679a07c58bb63c0f476e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed62846e89c6a4b43a593289f2d13f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc554301cc54581d4dcc140e8427010147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2a965229136f00fa9b9c9415e721a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e879e1085e09be9ab1145d8f39ba696149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22fb59bc6065fcd12fed568a12dbef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119c6b86ca00e407b762cca5fffa101151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b2e3743610741b773aa2d5a30415b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8e212dcd19a9aab8567b7c8f200e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535600755adf26ff1f14650cc60e8311154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5d4441c38703691704dc75ed69e72155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec649bfea593b9edd3aee442fe821d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8645a083ac96e7cdb6216a35cb3a39157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4906418d1757eb013baf3a647c51c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd06eafb34ac3a913856d1fef857e7a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b843be7804eb28f8a0b114a406089e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30dab169a29c6e2477ff887a8501098161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade68d3b6e39d1c5c96cb51ee2f9c3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923ff119e38950530639eee0d7d4492163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d9dbdaa6048a48831544c8da060ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aebbcbbf8ab14cd2c760b8da2d4daa3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a815902745a9bcbfb2ecf8ba3d4d7d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b130404bc08bf589f973d2007a8861167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152b38dab30a1d02db43e1967f714a3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63485f3eb3d41d54024e43763363a415169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665d96d1ec6a6a8a1befdf66c2209c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33638d1e0c23d34b46330fbc745348171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed32f1c2cc7696778ed55343ec83082172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284078844842e3a8a9ec378babb75699173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69527333747e1c17fd2bb641033cbb2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6326dcc629fa60ebfff94859c16c0fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bb6557983ca128ed4ef8ca105ad44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9000a6bf5d66a50a7c3e56d853a20de177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71af48c606fc8a6669a0d4792b04c99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdccd1e8123d0ec307b6e5e0d4106c38179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac028895bfd5f6a7645f0a753e9e5d9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4dec43435927cf0e7c3b0a5da6e5b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bd8dc9a94101d42f7180f42c05ee2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461be33b29afef6b42475389038b8ac0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab39c841f8f48d0276f02019035f47184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515fe6a377df82f65e9acfa7e4d5b0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26c9ef01de7122574f91beb82b1c23186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16654ae482c95ad21261362c5d34e57187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168dce0f402bfa3454cfe784832c331188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c3e0d7254d49e77d289da35a8adf0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675b5ae21288d5fa5e8cae5ff8610dc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e50860da1424ba05034bd456348737191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065941aff1f47ae65411ca522648ddd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccdd01dc4414f535524bca597a0d4c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157030e5e735e464ba9ec914330183b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9928bcd882a6da58d9c006d15509c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d626fe5bf5fb7fd3ce121d163ea745d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030296c99427657d196ca6cc9d0b6d90197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040cb5af93ce9a9708c76f37e255b1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078ee11f9aeb731d19be25bc5c6b67a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b29be706549bf052d3630c7af0b5ae200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716a9409767f076269d4c03c5627c89201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e371a51c35f575f9424ea5ffb90ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070ec7476679d7d348ac1076550518e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f98a72e52bad368718f0eff431f917204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53630c2acbe2cfe1baeba0ec081671205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7544439daccb1120662da1aad52de61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e008b9dfbee400268e3811ecbe92c2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5c1bc7fd1f40068bcc8f39ab1cb3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7111b6d0e978ff780cf9664f819889d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03002267866e991f967bb85450947db9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9c60ba3e8d8e6519de8de103e054f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095e5f7b5f7517c88b6fd0eb3da5913212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaa756c469cf41f572ee75b2520cfb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb05f5dd213360a0347599415cb94d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a79d3917a5551e8e9e80637743326215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a6ad5c9c9bd4d9bc6bb5722cbc4fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d97c8d76c0dcf0318aaa8d5550fd9c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3a1bc56f1151df39b6318305cf752218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1a6d06dd5e547dc3d000e2193cd0d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2a186dcd25e7fbcb72a8abac485c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af7bd61dc9a6ea3bfec305d36da2d4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c9223ac3eb3f5aebb3126b714e15b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78965b6c2c1c1ef997f0cf24cead3925223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5881e127728302d0f0e9d366a4e50b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c7bd4c2b4e7c5a57a12bba10ac143225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4072b676fee2fb4a06f838ffdbd99226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e7c1469eda178cca77f2797aa7eb3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7d8a1a8eb62f6cdde70f3f81562a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fffe4a1c9863a21436eb3dea378b54229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705084ea664ceeb1837b949680552b4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648c63cb5a0e8156fded7d1bdde875e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41245fd1db2ad13d59053f83b79ac462232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb938f303d53ad8d10961df1d0c06ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b778da28df840f2dd1d769d27cd8df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51a328c924b9814061f7a248cffe83235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48c5813248b2416159c41856e83cb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3190590b5ec048091a2ef242b3a5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cbee55eb84612baa5e41e3828ee87238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba9b644f82e4faee3229598a017da0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e64bbaeb5dfb351cac009d7cb50604240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547cdfe701a81389b5e488ce55eb30bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bac0d4a77432cf25404e7626245bf0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ecf8c188c58eeacf72b7709f67056243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9471e31b016fd2ee4bb55eb9278235244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab4646cadb3f34bb80475821899c67245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7716d473276ad931eb198aed177f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20458ec9ce2e9decd1f84ef462b4e583247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bfe78364cd80a1d094b5d67563bac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2002e53a75db919ff7c3a9f794363751249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fb809a55a4d5b02f0bb5835104a1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65301c9c7d5a249f4c0849b4cf1ef9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716fc713c24a3a3bdcbfa7af44fe131252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183049a2d214a7a40a71ad71f7b67f29253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8450829d84601ae439c39b710aa22bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08566075eb6ab46564960b1b171597ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5943ef5664dbdedf81863b629a7efe2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7ffaf69309ee65cb5cb4e1d1d9cf6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035bcad10f3ca8a3d0cc05fd3689df0c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b234be4d0d9860971462b091c72ae3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9d2a3655d2171c821e40fdd364f1d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf45f6e3db1d0a81fcc984cf2a14671261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c7720f6f4320eca06a3a97c8b6fb2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d878c653dcb7d97ce72cad5a6dcc2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b75d2e6de187a892ed1f486e3f2b99264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda737f791dde560fef0e6f319e00a06265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930e972383dbd70b0541df8fd5229f5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe7355af31064e20a94f601b443a8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570416bf72bbec46c86415d239fece8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc771e5cd7b00f6c0c5d258fe79b3c7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff61754b261d7b8bc0f80dd2d3288f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a6d9e193a7af92ddfdc8cd5594cab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae0fbf6e5a621e657626031f753be3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d38019c6e513c2dfc93050e789113f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d1f4f83c8b6a9a880545811603587274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18e0d9e31f536b47d9de8c4c4fd8d8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae54404fac5d2ff99c4f6e431d530fd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88750577f2d2c4d6a81d902a484d15a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee1ef91b5cb9cddf61d79d2df3a33b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0b5191301e6ec9a9f9ef463958bbe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93521b5d2e9db279c177fc7943388e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924f1f32e32a7b7b995c100d06ecac8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f164abb447e05fc01f92581ea9f4ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e331df079e202ea01fe4426100f1e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdf73609378949a376e7c864eaa682284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67fc0b1e3f4750cfc476d728762b52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17fa0e1cb4c6a522f9b27dfa37e34e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00412a84d1943873fcb3da47c82a54287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206258da795596b5db5c6ab85f649e7f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ba1218964c94d0423133d47e47eb9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d430edc3643eedd738fdb287f9d926290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7a87bed8b40e7eea0657aaaba07c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b494e4443b60644e738e3aaf53603292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c206977963ec568b13b9a5a253547293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d34c028cb5de72c7eea91d9b3da76a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9d8a79308ca975b1e351a6e4ba9f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865fa7c959370b8db0271d1fc38853b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d0ff1ad49ab8d753004c631334f1a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b17ec56e9a870927f9a8312eb9f9e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db287f2b1ac2734afe30a28e3601083299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b65f21dbe3e796c6fc626ce08f7aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e6b2c5359455d8e8c65e9d52336e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee962700da6b4c54dc0616371dd30f6e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b36362da97162cd2ab3fe69b3bb7e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c8a04b8d8d123c882096177cd8e18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063a6a1b35babc1b484e7f84661b5f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e936c262b75431872683e478f2f7f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec6535b9787f49730d8cf4fc8041a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c92aca7bc13207492ceef0f30ef16308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f67bf0636f34e749b9f2d2751d8a0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abc3198eea33373a89ad6a611d1fcc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7a5cbc41cf4b3ea034a5b83a77df5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82dd0abb151ab04be5580c262fba45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce3bb6c5f7a4891d144fe3e2179965313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce5d32b310327aeacceca1d3ff25b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c524ab4e5d79e0ca12a0a27964ecb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a16118bc1497029f91d671aaa1f94c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce45bc32940d963214b8071ce136bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f2afe59f2f401b3eb8a8a0e289d57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd8f7ce98a72e4630981a11ac47919319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1229f57c78a1df3026eedc1da4d9e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdaff6766d5e83981a0db16e336c2b7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78063f47d9039003fbfa13b90747843e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fbb233cb4a3d6752cd961e8102f4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab679a9f61bd538673fad7b03776bd80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f11ad2ce2efe4c246d9be15bfdaca8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad3185480c6808ec553f920512d959326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fe498f5e7c8ad1bb3bcbc528d7023327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655226cd5881bd71ca56fcef0256ea6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af000b019dafd585de0ef4cc97a17c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1969829488a5531268284169db0bfb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c64db14545c9cc531c7b27b9fcd429331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b8dbea3b5c844907b39c93da0d91d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57f786846010075dbde1871d6963c3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ed495a99aadd0d3cb0e089e971cf2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d3c3f4305c7a9245354e2f7f86bfb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900de2abb7d45d96380dc6db1bf39a12336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932444ad49ca7358e759287b53e4d939337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54a01bbc8d9238b63c94ec3264e697338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658e7289e881eb9391603e06578aeb4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2bdbc069ba00a0f2c8a1893ee7eb7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c81394d01ff93017534da4db1043d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafec5f301f2d8966ce36c8553defe66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175df8df60c7406b8ffa8d1d426603bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301a6547c71e63c258d81cffdf54758344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1c20106c7ac15115ad122f17ef4b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a26542c01cfc304c4e9ceab9dc947346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875d5099abe0dac273fb9d51d6218c4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f37c849667a85404f2ea553d1f632348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea0d42dba0a892cfa946b088bd13c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90e3f9a07cd84fd33187741f5003ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c6373dc11e079dcfbb2eaf34832ed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2857d23d03b23bfbfaa19c3990d8c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bd622351c045675ddf2bc0263b7d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141c5a9e49f275a9e91f6f2bae08b75354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd3e49c9075521b05300cc29a5ea12355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08c5d7d0f6db8d433146682841fad5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb39b031c4ab2a0d97241cff28d4fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b544770d1c1c6239cdb27d1eb758ac0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a9949dcf70b6b8c26a8a451c7ae6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563af2093347d6fa41b3f130e8ee4fae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a4497668146a7ffe12b222b9b4c08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f1dd55e513d90873fd335f35c0a02362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec3ce7f1de5b66bf45006c6f195ab7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23ef5ee79b41497c856789a326f1dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d102e5b0d57dbfaf84f5d29596872f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d783935c40f73dfe565de1435ab7af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a27e2ce5eeff936ebdf18c901f79d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb253d731d624e7f8849185a5abe85368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48758eb427232f47ce06cbc57a459a73369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac0a8cfce5879a5c665f55293f7d5b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b318297be6f3b36d9e0bcd881a1f4ec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ccaace8b2ab41279dc52edc8af8d3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fd9990ef9fbb10ae288a8687e9134373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52f09543a2a79289c58bedd58c31c9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8e58b2f82070d4144af5edc9697e19375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49385093d1a48ba519f6e2b96ee321ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65158df8c55f784c26c2266c48a5d84f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3c76bffa083f41bd9cfc449b75576378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2437d797c71f206dcc6d1c877df19b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126bcb4ed0786d5945476f5261d5cef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7853a8c65fc303565c7928f7c202d66381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741852607bd611c9cd7cd439bac3acfc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cd7ee465ef3bba484695d51f26501383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f838f10ae0e5a42f88f0c2844babb3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ce84b7ecd6264d4bc537410730a7f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09bd6802057052a8be028e8c68bb87e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6844599ada28f2632c4b8a85dc266387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deaed541d3b02da88407e9c37f48f51388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5cd41952930cd0527f7e744fb6610389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060b856dd3d4271121878263379523b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f111393c9b5ab8a2c428108e79a16391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767bb1f802dab757528d48c19285f78392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ddb934bfe3037fa7af8267c9206c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff4845d39d81658532eaff9f8293b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267065c819c6da272c74b1113a238614395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedad4600f02fe502ebdae82f57110b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fed65c566e300cf574cbf54721148c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735a4ba2a29aae82d5c4dc3d55efd28398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79d595011a4ab593bb3dc20d9825f6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d358710deb946efdda7c7cf1c8ca50400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ae526bc8c4504729f5bdf9eec6d36401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f63043d2069b4298e63a5cb4245e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747812b3f6d827ee8efca31a9debe28403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164b2db78147f194ccca3709f1cd5f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cda880accbcf567c270a1b8841bd8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81a640b73274e34c53911e329bc331406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729acf1acb6be98020a840215d7bfff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e577fc2865a8d5b8c7c29480db68f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf468b610f375f5b9a1ad5b4e41e180409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae49a74423c5ca3e7f7d81793a2f1ba410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012908ed896e5372840803b61f0951a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7a3991ce406cbb50e81233eb897ea412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d1480a44b83938e0af745959ef9ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e49e4c88846150921349ce24924c30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1905daebb552b6ef71da9373b900e0eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378bb9de64c4a54287fc9725c6b925c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e0170b93954436e389a31576821f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9990c993b0532867f64549a1866e45418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7dabd3b83966db1da5a17bd01bb81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542a4a4b3b5447802759a60db16c995420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6db9b8370c9799a8de21724cf5889421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8b1b9a57b52d25d6837c8d069a195422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de70ca809307216aeceb0be044c33d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcf9a8173ee0edccbefb52234b99aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590f9f115ccbdb42848fbb61a075758425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267379aa6fc8771881efcb4dda370354426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bea03aa589637ecd31288ce214af43427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4debcc9605fe47ead231e6d8c0d8a901428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54622c1eb352fcefad4d20d25205069429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2846de63cc8946215c744bc70d8040430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4594cfd219b55686616f524636bbaa4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41f6022d7534eedb2b1e83d6619ffd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc5006111ad79b93da18a5fa2943f0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbeb4679c0bf1ad43ec89fc48bec19434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ad64ddc3026552a589f0712712d1e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443c4ebb3b86b91a4183c46c4c6d345436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6f71d26c0144a25919dd8ca9d0562437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979514fffcab81696e004aa0b4b4004438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964629eeb5de40b2a90ffb0573b6e199439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd426eabc73f47f1c5e289213fc6cf01440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94107559be09a1732905071d1baa5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13792200414b466b962dcc5f176be3d9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab4e7dd069b7d49e67791a672317d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd538d4e51524bac99a2f1a487ec1d23444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899facbd91106bcba64a57339a1cacdc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eeab40cd62a4f9fa9f3f8d4e12ef73446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d85f84912174cee1feaa1a81c4f9068447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657619e8ed70bf53b04da7d3310f79e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6af7d0dc44ceaf87e87a0da560338f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff807d3e07b975d3c43593672fc264450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6f627636e9ee6d47ea3a6afe8e0ae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643c6609c73ef13d5cf2e1080c69e1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb0bc83c9e2474d07bcf1530e469a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e953094449df64e4d8f813737cedb03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aacdaaf0b686c134fd1ed0a9501935455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34adb18406a316c7f6e8301b58df1a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e091d0402098107437a3b554baa70457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ceb9bc717c403786c568c44ab5fd7f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bee9c43da1a605563e45aaf9ba94ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2158a8cdcc58d65bff80956143987a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f2f467c52b547b62e8f70a7d8b202461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485a92edc6df26aea005acdb630fdcc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10312199ed02373e8f49fb590c6229e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752706cafc3952225aee74ab997b292c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bc179790d5ae0f361fbee8c876e95465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843220f3c7682142e5e71acd4ea5f75466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b9354554ab28c52304dce94fb2c0b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044932d6459576dddff2b4b937dc11ec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617a5f1910895f045facebee21bb6a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cd01103d3feb2ca82689587583d7d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886470c7400cdefbac8167fa50e71372471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808749ba68a80aa798a0294213426420472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfd0de1aacf6080dc1cf8e4ab1c31f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c22810f6d1bc1423b826b7cb4adfd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc372e34ebdb793176b05c263927ee3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dfcfc30ae8a99100fa327caca6b673476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68cc4a94b993a8c201ae9ac147cbb0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22556e89b86164c782033d2e49da6884478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf84324be172a1ce324bf04a9de6b2a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03c11d66a27409e8247c1d3a1ce628480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f52693710f6b15cc7d1bd4f66955ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87eefe16e07f5de3f985620c81fd3d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98321a3f72b629d7955e3efb83264d6e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81ddace0c9c2fa9d9c01c118fff0a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e103b4dcf9d558069af87c81a502c2e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e3086819e7a4cc9d9afccb11f959d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703cf6fd5c240efcd59b5185e959ec4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1465ce61353799dcc677d1a1a7f75ba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467d87987a48b5a72d065b45fa75d2c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa840066b095110556432f5fbcd4bb23490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6b6a6039d640e54c64f70b68a8abf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4e2204b6ffa5c4a8dc2aaff688392492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0addde5da866f990f351294dd64591b1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2719926f411a5afcecac382523b8b9c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a817dcd1938417f345f8941f6cb9c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafe7b16fd99fd93e33d0d30ec21644496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b92265c271ef65085297fa20effc6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183485ddaea46dabec837b5001c43f2b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3918a53d1ecddb29cf24352a97fac4f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a274d9a7ad77a2787f743d68facc95d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ee7442355ced7df502a54ccbfcac4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e81589746b965e06fd7483b775bf8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1b80bfa65c530cffa85f70ea84881503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb5e553e6d6c14cf2d8a0d4cd35399504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f9cc8495940c8c4e2d13ad55f4abe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e05271c44b61858da4cb5db5666dc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd7e056ff0d1d5d7689fa2fc1b10cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492958e36731a6cee4852563145b64c1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92eb7dc3a1b6f3041d7a242ef298bb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285d14013e599aea45262619759519c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be519d82e613f5f850d87514faed606511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617858dc91e1f62babe88a674772f745512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d62d75e0231a88cccfd6ae3eb8306513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bda8399812e770b8e75314e9cb66f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8968276d98a5fb17115649080ea2be05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63c79eea9678fd482b4f473a72d6fc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f723b86e6de4433c2201b199797769517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8aec6c815b8546f0606cfd776058a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc9f70559c99126accbb10aaeaf16f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290d48972ff446f5d9ce0a7cf8e0882520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e865a419f0c613494ed5fe18abd94521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad029741a15fc0cb0da6b073ed65bec522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8915c2c9d6b860540edf1de6c8aee3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081051be5aa1675fbff203704326d1e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef9b4f298890fbb1472529e1964d68525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c379724445e855ea6d7f4a29d7977d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca167e050d9b8d51273de021c5f624527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1d4d77648666fa025bdba625b1ee8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76da1deaa5e976dd615d82caec0cd94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34faf187cc6d91598e19cda995593919530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0c125d53e07c55fb569312f08c96a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada36a89fb6a145843174c53a030e57532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88411292cf6de33084ecb00d359ff83533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44319fd165d1caa20cf8455471a2efe6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6826600e5f9b21745757c5839bdc24535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c1615ee6ab0b7094efdb02698ca34536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca179ccf4491cd910adc0368fb69e171537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8afc385c9551f00658467af0d4a3b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae2f4e024a89e90eeadda27816c569539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81012a2d1e718e1a9497c1d17925a940540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e9a07276856bc360e5ec932f77b11541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a6963b20b1106f315359f5e3d05bb1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b2b5689401a15efc5b34d056c28847543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c87a28b50e8fb44d344d978efb77a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68002c97f3dbcea0d49409fc4c7abfcc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b025aef47ee6f462a454d3442c1e199546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd64fdef8743f5c05b934d72ce2254a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b9fda5f30b2dad3f6fd040f34e500548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6a46a714d8b0631c4018f233c1f5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f2f0e5d2814fa98f6bc2c5ce3fa657550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ceb00f52f1d830a8dc31e1caae581551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be79d948fb7ceeb462c7959d94bb0e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9f4bd1b544c4df73fcc952c874cfe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d8ce4ebad90d7d609bbaa78e038b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf8ad788b97f95662df5121ab8bd00555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f13f24e398ec1d4a88aef32eed57010556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec852b30f6efdee43bb1315f6db099557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad2cbf499b3f3b484d86a4f760c70a0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3dca9be9c2988cba6b52fa8e57949559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722c4a0866c8ebe0e039fae007ee31a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6612772517227dc67da7192590be402561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96913656fc9b8a8bef37c713c67331fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea2743ab36344e46518ab23f419832563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb3f218d452701769856de9d2752f7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13968dfae9a317e3b6e6eb882dbb51d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c6c66e40dc52a4e2dbe4ef47d4699566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d08e3e26e60141421b2960466cc182567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5dab1b507b5c86f2f49633a2615e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1a9bb525a5e8773695330b698cdf2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18323625836f8af63a2e8dd452281e29570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a97eab74cf0979c333f8e3c749e1b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29e848700d6e07e54cc751eb2b2898572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f2e201ababfa9b17d229f8414956d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad208c7f77aed79c5d4c4665a2544cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e22fd80aa5cd776cbb83124a7577ba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39404166c63021e1a11e70c851801e2b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370d962bb3d949a94cebadfd9d681d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f95ff4c399c1a9b64f4f63d28fcf24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b21566986e1a1c1aa88bf84e526e967579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee99530f22d5c9c8964bd9aa72a8212580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bde43e6e94d5fe82d5826a343b13d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fbde4050a41402d5d59e52faa93f3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fc7085388db9cc0dba0b62801ffca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d012b059d65acf5158a1e13f7c2bb70584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d9422e3632addda96a1f873c7ec4a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbe3a158ce6de8a6b12e0bfba24016586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee0c64dfd0269e079b216261aa5e1f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a128e1c33a6a30b3f6694fa45943e6d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4567ada42ddbe9aad712752038489589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9a720200bdffe85f297311559205a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ddd81a91034fe92ed7daf865634b10591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a55e83f399caeed36316af3afbb5c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691495675ea800d685ae799110a6b48593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa35b099185d13ee53a7acff657ca4f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb51c3314568c8d7f809a1703c018c1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3754e37d75131a389f5cb2c0cbea2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5005a273158ac88d4b8a16d0e0318597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a501e93e7bc722ef23561d6c820d9f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51028718597010b7d791ed5dad71244599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cef1bb765ec0bf4d72268879443b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b568c327814289676584472278a257601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95521474dda8bb31ff08103af0ed64602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea30d7c53a5dabf4dd361aace96d1c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496613fc0cb00aae4384ebc8d33f5d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07ef95bc373283ebaee7f25a7a3126605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee9bb2585f95b9a520d682371ec92e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22817cdd95fcf0db036401760d2c54c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f710bc579fb97df27e4b93344d2ba608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afeb717c53134240b0d2b4012a859c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e20ef9dc435fd5685382bad7890111610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a37a12043cc4f5a713c927a1dc12d5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7d36ec06e05cf9287a193fcd146f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033edb1c85e0be715ef58337459204eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeaddb68d3e5483b48e5c9b4577df70614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831fd8d5f39f2bf42dc9a06e4bbe773615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31badc83cad42789e845bc0291e84045616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb866b2c37dd5ad7ad98bc23e0dd0ebd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961585882cce42bd448a553961843b39618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed96e253bcd72488b60f238a458a1b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4866091437e14cc614c03dcaaa6380620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fec59ca2521a8215182a3f8cf2bd86621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a387e817aaa4f35b5606fc07a9c64622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81d490db1fc9835d13e3a75eba9b41623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3064ec76c215dbd285cb1d866065a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53d7ad15c22bb3f18ee86bd49b0fed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74655e48987bbc6330427d5432029168626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cafbd892403deac4f340daff82bb9e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8991963f40d6439b1d9f7f10e36451628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71453a61d26507bc209897e990d01523629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b144a1ce32d876495c5045518ca832630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35cba864eeb494201327453098b3a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a2cbbde882ca0d2ec5c10f93ac394632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92ff18bdce8dffc6af585bbbce26f92633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f587a8e6275f7e1b561837f0312f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23161daba2f4e7e01d9a9f385db83f8f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4b9f34b8ec464136ab162129260c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc4535ba9c27cdde29491f7ad3c927637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4200750b524be76abe3d7c604b34202638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741c57b251bbbcb6f2f70a7980e9a79639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa32cd4bdb5fe63959b820ce68035d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87691d6a32863de458ecc3a48f986644641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a354d7f54ece00ef7a1b779c801f5f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2999e3f0330637d327be7c2f4f1db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7254f2ca821d721212a3f2a18ece7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1182796d61959f3cf4a291725f969f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5272097c7863a08b5537c13d4cd31646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2155fa066db47721f364ae62dd40f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20f3352c6792ee54939df94d2c015b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2814ff256d6fe50adecaec2f0b205649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e20311fef7aaa4ceb0c36c9b7f3ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063cdb470e0a7671671aac140316c7e9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb40fb3545bac56629bd4680578b842652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d577a94554cdcf544bfd3dc01cfe87c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f6ac034f52082d3b5520846581eb6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3211b51396b7edda27dfc3f93be98655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3412ec78153c3f76b3648e45917b3f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969196462a21040b4ca3603d3c19cc5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4ce4948943b92ca40435694b5646e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef289314e2bc3ed2a4680295d7fc6e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7be2c11f47b19b70bbf7ecb1157d5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ae7d202d23ac2761a450b12457e14661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362ab79bab729c0bea3e78da4947cca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9204edc6d767a5a7761866244836ae87663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7887885f4d7f0061b68091baba8ea5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c080b51ad72d3171872b4b7b2bc38665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee19a8d56fdefc1351d413f629e56b9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e0fd4f537fdc677cbc9111f5c85ed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484f38db4349d32e9d3e086da019b26668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcde3058c8e34432bc1f473b2ff48ad669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2108749d11b282ecbbde1a1a9a178670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21248994caaac98a9bce38d85f9eea8e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a4ad9b00d7987acf3878eedb0549c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf07aecd82be59d41f095117bb3195673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c11bee9d6a183948220cf8e5303648b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b4a66073aed720c891fde8d34a482675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7ce2e5f58b901eb4c12650a9a218e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be8a72c25e10ff106f55322a07a9c8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3e6bbae4ac7813bcd2f9a0cb0534c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e56153a9b53c65b327d447ff8f12ff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb547052936bd0e7db0f9f5b64f388c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7cae41ad9962820d27f00d75dfb4c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905b646fcd0dae254066d0d63f49325682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed2f4f0ed5caa82b142ae9872fc5e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fee2b9307c4842b8a299f51c7b926684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cb8fdf0bcbb82114b564e6bd36328685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b69e7f5caf65c21a0d9c9a390015f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe5ffece03464bab14831fc5ef8dac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce70395b43e654f39903471cb360c9b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c0c89cba39dca2a647fc833b10c85689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e22e7a894ad6799a17321af2cc2face690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b4d0f42dee3018cc8d0d440ff9008691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580b7260ae0efaa3c0041b59e0aaaeb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2236cbb4376b71a5cc51c9c0a3638693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b82212100930373601ced440f1840694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488330a7859681b37077e7803dc59a35695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee5167e69e278c005e98f43d87d5e5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a8797773b9400243f2514e0228034697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056aa713884892b61c85fd948a0cad1b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a29b938d93cc04df5285889980f1e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5cb38d0211c236c13c0b05574ec315700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc7688697741066a9cc41033206656701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e534e27eb1ade8f75ccbfd23061d8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f6f30d46c98e69b1b48b148896f46703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d97a7365f5c2997882df0247a343c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281405badd0a34c432c7b08fb191ffb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee27d89877b08ce1d4c4e07774f331706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367321d7e43fac11f34425277497512707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454161b8353a805efc75790bc1de8a78708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3156b010762a92901f8c52b4b67043709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566dfae88d62b0309e5f6ecde5082b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14796d6a8c8d734a2d948db85fef562f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e426338c995eeb9f157bf5a743ad1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6732a6501037ed49c2f734110a34e19713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39905c10cb34ba3dd9921915c41581714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10ca869d5d87e510536a135451ef73715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac240f8b20e819bb849b67fefe410ab6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c1ae92812ecc36ecdd4f0d694f890717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137877e15d383830b5c705c777ac606c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff3b68f46ea01bb4fc1345f71969b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a247d47ff2501190261876610ee9f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4cb4f20c7d61dae988dd3fe8b7611721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230e882d92b8cb2959752ba3d727082722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d80cc3011017f695306fb6e201c3e4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33ec3613a33a521f2427e64c9cb7e6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61318b285779cf89fe2bcc35c7acb139725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ec4517842fbd154cad4ca06000b97726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3c8a67d84bf2048eeea34ef89ec0f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39257b30bd6e6794d06f1a8656a0b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3014d255a274878a656eaec71ad52729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e63591be271edd5791bcaaefefda9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e29cf6a0aeb46977b3802c99108dd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511d8c5ba3ebc8e08f2e60821487585732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7d854c1d7ed30407aa7e8a90b0dd6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2652d8544ce3a3d533adbce01f18388734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089689b3fc0748bbf4038f2a732fccc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efb905aa079fc7f481ea12a47c35f6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fad32e24206d317db82241fb72131737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0581fab2b40aeb9c329b04134c902738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c956defc04711712a559657c140fd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997c24ccf7f2b0c5b615869feab225d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017314656bf1eaae94840803d88b4a7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361f0b8dc533ed1576abe4539a85212742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752dd262fb738e5f1a6cf69d3727757743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad88600d71b7d1aa8cb2c9aacf948d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73565d049702c864ddaa181dee476802745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b549842e2807425c943affccaf59ff5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b70e898039bc5bdfd3e0072967eaf8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b6ff119d9c2576128cc03f1279b12748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80632c52d9be95c23a5231c89861ae07749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fb14d39b4bb57a98e74ebf10d6592750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be7983bf5c4ec54e8fa943f4a4fd57751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5d494e7cfebbb991a567b55912f15752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842ad38089b1f51cd62d22d3422fcec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50700ea214531f4c35caf0b4d8119096754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1b6040c7e7852b802e21438157754755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2179289761ce7ae49eac4b936425b1c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12665425398006315d382660fd8a0e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ff7ff3c8fa6b4552c07631cbdffcd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681001dd0ba7399f8296771339fe71c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180137cc27c0d334d4accd8c40ec27e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e25f4ad2b6f31f4c10afccf8ed8d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d06ba1eebc753ff8f32fcf791c8bdf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cccc9f04b3225f65a79588839465cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97567f488469d6f8f057219319230535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c465917fe0ababadf48d1a4d06f066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e2438db06cdac89fce14228dcc5ba7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1497bc786ade17a90c59f9bbb9abbc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a57ac978a342564a188bf1fc627dd659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d88677b8ef11d3196f68684f71dfa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142ce3988064ed4fbd06897b9a94b8711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8360a91dff03c1d6efee3c7a70a600712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093d9db8558121f74b14f305f7cc9d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35095b8d3559e3133cbc650fe86753d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31906ce57f85613d08a2846bf2f5a0af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527f35a8bbdffde82e1ff3d347b4662516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b904ec320e6d9edb8a2962526148e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abe6d9565fe1605a3559faef5d89f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e570bb12b42c8d7fb41744512290f1419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71b35fe5df87831f049eabf2a98a9420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97eba05429a3b6ed93f65cefd83f3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e4627d628fde8a51ca5a03eb0cac422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9d806497123674b6387966d2710f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100ab97172490656ea4108682d5ada624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41c0b62edad722e729ce9fe307b32e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0e305f9653e8ea3cefd9ebb77b92626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f3ab434984a9c68530ddaa659259a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271af365a1ce0a6284faa10c473439928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380016ec09adabe33ad1f0628c11d9029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039952be2aaf1251cecaa4cdf9107fac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bbdd2d28c6f550aa0122e77f52c95f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbebd44914ff57e83b1a5301adc14132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ac72f4c36200a8dec790490939f7d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c025d3ae815ec60633bb0f457a50f834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e0d53b231e225dc3ea46888d5b5ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfac706f23b7a8e4cb086e624db898836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09cc2cfa4127e23dc7c06974dc958237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78461a2485b2a6c884f38d17cebd92438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb5f792c36269a072766d2c38f97b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ef93f359e5b2af72fff2bda7b8cda40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b91afba8ab5c7c78b4715e8610aa141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0eff9384fb097ba3bf19d541abeb642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd9a01bb78928a2a4928f67b3bf71543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fabe106b7665bea1841fc7179ae081544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d6d927e1960c09b370c4eadd84e5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb02205dd3e51b0bde9e47f713f09cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29287404a053e6191f290358ed5bc5fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed8eae5fd15e6f45114fc44d70897148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6beb1169f3a04b2b62ca8c54184ed749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6567a0a9ad416390b5d1bdc15fd5d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53cebe72bf40e214e5a5a43b7ae6d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2106fe4961f461b7b9893b993bd061e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435618e1cbf9189782001591fcd49f0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6d2ddaa2c94438a7407aacaa9a2cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34879d8decf2efda661471a99d1492cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fceebab0335d0f5e231983dbabdeb7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d37c504813fff65549102aa06b0e957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3df28310ac3acafac151b2054ecf658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1121e4df7ddc04b6fc45819d7137559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3203c27b6a7df182bb2cd7a07e0c6060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd5c8fbfb40d34a223f905948c35cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65356614b6c067523f01e5caa8301c4162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46cbe13ded9c556a59662f12a5db3d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827537f112c98dba713f766d359d92f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12830bf04c21d51e0edfeeeaf0839e9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3303d3b457f52fbde6855d72d69914f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ef7e1c5416ffe63a061ab671d958e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06ee855aa9286138796da7aab540f968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dbe10ba681f603e7df86ca26f3f8869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd99e3e2bd3c56142e3574967fc96870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4b36317cb8c0c0b0d6bc90a7194b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ed66f6d6ddade1a77851e6b7fd91072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf8dca3513e710a96631747675059773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a28cc9d6dc11926f8c0382bfedffb274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc776824648b797d817a281b62f13e6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7f82a2d0f6625dded780cd63ab4c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc714dbe7cad9f41a705e604b985ff77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5deb0a1f11c7508d4cf732cd66e7c2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a1bf628d372891f1a05191f880ab779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9ba7fc98e87f70dc87b83e00c75f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee802701e2262a8db95c866c536198b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aae76171bd56ba4dc2ed1b65e4a83d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a2d4156f34c5800af0b6657a1888c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b41a48d72081ace3da3997774e145084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc455f607bbf714d65f61c1d1405d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd311b1a4dac9146982cb5ffeed525986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c40610cd218ca027d0c2d3ece8ee8087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35790bbbbe8ee763e63f6d30c269a9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb5418db2a732fc3411495dbff165d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6677d0eeb9c14d8ba7d0e61c8627b0190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867c1628e74a9e2284b3bd71587636091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bf7d3dbd4fcc0634ffcc0fd3e1e0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f6a99e2fa5cb098a047fab647985993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6674d53c1841ee6a465182b1aff5a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e732f8a1ec4620bcdf9cd52a4efdf495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e534248b047a90de3bca854a7e30d296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadd59a1e60ebc6cb030ed97c8d1bd697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585ce4c75ef2adcebcf7f5d0717f0ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae3aa34424efcbe3f6c5293d85090c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f106fe92d12ca8d7a70716009d39463100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2b98cf3f97ffea687bbc705ae2244101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ab139876b3233ce9d9dfa509dbc63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614433464de669e53c6d13367679b01103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13bd2a11e9294a3ea8ae9b66f8d2a98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435106239f775bef23df0dcf23146397105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0f506aee924173c5532924435dc58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8d08c580512f5fb9a684ddd43fefd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4efb20e74bf64ce12931f307a27f3b1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7834b246b89a18686ee67035e8f013c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7936efcce8925bbe63824e58b85db5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d82167f438df5547cd0d0a3ec79a92c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc499159dacc950a44c94d841e8c17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6802bbf864a093e3eb70b48f30f9a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be25eb0809d018b3a3e3bb4839f28eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5499fc51abf614dfbf247adcafeb2f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6f47e0f2ce861c4ecc886d77209e4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e7791b38d5b4c1113ca5729c2768d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea044d428e4a057f70c7d1bfe148f92118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2bc09728b610cfe8fd59d11226b5fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66484272df0bbb6212a3c907716752a2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3e0526ce171a46754ddf6d7080727121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16611d8788f1385d078022bc04525fd9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa1cb2866aaeba156f7fe359d95a7c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fc56a05e3cf528079ead75c369630b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4161e5100d98b8131313a3a33fb0447125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc1ab3fc76b417900ed1dbf4365c8cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8a44cae4572e3d829e41f1d75b16a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7731094fed7b02073b09ff838ccc45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38d7f6b22d489f2655ff9e0d1771be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d57f907c074d1f114a901db05e1d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c3b0b78e65ee33ab6e54205b2de3a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7534b194bb80fd494d3653105169bff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b1d3e90b197f3adee5b07a166f9d9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168dba84e7bb4364869de5a7e8a2b47b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c1f9da17b51ce7d5465bce766b611135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca504e9196fc5fd3b03f8166f1302fb8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e279f47f80c552fb62bb9a063ab2b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b44bba4ae9569cd9bfe269c18934bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87cf5e771a87f823f6feb2a8c29f0a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa687d5fa6cf76d21705be2c90d567140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6a47009293b236a9011233ed86332141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c80b6eccfc933e7c18e2398b997e33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400b6edf7a937527245f1536e51c54a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd02a036f44ed2d4f5dfc60ae06b32f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf17f2d2d48d5238493203032671920145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a065a3454aed45132e448b0239652f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533027a0f078747d8b0b75c4e0553f4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ef65a99a53f3e29397d03bd3c2f00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c090e7f7fef7cd6db53bbfeceb3c3b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f42edd57ad0b54cf28b32307639c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61385d7f2d1c6f4aa5c579d1126af1a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97526b753d610fa3126855469d6f89152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0283997f1ff4f3bb55d0bcabc1f1154153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f34ea66c8477c83461b2910810c042154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8af71e3b3ee797780d6192479c8fec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bbd408eda53d8427200ae7caaa3c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430efe1e5e09484e8a95512d946c95e3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b344e43f6c81176e2840592d479a95b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b869419b8e460faf4660375806c17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e0908d4fef09adb455a55ff0615b4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ccf0ab8ee13954024240a9f6f1711161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12166367e66d675627b15d7ef06d9eb5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e98f21739b03be1eed0f996658f04b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c03aa27d9cebffc7584006e8bc9c26164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2ea1f979c221241ab20898a6caa67165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a4e44279387f74a57301572d22fd2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea0e28aa48cb7e6c3a767a0a4b528a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ac6b1bf7d35d5b21dc888f26a7b92168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcddd3b8c7025c9ded8861de9c7006ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adeb9797fa01f91393175a731af54b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086951e3186683824e7cd92ceaae5d68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88275a23cd6fa7875d2918de2a108694172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec98ad036044f57e1ad4015268fa2d28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009e5b5c3aa01e582cdf42d057bf6c50174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dbfe8e65493596c10e39fb8f86ac3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893dd01d23001608a37326d719a237c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b8296662ee07eb48057da57b9f6d9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0053dfeaf92ee8eb5990217fa734f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4621c4ad9a56f80f393cd04fc1ed6b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43314675360659cf439a5e2451e42226180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88b55f681051270eca93082a787f90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a48e5d2bd50440e0dd9c99fc2a0ea6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bfff63eb38fbe13c736c842d6d526183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4335f990d3998d61bb272106b3e19184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b0cb6ba30f1f6d4c34758b7bb66d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e400191c92150c8232b1e8fe11728d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8b6f373250d1d04a6edb6bc18bb6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3e26956a4522255e1e352b338e295188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a9db87606f11669beda55cf5e48ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb89f1a9f573699c4da0eca259cc9b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a303600013515ecc3a3a6b78897f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f309b0d00c84d748483df15c377d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89df10719aa95b38b281aafff2b5338193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb46dd88677da3f6a7da6a84802d69194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72bffca88410bdc038ddf138220208195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f7e54df8885587743ae59ce4e8532196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f25db0f00ad79a41ba085988863200197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b47afd2f9598d287ec9552104905f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ab8da08756558544dc67d7af455e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1391d72d4ca9ab5ad5488cfc22437792200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a01df102fef50aa8e753e468ddefa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd02b78b40c9e493032ba57845596e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0165f9f58414114ba09833b5c335b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f354b13de4a72edc7649750ecdfa3d6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8359639ea1ccf1d12436816c0518d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298b1110e65351da7d280591a1c2196206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c4f6f51e0adf5266f759607343e412207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b28c53830e64aad8a4fe63d5e091f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32313292ad24a19bbf2f213121ccaedb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a200c9e04d0f259bdfaee8eab65cc73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3791766b73322ed252e2153abd0e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f7dcc03952c513e51b1ab3ce829c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d47f7a6e9a91cab8fba58f2d453597213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082e0075c70b1837432937330f1bd06214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4c2a11bd5a61e5fd1066250e7258b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8ec12f09a5289237c96f8cacd9acd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe5870fc9c4f589af4fd647b5448a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f91383f10eaf40159369d2196fb6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea9621a91fba757624d5b79640f04b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4db41d3dd1570e35328551effc0ebe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fadf68599ff6ca20282b56f3fd23af221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d16e96dda2921499a327bd6468e4778222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89964c30b7253947ec4a8c211e2c07ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f547ce29ffa86d5f111e1bf42116d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fd0614094b601525b677ac076fd11225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f7bbdc31cee36ed1d37d15f07a01cd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff991fd536c9d66aa06d53b91bd6966227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038d93bc9942e104daaa79a85e13c8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfb9a0b5677dfb5ad3b7aed2fab7f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c809eb735a9feee11f1fd2bd0e07bf6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e33b9be0bb639687c527f3a27698a7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466b07569e25ec6f2e32b2b5213d260232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73344de89ef3fd7d19616964346574cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27430e566f07c4d421fe9358ebd41ae8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fdb2fb2916dbb5e0c7dd2efcf1bb1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbe46e9b21c0a5124cbfe754618aac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9230fb08c736baa64432da59fd6523237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09cf11a5546d8fcb671f61fbd52ed2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c9ad03b37ffe866717e52eb65f150239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1da0014916392dbd2fc9bf83a43d7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a314d3e7e0234f5077963fc52206477241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb5288f262a56880d9bb9074681a54242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a16c63c27fec46876217a7ec198ec7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df164a2641d6c4f6a579491fad5f30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a67b78f286f15af834ef0ee84e6ef2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd6074922c3ffa8c776d0cbef6bcac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f0c559cd26b350ad6d4aac2974834247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057ea28fefcf4a193c50d2fc7cf16d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd64d6577f8d9d7b6cb12536e9f4788249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5a609ae674385e8f5220d5d9d112a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f6c59fb07317e8e5fba41759732ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9482584a37a285f3a0d8534c8e2b6a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad50516d8c31301395d705c0ea1f452253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feacdb8909a00b651df8424d8328a1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80085b1193b22eaf34eeb3193d0a4655255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb07cd4c4fadbbf505e02dfc612f547256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794e34dbc111a341e2771d90753ef55257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dcdf3985a4775e0d4b9f879bfaf2e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8b78157c9437598152cb31aee2e32259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba4190c074a7b488b576b6e1d5fecf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7077ffcb9d67a9b9194db82727485e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090e5c8129403bcb972760301c254a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f6c7c870e3b6bff6d017950af1648263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6193666c76a7109ec4ac517d47ae7b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe02972a69a4ef992a49f5ef4a81174265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b533c493a5e9a479350237e8680023b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b240d7182f931e505ea764c348940267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3a3d4cb135d9647aeadd605a84b33268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacb5e4ea46e33ccb14dc294187f064269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994dc51c8510d4449259ee1c31dbf08270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7420b1668fc3210be35825b309ba8a98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447501ccfd667e6ca1b0000aafef8b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463b988a9c2b8c3e69e9dccf7647db9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39315a87a67b1c2f2394ac2287c30eb2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee4b6f97e74c36ab4bcfcab2234c6e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52b305dfbb7ed5ace6ed57696e6565276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36724e29503ca66c17c83115e79b48cd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fee7eb00fb5b48123683426b8565b8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb26cbf78d9395007e77942f2af162279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57157dd90c0a174e0f6d31ff6b4f5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e706d0a74434eb34a8d6190f5c204108281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579e999f9250cbf32e843368935f116282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e50b70142e5bd75785cf718646bace283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208f3cf9483851b94f942a50dde64be284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85978814534fc4ca8bbde7127646723f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce39438e7113bfdc5524538d2963357286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0a1aae9165ef4d4f32e8349751b53287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcdb3e1a0648d1b3cc2d7ad0b74e3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcacbbc70bc011b07158076dc1de5aec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5990947131d140f78e1f2e51aefe52dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2160a422595589be151a2a4d4b8056291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5822ca33663b9a8623cb3755827b46292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbd6dbd4a4272ddd6c8f5bac941ac5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec108d95503c38bf32185acfe9c0939294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f981c194480417c0d950422141e92fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d05157ddaa6010fead9c8d94e9fbeb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db198cfb8fac4bf1aca916626bf799da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5edbd8c01a0b5ba4ad33c8e94f96f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a620faf32fa46b316b64f9c139b58299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341890be83e0fbcdc4f1f6bf948434b2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23572363fa4bbb7acd1e719ff1c0abd1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22823b08af7e889fee266c1878b2e96e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befab02b1d342437299464dd0d71368303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f16ef8abfafeb418110fd2305fa75304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a2943e54f5db57d945e266bfeef7b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cb5589760995162d9e0e0d872ce57306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57077798624c2a456d2a72ce90070bfa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f956e7313c8c0ebddd2f4e5034be9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b768b8fb15c420ac175c1e75bcecd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534ffad1f669762cf570c21b1942ef3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ca622cdd3a6301f6c48fd46f62f46311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2e5874436f6cb09582f534a880e53312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e2063e6f7a555bcb2427c7599bab3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d7705ea43252a2d689eae72783f04314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c33b2b82bc641a3a1fd4895d29662315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719564a0e78ecf2686f71d9b7fb19df316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669abd038e10780b39730760e6716223317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ded0375b3b8523305bb54ada118f8c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b61ac48e551ef4c44ba27b554951c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bd4bfb3a506241e1760fcdbc71ef8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05360977a19373aac6b6a8ec9837298321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5b514c2b1ad919d174f5583721444322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36393e048141c7eb23df919647963628323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1134b6634a41e12d292720d2d5937a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4819d7a177ce14d69c8821b163759dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f08223b780306467fa764693fb043d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12aa3f3e8f9fa8deb090d1b1e7fbbec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1c62d217a87e4bd258fd0bdef6d51328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79edc50916ab1def8f2519c541c6567e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86435aa0d16edfdc464d8c58be1fd5c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a411ff788f18752232547ad2bed9000331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f2818d636067e8f489bb66c86fcea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffb11173010387ac07ca57199e2e53333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf065ce4218194ab9ca5745e84bff9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795f40a9e7d7b42db2954cd37233faf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e634c9bbf24bee2450f4cb70efc12336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eadce3c88af56385f472fe84626b8b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0d8bce50ee60ad3daad91ec357bb6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d274cf4d90c76c12daa1b86b6faa99339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e3061c278cf4e3234f8db5ee11e6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a87fc8ea9afb34c12b835b3ea1631341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544c67fb29eccdcf92c6f2507e4468f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4870a55d5f5e1dac428962ca28d99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc309069a58d2241b4556b0a50d9bd5b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6c060ba9bde224b8a54b6ad481535345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e8b392192baa9cb886f590d1094cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891a27af4ca286aa0e9bef31432064e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41b7d2125c30a3647b4eea851370f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8aa0755e767e4412aa52b5e6333f02349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e5eb747b75cec4a98ebb102dc51c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9785061b058541bf77a6c4a63c1706351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af0c9d69ba5d4566a2ff87ef6ce96c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b870d125b840b93346a77fbbb83fdd6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6529d89768cec1803dcb27a5dbd2a8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2951d2a7ab7ca80c8dfe17708b799c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975d893c79c66c6492a187add610412356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7974461335f2a9caad0c04d050e463357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a15e038cf117b954a0a8d8220a87f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cc095b6d6e2e85e85924e8f2b2a93359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3299eb30851846c79d87e9632e63e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42d865f192247e00a9b02e5e8154c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e242d3f03fe9566476adea61e16f8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65286639dd50146c547605f15b47b073363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fac3e29eee9dc0206f331a2aff38ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c24fec0864e5680f8fcf0b931ba29365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965373d6340daf7c019c05db8ed3a66d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5513959776a54b04f4fbe16f89db9157367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a12e04faad48e1744a9a5b692458d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f64a86dad418a5c1281b0f307bfc50369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482434a3aa1323faca77365c0a20e2f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca840d2a4d4d98a25c7e6dad4d30e9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39a8a14d5992777087312e3183b396372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb0c6bdbe05bd823c5108b8de01372373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afda986f569b1b92dbeca1a49a8a4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff0f8e73e8b96355d57ce82ebebe49375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c062cda8f7954f0ff64c422dc967a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f530fa177da4bc2b01bc00bb40c0d58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea2f2d0f1b90528e98f7924b9c165e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2524d0e05d3ac92accab9b0e2ba2a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb1edef78ddd19c834a6ebe6bf3770380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdc640167972c2b68a847f90d8238d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb09817c18f06f1d953be56f788eeba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b7c54eb4f9e58e3d0032a78a1cbb3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0b5d3cf367dd536807e51621ee12b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebee56739b8c750c79d56749528e875385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3df0120d9216097739dd49f4b977f9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81afa44a20890c3d83654889756b8b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79395f068733426d1f80339570638083388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8cbe71e6e0b24d9345bab19fd1298389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d98c4ba884c1387d0d779c0913e11390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39837085945383914823d5211ca3830391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29bd00cbbc6e6848de1fa3d7e43e78392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852fe116d2784d5e6c235dcbd1c1c63393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10058a6936eddc15b965697c8ab818e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d3584f2e150915e9b617e46fc36a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8fe71a3a367cf82561debad4b8d83396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fda8b23dce19939e989953b623918397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e455d6bd1b923ca14fda4bae0e278b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb87e6803dc95898ee51e6a61af4e9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b9825f19273eb8a684e3b74b4af15d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da7c711faadec9c74d8355acf35932401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793d25e8fa0c164425e6d506e1c692c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bfb7202b4268adf2805155e33c697403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8acefd2825e52e978779446a035912404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65587976889c3eb0a638d2bb1b5d62cd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2c3b52ab9f10e2e7b080dd76fcf92406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150dc9464f9dd76a20b7d71261763ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b9fe62806940044eb4e1eacbef32d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba54deb01adfd7908f623e999ba237409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec581fb45f3e46d411f0635eb5fe591410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216b810e59faf47a91fcea49b8e9817411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429bdb1339fe97e5a778754fe4d0f5f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e767b759b0cb50ec2f2a9e7b95ed7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1de0b46176a66e1429a21a3461524d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81f1fbf38e66c0f9c2b60f888b6e90415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987c83ae44072bb299695d798d684b9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e57ea95acd9d88fafbadbca34a383a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270767532175d1bae2f45fb2a42f1c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3594509f2402003573c62fff9933f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3eb93126b83a030e3ac6c7064736a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532baa04c4702345f8107320e892193b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a418731d70d2935f8c35d454b283ce5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2532b83e243d99bbc3fd3243df72d80423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705123b891657886c48a5f85d6bddff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847c80d2138532d41b54f50d4237afc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b24e45bbcf35d18a959300d00f1cd6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98868539f8742688300821d0b81ad3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e6e4b8f62c94aa3fdb8b1aeb2711d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3a7d463e3c715a0bc6b7024357d67429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3a64d8ce1b2939e80d0fa217020df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af1a0e6626cc41dba61abde7b63e80431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe34d6deb19f28f5bbba6dc77a84c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e05b7221c498e5bcfeeeb77840dc7a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00452cd2fd3cbab649fad7453c3be2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8df155db8fa742acb4faeb26516de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7167ef199122e6a772aa0635909ac50436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8ec463327657bda8c383178fba5db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5123397658cdf54267badec3c551c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28356849709525e5dfdd91d3ad4f7e10439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce570f372324ac9dc8b63cad9895c61b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf0cd8726d464732a3c9a34465ccdb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91480c02a47ca27ef374e1e03cf6e3b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c277681c69682356e7f3150006fdfe443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d150f13509a0965062a07eac022e54444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e923982d656dc751d464315e641162445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7498d7cee3486f61a7e9dac4b7ab4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790efbdb55ccee3ab5c936dffc5ca99e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e926f0b19f852ed8630f6ab8bbd0d5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bed3b547fe3e32b46b32340b6cbc6e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af33756b4e385348de2432df36efae52450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfba45c259fa5e0fb121719b34c6ee1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234596b3adba45162b78b28b4a9a970d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc12ee577ff77846a46f19ad54daaf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ebc17bb331fe2947aebd4f5f0b3ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1ebaaace93da49fc872f6d00b77f3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc54936931c4044bbb219df4348746456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728c22a2e74702eefaef60ce0d8be30457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f9f6939233f74046602a599bf0b52458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e58b6661fb44d861162e1073e8d73459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01f64e16084903069c2d8d209525b1f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e58cd14795721f3cd1ab3247eaf6b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a37d62f6f8371b97829d9fc49e5a2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bd13243a946ecb8269ac40cc24d43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0723ce4cd17cfea87ab47b991176e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7062f3af0d9a945b802c510e1d765465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449be683cea078abb53fe64ac00880f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c4f330dbb750c24b57237d5cea830467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48e650f1e2f8251e2ed140f944acf2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ba703a90213565d4aceb4257c5051469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5cbdfa0ddcd8c91f2960d4edea2c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c130b8fe44dd9aad11260e7faefd725471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cc251a0232680198a67ee83f42e70472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f335aa2c28e2dd96891969b251434473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806f20b81be713de25e23b623c9a731474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de615daf70586a09d661b6e8a6be4229475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cea595deab5e7de9d7298b72d13c4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe4fc12ddbb4667576fd0d740f578d0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53672e1625dcc33f80cef1f785c883d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cdc295c694cc3f3bc0ae3c6bcd884479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69785f23c842eb47c0b326b6c7cf61b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d468f1a3dd70f196f46b3d3ee6565481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762872005fbb034f75e2da3a5f04fd06482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b3365ce4270887980a75db40a01ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f945a47ebc8dea2d15a750f36107ac0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21ff29e9832a30aba8b5064dbc61d4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bc14a726db898239d709b99a5b430486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbfa355d918deddb7471186ff105a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e200444d1915e56990aea4520121a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e56d5bd78749453e6072ec41a8cf4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f4cf9280ba88e7e41782d5fa526f2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2af6b53bc0124a052a425668bddd2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26183b229519128d913620b1a4a6a21492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d3c9ca44120ec68f852fa1a054f9d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26c0f1dee31e4d4a3cb020d0a83a5c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77369f42685b1f559e35699cf6ec64e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc28fff925b939648b0a2f313447939496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561bc49299b388f5016f1fb50ab536e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8cd4ce1843ba977809d143a0cc322498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64b8041f97e4c027d33f8f2c4bdc5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e5a9c505ec9bbf16006f7ff7597e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9177e0756b289d821c67bde9d1ba3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462d108fc3199720d365da7cc9787f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8778f07963fea3b42185ec43f7b851a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8cdf5407831997b58e421f91e6031504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131c4d860cde1602ec042c55ae73e02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9048c1c4d7d399c8eb1ea78d34fccb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae4d0b06cb3275bdbf60e4d90c01fd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5fe04e85061492fc49f21166dfcfa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9dd05fbc7b91882346888de09c5cdb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ca5266a6213d4d886b23bced5f145510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd32f70a39fc47437b26ce53a0e1789e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2f850d865eaebb6668ff9902ea7e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c33a92a3ad18f241ed83f6bdbf078e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac918ab0d30756f08f1678ea4c22b03514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5051ec14b94be141cb08343df95e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f576bdabdc3423e080162e1dc5be7e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8cfbad8aaca51a7c21e0f73fc9243517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7d5254a5fc380c295a91cb7e15e0d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15645e6b6f92e976bdc1655bc6501a78519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda8f9b37ce813ddce514b4a97a2e35520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5447a328af49b18201757b9c766d8e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a7f378cf71bcc04c877d4121652d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b163c7254b8ff25402257c940b6fbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da157080bafc3c43bff8c6761e64a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4393384225bbb8d261f01007f2e26525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc23ede598a2d86fb29c8c2ce0b2a1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa6619110ddee712883cf4384cbf00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bc259399df14d94015dbaef848d9f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538069fdda658563b12d302454b25c32529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523b725d9594ef4e6cb7e7043f9319c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd86ef15be2ed6b7a35281f182d6cc8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f1601a5a0fe3f3a217a7cdbbe5dd15532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d06d24652e0e49fc2842cc62627cd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010a1adf3703d0c0ef23c364ca6de01534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d18753686155b102a1a5195d8660a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98216a4d6bce29d5296b4408ceeb866536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d3b5021b42e1aac3d17fe47a5fca6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c76b7b4ec1f0ae229f027345c6b271538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558a0e2d44cb1856adad389d5fed7f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b5c01380da964bb66686f020aa2ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a860b40f365fa7444152721fcfc6f92541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad3999b18df66309ec275bd561f89f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f5c4f7b9a42e0f93a913f2a7d2bd8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747bb9fc4eb659042ad254802388aa5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3476628c983c8541e6ed7860f465b1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7300b9879b2d5a8215a6f8e008afd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f9c8dbbc56411a7abf397249ead65547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c767ee2f23a56c358681d0267aaed548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f936d79c1a0f9f1d006432489a3b37549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97f401e39604237608e37e01eb9d4d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdd929af0b9f5525667492797a20ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b81f736b974b2053cd822c14ca403552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24770560aa2b078cc0ebc44ec30c96b4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7be6a34f377108ee34bfc72ef56f81554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fff6530537a8f78b5cabfe0ac1c916555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be0c8cd97fd5679559d70c4fcc256f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299bfc2b9ba1928c6310168330e90e0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a857d7a1dc79d4f14a970cfe80555c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ec8825480b8691f2b5bc0d210ef75559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4fa92d1c4a4c09312c1fed7f37f79560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c0eb87fb4767c511c9eb4e98b289d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2e3e8530d8bcebaedc7db6a2e82ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9672923855c8d7d66306cb3d08d7c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526871324742635682284be2ff148c23564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c200f58d3cf7946bb9190147a63250b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767759c3883931a463cf07a328b1cc9f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b1c6fed223311bed59ad4287ad75c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d3fbb83b8d14c0e3190e1305e1e55568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0259edcd781fe254d683d89e182e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe6a9686f086b9a0d26225ea6bc3f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d11cc60a61d23872fa38e0b7b445a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da882c7833d20c1bb7bf696bf31a7704572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d28d33e144df6f45f559ceaab596245573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83218090a8eb10ab795e0259b44b8e0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c36a6b1387696cb2336b683047d5c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fca3b89b127424d7b442e1540f625576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af645fb9a856e21f5e992d16b094fc9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f7e54977ed7926322f55a8459b7b5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57624dd7877158cacaca416ea77de5e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff7d7a61951cb5e9e818f92f07ca5c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403700eb751d47bf704ef28a2dc3e7ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a5ce785ec7c2a8f5d29f5af141ba22582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773356322b7115285962d830d64a5412583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d18f677c89764b09d3df701d8a2ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8c8d8240cf19ec10d22149e5f6471585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7d483d46c2511ce6c6f8d405d3537586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac512e0499538e3c2829c52fcb781a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0313fe6ee57a776c358b5da0fe5fcd8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f343b5fcdb85ffec1f36943679d5a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652ca64119af339af40aa66e983ee23590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860f776ab933c851bd1dd4ccfa99ae5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4929a8ecad1c5b1129f59f93f1d419b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7aabf12eb0a9de3a4067eecb143319593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7bf06fb724f123713000fe3b3854d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa8c9d9efa5c6f841b44c39b04a4e8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174b63fa052d79e8633beb5099ce19d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f677c929a7c709a8fec80e07727c0e26597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472de0d563b16178961926e53f2720c5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1916a3e5620edbb8437a38e8206bed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395509865b04bbcf8b0cbfc698aeacee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dd7329f6645b417132b804f8eb34e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ace09c596fd988f45cf85aa2f5cf9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c7a9a83ec4519eba0bd97700e74f44603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6b7306d5506acf974b906129d4100604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb501b934898993bee265bdf2a325c3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3dd0b60b96696a83c9718c839c6c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31878dcb6b71a6f311a2bfbae3b00e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bd706f3941ff15062094f112e8646608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11426a20bfacf743c1c5972af8bce2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0652c4df133658a7fddabacf5c58884610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245f9514d403ae102e399b8ed207c24611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc02e3d0ebf90449a401d1df1364886612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ebfeaa6ad54706b8d73d8f65471a7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6752bdfa3d3e1383e7b26710c1200614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3d98ef9de62b28d6ea7df6935b84d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379532bde1901f73a4b8afd8da50a88616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f9892e715ac973aac5bc24a33cbbc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c5863276d3ad62625f272e7f7eda1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c105171f69a52bd7e7cff2da22513619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d81ef860cf1d14f196c52ba86969e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202528420e0cfe1a943135e970f4c26f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4753abd08a7817b69a44cbabbe7bc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353110854d396339a846e0c34c57d59c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f1ddbf77196d167f70b70868ee253624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d3807e90af1056ef6a69aa1bed4df625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9dd9afeb8532e5266a9418409d6a4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a2bfb76a8f0432acb989f43fdf691627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f1175060f827dffcb3c1335125b27628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f54a8b42e28aa71a629c1d4786400b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd19bc5765490608f8412bdf380fd0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a99c752a0550528191697fc4a1dd8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff333517fa8f0dc2b4bf064a8536b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347838ef1a136eaaf1eca4470f6620c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99248a18bbdb1901841631f6446eaa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762d1b78978221b360eceaf7a4d2d14635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7eb0994294ea0c28f7c5450accfd6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb0aff66fe063b751a8abed498d231637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856dfeddc17a9bfb5f41caec58b3295638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d772b5f310a6bf3e7943c473a9cf7fd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2314b8eeedb7a0df0765e85df1329f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b3a11dc23f41a44188aaa84d155a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed602abe4c6f128c7c6db4f5ae7535642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361a83f7563928b07772f5cef4685d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ae574a4f4f88ae27eab1f09177e0c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a915a731a334a97e4b2a91e257e8f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db344d0c31e583db74022f496437c7a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879127ad76c57b7373d38c2decdb49c7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152d108d245da173c13317a0f202f03648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cfbdfaa7dbf154e34b3f5f94a2cd6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02018b28ea89c6deaad7328739f131650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce88f633230db41f692b7aad161a1a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6827ccc78ace74d88bef40f011b5e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58408fa93095e8ffaa27011befb2b1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d15ffa2f75c485a20592df7e490d1d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069110702dd6b5267865ef25bd43d7b8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064c82b98e2c5c36731e8d5063f5283656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9289588f43cb6900b3bd7fb9c9b5010657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a5fcc7bfdd8f20eb4e058d1ae1d98658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e107543b89ff93cc67b3af85a8f5a71659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0454b8fcb5bf5cb49a66202608f8999660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1876eb0949dac2a7ea936917a7f372a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca5f169ed655164ab784855bbb45e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bd3c6a52273ad50abeba4b30d290d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76cd5db0d59ec0e0a344643ba9262b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f62df7c9cd3302b5d0f9714949a54665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b9834a6af4b0c44abfe2c9c49a58f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693a0b8778e5e30b83abe42259df73a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8105dbbbaf2e02a86ea46822a95da2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e92a37cf01d40da7f43617ab89171669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4d2570500ec6cacb90e7891b73c85670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b35aa5c7daaf97965f25654fcd9c24e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3745ee7ba55162c2c9ca57e154f0e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551dff17b6b8f453ab4457062f11df4e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc49dc0cd94ad45b1b0662fbd252b5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171547758d0d1fcb643eb0183881384675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58743c816f1ca60847ae7b4650bb01a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51315ade3708999f175c2e09fab21b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0b3708bf754df81dfc13336a8f631678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef3eb869b450b71e3b5dc3b70ee64b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcedc8d62c6ec776a7c4f3b8cb13d8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3680fd0d1c5fe58254c3314f3d7cda1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b024bccc005c3104221632b410d3a4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b9d92b3f3283b48fb2892dd46d605683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42165a4ef39011d7d5e4fabad8282101684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5cfbe574ba98862ba89dc854f4236685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96984fd09e3198b25d2c62dfb73326686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c373b18363230af2c4dd05e463ec63687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4195ea3dbd05fb6728291a9f2db5751e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224ab61cc874fd673073e0f0ef85c37689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e3a72181e5d0fc4292135b4da2d98690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d59a5daa6245b07362048296d37cc8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abde88b6bbfc59e6edabd3cda229b2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cc5d87acfe4a761b08a7834a77cc0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab469c96a76a285805ab2a433c1e47694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbacf89c8af24aea5f0e7f59f7d8452695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02eecd8d6426f65fd44fe12d7490ef1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbd5aeed9069a37808522d3d8e7a43697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60600be5e3d88af0e783616809a5f93698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682cd25b3e8197ef00ee1824360294ac699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6913dc126886f3e436823c43c4f88a1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697d8332a536599e8d886e8ba7e85f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299650ddae2bf4561e0f491e4e61098c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e3737616189e6f84d4194be3a497c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef750df71aec98aa9e9960dc01315b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcece0893a979e28ebe19e8f8466e534705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e81f6d641a327063b3d6eb854bc87706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32d3fec62480691143eb03eaedabeb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862273c76b96c6cbaec4477f43a3212708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23570b989d4fea94d1b2cf6d100d5903709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351caa61b9a7808e6ba5286904a05a7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4eb03ade138ac1fe414b132d944e54711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5331bf09df7fb769b3a09dca2a777712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017498703fdd6ff70b15e2aec7e75ba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f38f146189bbdfae0bec90f1c91226714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394ad79cd5aa9989f5ce0be5d017681715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9175540507bbc309a672bba4f2c95716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f323c790ef18306a3ed657c8fd5e3c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61f1caf562b475de846b15e46d1694718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f471cf75d94d6597ee93ad2aa09b83719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b052100e5af1b154c8a8b6ce04c10720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6971735b8f96f6e82e8ee14816516721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce1f6b3aae70a2fa6af18949a01adc1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c920127045947b2c64e16dba65f319723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0379abea8102c5a1ecb48a4f9aef7d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40a85ff39abc7cee852ee11fdc9779725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb0bb75284b0c9978871e399543943726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a6f6d02f2ffa35f51ce0d84c7ad6c0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a4d823ef5f09a96aa6cf2232e5d00728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca8d0c7397e446951114a8995aa663729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdfad93ac758737ed8037754c936b9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a6f9d2091b7f0ec2912470bbc6d58731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a9c53e228e5909dc262ea13a7f446732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149083a670dd31fc667c34bdc0af8ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f30e80c87c66bc1cd46df54cb5fee0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646633a2b6d97b3a238e3aa379d15158735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76176a92ade19ff0c43a5cef5c50704f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2c14b6f7039fac267acc73196e2f90737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a10f4199cfa2587bc6f6659e1b122738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661b6e8b11cb463c5d4eeaf896d4a5c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d8eccafb00b7f4a37de8e3119ae07740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f554d4d531277890ecb8b48ddc2db09c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000389cb96826df418e9c8623b8d5f6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ad999c055b97a306a0ffd664d8593743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4f0d68cc81830c4aa1b53f29f0c22744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b6849bf55d7594c8e4d66219739b3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d96f52bbe7a8db5412981f37aeedbd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3602bcd2cfd8a45eea363c493476a1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b7b5d299c24627feced78ce38e616748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fb7506930588ce4fa349e2602b5f1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc2055f7568d898d956da09cdfc58a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a806feaca2e5ccb655b857dc3c9301751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b775531c57c3c86b1c5578523268819752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a346abc8464aaa026331d234a8fcd95753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aeb994ed1ea00a23c68ff9676d60fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaa9e15b737e03ad000ffe1e35e79c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657f9a186dcf9af152554309fdb036e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1b7436ae8123d393035997653a5cd757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>