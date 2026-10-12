--- v0 (2026-10-09)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c928339009e1e96d64358f95879e01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad718743edadcbe1242a1faf664588b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf2cb89af58e58ad06c9405b1eab57b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85d075c07564175eab3a76725453ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c615162e19fda02e767c63009a2255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcb16518e619e96df9908676b5adb96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b13bdf3cd459a9e04f50df4e0b723a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817850cbea861ebbf7e46d3908f40c3a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f38ff51a5bbb5c6599be56e39b68e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456575bb62d2435bd264ba8463433e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cac0efcbd1df8bd478b25fb39199f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f18ac80fd30c13b60fc46d935cdb312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea5f326abfd2330bc3f33d41bbd72013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299614169e830aa5d760351e112e433314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b3e2598e8457a5163f599eac3782a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac1ec8571e9e0b2f8a3cf4512721ad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3c1390fc304fdd96c538770d16cf417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39e6d98ef7ee446e3cfc209ae4ba7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9594d607bb6fe7e24cb301dbf23209c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f787fac8d2477283ec2895d29ced01320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54c0906f217bcfd7cc3d0da5d8fef621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11b43881537f1d89505b6ce549e1ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0fe06eec70f3b05c600f19ed252f3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9f6e4eb7847d23ee56434772e982f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a088407224c3ffd0e889223e8061525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18c9e5851a6aa7d37e372e8c77b3cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f631964394c06da91482b10e3b4f884127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037adc3c0b511c27fc5763acd352590128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23300733435e7c45cd181d94daf511d229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ea6e62f374adc3a342ea7d84c059c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d43ce1e5cdd4bb895efbde4e1d80331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1ee99a609f87e99882808236e0ea532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9661015c0a5b2b07472689c65afbaffd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b136b5687a04146b8b7e2ae8aab4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b421169bbeac3ce1746435a640e808235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891d635cad540317d75261d39bb3ff236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802e64a017edfe50c7dcc82f4a29d2a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a776e22b6c69d7207f3307346696738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e4e318f77d27488206336db072ce239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfb48d9497abbb03879d4edcbbc29440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326ef5e8be83434ab8947883ef7755241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3e15e758c836f7b8e5aaff8fd180542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704f9825f46646f104d9a859ede5f1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0b4d87bc23d8b2d689eb7f836d86b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a8cf7898e12efc0cc0508a428e87845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7583a7d64fa212b227be0c8c039d4e0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd058fc7fcd1b5766a41525bf013f847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ee1f59616ee624b311bf53bb0ac2748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2846e789a734e3f70305683f1ac18d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977271deeb002e93a8aa155313582c4850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4089f4c9a7779ec32745e8f3db31651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035841e618931946826f90f05cdbaf6952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c70edc9226b991ca53b5a54eabe2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9aa4fd3bb147b730f72cd246a331254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f89c296c5b49f1a00802d60c3012355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae0dcbc0d9c686ddbfda04c835838756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53033fa186017d069209e73ce7239ae957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccecaee235722f97008a238541916da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9274acabb9a1c8e311067ef46feb446159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b0166a1678481117fbe40098c769760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f012f314cc671e186ae20807abe7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c988d91ee34129a6cf6c63b8927728762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd93cc15b5bd67e43ce0ff731433b0663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8fb2c2a1de38d01974c7117709c0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0606efc13559be683275d582e2890465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d193d5bf873ec922ba8af9ed3f0202666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b08df22fb9e71a97f35bf9e375e8ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c3824b16471562ac347615dc736bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472a139571fba1267792e2d1f7eef0669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c0b39ef798e85b755d3fac3d978c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e93e37cfee7c869f72b1ee124e28c2271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15f0d8fded7a27309d91fd7e6aff1072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf63d188d5cc61f9be878c9e43bcb5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b105884d77a077d96aea6aefe007c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362bed692fb0d7e8254a51e3cff4cbc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478592a507db82d6e22f8e1dae6fa11476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b4152d47eb6c4cdd389591c787b3977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4dcf984bba14f6d81f157aae6289678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c948b7b6b4e2f4849ad4050491fd79d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee04c07af1a4a7b6e3aad45871647fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841b31a4d5b179fd7bc1709344e93d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad69027a4b8db5f4da2e24b3aeba0982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2590b0acef610d49418d38eda78e02083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ec366f844f95d14fe034961906dd384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a65aafad584c77417bd737a4c46e3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f7376cd0db1f7487d9a8367bdcf1a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb000ac101f83d7ee966ed8a5f907b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6591be4ceaf634c13a3869706d2c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176789ee6375abb0cd4780246cce310889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a24ee521de6deda74843d236d608b090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ded8154ea93323327a6f55a88975c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405ad48fb914c3bf13b894240684a9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e7d9f1d88d52187d449356b0a8d1793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090f0c2d634eb0c1dbc1b89e190f5e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ada5c0933ee1829e5856efefa37f2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471edd05d776cf1acc1c1ea1467b0e496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289ad9216ce41583d90bb876dc3d49997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e42f26a72cd1d763cf4e647d538f2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955df5ba6ed1d61924f1673f6ecd29d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100e99979b41003ce09c95181784507f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bc16fdf1378c65b8c9b63007088bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f78364a9e21c950938ea818927249b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616021db0b2e1d6b734a046a55ff068103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c4f173b6f3a5fb9f69ce98a0f10a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b269d819742000141101e8f1be719f5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425318a4a684fb9153ff8d6462857aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e825c02a81c3236588ba25103935e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dd33fe317b3f2b2159d8085c00f1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073cca4a2d197c2df5105f4d8691392109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5863fe1f22caa5caeb141798e3bf31a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a02c75c07bdb5feab5366d4588dd1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101d7795046ebd4015781fe4da1f586112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e1c0112b7bd42776281c4b4f6f355113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48689a4f7cf10f42b4f65236738a92a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55101497117b6d9ee6176fb5efb3283b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f81a13059ef61e76885f90dcd06bea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf80a444163ee1e528a01772a10e680117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a55221b2196da9e844b7e0290f1248118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee57653f4516a1fa8dcd014b96b1a7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5ae38d775612ccb86c07b79dc2a25120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885d9b657d902129e2d383366a2997e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf7a15afa03e242bd128dade3eb72c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdab236726035060e292d2e89db0d8d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae882ee5d47b125a01505525da9d45a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6afcab04ecf7c0969dc66c9d2672c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae1825b8bb84e9e681df68371b8af0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399e698a2c50ac605268ac1775be061127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da3d88c4ec5ebc4cae3fc8b733c923128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae01bfcc6ef79b4bd55dc4ac9e4382b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c8214aa00b976508bf91c4b8df4bd7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d14c0862a6c4fc6e182aea421f35ad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618628d93d30427575f81bbb2175d4d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d3a93952f073def469aafa9c8611d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b1bee412bdcebd92c852aec0e09f6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19653f7b5cdcc6553a6162e66a87281c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46350cb69e706f66c3acc5a5dee3f178136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216900500621535d0ebef13b17c6f401137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4037bafe7beac03a642dfd0afe5baa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9a4a81357d1161b8260c520f2bc87139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3e53650bfb98bdb735b47e6eb5031140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a129d2ea2f9c6a748df50fc79befb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5891c986a7727cf04c5ffb0de33d0f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7448230c70446d783c8ab81b857c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7395eccd5aa8143e348ffbbd4335c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2efbe0caa1c699dca1b5a78e1b398145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38864d15312227512f56a9ec0907086146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b749fcd1259c4e5c2b671ada88b1a61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b617c3f526807aace361928e19e35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7528e85d267b164a4031d9a43442e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334f3d52e47fc03b57533d4e9fb46d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b6db683ea2c436d87b78869ef095b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65d4e3a11e877d9e8bec126f8de25d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a69d9f7cf163f02ce8e9735172cf78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e28c6a35e4d2776c604cf12b60e9de154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a77bcd3f53412ec32c99c7e302e34a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1dcf8c158d3caabd80f0ef9eeda1a5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ae00fdc697aea4d9237cd3ba4c20f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f891aad5884594a1a64eec11068aeda158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d530069b9e613826cd973669e6ea9fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53c45b55147febcc6222fa0a963555160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72224f116b125818ed8a52f40ccca848161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc88d3362094292ddcc6dec8f12fea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73bcfc11bb38f7c47722bc94922e51163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342dff503a600ee7042524c500f38a7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d01fb521b015525f954a5eeee90ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31b61f81dd9624ba3c7efea09b79ca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566a420e2fc2edd3886776d018c530ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23f6ee5c321d590ea24cb059df7f0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ccb151d04f6e4105f49e7ac1e667ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84903517231b263e68ae374db7ee6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b1b58e19986131bd296aa1d2454a28171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40172b140a1f80ec4e762dbef42368ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f05507876c44df0ba3b2821d2c9e9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a384e854c82d435009c6a8f98d8f1e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f0df726505bd7eb567856edc6e74c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582d8ce163a46c39d308cc79a1472f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f2522f6db67ce56f7118fba21b807177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c60f9d423ff746e25ab428af945e7c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42741b9d843b4568e919a4a9da3f841b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9625ac63eb00e7126c4b965579342180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bad69a0b3d3e8fe17c0b281c303878181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce21efd4beb1da9a8f9a33458daa7c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e9c619e5b54aa01d28192ae57b1c1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb8b90ef55ae59786b4eec722672b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bda161d90895e994fc243a29e9646d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c2b82c3b4f37106a870d09c93e0e9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5b281a851d35bb0cf39d1d5b2a91e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24d7940f9944cad2160237ab9a6109188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c4387bf651360324ecfc19731715d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95856ff33f6b1e909fb8cf01e0c3aa5d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0745a9516f9386870690a4a038ea10d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e118196d8965ae241dd9161251e8b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87980667453b0f809b8e166884b635c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0611881c2ac27edb4428aae5bf90f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849e05eb77a3fea674cd9e2f7141101195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc7ec979a943e4d28b9809bfc0db94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2194202669875f8e797a8e68d151b7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641037de863e114e4d8bf85fe3c5fae5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638590a3bdc61b4b6fd587560a4ad470199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e08b921aee2fff742b22a642c0e2fdd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1e0124e43559ae9980e0bda6651ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6892c6baaf5ceae4f5ad6732eab6cb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f015e0eab1c8d23537ec46c470096203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80c488679ea37596ef4b5b2266a5b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f977a23fd536c268bdfcc97df7a15205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cdc4c01b15aad2a7839c1b7277f93d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14dd6e3da09dad69fe3a2a590a9cef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907e8949a92deb389c1d862c8dfc008208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e12ae1a692b8c740fa027239770bf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a1650e0b9bc6d8cfbafaf61a6eed2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906ef4979f894ce72a7e7067cbb49a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a621c7d5b27bcb19514ef77867172f6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da1d56531daacf983132fe052e5307213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3fecdb6c7a8f8409be71db57f4bf86214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94770781499e9f2e5ece2cd0176197f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e0bfe209d01f3fec4de855b4161d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab711641d1144a5e703f8593b5ae78f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675fcd1023c88ea0f4ffbcd5b3135b6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c34032078c269ad4fb8c7c08485fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2376ad3447decf06da2f0b1b5af8b36220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a861258a0e63c57461ceb6a22bb513221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855e26c24a23da5466b598d2afccea9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f729963d441173d77b594577beff6d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051870b36696176757b3ce2c913426f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db692d65ff1cb3466e43ea8a6047cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabe2d4cd16f864dc537bbe1f800f05226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72140b9f9714dd63c022b5975d492095227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652e2e23fde0f6a64615a0ba4074968228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae00afb84c292f1559f7c1df444eb4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5389d01bc854c42ff7632e5f01a6832230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca245da7da1a4c380e1b8d7f295ed6d0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59b903a16e0e7e65d86c216549d58f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080ff3327a90862491c8cc44a3f2a1b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a17b711cf085dcb82b637a1aaa7b66234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7196fa66f1400187f94bbb01a37d57a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ed1e98507957e0e07f4722813c2d5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfa1a69fe1edbfff54a5b530741ce8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508454b0c3b3e44192160206364e2ba238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054935d801058c77ec5490c25fb005f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61677d9291511c7f1ba583229f9a18f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58eaf9aa7afe613b50b7750f9bc5b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f2e38e049f7e1324c8df5cd7608b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5f75944e219af600e0e1b64e9d377243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e240198ce42365d326ddad3faf115b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fd7591809c09d1b59c4946333bf79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91849139b1edd5c02d5480015294ecb2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17680f8d6cdb18bb21c32734b9772e6d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147baa4f4f1c44d3f0c4d657f44adbc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328966d94ad82afae4fc6b930b89d442249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34153753c80ffe060e10a1c00eed50250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d0c5487e9a7fa3a3a3ed1b9c3f794251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d66c917cc0605f7296b395c8952bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9282c0b327c944d2246390335fcc0c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28a6ffb0c9c40a390f94f221b187ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931c3c28763461b553a703470c047cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2065a7038ea1c3c921c1679d7608e7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2dd71900a5bab2130babf0db1e3b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51966922ffdb3b8fe27a77f9411ce9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da87988a0c3026a323ca1bdbfd53a0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7e7dd70be0fedb0fbdbafda15bd63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b2ede429605eee2fc3aa9d2d62312261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8170ae148a0eb7ea0b57c50891f912262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cdaea3628dc380a10f62d272cb8b5f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201b4f61c04313f09fde9b48f002f3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace793f6ae9983b4c4bd17ac777eb53265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f071bf4d58e1b377f51d81c3d98385266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe1aecf40519d94ae889070750c266267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16c608bf1e18374a9dbba40eb7d8ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc992b35c7297a24c6025b451007045269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3adaf048eb4daea7fc9b457ca66882270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf8ef2d01e0a298b8dae3811b35b196271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee078e07984ed2d7ac3673d49c4ec312272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca3185d33516bd7e4f47ed59585b55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916ff8ce1719def0af4865424f70415274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92e017c0ca8a4e3d294646661aef76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a7c1c8a96390ee276e5abbbca24eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562aa76233b55a69e9ccca895f24e3e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a42f7901d5cf550805bda148be8bd3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b8ee1eb169068f695519a092457d9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8e42bff54ff0f48c407dd7fee12f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fd20795e1468de36d1af4e4e37b6c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cac1c7a53dfdb349117e7187e64963282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b020f0ed654cbf95d9e3061d1c58aa6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c86d8b80a4907bddd649a16e5a812284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809c57ac171003141d92f2ab83c60e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9da9ea085fe963f20af8e731c92d5f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466c3ea814a94aa60c7275408077c39287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08390de3011145ca56c7a2fc062eb851288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77358bf6e6fe1b48ee76484ac489a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9a35c004a0b4664c8a8ddd6d98dd4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45963172827cada7c4dc1bba0d1d4d4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c9c93519a1a2c92255e998f38951b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0d919cadd255c2eb5cfc4b781627e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2b1d2177846835f57f72fe32f11e1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deca76c55892fb699d669058429176f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95c418e60422caa759008168096db8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8aeaf3a2ec6c05351f914abd6ede22297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d0cf00b212f1614c726976102ec27298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64669036a7d39d0714109d133652dd7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669cdf543e38dc020fb4a024f89df60300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f5d010a1a8244b8194a7a46df6a5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5868caaf2825feb36deec7e1088ff821302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb8effc3d3f48f64e6ff26d498b519303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aada32abcff204b06098269666e8da0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56db448e6ece43e9691da683044b24f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79834892741b9c24169bc73aa6d0924306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ec5c9aa1ebe5c84405ab7711e1273307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e62ea29808d81b289b9648baada76308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45944752e67539da4f715ce984c8b39309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c4624618fd946aeb7d9777f3cd0d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfef3e9739e7566e3b5c15eb76b1a05311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfce89474bd7247ed1fca9fe191c408312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ae5be12cff3d4c46dd4491dd77592313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceae2aa024391a77fb4362ff57a9b1a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d0c4bd2e86aae4a081eb00feaf0c4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b6e602ea60e78e0218cf1375fcd73316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f39de3a5af083cc435c710f4c78647317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80df3ebb328721f5fa70df32cf1d89e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3605d9764a1bd01afbd6ab941d5ef319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55741b47313578633e0a9b38fa064729320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fc2b5a27f625860490e481ee592c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e598bffdb81a5fdb0667e5edb7c6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ad3e17d7c1f9ba1f4e4dffefd7a67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c0a9008c47585a19cafd9ba66d667f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce32dfc61700cc826ed623dbc25b549325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af79db3e1ec3ba209e1300813dc2948326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2dc7946ace9086a7ba7e755bc4dfc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a07d0a7fa8ac5ebf5df297318e7792328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0c68e88fcf0ab06498dce0c812b78329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558f20ad9a7bd539f13a7bee73c49053330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64d952c2af480ef624b0728cbb0c69331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985c36303768eb24a11e064fcc9160c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816de0364e93d7f090b71dfd3bebef5e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776322843886b9c9f7ee5b07be4f8c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f1a9abed8fa61c40ca78300e2588e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ba23e57e2886f938c8a382c79ae2a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad70d3788cf151fc45073957912392337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50174064a2b1091793e086ffb9c754a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11091b1cbcd140e92568f9ebd232a54339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25597e7220b70465fe35b586a1e02a7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5f7373152bdb71e80e155642e5533341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073964ebee048e5aecc13e9f67078c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7ece259c8e3ffb17523465419f143e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bad911421919737efb8c60362144fb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a258aa6fe1ff36886626de08647221345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fe60deaefde514939a6f25951c6be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad90873aadef36f3b8fa9220c1da49347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f04d65af867d000ad841291756a67348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd473052ae662c3d02575bd1be8cc5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79883d2d4fd42a39aec8788c101f387d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d16dd022ea7554d8d82ac2bd1b262351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d09b30bdb82fde4404105cfd344f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1208dacb7e39ebbbcfb144efa8228353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2b10bdfaa13657436a80062adf092354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665717e009d13fb753f0127b6d69341355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98c3b5bc84c5551dd8282013936d09356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a3cb0f5952e8fbd5d4d70024bc9a2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17f62eca8e6084daa276d777533c61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fe057fa1a19d669d5bcd4d0198700359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fff8dbf7ee89973ec463150791fad7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977cbd9b728458f19bd651ce3d2a4da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f1e39adce7a7651b4ba35316a98db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd847d3134ba322a5a4835b0422f655363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833491e82b282fa5e9fdd1cef83fabf4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e36af5aea9354736759d19d9bbf1a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a23acf68fa49812d83cb96391db73366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5878c7813807aaa3215fdb0a775d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d976268457f05d61d614d6d0d5d916368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1ac3a11272a2288db2173b06b4770369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965328d75ea55195ec86665743c52115370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc35ef66b9389816819cdcb102affcb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0fae31199ba9e2ed11c0fe3996a2e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde27c90cba38879f48858255de7ac93373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7e47aa422f673a509fe0bf46570ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5fce4b8c13b8242360b9f59c7347e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813dc222e3932c52c2652917428f13e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7da6e871c9aab27fcab3357f70a83377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00822bc89004cb5350a53c2eeecedb7b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bc04cf588ff0692d3a815103d3d2d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890062e88c15e955e9eee22646934fb6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8757cc905e7f6a06e656d402aa81b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060440a879a7a8eb1248bd08b6e29c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9a4a6478ab15c9578a95acaea0fe5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897445899f3f0079b753caa76ecd8e4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd49c03213fcd621bc23264e91c3f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c138b587731b8f4d65d270d052e7b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a0e5ea75e2682b1752b8e0be95d02387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7063cd7e7e009b0a50037883f7c54388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665bd6f11325d4b3d7c4699cceb963d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca13469f70c1a3a7bbcc8b69297654390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df284689ecaf2932b165bf1e0f44b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a07cc297db03f8845335f80c565b1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeee15c4264776bb63d9e98ff58a920393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073369652bb6bd088ae31e8cae6c327394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea11a3fd99b2451af400722e79a0ff2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef5c4085bbbaae841afccd2340b177396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbcfceda1d5ece526ebbf401196506397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea305a8c48f76f4d4763b9b2c4b672398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ae7b480f97c5cdb7a54b6a6af92b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a48fcb8b36262db796105c93a0923400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598640ae64d7d1f815fca24e9287b7a8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7940cd77e81fb89e726b7c15c77d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202d5393271b41aab35636c7a772026403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43c6213216227799e03dc3d495638d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677189e42866d8164d9733d0b3979da9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c662b03618a0006fee29c904bc9c7b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5983c45c95d4c0628053f9e083a21407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad501b22df508a29f6f44cff9e4b12408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb8fbf7fd495dbe5b476117cac8fb5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab0c4bed12b5d64ccde7892ffc10bd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04281ba45fd7c044cf1a0a09aae7e2c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0c6216f7deba966e483ac06347109412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98c317bd4010edbc82bfe1e2653324413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9c93a6accdbda6d3e9f2fb47ca544414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bd6108c37ae1473feeef62537cb58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ff614a28722263d81ff6f4aa72989416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e331bd4a174eea9ac1a657b4351879417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011258328f154355894a20089f62f89e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924f36e3ba4cdc82745aa5fe34a4c728419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ef02caf386b864a258201114a3579420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76456aeaead898c1351006be30a04ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0040eb2c64dcc925d9a399b7bd4d8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388b9dc465ad86c5d2f9eec8b171e3c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6d6c9de717151a07972050b28e412424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68386d29d7a0fdc78d26d393dd31adb6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b71cedb13820152b6cf1049a10d90426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21035e8d45f88cd1ab2f1c1ea5d6dd15427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4780e995b2bdaca463142599bdf81428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a3de45e2c64966132ed7d1b003d76429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324a12c8e1413aef84493112e55891f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8bb1169489f5f2bc23959570a7e82431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97e3adb5b8cd211b422e439fb98f4d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9b22d06ff81b42aa0a09e8c6670b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff52b220889cffa5c139093f82b96a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16043f219621909f7524847273d08c58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dad40a98dbcd43a74cd6c44841c13436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50ca8f21a6e481d4d0950aa8d7896b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb18ece492258714a3ab156abd8a5e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfe7913d8e0743774eae11d084b7af439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502231dc23d25ea11d91d95c1422dcf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4886b06cfb707fea2ab7b270d1330441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691835805828bcfde2bdfc8434ab7b7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a057dff67b704ea40d59f7d849e67d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddffa4a098755a34623dbe199f3e787444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264f7cb22fa09ccae09442d41f6d616445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfc942212595cd2eeffd51d8a7a99e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c037e2b2f484f4c57ea885a94fbc6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ce48c93ef5f570497e0a304e87820448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741b879353c216c05c1ab6a391c5a76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce6c6da60c3617127db918f89ba0e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb60db163d6763aeb3f2576bec93c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a15a19f67b3ebab63a0f00bdc60199452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499c42383a73c4255045af7086dc2d0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fea082c20ff79d6f70e7c0ef20907454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10490440fc31f2c565c80b14c3f17b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0483a25cd4d625af6ba4aa3e17ee05456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff29a2e6e16d955f425c4fa8c0ed13457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac6b66de62b6d13f889db474727cec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442507add938251c8669a6b08d95c6b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ee509aeab104de78eeb1c560390be460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a4ebf04aaf2f287feb792cd354d63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ac55e5c14e38439ec57e8fbbeb199462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ef6f320a00d959fbdcc50bd150dd7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb6c3fbbf0a00eae14a624aa4fa768464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652f7d26520399bdc95432a0d42745f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1483585d6137fe0b9d77af3467329466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d7ef945f721a4fb436eb10e5784f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae815b4d4c8ee25cfb98f7163da990468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f268668c64dc5b6dcab7a1940d0ee6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60e1f8ffc23045b78db8a652626305470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fc95c5ee50e1e64879c75a5c2df09471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0061480ad675ad2c4fca97693d7bcb2a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb4ca96df1c5963f99a6bf75f144f0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdb7cc0883c02615aa124aa11a8527474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2445a886b3234c2d297822e0d947b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51b68b4f39d0f059ad2c11ffb0cdd8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7acf9009f5e6407a6a533c2fa69b240477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cc269eb67cd3b93896c107695f6f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccbc5af7f16324e20cbbb48f9c7a9b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f69d557b25bcf961bcc1b9dda5578f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf11d9bf058422413413b158498206a2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5dbf7800d50009e792dfaa96a1f31482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd42c5808747765e22e1a4e8763ca7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed0cf56acbd0b1d7ec5043e1c7d9f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f278e1412e5fdd9f55c4f3ede13598485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbbd2a29a16394ba6bb0d17999585c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381d015556126146700e016a3b48d9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0044e46303905569efb1c9e2d63f6e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232fd93bc98af3164a3b7d95d8e4300489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d6c9c75d919e345de01db4cd5cb93490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d95bf9372b8deafeaf97bf5e90ae52491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c7b07a2ee6c0b30bf18bcf73647fc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888677ae852a496161035e0a5b71ae60493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494804d5d8677cb2a9fc57e66aa84c55494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a7b8fee806cda6bc9c8d691054a96495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91699c6f02dfd1418f80686208011b9a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3de223abdcabb8870d20af41b346d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c945a911bea4bf781ad940786a5cbe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4c10dfc4d5ef2a790e856b7cd3965499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcd913e70b4ee82d33eb5511456a32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3638518f64b7d973dbef88995946d6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c6f23004984279b5625224fce9b4d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816509fccdf37f44298a43dad55c7200503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defaa9ee8f4b0277891b7f2ef4dc03b2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77510e9e790ca97d4b61cfc703504840505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596568bba6cdd392a91ebf2ea7a37fc8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8f416e47b2a38ffe531e54ff4e296507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9773cc75969b659f3c2c1d4411e00508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc05f8e3457ef5c956ae8909ff15fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714d3a21277d19c2c4164e72e0a06cb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f54a53f360cfc7f3ac19d186d0014b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53147ce88b909917a1e4d99fdf8708512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4de099524e08be09662ab6001d9a0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5620573ab2d6d21401a71544a98e68514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0eda9719c7a5229c3a08debe1cced515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ea6e1306f338b1d9126b5e065371d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baffabe74ba2191092056645ec80ab9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc49bd0258b68176347713cd42f7ec518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf0bb6ccd594d52585f470f6afda714519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7985f8209dd6f4d0df3e2080aa8e40a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b76bf8d7b1646de637a4891aa08c09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002355034afb6f202466fabfd6900ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6a194e4d996f7608d7cc3966425c9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680f992d12a8ce063446042128b90a3d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71427704921b931bac15c6aa32facdf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dcdfdea6a2517d6b08748c4a046c3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f722293bc2157a947e43b995ed46604527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f2d628dea7ec8f7dc473ec840243e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e333c361bd44758d7f6f9d9e795b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d08965ae85137ec0eb675e1ddad03530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df339f693d5f478292cfa99edbf24562531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d97ac7e8422181e0e95bf4579a7b2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14135a2ac0cd481ddbb80c57693c076533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98ce756e3f42f1c93208efc3840349534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7c576a0d11a414d64ecc9c13998d3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a6781188e4fa6eac87b61f23c6aa6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0524561ff222999a67db513dd65ba49537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa09e2ca4f9d9154740a19acbda8bb8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52ddcbc5f723b839ddfe22afd0d640539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd08d090d011eefe8af6b62cc120af3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfdb5e414cc729c52506f94dd17843541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866faaca897fc09538dffab70e6424f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd0793e8af58c5696412817c01ae63543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213308e0d9c2d4492132134f0e099920544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822c1cbf9832bb72cf6476b129e7ee3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14727eedb892caad24adc5fca98118546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1668eb13c5c5b22822de2ea26b3c497547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95287819a14b5bb76233c76550f69a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7f0bf50ade02aa283d8a349fa78b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923e82332d3d73abaaafdfcd7e0fb31550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee310b89fbe1b82ccf41a52445576f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1e01c6f3eaf066677a5e597d569f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2ad9a07fe51ba3057dab60d536839553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0a89877ba6205fb04fc1b15375762554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ad603b5ca34d74fa3e727ad473397555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9bfe9d847e03b2ee53c13e2d8f660b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ba72d0e55481fe1a137ae22b8e7ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46cd11bc3f2ec50b5604c1fbb38ddb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0dd963e60cb71978f0988c80dbc74559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096b02082683092380413bd9bafd8d2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d4fbf47d899295f1b03833940a952561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6a1ebd15be7a1fa9ed69c8b9db791562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ab08235479f35b6544ac39aad97ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356567a86e9d210fa1b191b26d2997ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab450b8255c7cea73b37eb67641207565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00438bb1f71a3c86a93fcb7d59f88f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4a9602c66ff15318989b45f87b189567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ab0cf8e1c70c2218a8e044ee5fd97568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdead25c22760b3a4220f3b72209d37569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2ad1011572b32e72d5e3b64b9fe6a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ad4b9395d504d9f5b45fdc1f1e290571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb87186138c9e9b73cfd2723e9572a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389dff8af118c8765211e8d321b06131573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46684222e268eca25ecf979e8b91113574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbe96ecd304929abf0e4c6fe2aaa4b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfb00fe5798e9ff55dd57ee4ee5c1b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee77f25765f07881fbfd91b0133b0dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac186eccf7c6d11dc48067d2f2b357a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5287b7d3292811aca1c96dbd66218fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901cb72f9841284bae028a35f6b9feb0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a1d825c1bfd3be12462a46905c398581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1209667059d4d1b1e8e54479211a4cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e25357491c151657deba1c00088e03583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bcd923f064b4a5144b37a4724c869584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07583c75db67a68613380393850a381c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a99889bfa8bd210ccf8feeb9a182f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a833ce1f7e6d8f05c0d62652f2f5d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bddbfada03c5a3d098f421db67a513588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dacc331770dad880d1685d3243b66589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032caf5e18e6db11886d879f7725b284590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f46c0a21bfde9909e473812346404591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5949730b57a541c480ee33f4e56ab03592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd6934a790c4c8a8886d889808ea8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb9b6fec1d9eb948ebf8cdf3ac1277594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d43ca63ea5a67667ea091dd516d21595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20463094432027b4262d58a8123b0a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da6761ff7f2907f6c7f31c04d72725597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d973c585ec4f08201b6e0dd546c82598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435ecadcc8baba270acaf380124f7d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7018e86f5258ab531911f508bcdc77600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b7789839ea4424b65799fb99ee452b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bb1d32ee2a6a4937f4b7ed3499ce0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0affae2ca688c0d572e0e1d43107cf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98baa975ac76fc3adeef7d7fb855eceb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e6640d9b91dc6ad122c6561cddd4c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aa663c69732d9b4ffadc7ba22837d9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30afd9226b28f9d0b208921b8ab8f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32ffa2809f7ff50892b556bf37d8c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d9b0c929f02637fec01c4e3c1243e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa202b2fc8fdfcf76832bfb3cc33a81c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bb80d085e2e31e5e76c47bf7b7457611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7523f1407ed60bac731449f95b1cea8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5a522d52a653a7a451221d542c35b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572938222f1979012e2c1d33b7cff96f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bddc34982011506af3ba8664b247e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab67de016350e182e421b43f6e549a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e74f50d308b33413c9e99ebea9578617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137fe165b483d43f4e4e82dc134c042a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ce9daf88ef07f48628193d04eedba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6236fae7ace69aa9f7023fb3893a5e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc420b5d131b9ad058279134e35e9e6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf02533a885eb4306ddbbdd1af73e9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ac07008a7fd84104c8619d95b1248623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c0ecef09f735457d9e61d36749e6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8a2801345148dacdaef884373a194625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753757eda1b13a0a7d3e77a0fc499c91626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe36d6c006d44e0d7d2745b7b3dca5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72d32227780d1df9b2a3fa48bd6de8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943bcd703b56fee371aa7a897c5d503629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2efa1d7e19928a475c7bafd09e341630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7496416e39ae2031373bb2f1f3a7ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080acf56e648ec727438dbc22ade12f4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c408c6b8b3e7e4e42b34577f753d65c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca43b4999bd79c4a15daed4dad833c2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc862282f37a936f0b4162cc75a15e1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb192c6a1eb06ab622b708bcf6f4ad636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e52c4edfabcc4553f8ffb75757adc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98f8258bb6c01d36de08e92d7b9cd5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defee36c6b8974d491af0cfd58a8f398639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f952aac0c862f52cafe85c0789141b6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec139da51f0a23b97bd4a24c09435dc4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d655afb05932174b226ce1c61c8e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c4b794fb045041fb0b91ca9333cfd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1b4df0776ff460ce7989a96ddc8b6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06b6a5765058ec1b1b3e41e13d7baf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7d4c2dacb3d71489b3cc2872089fc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334966270c9a02c2b3dfad5153ff216f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c7af3b1890aa6c8ac94b0d736b0d4a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232f58b96777b7b985bdfbcf3d68109a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637fa2d821ce9622ffb31e4a4f0a1aa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0822d43d37d072bc2e497b2c2a52bd3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2518c500a505c5f16f99271ee06397ff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997ffd44d53b5ad05224f27e03c68ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b431ab40cc12b24fc3bf6be12600337654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2430c0af9f17a51b9ad7f535a39ff81655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba0767b1f8420c5aaba96a26178b41656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d16b22fc475b61cba04b351971c53e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6fc346c55951a23d8e769d7dc63ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b025a5d6da89af2ed9a0f7c0a6f4e5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d00787ecce2863240d81fadca38bfc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633a0fded97dd7f0bd2767a65d30a1c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f46cf467d227445c6f55cbc78478bd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac852968b7fa359d4913d181d9616af1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb568bc27bbdb47906a71a2dbddb2e7a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc3aedf5350046a200f404bee28d5d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986069051b7b61b0c536d3c851086be1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae358ee8c12f0220e0800ca0ca72bcd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0e0a42c68d6eaaefa49ce051cd7cb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4319daf8b4dbc0e77918541539436ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507646b01ea32fbc8be871d43fc60f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245d5d1b4acfde10d50bbbcb2a60fef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc886a00ac0453669258071934506303672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67173809c1e2e32f46c2f26cb94a9063673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5e6066bc99073e89e3cf3e784ddf6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15361fba1451fe0c3c19ec5d5bbf90675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef494584722500f5bc88278bfce2ee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499afec0a8c9a1a77ec661cd2ac496f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ede8ee405a5a7a0222f9a211dcfce4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafa5988a8024b56c803489e6b6b0db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded07519748f782207517206ca645f80680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d22234bc2ef8187c01ccdac8282f4b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1ab70bd92114feb22b1b0b3b073b5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659d62ce0e2a72b3a7a54afa703a84f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b256ca4b32826b164617257fd35f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8057730639aadca9b89a9e9210b56685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c38b69f329c72417880a162788d00b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a41c882577ee421b8cf84abb0f54e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc83d44495bc68b255cbf11e900349c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552634cc300982e9f946092f04957d9e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffacdd30840bdb1e77f9a786bfc971b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5a606754507d1fa871211c5af8a47691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45480b9e6e34dce3828621200417bb02692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517c2d9d7cfc1226803c6ddaa6b743f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d85ed4de861878aefa089f33e3d8477694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bf38672d0c1acef0f4ff628966afd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d12e4bf1e99c5ba6596d6683db566696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0230564ad69704beee7f4b1cc596439697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb774c78f3c21852f5ff031bdfc1428698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658aa430db5551f59735a9e05122a1c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc8736f726fc79f4ce9b642160e02e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99109e397b426b14046d191cadc84b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bcae6077734014730b76b40584833702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312baee836cac713acc3769e8441643703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fc94e8a540b96576cd74b08c3879b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a638f5b5432e0d7f7157c8ba9fc1d06705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ede100f85e1e41b760b3e812ec2bb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab6a336e877ea3b71415b27aa91f00707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd584883efa92e18c295977f6d26c7a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e08c3c69ff9363dcf8fbdc3f73ace5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c0eb629b05ad0101cc9770c6cc5cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175501f68cc7c4dac124673a6b21811711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7ba3677b72cb5f79b09bbe6a6b9df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0d51ebf7a5ed15e7506453a4fd5d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b750c3c6bac2b9e15c1f4d9eecafe714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8d004f6b4e1aa283cee98a10129ca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d8ecb1560e912569952a2ac78682f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d735d68c205e96dc916495b93c544717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db64556dd4f5404fc843b23d46bd1b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85de9731365027b66aac976501d9f80e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a998462989ff775088b4bde13dbde8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7dc225bea8f05d58b7e49af34393c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbd6470d485bce522f23546958d5cd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c462d93b975e08b6f05eb1517f5f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff22d781bf30029153437e2f2639423724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a107a28a48b540342e4ef638775b2d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bd06a028bf277d193b3d5c5010bad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441dc215890e1c97b99c85dd4af544ad727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55db25b26631a03822314fea9ef351728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d5a1ef4f1330fb1a3c8380fd1b714729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97bf5f6fca3bdef660f3ce2c214f6f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda82df4801c53a284169646a9a06b9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be08d528a77fcbb1af586b85d3cbbd5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd647bd2a5895fc038d22a17a9aa83733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafcec7da15f6d7892b39c4a8df63bb1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e141ed0b4593a8e3c3a18c2f5ec8cf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f289d0e1dbb59fc37e7820a8cd6f2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951792d47c349e126596ab21b7912d9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c428549e94cca3d14cfdb6256fb9f27738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a2980053b2a64287aa9dbe7c9a1a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb765cdc9f181e821f77d6f7291500740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1782aa81da27816300fa93836b3a8e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaea8d73eefd314dc343e59efc3f490742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65efcd9c518eecaea8ba7662da0c48743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc92bfef22cea1b752bab25e0b6ea4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974729a704adc7f6783f6b0178e7abab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a758f6530596ac4bf55397c7f6b134f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6173c5079c6c9ff234615a41629690747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1867948e1bb6851b8168e93823b01748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002efafefc3f3de839615a5ee1220d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e550cbb95c7b05695e2e1c3d3b0d1de750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ed72b7a63ab061aceaa12565ff747751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9649c893dcc7e0333a975b832a4c1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94966e15461766ba1af7b80574116450753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac87cf7bebfccc1dc041436d7347f6f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043eea97a34af042d1a4d18468b01b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a463fe6301e941a690967e67e94b8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c18978f9790c1c64398ce15e4aa639757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89d68970816f586a469e3ca07df1da758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e51692d6f5612eb562dc3e883db8fc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152afee81d3d09288a4a3650ddc7559d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e2d3b5f58219286663de9dfec9dc42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5125861fe78e158661bcd7d273083c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052c9b783c13df8b1e281ad21b2a9244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81a5d8be41856c8b19ceaefba2ccb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4ca97c4a87848ecce7c9c9fd878616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eacf30aa40eb5abbdba9e7a73b8cf27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5c1c59719e757d3ae4b42b471075ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde05377d7f4b8c9b7281b5d68f13dc79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15ca4b1b92a4fefbdf6389aa1393fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0097d2d22b1ae92102fee2d255282111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64246d3b7ee83c960d2542cce024062612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd66f7c4a336fba3b2252811f169b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca0011430da5ed4a5c557575161aa014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680c4062b38921610056e7e902e39d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46ca36d40ec371f993b3c262c03239416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf921f4976db4ac3e678814a6a06e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1d7f2bad9b7f30854ab0fc91c637b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396aa3c197b54d5461f0e3dbe03939f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981cd2ecb82e4c6f05531fda102cdd620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210bbf7ad294383b91107921d933d6b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ed4e2e7554982d9fd1afd9a473ca822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1a14f5174e0cca9c1a100bdba0cff23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434064555f8ae34b80334109615708624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d5a98fbc30b2a71847cb75a82af6625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6f507d98f71d44e5d84da5cafe81426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06138952140a81b4358d3bbc71ce815a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f5dc10ae27b994f3a2df8e080712628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a5295bdc3cda6d713436adb920bdb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc392489bc758bd8aa7dac6d6e7b2b7430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b6cc394b7e2d2908b01f21c0c3f66c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81595315195b6b2f277cac0509e555d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f10d2869021067b46c1708b80b01733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642483c6e5c4f41aa49782d92ae4ab7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47515e07df7926d0a70386c2855257835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a993a236621b5881892953d6bc05e7436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153676f781fe06e7a2f6f068c4f18ab937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5402d25b3d61f22a479da99919037638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8589014cf0f0c351982830b5e6bb8839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bbcfcf702f7d20b7eb4a391b2dca740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cbb552730a64515c327b8196f751fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379ad0381602771751dd73ef6cb439d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924b1ddfeb49c236fc1a1248d88042b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac3d4d49731ba3bd1f1101e091f3d2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e08f3cc128979624e1c03ecebe9b8a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e770ee565913e0aad7691ba0bd502f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420b2dd4278cabb62225259a6a2c08547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c10407ca2840bf0cfd03cbe04d6f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a6440bf0b1fc7119f2d0dcc125b1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9dfa6388eae53d5e6cb700d2e412e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aeb046984baf8d3137316301ed006351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab214886062f825912ec8663168997352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99854111a0464728c5ddb3d3ce1d91f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2a55b371be1cb568b9c6604e84a5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2079590b5fb4a291a11017436a2f85855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e842b9d218a1acbbbcfe31bfc6b70356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530687e60b671000b81d53dd709c4b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256347707074bb1bc9f477bfc9fc01b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5daa3bc256431344b5159bc9bfd27459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e78753f223fc44ce1217c294e9bd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765882a372b90a55d3eca014609a852161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d709ecaf472e87019ff40a7dca664862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032d81ebd794685b176c89a742f459263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa1ec1a93aec8280596838a0bebbc164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d3e836c28770c79a14dd726d3f25c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8453bf07944c57495353d7a78a2f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b965fed1cd2e3d97465635682b9cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62ef5666701edc77759f6eadf9d20568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e4f675f79e647505414b54c16215169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e555a75f450fd93f692c132d9a0615270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9e694863b27f2f203462ad34bcf1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf45b9f01391baa5c890f64ee96cb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313f092b0cb81e2fc366fa7552873ba73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5f88c7b5cbb2315e6b26306a6803874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d65b95e0669b3cbe42e48161f7b1ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b3d5147dfe90a4cf3111e277312a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81bf5afb07c7bde31b4e6e69c8a30877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4f54980bf5c0fb404ed64b2e31735978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469ba9a74b087863424e78840b693a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3337adba6731ccb3365bc96024ad5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72344082069cfde59a395614410b1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962721c705fe081995d6d26994dd81ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72873ce03e34020592a6fca16e8a34a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18430bac194dd5c39438c007f55208484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462370476b97195b9cce11d54dccf2d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37f7fd59e8911375006da7ce7c3a1f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28e22d9ff3834db7c491e7ad1eb4a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5e002aead4293d92eb722ba04764888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46367ecf98e30c0bb3ca89bf78f8f01e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876402e757c019ed7a1d567150dbdc790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd377f37dbf42b443562a17dc0caac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a7773c76c1fce9710603d7ddf9de892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201e75b8196236e1ffbdfb4180c302b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08473e32e474d7c0a9bfe85612875ed794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df9bf61dafdfad7c849918193efb3fd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3498477393909505ae6b5fb145f21b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786673662e28f3ccfe2a69d01805ac697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a2e57b023a27a81c8512ced08913798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9cf586e1cd6eb86165712379fa4cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1999ca78cf1857ca4bf924a669cf6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5a249c8d03a91c4abd9a10e7da71c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce0259e5eac0ca258ad7a75e7aa244102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba83d5efd8344c1b2ae84d1ef456b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2d488e72a74721edb911f68d54ba6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0c70bf7602f7feea9941d344e47c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c566711441cbe9e895e4c7e359181e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48235e9e310c882e567febd9eddb2f12107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb487595348bc8d2032a4e7dbb7a4b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa48cfcef17d0780cc32c870b18fbce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72badcc0bfd8e0dbba9add1d6d53c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1ecbe1e94ad7281f1238157b8e412111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660b71da842746b1f5474c17c2fe01b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164dd3c20975e00838b3d31b969f4ea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2ea78c68a6a334190808cd469f2c2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f69d0a9351ed96d91858cd8e9db03115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58454daf1a660d5342d81cf859489e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb201a5c6cedae2c473f4ac97a527b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedbbe306f45e5a0721079271443e0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af813462690b024e4e82fa3c36f044a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35755b533afeae08915c55077cccbd41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d621c01c1caf9262a1ab2837ff72d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155379a8af852b2fbc8c7b89742c4fe6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e9a67a6ec9e750716d3dcf853fd7b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b84b165bfb7fc5d136c9dbee538bc8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98a79e4890e5ca262cfac096143c0d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277de4161089630b1a797d6b5c34ca2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370549bdaac18d32c249cf762392722127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5bb5a73555eb8841bde4b7c803cf6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af20ed43222ab8eccf8eb1e983e64f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc2584665bdf7e5ec65e2aac90abfe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5589459c033fa3180a3dedd1fbd89623131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d4792c4441d0a1c14ecaef73e34fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aac09cfea72a218e18e5aaa660bde3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5a1840e8a974d9ce91cf603f3d152134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f76c59b411225e2919bed01f99686e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669d7cef498c7c74ccb78d84023854b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340538fcbcf064e54538e5817fb73d06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e890a85e749f90f2e912b748cb05811138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a223b3716e6268a9a3cfef2c6549c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1405550ab84e54e61afba453fcedd72140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcd7713378413f1a7da7a75c14fa30141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3415425d876ca7da4ecb1a2bacd22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86985e153b1c869fd3e19a9da4ae620143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b816ae468b2043132599aa546be516b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4309efc3f86b30c8073c393746e8b1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1106189e457b55cf9bbab76e854bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd0b744a7b9e8e253b9feba159c75b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab274fd0c62b9ea179ad6764974884148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea3f40c9a313c1330c505bb6d6352c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e7dc5b6030c0901e072be2c65d9bb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d8ae0d50dcf92b7ee114390b47dda151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617f01af8b6cf26c845693c3b0879f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91399e7b87c28473ba09e523c8ebba1a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f29d24cff1bf538eaa2a96432daf9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b6032c922172ce9405b0e255a407b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fde524a46dc86566b41f7266145e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adea83f2f94f0104e3a35c228407cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a1ad9845a35ffc9662665bd5f0965158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de514802295046b8f1d4500a7491e79b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff1fd8ea841d8faf6364ab84d6d387160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b635b63b23a7c85ecef24dcec46b8ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e4765db887b4c5c5be87e3783b1c9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dfeee566730e3d302107821ca1043e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1924a612bfdf8b95985ba93bfef708164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358149821fc75c646a2e0967f86b386b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88002e98a2de0c7e772e95f59221f113166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bf1991614cfdbfad9cbf38521123d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310ded0ab64210d8e5e02bc492c0088168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea14fd33d8d6cad1df27e2a30a0d2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ae3f46b7915bb2ec100a9fa0c31e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3655d085fa80ca7bc0f870ec70e63171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9aeee2394f7a4c1b8328a7a1d9ef3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51f7c9816778f88fb4557db16aadac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc297376ec0b515cd9dee175da1f432174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccd969513f9576d001dd04e80ca8c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f19a822da01fae4970bd61fc664c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569aec36a295c67572eeef8fb297a14177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb4496d1f533f10d5cea59e1fa573f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac9a7d3b2cd5814e37dbf2245c8e12179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35748e798cbc4e452ecc2e748bcbab1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747f444968b0dc3f00033d29a26dda5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870a1acbac5f24f49e03e9abf4b7a45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874726a7ec4ff52801f2e77305aebd9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680389e6138b824a1355ebefc86d23e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba27cf7392609d9131b332e6f68dda185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8417ca1bd804f8aff4c9e3744afbb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4cee0f1eda082b3e87759a739fa7a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbaf2cf3f88979a5ddc64572b45ca2f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831668b2c8bb1a81cab255965ffdc69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b367766d4eb1a07b165bbc06909634190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc51e9b859efb1d11eb1250a0dcbc3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594eb5b6322d62da85a44a753425a0a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3685282f3eded185260751352e832b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d132a9198ca9e5651d20ded70b6ef31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515df82f9b987db5b0d1a8b8dc36ed30195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c45daea790e8a3429b51bad82f0c04196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aead57e0785eb13afbed75ea760918197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097e13b3d6d1dfc333fb58c7469cf78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96722676cd7c2311e4c24078dc6c88b5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5109cc216785233796f086c55501c202200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471bd30a535317e8c525d5be36dc889201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad858f259d0a6682410bb0df9b48cc05202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff260da4c975c76a81a700d75990d9d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e51164cd226c45e8f6e32d7e2ce313204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3727fe35845e5bcfcb3491a949299c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e4bbec20c7e5febfcb6a6b1334b9c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9847855c4508e34db8b98e7b82a61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939b9783e308b83025203ebd7b7a5ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8b150a173f5ff422d6d2b53fd3105209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab90bdcd3ff6a32e316874d9d9dea0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c195947370decd03ae3652130718cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c21cd2fd0814f3b35f8254e9f8951212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c021570fbb8d0de8457ecae85f1bc5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52edfd05c6b8b42688695bd7b5052c33214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d692bb352169ae7b1500c6749c53cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e5338f3c5df9cfc8feef8b56bc72f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea59ba5a636becb694fea1a914ffb8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37297d7e69a06cee69629572d6b596dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54251d790b27e01448e463a380efdc0b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dfd8b02d47fdf2cbd8060da0770871220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587acf1cd7694ad50c32a34afe61504221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa00147723f07fb40e0b2cf484b843c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3c2f9e22955eceb247fda0276b1eb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c59db27b55bbadcaa532e26c574cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ba0be3ba767e148fd12bf77244f57225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db901973165589bdbf10f1e7f7ed5b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1027c8a6ace1679b4930770ee7ab510227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817d48c8ff996412aad2e215c08e19f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb31ad0b06f7a7267edf7231368a16f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b1673ca057443203b19bbef332d42230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8db575fff19f8cb27621275482c7c6d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95c71182ce249c5766d31f2a99aa94232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ae828ad3034f5e6020416ba9eae56233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc7d48ea77f2d653539dcd3b7b75c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3814999b6085bc11a30ca0829f170235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aeaf76042dc0264383f076cacc6a19236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba46169c72f1b99ba34834a90363ff3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fafdfbfdbbc8ae394630055f5f6d247238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90847375fab7791ad64754dbdd0259239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c515041c85dc4e95fb78b46342b0a3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b229c3f7b91f6ed34f0d485aacbbfa241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746680a6467fd18b91f9de7a2df81ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95dafb38198c326d17b44395cbdda4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa382401b6221bcbc6ad8946059ccf1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c800516e4681deb92a1e613af50debd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80923c544db04e2568457dfdc5025794246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cc4d145d73291409c4f51f346a33a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db994020abcbce0fd20c52d6f1d4ca248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ef507a7bccaa3c1446418a1742ee5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70cf6bc87e205b2a9d117b8df7c6eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796879207b7bf0e4b4f509dde5ad54dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203fb9535bf0466006d27af33eb647b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecbb5cc641bf3813027632d6d09815253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451efcb07f9df36a217db743d18cd06254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e6fdfda62d945ada422f9b18c240a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc75d04f8332d1468a0bba280f6da1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bddd0acdc7d92cbdbfd620e2da29da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb66696de0e1cfe16ae6a8a952f1390258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080b53dc2fde04808b16c4b63cfaf59259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3d141e6972dbd5fbbb714c2266f76260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea3d04e4572e9005d745497f2ea3cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecc9491df298fd50273f4fb706133e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f759fa4e558b12e70c34a27f684c9f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd665429c3a4a1488b4c96305b5fe25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ff88a2895a063d6f8fb3d2c7e7cf0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403eda9c5baa881bb6f1a86e8db7f98266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ed2ff3773f319700be973ed9d9427267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7302acf69d2eb1d93e71dca3ca19daa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92d21c8bc0c9060048232f52bb6449269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f2632746e030e6ec490705744bb22270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de228253751996cd578a83aaacd514d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babf1398f6188df992573de9220fd8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d17bde604d0a913fc6d6e8d935115d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8813017ca272eec0dd8e2bccd7a60c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a42bee7b5accece9ad0484c0555565275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76fa93f0fc5d628418e526d46f2716276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69c77d4d9081b4b8f14b443bf3ba09277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3bd3c4f9ba0a9bbe13ac117eaa0b2c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d728e37347cf309847623a7b29eb1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36a8a63247722d84d6b9141e760c4d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c43beb179c301cb011d03ccf2342e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febd4ae4ce9af3e88bbc47f9f6af97d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637c47652b388e2a0ae2e786ff9031c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d2e9f6d9b4da4f1edbd0fab9240c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951749e026b4b647891fb3658292532285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dfda95b9d40d807a287ccaae3c1095286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c8dce0c734ea2c0a1c5f5bea5c207287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55f4856f5ff3a4e32efe9d850cbeae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa2aebbd099893f475b44699f547a5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14cbcac219897d66cab43ee5dbaed2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95dcba4e22a2924fd9621b3ac241dc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591bbaddd1d139d922e8652b90109f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bec06f8fe7af25efe0f6b99c3ff9b3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d087b4dd9072a924552d23d9a272ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a930519ef3fb2ef24b252c1c35eb3bf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaaf696b70592a17d5d617c4a1c94a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebafc3d093984373929deb2be2728f74297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213e445ae35f537c589aa2eec966eed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff15fce41c30d6a52537618a3578b8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe19267ae913ac7fb595c57282deee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21858a5ce8bfc7f7bd48674c1624bd64301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d5869fed48568009d8c7393193183302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93517e581a822cd6133387f6acb659303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35928ab05940c9f7688205c2e083a18f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e98acf3a2f146f7c08c200e9797cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff30fbf8486566f0c221e070e94065306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba9af298e27551382ece9d9632842b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cc1c2cecb48e351a57be74f1b69bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908813db1be909224d8c6a1bb0d25a84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752e390b1dbe969168a4df2373c0825310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101e66c441ead9716f7e6a9d89cbd3c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fe39909b3493ee6904aa8b532ff2e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a492e6fe8fb5b52a932da8dd74fda3c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add05dda5ccfcbc2346f9df7ad521d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cbe8e1d987123c63d03aacbc2d3e36315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf11bb59cb350f41301c59f790574b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc2eb2d44647f06f820654878d7ac12317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccf4da45420a1b3a61ae7d3d22f4fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1cefb404d394f8369870ae0482a2a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5827c39679535d18ab60846fd16a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9fac9038c0d1a338b59cc500f97f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315767372b16a2aebe46f718ad18d9b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26351272d62e894b8f2ac22160ad67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0e73bdea28aaef83eb4fc62c0a4ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84d54fb46da9cbd74afbbd2c1ff1bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cffdc1b334f5d743cad3493786ac55326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31a67074300a8550ac9e9d6b0a317d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16562243778a251bd73c7e6055798423328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044b0b702c56de608e132cbd23947ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b3ffd8e6d74716bd7e6069361a04d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53547e1119bc23d3c34471bad1c8f961331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3c46f95119e69fee927a21eb8898e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b976f4a4ab6d5df14f4cf46a1bc44333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451d756d10f9da696579763f1ac903e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e43d3f7fd59d75fa38d8923af86725335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95b096d6c7b28a58373bc7a4640835336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d84fa90e0dade17d337fce2f7b41dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0709def7667c2f4436c71eb3928fcdb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4276025bd4b6a9af3a9be40160aaa9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13488438a627f7236fa7194be0a400340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056e5f9a722fc71b1ec044ff959d28a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8ab16cfdff8d8da1fe9e702cf1f4f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bcdbb36b3a8be289217c1f9cb003f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c2f73cbecc1da6aba2e6335369611344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c40eb75648949ac25f838be05a61cee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca115624805e8c7108e078849e645ead346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742ef658d050f43c63546336ad334d4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635736b0f40969351b79d9f0678acac9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b704a333f35619265e80077d40609349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c4e74b8691bcbf3296f8e283d6e4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd68da6f864085fa67900bf4ecb259351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234b6552a617e52f6a959e822d74ad0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217a2b283103a156eb8d18c0bebb420353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c7c8fd5294d7c3671423010f7dd40354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29cbe159838c478afc89675509025f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2530cda8d3bf2f176e91251ce822b72d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039d0ccf34a56099a5d188593e472a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7140bc07ca0d8cf8013422cf7f26675358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c763ca49bbc691d015cc3071c339c70359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfed9266b42dc5d602e11bc2dd4c8d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1cd3af5ece4a9d83114a337284604361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16671e3f8398c6e90c8e7563d31391d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf2ab0998b10a1be11ee10022e3042363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5760510866b1be47c1e70d473af4b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa28b05a6c063d87fa58667b2515a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5ff9106a6b54f9353fd94c7f1ce58366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecee03fee4816717bb7315c9edd36ae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a35be4d71ff468b564abf139c1978368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3a74bc4079a3b4c84daece5abdcf3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474ec2e36c4d2fe968bb016cab3071b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40c3cf4d115bfc9862884f5b6e62b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ae90476a78d5862ca507d6ae2c5f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cf80beeea92fce14dfc79ea2b7d1f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67903d767f6604bdbd7ffb4ecfb8a5cf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909bd6238a3da62b890b1ae5c56d27f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec90db3ee2ed92f20a9e910e399e02376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b902da27040aef121494cbd1526c9c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371e39b4fbdea86f48913e8be1a9492378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4229e36124ae779be86c0c4643b4a4c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f56c4f23d3f38a7054b6f4ac2c9471380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a275d6e4fc08568f6ce87e84ef924f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca33b2448a88818210bf2f35566e80382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bc7aee24b1386938982af966dc992383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839521fac002c8cc9949f15790ba4ca4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03297f46f5a99b01106c4d1c85520033385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0f8ad29cbaee9ebbcecad94f9450b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5ce4b0cdfe9cfb606bf09b452457e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438618488632d0560845edd895df4c9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945c158b051679cd270225b922469e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc385c0ec5db351fc5ccc3f2d252f638390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5f60769228a9a7d6d06ac2c3e498c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c70286298de4c650d6ef02cae663c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86157aefc3180c2cba2b2feba74326393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86523e03369337f5cce428047adf02d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e42d953e2735d22e9d8edf60d4dda395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a07f57d97609631be64b53290bd48396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c7587e55a98bff1ef79ce51965d7d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8d4e658db872366088796bf6ecf5d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce03915358ce2407e32035b7763cf5b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1a5a5095ee385272a392eb8521c8b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18d732a1ab4177a0c15ac3044033a2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f979a48e857ef810059663510970b0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb746f8c1b421addf86891e7dc833b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac20c191d1c731e5bb7abf0252ee84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888be435627ae6fb3114ac1c46f8f85405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d53421d89f43aad85e91517d373d00406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c312759a0f13d369fbeaf9ec76a62d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18047b60655d9155f50e05e793572678408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614b6414ba4f4dbcc97ce07eeedab30409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32cd4614bcdfb0182ee2c2da6985388410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccdeb88fc1e7b24d4bccbbd8c48d1b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55aaeb27eda2a626d6cbdbde320a79e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304a23a75828192267248d85e576839413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e3ab732c09067028cadcbe68bfcb46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51853d24aa0a44224089fc999d7877415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1f95188ecd628e685fd2ff1f7336e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2dd0d501b3fe12e2fc58c2949654c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e53812a436b98b38fa3d4cb0f0ca53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c1b3c706c597c56ec2e1aa06b0525419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb44967c67faac23aa1eb667bb4be52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34ffbddc48a59b95ff916b31f78696421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06bb14f0cd31c593d98c9db307f9c7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ed1348eabd7717d0c2410fa37e8a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb9bb53a024bf351d11104196af6e42424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513d6e0cc3d8950f1de03c2548dbe10425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee1ce66c9e1905c033ae10c1eb95ba426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e2d6f7d3b87c39b6723b715d747f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64538b2f8c710b8cd7fb4a0836e75d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c3a8bad8b9dc571bcc64f12eb5296429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ddc061620bc04618667c992236cdd4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bec9c29491afc8e2d052e7ab4b0bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d0cd037b4585561bd186b61042c9d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5735350830547d8cc6efdf4a94c08433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5c563ceefdd05d1ee957849f6272c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b8d2cbbcd9e6eb9e50bbf918eba00435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b563f608744e48c4ebeb46827444e0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea45421d16cecd8ba4a0a3fc556a287437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382413b343f04987bcc03ac2321883b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f321bf3ac803e463e4d6c6e3d029c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d9ba7ebd050e24feefb26b55271c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec554173ed9961ba8d8d2174208a9f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fd24eda27084fc1ba3a7f681a5f0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9b7e0f0ea626d391a8005398ca734443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba097996ce78add399b8965650b6a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d4cd113e06ba210d8c1e118875b2a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea50c7b252bb87188d2ee250c51fcd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b24f7fdaee75a353ff9c536b3de54447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f6cc1b08818d345fe8de5b4cdd829448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20396807d6ce8458a72e2f2eed93d6a3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30bccffb4be933677f5cc8016aa337450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29050f80ca60a515180d584e641c4d46451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74aeb34b9ca33b62270416ef73d6d14452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6605fc7f1c687891db282d442092eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a031d8e89785f03d472604845cea4b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95407c2ac620dd175369691c44aee9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba67fef917163c3f76252e3b47be9ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b689591af2342a7147e75dc237953457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2edfa1b0dc656a476c8ae256a7848458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efa0f3c4e85584adc995d3297638818459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280ecc80ecc70c822aa057d72997488c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5e14c13dd1d70f4a53e87637d510f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6478d803e66b4708672f864e504f9f1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475928551982b13db82a04a49a6059ea463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcd8965a68c9471af3f78bd95be470464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0799f510f471e0038aa1843e2dadd4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8044de0d58a096854975bb2b20954466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565ce318dee5717b07b953aa0c801fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151ccc333df6ff9b1f616261c0f54e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986122397c04ee8efb03c1592daacfde469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8d8654bbd0fb298dc660c7c02fb69470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec7213345aa5aa864ffd06c7fe2ebc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9eda9425a9948283a3cc160692356472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364984a6cbbc2fbe7ea1227c4746e14473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f276d24fdc011c836bd597508785c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1237491cb358e1cdbf34ee7ba60b80475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9857406fa404d76460dca0657ac355476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807c5ce74220c3c31682a3e8a2b2a2b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297854f6aa863af7db3c3b9a6318720d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2d3bdd30aeee73cf0e4983fe906d0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bc10f6adda75ac0b0074e91376820480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4908ddef77a5b8a5ef3b41ab65099dfa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d58a356507eb0a03bff3ca8ed87f4a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0031843de3e2648fd07c1354d06c4c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dffc120a60f88695c0d665431b555484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdb668f19d648baf2088f71976204d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe20b3b786a45b779af9e5c842c896486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9efa0e53e75ccf845587a2fa9c1c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065f1dee95655f6657e11dd19e7361c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7922f9e67b76402b97564238ff99a6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7338bfb3b99571d157ce1d5871497490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6b995aa50937edf7618aa86f80ec1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af29a939041ab7c24e361a0fb45754492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657de1575f6b8dbf8294317b77062d39493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0e22712835f289836e8f4033160ba494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574204fdb81f22771db2400541e7ce9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beffbb263508d5c8c18226682b97c53496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb1af840fc8ca6ccfd6b6441678fb2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfdcedadc8e2aebb93caeac96d2c42498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c60879a7bbf82419ef9d0782485d7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0170d7d25c118572be9b2ea2a4fe4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1585da1b96d3d41454140757f259772501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b11a9d5c85feb293cc9a5f7bf63a84502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041be08214a7744299bc8e619ebdcec0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4122122970dd9f15450cdc6c2da0e27504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f463c515c5a14c1288e0a8a6c96630505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884cf7091872478c56cf644442c522b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a8a44878d46ee77f12dde23bc1168507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f379441a1ee374f4c4151c71ab8be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca146863c414b8d4d279852c5c2ffa6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7af36fb71620337cd42c4be0f7ad2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9e44a0599f76e6f99f920fe65c7a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb898d1f0b4ee6dc808af9ffc67a9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a8b2fa89a46d82b2ba5dbb0b728fa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883c01677ac5e2f9a0eac258759a0ba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06790ee9fd31e229bb18c8e2d52b18fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a444f3c65811967345f9fe1a9d4dd6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848a18cbe504ef7c46dca1734d012fc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb38f1e149cb06dbe6a3e825a19f536518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4783f8c00638cff4dc79938a06b530c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bf0008c5bb431f7e0ecfefd88d89c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38f2f163c3e5508004d0efcafaadaf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4a1646e47759e42d53bb4c6c222cc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1118566b7f13f5b69f6819533e11a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee131262006fec12b9498e34f9a2dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963aaed87f54162b9fb8b67f89b6b6f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1075aa29911595b5b36bf001ed7c566526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953603cf50a7d3b4d47d33bf71d9876527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0049bacac40aeff7ddf0d45661312d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc34c9c8ffd3f802fec15e274932817c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb812c1828f7f2ed51bd7209dd25f2bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a694276fead75d02b00551d95ffb0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8049e347e95706ce030a985c517f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca96c95e834a1201e21fd589a017f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdf1f2bbc272d9e9ccb0969e3601d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ca257d2626c01f34710fa7e46e10a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca9f70ccde709661cf94bd69eebe17536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2271b066c1f6b3905eedf2be606099537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d0a10205d3ec50769ee393a1258be8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f335e9bde54db5fb35c732329eabdc8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5282f8c75ad8e3de06cbdea92d31f1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81d2c20ef337e063dc5827dfe041c10541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a3c40e155bc1ad5a6e56a4d898733542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a67fa743723aaa7535798f2e6929e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68da027b1a70842a6c6e1ae2434575544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518f0850c1465f53aadebdd47ac7366545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506fbb7a40f35ee87759e1942b54293546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71dfcfb74bc0f30a8606680b847bfd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da246ccadd24297e62feeb24cad54d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5c87ab7620122bf4e9e698336a0e0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545b5a951066acbab6cb3e2125d0631550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6598667c3584d3e8876f3ccbe6bdbd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca5dac45247a5afea0bcdb1256d6de552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e96b541c1654c13f419f662c9eb5bc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71c1f01fc8c91f278c301f53008419554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740463967ce5d49f08cb7a2e3f0aecb5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa9840af8345f55af4432c9cbbf88d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd631e8fc5bccfea95f31f84fd1ff8a8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7680eb7b839bf69bfa76ea56c2b441558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70600ebdebda87a7d4196fd10fcfbbff559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc935cb67fa723559d28d81ae7fb977f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198c2422f8a8b57eaabae52b310e91d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acdafdb4c058c4482cceca819fa71f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083ca74f2a147a6fcdf036dca5e7b4c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eaa012e9f35c796ecfab5d76a17373564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba8ae99f445d0ad5e28ea3456c6f76e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d23877be8d16c3140bbeb59c5aad93566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1bb1f39d4ac592b629daf553f84d5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050aacc37c27fe40c0ad50f04cd1c1ef568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3c585fcb660fc5aa3e139cc0c8f6a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b995d33b705531e0767b1c72509fe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb95d947a97b38500550c69845186c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246486ebd16cd6bc1c8d49b33f5939a9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905a7f581f1ae9a6da5e360405e9767573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349463f3166c1535f6941718fcb156a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcec218a86ab6392db9ce695a43a66e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27b58c7abc7d1f04004e9e2a4bc2a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7c423f817d7bfb07b4b089ed31778577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626fbe8c967c5976cf77c5fc4704999578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf38549d63fc16aef35d201f663b0c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974093b79043309b1b1f3b4520a792b9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5108943b456a18ae7f852ff31b11910581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3353de28d8f856cd8039d4f261337582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e87639c98925e00036ecb13d09533583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec3e50e96b5caa694d20847105fd18584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15010d6c3ebc5fec76ce6d4e39b7a5c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e8150b2a6cbc15164f660436a8013586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7483bb77c1b616c6dec9e2330d2f1e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440229180bf94357b3a9940ebaa5a234588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1999aeb0cedecfcab19c45db6fd3ff589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdeebb69fcb19ee5f703505c3649b8f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59447181da6fe35435c7f7a2d7e3f1ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff6d72a923dc29271ea69746498fe0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be211a7fb61a8230b8ddb7d4fb3bcd5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60370044ae3c88182c2d86fb7eead44594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ddd9d40e23af1801ccaea55a93240595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c14061196cf74a1bc5156a25104c6e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a979a39c58099ed1ca453026ca9762b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bacc697ef7f8ab33bf6a2cec996edc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9334f2c65fa44afff7ca1be3ae2b0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db0a3216dbb9bb9912add9c2c42dac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171e2baa6d136255d1a80150bf8da41601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454ceca60088db1658332db0872efd24602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866852d5b1e97e5767d2e5db24e16727603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687483b831a7f27452c274035a32c03604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1755af185b24038a2bfb7f24d8427605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9880fd46b2feba2cd32420c0a0ac63606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cfe4ad4fc4b8d73ca8257753c53be607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f3a7cf38e100f993beab162a96e65608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b07f29075194e22eee63c421cd0deb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76c681973964c95d5cb62bb2fc2a4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb72f1768e2355af4966f3ba4158a7e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda363059ae286d2d0f0a14ac96ecfc5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e46d02418f2b74c6d11165564141aca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8b8fb814b436e08e3a0e55ce17d3c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e768fef1b96d06062f69edeaaa1fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39a9b777119e9c1e0a89d2c169ff53616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85535f14ac040f79354aa7f67e34bb87617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdcad93238f21f21f1b431c385977dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72215cb2f48c29a1d0060df46f2781619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15051e43d249e12b3607f816b69a519a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b818fe1a255161b4f9d04815dc3f0de2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58342e5130b15319bc6b5f25b91dfe2b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696eb52b9daffe6a4e85a80c974e99f2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459fe1ab49b04946be890f21a610e09624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c049cf50ad757609ddd847e2ecdfe7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5de00dd05528117d68ced2d49d9df0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9506faf1f076a13dc9cacdf29b17375627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13830d311bb3eaab325267926b69ca07628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a088d20303148b7c3acf0bd3bcfcb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1c654e1f440347a317e4343b47945630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe01685c84d1a378fbe0b11c0729ce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48548799b07956efc0e41e7fa285ea15632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1eeb33eef056005d5d4468caa77ba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0191dc563b6325ae396a89756f874a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d7aef114bf66092b16d593fb8d968635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf545cd547269043e217a9fb693051636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fe9507a0f5edb4e5d37c6e58f4292637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15af1fe452198ebfa34819f770db8d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8deefc8a38264d3449dbd4d894039639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9236a9366798720e9c64b9c476646237640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1932119ccfee18789608ae3713f1a3c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34656f400deee4ad7533a9a6eff6b8e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1909b1b3868fade20738b5f04a70336b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce78e5237dcebb1d562dc3cc9f7725644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3ae38d725ea46fce93b83ff89e643645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e5b7d46ac6e220577aa3540bf51dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f376193a6c66b37be7534df13555b17647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48874408b9408f209630fc92892cb8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd498f1c53d444a8cef718818f67fa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d273d9f2a66980ad166ac8234a651650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e89f508c45673f10f003f82b865d41651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752be3eb07b54008674cd92223711dd5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448379b764d0b5d2e83a94288c396ed0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac18ca4ea1b5393d2186127d536026654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c562aab6eb1a0924820003a508cee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2fac565e0f7b6e9d65292e3428ca6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8457fd4b6b3c553fe4ac2a194aba20b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1762f12f23e8d7204df69d6891b42658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b541fda33b8f9d2cc92908fbf81fd9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f35f1c092a6b33699c729133aa1202660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bcf792f1bd1db47fcdfd2a67e1dbc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013128415d8d5cb79b7de2cabaad70c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bfb6b6f95d661bd9bf5f629e398d9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a12c2a3dd5aeb76ea084a2c440d154664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc407836fa1fa16d5da1e182114c57be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c9f979b14bca8e65227abfc673a68666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b203969f4c44a22d4d455afdde12e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42056cee88ef9c94b42f736de6a64a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8746fb03af741013ec79163089b162a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b000582b51b32c4e3e067c125c3c98670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d2767573b57aa432fcf9e37eab14f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04024f300b820c990986018627c7030672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2202e04fe81a7c5f26a52a3ee2cf83a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2695bbcc29017cd40e6befe67373fe9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a9cf7d9988984b629e0f178d91f6f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906a612b2cafae42f210549b469fe2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa00f220a40da95d5ede3931f171e9d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147875997d660da86300acc4412bf3d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6626422b236dd9cee8b524d2bc33d84679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d79dcd1488fb7a7626e7c11a0a6592680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed3504cf08552738fda12a3ca26b40d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ecf57a7e96be786d22ac8a9c90b66682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab160c06eeea3b07ba58d7cf685c9c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e59a86214ec2f7142368036cbe26e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773696d8161e97676162a3772d8d106f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbf522df2d5d7c724bade1749ee138686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238af3f79cd5c100a7a002e6e763f300687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5016ed96b9f38227a552056d4bb98d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35920164279fd469c53b7e56973cb1ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f89a80a1c661a2f0d3d0c661ea1ed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be312627b3795654a2303dccff8545b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59d703a5ad736c0a4a2c9e97327828692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9b5e50bc0651a6499f16996232057693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309c977d580cfa6fa7cd37d2024b1aa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276dad5726cb5b4cb3810e45a1771bf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25282bfdc48eee9d3d0ee3964b46be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205eb9761dc636c5a1053c9a471cde39697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a789cf81d60c7338029b8a391e356698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53614d965d5b8510abacaeafbe237b80699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c48fd502543a5c2575ea0f1544b84a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d858bd864c1c7c3ebe1bb68ed1b5f4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7ac7ac1e8dbdc7413e5c647821f09702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd4fa6c5614bdaa083d91ba16a0589703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7f0c75578518c545511570172e17b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0642ea18f5d1e18a868107e2aec9f207705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414d101947b9e46e0a9c08786211910706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b0c041c0336086397e34850c537caa707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c5e15d178ff99d51ce6212e0cd1f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c7459c91ee5339f08937d0cd33f84709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74421d0329ec4366369500f06a237d46710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc84989040fc740748ea917cda2ed9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2809aa131c8f8b7c259c7209f106520712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2290928503ab951b683e370a5775256713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6db6713f3bf86e216d583565cfd2fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b90dade088ae86f3826bc9d5fa54c4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e492c7ae344db3117b290141b4bbd2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76ebb36dfada20444ae5098de8a05ab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d510f84ffb165d9357013fa735c6e912718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c481ad94fc917421f3902ccca9b90719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e0697619bfe05ad495078f384b5d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324271092af3a51d7e1ea78bace537c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46816b3aacf8c99338ea9466d4b860a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0d7390162d924653a1d9a6793c51c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62806b9e283600c07f2756f12799c430724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7c7c007539b8142f8d5cb6295f452725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b47de18d3fc8237940d78104fc76b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5eff233a15a37a80efe52f76d5754727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae912f5395660f7883c9c1a93270db9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8b786aefa95709f32fcb7bda9dc21729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea8c16fa808005134ae628b6d7efa0b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4f200e68c46e0d9494ba15e045dce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f0cf9638324a07cc87682a9bced9f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e7d60849dbf06ffa043dd194bf6ab733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c6a9894eada362283c203a9a50795734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e45fc10bdc1d4648b770e110274aab735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee01e8101479bb2204d2788a04b6401736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dcb833925fd4bd679b3a08269151c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f3cf0321e660675b556eeea278644738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d9467a98703a97163d9c40d81d84b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c4087f23e6180be75af30cb8a91d5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878817e4f7e889f97ab4c6f9ad5bb220741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e663a97aa66c3e9290cce0a6385aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077341a022069951287500a51b74c156743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e627814e928f83ac9f8dd82184a6bc0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7248b20f80953ec63488c1405656628c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adcfa5edc10456e39d9368e2baa67b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e00d6b146da2515de02d9206883a12747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bbef885fcaa17b06cef5f8b31c132748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14689ec44af5905c73f8e54c59cde649749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dac4531f5bdb06dbe19759b9ebca43750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809611b00def728bd2675cbe7f39eca751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663929c444a43cf8fc7d1f91be219a2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad7d08d7f68cfacb0971444b4c992d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc93793aefd7558cd1639518954c93754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1383116c93401a9274f83ee1df51c2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b75276bbd5282a38a3fad9bdc5ce6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fd7d97d2dbc7ad0783aaebd348ce8757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>