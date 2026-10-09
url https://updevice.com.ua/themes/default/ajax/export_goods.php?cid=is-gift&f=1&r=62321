--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7042fe4276a4e339129dfa87a1877151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c7b85969e61ec264e0c515804c0c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f3d2f3bfa2928a76615259f1602743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb2ef6fd03c3886a07761a00dc9edb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5d2e66584408affc15f937868bb025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa70e28736980039e0891fc5e1d70b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715326822b4b3c0c28b729b5158f17a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030944229275f6be005ed5fb5e2981d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa53d8c432b0b646df3f93015009af39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f352de96cf8c54c4937968f2fd534010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e96529c992ef352c8bd2b1294529311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4f6098a2169a9807e8b1e8959caa712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ccca3e6665901706e330f263055d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d62fe4d5450eca34e0d53500a812314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cb0d8fc2addbe3543f7875e16212715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eb8599c3793cfa02d1824b6257913816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b6c4e6aad053f2f6b89a6bcf26ab317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3aed62a595b693955fc80b58cf3a3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8de01fe8330f93a30bfeab0e14a7719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff898ea7b43042ad6bb57d7695711320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ce72a81e8a06384baaac468f1c4d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9622a24c3091de910bb3ee9c265d0c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad6f29e283c38150fafa6403dfa21223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a3c68a79ae310b3b0619cc0b9164024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f99d8d618a95391dd8b63996cf3f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa880d07f5fc1254db653216a938157f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fe9fea52513a7520520d7c31b093927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b3820a1ec0ab98adcc8162a7245b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae5cfdb08115a739b41ae9ba03143429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030c665b584538df74a3579aa3faa7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61abbb5f192f5cc02a31a57c8ca5c8f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be0c52143404b0895c842938b121dc732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef29aa95fa001afedfb99075a886c1d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e56b504401ffff2bd30b826e3e7f8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c738862c7e47d762b58f6d30cb1b8735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990470e9ab5fc64948a682cc5786da8936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761e2b618792336b37cf798a2d91bba37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdb96b58cefe3bc83a4ae38a8dfc1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5b5f320df335739dc68b3b140f89039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f73e0aac9b04434ea7f8e5c3a0f5d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9998cc856bad69b4cd09abb02396f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff6a13fe4bb0cef0ddfa9a1035763b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b74fc4650496000e9075fa32c3b7243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37301398fdc510b8a3c230df34da0e0c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641d2b4e47b04e6c764f38f663ea1df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbdaeeecacb7371b0f92da8a88047b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de1766c0862c5d9769224d3a60559447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e15b521016a70ea2858cc1446d2dde48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c23e659d47c5de81c1400b73a8fe9149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82104ba09b3685e5bb88191b5673712550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293c081812bfeb51d7e3b9af27d747751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51888113d2b8d5e439c30489b7bef36352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b7829aa9fa4f3a7b6d53c53a79afe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff435535139d8d6dced77c5b537c9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c06f93652f64d18127c149463187b455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905208020d1af05be524efc58b9c151256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231595e66e567e19921fc76c12999f0057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4391c7084abc75da5d7b84ebe0ded58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03192a0d352bfe606c9c91d367c879d059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6831051e1552401610a02f7b22a3bf6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e15053bf3e0cf5915b242c47fc50f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68010ebd3d988be8a982a0831a97fd2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6f9160d23475af8d9d896cb3313b863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9db7ed82cce855f3be02725839e5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df81f00c95e17d32b6f1529230b6ffb465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb7cac3993e977224ce04a04f7910f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721ee84a92f2f004ffdc48a622c041067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b956730b71d2675ec7a5160c7e564a168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e07b0b672d2879d98506b53966ee74269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433a81863b47559faa99f895b26517d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d47a6aaee65bf8ed2c086e1ab4b2a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb7e9830fee09fe49c4ce381ea599972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3b5f757e0dc2b05df74337f018d5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dc8f3b0dd0765ff057f426b10c1a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270611662fc27b711098508dc18cb0475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17e555afd0f1f08ee01439f5d954e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717b82adbd78f8d55a15062248d191577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c42dd0df507395ad8a8cb2369da29178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0ef1992a9f19cc95947486e7c444179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1818214fe5986a8dbe97eebb120d9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f225a69ff9bc1e17f74379b18b57b181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04883d9dc0e936a906288756568a4a4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab629e37da197c08a764c7770acf3cc683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685adcacaf0b757e5525e77e5005dc684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e73b7be41f46b218c6bbc718bb4def85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c426f97a7bcc46f781d81cb680c69ae486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ca2083c57490674afe7e7daf11bca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b38b4bdc2a65cf7ca794dce144be588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff4002a52d514f5e8d7901d7672d3d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ac6ec950ed866ef452e737505d35490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b938e1a1568985cef4ae4d354cb8891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7ff0479ae6e303bc58bfc9817df1d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049090d59b97ad28605d770837d542d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983ee57adb950420bc3fc75895f2e5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710eea442653c5ff13423e10f7e7925295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8c95911003d7043d7a9de642990c596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a72263eff9158baf0dc8a0487f6fd697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1d22ba6f419e22e84bcece58106c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239af20232bf1ed8674813c554ace1199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb0f055cbfe013411ece4d5be5a612100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9497e810b01901fce9f54c8ada30a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a772635d73b26623db0b2e80a90dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881f9a9ff7183c4b1d51719192d7579103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6be92974f68b5d406b89b568157139104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f6a97c7bfa14863fec552120d1330105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a0e6c2a3d8cebc0c0fe5dfd6a7359106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0a18adc2572c03528335b8059d99ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52510fd4d7cccab8dc3acc88f4c559ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c28db03b118868b18fec876249cf2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85da32cd7df10e94d85533a3f72d545110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485aec8a9f460c2a00fb8f5bbdc592da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abddb6457d7dac56799d473dc79d40de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa777960e6380a22b281d6021670ecc2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31411aa25594028dcee953c8bb2e562114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee436623950cf828d55e40fb3526047115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b58c89b09c93a4e76abc48c4d7c11f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2b069c53db8a01a566d70b3ef701b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee986ac79a86e36eea8b0ad04c48cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704d8e917f4ad23adc78a0c67c5a2fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19131d9191e223a052da2c985b94405120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0ce3e287395f049a553a820fc7a37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891cd77c8d90bd0b10e263a4d681955122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dd7975ca16da7116234338f15e014123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ee5970297cf995e9263da397daeb0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf8f9e409d650e5d5f12ef2aec478f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c57ed672150a36e1de2d14a18e1db2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee454d69afccdc67a65078a7c9943a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1f8fa715a91e6c3d957ec49e2dae7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4490010fa7c2ae3cc29fdce76bc383129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c00404f1ca4f445fdca4eb9242424130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f39a12c0db4414be2feba501cecbef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bb67859e5e76e51fbd24b3139a38f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e81e8834b208219b1f6991319a6b80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655dcbea35375154d17dbaf5408c45f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b4bbd9514d89eba2aa92efd4329ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee932ea896f13eb154552dc4fd1d024136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea685d1557a463d452633c8ec5358b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e448b2ec392740b0df850680b15da3a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72455e4633818270c0976951ddfbda24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215cc2f3a7b2732db8bab07b884ec13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4de696ee15dd63f5d2804baea2f7ae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a188f026f1de1c3ee3a632ae90c1d7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf149c8670341593825f022b6c4cd436143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0e4745efb4d3339de1bc36b55ceec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86e37d20e9077aa659b81780ec6cce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c7f92b080ccec8bd4c46a6613e795146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d628a8754db8630c42adf79496164a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e41eb6ab6ffa7b49ba69c4e78c99f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc84233c74e1d29809c9c7d597f1add149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ae06af70f70d79d20e16bcc2c1ea5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5bda803d890ddf5edc37afe029ff9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ed9ac34e802411bfb6140d3337421152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1e89ba1e14a4e4ac6f9dedc736c52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bbf610b979c336cedab1c8f54ed88d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4891441eecbe8e299e9004d14069df5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8b7b5b67fab8f5905a957209b7dfcd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf221914d6842bb7ac0882e3e829f2f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5948cd0921bd80130019c52398cee95158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70d31444decd75dc0c6173b0897c33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957f80ef93041682ab834e745c3dfaa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60efba8718e34728541ae1a6394ac4a9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0aed05f1b924681e01014d651bed43162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233e508f59740edfaa2802c9749f06c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af130e78407d95e8ded60608175d799f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3515b0094cc1dcd721eae7f921c4ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1144fee8be7a6f908317373a55927166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40ba00323f62a04d93ba4c4bba712c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022436d2279f93410661d29f6038396168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f47507ef72dd718565aa852bc7c1e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4320a6f3a987ba4f9c3798452afcaf7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb43f7da510ac84589d8028ba2d166171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b93ecaaccad3d3e96a09b899a997a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c36affbffb9f207ec1ea6cc1d54367173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdbcf6bf80d965d8b2374bcdf3430f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387f641076ae5ab8f27b7e83722514f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6328c4bd9d857fd5514ee34a746a47176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f230c7ead94090941b552e3471874177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e548b7086151bfdcb2725c4796312d63178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a374140b378e6cdfecd8a4224f1a68179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4b997f4c2ad507382d168e3c312a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf3e12bf3a475230c0995ea62737dd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc510c94345336d06c4767ea259818d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18900bafdbc06ec4271ec198463e7d11183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b048c1f9959c749ca7faace4a2b6cef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de629968101441fc401e4b85a5bb82c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2a5f619f7497592126f44ab7ff3a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3496c044e7ebd1c6ddb2b63271c16c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338dc12f82fe82ccb05e3e39d6bc731188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d00ae9d46a5d35758d221c53ee610189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd4107515a9b04c8bbbd3a37743a4c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c1e9ddaaf6f8551b62e04e025542c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5c17a67f5976018a175672457e470192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31744a6640bd031f9791f0db77f918a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c59ecf156fadda7ffe6a492e31fd0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5beda6796a1a70f1e8b3e3e7a1a878195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63547cb3473c64fc3f0a71b53024e1ef196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedc2f696ed9dc936a29edf51987bda197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef58f624d1c60c7084f51f06edbb068198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09845ea0069b0bbfcfeea2cc0934eb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9650773411b3d14da5653c237d7180d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e19b3db9857dbd727725f85279975201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3574271521de7e8b04cd6bfa1c8091202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9310dc3b5174e17bb8e496f117ff9a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c0f657738ddfcedfe6080e9ee1c1f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76948057ff9f71a7a0cc6c7387d33752205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7afc7a9572e95fa5d67869bb94eb6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c296b67878230105b00beda065381207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf205148f96546861758178b77e108208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49175978b7d06f7677eaf28d910c05b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077daaf7080a8e0709d76a041a1385d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ade5b2a9d69f0b02a7168d5abd471211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f03b508c18833aa6d708c39da7964212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4b561b7bef0dee80287045b5a6890213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22869f77e6948cd8911f842228970b6c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9b3080d813123a207288ef64720f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f0bd7f150c117e3a136d6eae36ed1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704c428dd37ec25addeac4c37b4e527217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40b5ca0b3d6f207c8c6904d117c8f9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2e069f798d336a293340beb12afd1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c50606344fd9fbaa43e4aa79fe513b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ee80f98db45446e2c563c4825a3e9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b624bd4c3fc9ba27f90120e18fe736f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70be21265c1ae411885c4317ba1d78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c4a4057ece008a5bf2845d29a49b61224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efc3e99c1e7f20e7665f62054c7437225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd88f84eccf27a43a99f3e60266dc0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb37f15c515c2f4b7d5a18add172ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae12d0ea07d4f7317b34748a1fb199228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ad964a5460b247438fe82ffb2a549229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90ebf8db63f34c25ca03223f2ead94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f007888fcdafa2ae798bfce94a1f05231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d84769ef8edebd74ed6a38bb96fef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ce59c445ebcb288ed91d741114121233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f21fbc7cfac320eb3a9e99f078291234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07baccc9449d24dd2aa35712da459ead235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa256f91aff5d5d0dd890ca768d01a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6d73786abe1bf7b8af95c313fa3b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7df00676871ac90413a3bada7fa90238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefeed8784d2b8ea9129698bdbe4b456239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a314ed9925088a5a38493a97f9457072240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d50f4ed071622fdc48aec4e8b7589d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35697a661a0aa92a1e54e8389f04eed6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffff4f5ad00bbf9c8707413cc4bd59243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f7ffcd85f6d6d719e0a232d8fa2c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc228e21a6848dd4dc2f394e8316f7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b43c154bc258b66b0dd53c290025ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa409bd4099d6e1cd3470a1ec0189c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6479bbc84fd7376d451839ba99d1ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20495841567a51d75c5a9a011a7c1da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb4cd6ee5a016a25d1a3202fa5dc64250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea181a209ec4f456c76cd90c1a5b7fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c7fb71747067a615a91542f346420252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b562ec9967cc8ec8efc4dca0b9b95253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce561292758532c22c078ec75558ef6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087890064ef4e8fb6eee9e148ee0ab51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158dc666ec9ca4b04453ce97ec1a4127256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d797deebebf37def985173f1c23bfab257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd7b92126e8dd3e4850f6b86304439258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38e43f4625b57cce9978826d0eefaa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c16660b879925e06e9bb757aab475a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5793bf122035e2543ee4d9965bf730261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3b7ade43216e98f332d542badf698262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bc9b47d640f73e5c87cc5d9a430c21263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285daf0ea78994e2c362a08a1a202fb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4be6439b7f6f2b6edd0a25e65ca5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36dc722bffb12b3d866eca88881cc3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795652d32174dfe64db9e9001f332c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95228006aaea836307c2c51897524f5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a894f8c4c064c73d87d27bc89647833269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cbf7c4252db01a1404e42743392662270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7ef0d672e31e25c80d62f612536f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a0781be0b4e12bf197a461561b3cf5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267071e6b4f6f40f303f866c13871ee3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ec5cf27ed69b0a13843d6a0c755bd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2a8423414eec089c4f8d18c554766275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76556a791b6963e1b2ad32f0dc04c481276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cba0c708a61b6044ce0cd7385ff89277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7fe80838f560cf3fdcecfbfeaa385278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a135703566ef35cfcc6f55651d6aed4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92535c1e48b77c806c0e332fa5a5d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bca2a4d8eecbb59d0b5c39d65259d0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046ad471d718c12496200c2697c077b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ac82abd347e6c13ba828276729b64283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aaf26117aec9ca7b31c7a889456628284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa74869e1783f41f84bad326ab1a0fc2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80b56a671977e478f69a0e5da7ea82286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028601d51f2e70776ebf78ff5d28394287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321e61a15db5110da6d77aaa6d0b196288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff72021819bb5ab4cecf45f559d2315289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ff4d64b2bd1f1c374696d5d2e526a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b232e1feccee50020600132a2e6b855291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dba3c2591db71696fbc2c552d3d685292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c48239c2858c615caf6c9a7bba82b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a77e833acff1167bb696b376d22c9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fd12b7ffd24b3c9237ebc51ae817c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebeb4534e63631a1cc09a37682c53b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b960a1d02e6c63e17a9917a6a31cde297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffb6cdf25a3029a6fd5db7bcefd9c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d632811d37084357c0c43267f116ed299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b1cf8764a5cc1e1356f7c1338be9d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d1d8985597fff9fe1e29b301af549301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1f77c4e450378e0ca780f6a2c4446302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129451563caf32f6455c54266a29fd1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d97bf826b5f89943d8fd22d4f62f32304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022d63779e04c62a8f5920bd477e0c8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a2a6797d594ce04743b0ce3fb6fbf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ef846106fca2193e72844d019874c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b50623044c9d0339fd244d521463f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cc4ac81eb38e8b2cc3fea04d0c892309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f348ef336328058b5630491141f36f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731bc266f01bf0ef76e294440b2b948311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec04ee0cacf24b481c7190323b0d4cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8df00aec75667654a06ab4002b6f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dc4a04a468ad77ba4c27b75fcc203314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f74384293edc28bd3bb3445b651796315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6133380f3ce65e4d4bae0d969f2a98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dd70b9986f58e484ca8265a122bf5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f2da4fb841efeb596f2e440670cbb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f911c405f7b3de2499f30a2dff79dbac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a93627b3e8bf7047e0c46bb81cf44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ba1847618f7b48af61f691c66f1d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339b90c1a44f0435c0ae05c9ef4bf4d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac2077e65dbabe0cfd5d606f435ae9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e47d996937a657f7d62341cd241b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652537893d92972ea8a1376a5d1c0e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fccb704c3db9db4dcdf0317a51704c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d486871ec19f5b4c553c2be21824e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8c7b63206c8377a1791bb96b73e02328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43616c78aa825f0b352a5660f316649f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad50c7cec60e510901138dc05fcea5f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dad1082cb1eb7c988f3fe7b013a76331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcc7ad29d544d11d53452698c6c5f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d8db9a46e800899a861b50963c6f7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1beba78d3fac0607eb028001a0cb910334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef46ee60f4dc1208b0dd6fc6a491236335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2844638815e148ce6c10a0b7013304336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a85f032f710d0f923820132b4a2e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caab5fede5fdaa6c31b9cf589ef5682338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55fa5b0b5afd47f524c08bccbee9c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf25187a613d9697dbaede184813eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e2f603da88e137761dfb945795ebb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025414f835fd7d13fb189218372b7e8c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158b33ac67fd16620305774917d574f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def573a99cde0ddabeb01e6724eb0663344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69930136ab5c33be7e34fd9bc69d14345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80561c2f7a0dc050e0e1921879672e94346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc0f8b50485d94148f6cd2986d6185347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdc0dadc048967d14ad203baa6f398348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5138b03769eaba301a271e8801ccf4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341ee296df87c1711120422f5aae6a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa2bfd09704a4567db02b2224771e14351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a5d91bb4ee7533d8cf3009c2094ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea38d5ccf856cb87239fdc427d6a8cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cd75442c53f03192d50cb6f6c0251354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66558d6accb7014f3d4c2a71a582a8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30bbd172ddc52728282efe1851e653356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb43f56f66b4f70ea9efd48954774667357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6948c9950a30f8584c5f42b24ecae6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe42368252bb0fd3268f1fba208da2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183745704e2d10db92660516086bb85a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb752597abf3fdecfb2e8ada37f099ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e538947c98da016926ba8be374494b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda877a5717ca6bc47efe51a27edb0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8480e2120923d2d4c4047deeb64b795364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52235f5e37a5293bf997b2efe0f8c69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d601eb26089aebb3c538ee4d7a6b33366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fcef2b6707e40859aa81821b735ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379c69438d6a77b0e2cb81f7296806e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b2df7a735c524149c7b7c06e32fc8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0ac9e593f73bfe2d460e4aac24e62370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bff78cdaea4cf95f6d0eac9dc7d38371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749077b182eca9864636873610558c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d81cc91e2a407065cc82e6a97bc9b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf0550f551496dd35e7bd1e02c9f56374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa598ce2f9acacdec088d609e7823a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6f5cce113eee530ac8dc16c519792376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c94a5056259168f98ddb35dffabb0d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f9940e2dfaf0e01597bcd2e2d43e5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b35a9cfd1e7ecf2c5bee8089e4ea12379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caf15e1eb290b51d903203f5f28850380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4abb13ed3c69651d9e062e6a80dd3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86109c099b8e275003b6c980b80747c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1d1e3568168e1f85630420ccb2389383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a7581e0ff2b7c206c2eae036b52bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33b17c8785e38b49989481c36f4f4f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b7bfe58a1dea37daa265e54823b14386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544120d715738ae68d531957ea4a02a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01638dc1c36af38b9183cd8856402a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2718cb46a7f2d9ef5652d60f4b56d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596473f22d0d86a46a1a7d4a0a01072b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dbeec0a078344ba881ffb2ec37464f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0027fc211b3e084554884c0b9d3f96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54c598eda3cd076ebd70e46755a486393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d65d2b3ab4ab11e16a1277bf074e5e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd831028dad959cf02e1f4b585b665f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81d23638d76ec55457cd80f97808b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6462b695653a1a5ddb81ee48a39a278397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4255052e40c13c80309c91dba0f92d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c071155bf393c9143e80e6ac54018399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e105e02e8996fc117bffb270126168400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc42ded26a1b72ef113082dcf5217b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b26ef077f95774395f390fa40b4fce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5cc5f7e88fcaa2a4629ef01cffb3a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6b977ff51bf0f8e935cd267fdf274404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c92625371943891a1e59fc07cfc8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55aa0b698c90eb14b0679bd22b5bf88406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff49f1b9ff67ba49b48e31695dfc2f7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f32a79daf0dc945e4b41e12db3674408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262e5d8f5188f7a2c47d1908d23afed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57da3ec42ba289db8f13787abe894c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b816b27bd7fd3465b228a580676ab3b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428c6bbf6d3890b076070ada16aef54412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f848328fd9e2f05219121fa0605f0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff42d73bda6b5bb8dfc75c81c40cfe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ccbd43bbde29cbc064e4f5773cc1d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0ddf0730f9f416b58969985f9acdf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65575a4a60219a5b105874977c2e859417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fe00274700ccbfb291d69899edd32418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93396d01e596cb27f789ec9c254b69e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0b7d15fb05dba3f21d029455db1ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea5a454aac71490a70c8df3fbe8fcf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f575a5dd6bde942ffb94c23ee07dd30422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f238f60a101520117613c5ef31a2a3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da50117e14f0433bf454edb12238942424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03d1cdc5eeb976675462b806abf16f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c478b75b471d8d3992c608ee1667d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d54dcc0686e7f1fa01347aaa386a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591fbbd22bc2edb4456ec0fe75e63bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9467d539059761da82d8d14c9de150429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82743bc2798634c4a302b408c34e2f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d541f4a849ae1ebd57db6bcb00047a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a86837f384445fd2673cb9af2788b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05845d9964e4448fa3b70fcc29cc1352433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb3795f373b12fb0f3731581ecb58c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011a7d9ed58e5c29a4451f0c9368928e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2861b1a51571bb0cf65a503a72850fe8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5973daa632bd0317205f1ada56a6cb9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72412eae4e571c1933fc587c47d4c476438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9668027a4bb8c1f717ecf8a9b3d23e4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8374f36674f1add5d75adfc7cb62ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83332bf54a02fb0a7cac464b652c369a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc51b8a698f5ce49e561c1dc431f96e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b228229ea43dfa6a5b49ac6e6552916443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2627fb91be141b260aa4462a0394ed6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a68768daa3707da36b32d9ad410f51445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32db040f088ce3eb439906fd9a0633446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af1c43c42fa80c5dfbabbcf90ec1ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296d81cdb6e68beabfa484cd3f893d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f85ff98c797b321cee1edf0730047449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96dd35469b39e5357d95184466d413450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aa4e68cc668a48ef6bc08fbb8be8c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c009783cfe93ce763d69924a571a63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468051d91ed477e0e40567c94d77e37453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759505736806902f63cd4c3a36cc79e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5bbc2c2417d1601eaba31136f4e27455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e13d9fa2714d3af0e2c4a156cfc0ac456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392c1f37de60dc2c4633f16be56a3cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773976bce1ce80b3dff686982c944290458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67c64e341675a5cdc2d1daf0b8886c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fceafc1746bda2e8070977b6ce913a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ae0fc2e773c94b03b4dafab11ceb1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b57acb15332fb2e10be434b2555f8b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12d66ef27f61c8d9a334cb6a953069463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4913991ad8c8b9ff419da46dd83a6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0679b6e4b90c44135fc96187253ff465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408309cd33624c8cb032d0d229412c5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa61baf52d669d13a4bc97de1ac268467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dc32077049c4cabd0eafe1f0426a0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13203163a6648fdb5d9aaa7bf63be9be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d697afa14cdca4a1905a6aaab61223470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f491c40ea76b3bd173567262c75d212471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0097fd8232f1983e543f8ca99f524d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5477c03b4e0583dce9ecd6f282ace473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37d4113dc85db46018bc2be46ec798474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99bceabe950aa58e9e146fe779f3b1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7354f8f94dba1af133247993e0a0d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0081abf3d909a4331158f3a9443add477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b53fa9584577f6555114adeb3cdf1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16b021a903109dae60400888c49e6c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b24778fcf9ef0aed43d3201c205dbc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8a863db08aae31810baf794555819481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a158837e866db5bb37e0106264d84f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482651a1e9340c4ffe577004190ea56a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320ca832f36655d28d7ad29f5842490484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738cf1e6e0c0cefb848a7e4bf44ad03a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c88f54f8245b31cc830e2db52678fb2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8643e4953bed4dabff05297ed8e6c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a067042946ef82542a34ea0c80c31488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213e9807e83a03b7f5025b03bf54f8f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb2272c86749d6e33af8ffc137e736490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efe8ded9ab00b12591adae0bef7919491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98301f082be5ad7b0efcac778af5b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0dbefe4acec53609d6583c86fedc64493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c478db24de07f9309acd2de972f3c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ff7c586d2fdc9134a7e364ed05d826495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b604e7fe1fc194210e7558cce35c0d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca58248ab6615ded45affc97b961e8ff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1ff7dd7c96ecdc31d31bf7e034c86498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d4b7be91751dfcef1ce3bddb477e2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b44394cbad570124481f83759fa632500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23f4aa3e469340f38615b1a75ad68a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02929bf4f526ccdeb42799f8b14fce1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f62b0ab62abb50dd045505f6b3e8fd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda358e608aa0f29e699eac61d8128d2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3cc1fbf058b117851a20b59d42b6b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bac7db50d6ce223b70038de87848f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5a97a8b6bc6e89c50a096e0322ea4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010066c6a6074585c2309fa57e30282508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e141e20104d26c5e8d5bfcd8c2b179509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984189e589c32d0fe72d60fb2c840d4e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c707d130ac3a2848b087550bca69ce8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f6abbf7b8edb5202456b953fef1d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05646d6e05cc903dd6f2066dabd361513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff23e0e79e8fb47359c3fd9ec6d55e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf7afe0f3a8611933d4903135a5375515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b0317a2e472a6fa1083190247d9f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9ff51189f50b6649e3f9e9784c9cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8706a5ff58ea0b6f715c88a2475d1b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20179b98e505afacf000f481bc505d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef210689c110d1e3826725296784e37520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaadab6dfdf0f36e229c25d69653bd3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fc0651c7faafe5e525c401e7d7cc2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3667a920a433961bd5c091c85567ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb68a5ec1c38ce61d2d742b88a3235524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c199128af87756e02a88212859b6a7f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9aae5276b4c949d24977b207fdd887526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d31d20cfed8ee722d4cb9874e4ecf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e14ed59d34adaa14178bd1e3fce5b5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4b140b78a8f25ccc8b2926eec7e44529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a578f58152dfc593e984214fd6e1afd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ae13822ea712ed5eb128db28a7a51531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d213420865c7f1c79bfaf5c9a2e456532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eaeccb15ea2a76e6d1befd7597622f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6674702e79d3c1aeddeb210e4c868534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78894e3973f744f336c2ada8fec25379535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f777e7ff956f6573959b99506a777d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94c5706cf14bea1529776603d75bc1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca7958e46a247aef00aa09166a998e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbdaf0546d64e2d289ef6224a63a312539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf9fcc70de7d7ee47ee2384b8fb9cb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb4d61e63108bdd4997cb4e699568a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e04e2df0a6d7bbe85e922445bdb59542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3558795ff7e9bc91ac0b3ed4566c37b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92983ad129f1a235150bf1106c9022b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007eff91c92abebde9e12d6535c4571545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823508a20edc7b353ef689f8ca6f0ba6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8055e4f5294be1b8a22159124a61a6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985445d15a8dd949645c97b2342b8c3a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f874a7ff7dc36ce259ffa2c928227549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a15cd2aa220804ef6b3f92b62faca6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388b60b7a73771c29847f3c31a2c3bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1fb1cc82385da61ca98f64cdd584b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed63fdd005583295dee406946d8ff2c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24f9688fb00604ab499b7b4291a205554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce0a61a2ba461e3ecf5a2e0ff48d06555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7954548db8b0f45085ebc9495dec477556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06f662e98ccd8babc0a5635a861195557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f05cf205363bba8b59c60084848a43558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc919fe79f96034d5da53959ec1cd3d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4994234d4f8bc8f46c139c9a9c7002b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904854bab6de21e8e4225296f1b9fc8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f30be85a86608474b483c5ec14a23562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b83defdd87be670b033f0ff7dffeb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d95fabda58e1959cbd2db2fa983f8a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc071430eb74f45a6321f8ad02ed90e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276321a4db7203cc23eeb3015825caf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd8b92a2089f2ec554911b92016ad4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432dbafc849b179aa9e1662b50221cd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e0ffd565953a062ef3b86442ab629569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19a53830822290f496351c5512912d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7795efd50254a647a0dfdf05a8245571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2894f6a802f42cada9976427c5bf2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c723cb36e726417b190e504a86bf4f21573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30470667479d91c18c70619525a0632574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ce80af2055fd67b385858601b82d6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b062d4d52802da8963ce3f15286f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b35a14b3e4aca24dc863a02027c5f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078dffe5388a580a80c8c516edef856578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46830988c3085863176a3fa2fac4584d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87549a379bdfb9fc4ea58a4c9554b65d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ab9f5e569466330d8b69869694a03581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196c7ff8f2e35d3473d534bdf48e49d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02920f0ccc7481fa32bac8b65bf38e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b29f90e74afef07b7d2b48e9162ed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa36abd4f2b25abb57d59383d521b43585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4a692a7dd76812f0ead8c5a4eab96586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0dd1bab45af5d7fbbf348f75c7e93587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92933153d7b85e2c598f05c57eef09d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be74f5b707b617474493c91c786db04589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da965f8f97e452ed9f733ffa4589b719590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a6db1f5292ce101c9640456b5b584591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f792b259e5ac441ae399f08b6e6f7cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241b12619cce6d13ef7a290376d555c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243fa799a3a118c42c0978562efcde9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c6335d3354d11b60e7eb8efd4da8a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267ed5b1f662d87e151907604ac5347596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c79953bf79fa1470e4eb665a7ea00a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333157defb671580304320f5053dd94598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bb936c975959411e459b6d167ba13599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81859a242e4800689bbd8a5e176dd57f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0571584a864558e58a97e8171c2e85a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1044b15eb2fc1cb14165c2d1c97a4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d471e11bd758a46226a8531bb8419b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c27d96f0a8504495d052a1fe426c3a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea4a116812e07163cb4d9d32afcb3b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb8789fe42577c8f684661b72458c4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec92a589755e03803f4b36b31a9b9a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcacb09cdc1ea48afd084c1431f3c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fee259c5658a00fa5c54a81e34dbd2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ac704b8826c12d320e6b49e406a160610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2394332ccb3540e766bda961005149611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747c11f1369810cb39be4c952a995b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eac154c1b31085f9fb2b8784b83f79613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105a98bb15f7262a4f560a33ef834d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60118db3bdd8238151c15476886b1528615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec81094260c2d7aea31d995422e4eb3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa9ecd9b1b4f5fdd41ee6683b8a2a7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74180243ea62f58f760c0a1390685a1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f127c35ffd8e34692b68f584387a32619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f46f33b785097c9e4ead341cc5d98620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7da3b9ba3f2c456f07e3e9460a3548621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dbe59e4fde61c11b044ceee27a8c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611c003dd76376d92bc18ddfad2d226623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120f4712028e0da991697022f3f8af1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd538466d6fce3fb71dc69b0a529bcdb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7151786dc241b79a0b9c5af6f5ab6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4241f522528ecc174d702f6f15d7c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a634b5530713bbb1b4f9f8985e675628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788b1ac0e476ca77625677cd5416e8f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900e9bf335842fdb96fdac15a1621a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c44f4eb5c3715a6d44b6db642ba86631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232e57dcf0486670a64134debf53905632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f40bce84a929bb0a7fc2fb3313fbbd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc85f28f697c9f157fa6a0d1d355cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeacffb6591e5138d2030e0d0540f64635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ed19f51ac211803b7cbadde5967e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b636e9b1e383634f1334e52b5962f54637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fa65e23d502381891a8d6326ef57b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d3b1fe8c7a87e84bf09100f52a2da639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20041bc33c56d79f1ba9359a07bb7bb9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087872c53ab1b29e14bf9170dccdf365641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9030786728eba24d4c604479c93e0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ca11a38df01bb6b9fed1e931a9748643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b884fdce11eea510ae216607fdad2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f2626a87a74434a9d14b41c790abb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764b73a4a4448a3a0bc87628dced154646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3e29b2373d9c7aaf09b16309ccc36647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0ea98ddba5360114cf75387501e43648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3a07eb7ed2713d451ceb921c18ad5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2d6a9838e9770bc344f41d7837086650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c2e2163cf228d1d85db06cd569f2f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f583a179ed68bc95a270f6c4ea1d5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2fa7497b7c92422835b5b56911f07653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee9701fe1a8272130efd13749dd17f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dd375136519d48a81b4c992a69a9d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994df9fe3876daf5cff224e9f15ab38656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c3694ef32e0545ddc61d364ec9ee8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2dec110be2424a7b53dc95e5a909d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac8ddf2c51e6dbee6062c3702dff41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3d1aa2a6ffba096a0ad2534fb86d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf272a1f146bc83e4dde6f5da30ee1a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be98c4de04eefe3e30c739d5d563f6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8522e26b05fece2b05f75fac45915da663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82238fc2a4c2252d9e506094a8b7d4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3481279f8355a6229ee7ef66dbdc38da665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6e0f32243402180a11a9c84a6ac27666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafca256191eb8823d03a3348544640f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5486de343e65b0f8f798fa6ff0e5a0b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2568d589d65360cafc294a3536fb05669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f49a3a07cb7127ee3ddcaedff3f55670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f94ae3e7d0121f62589bc73519e139671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318190aac814a86de087a05ac767068672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467703bba43ed0d2f470ffdeaaecdb7c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab968d1bdb9bd16e2e61d80be507c8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69576704b5f490d8c5fdad78e63fe1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a6e5ae61c147731d280ab5196f196676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c239879698981648e97441e24d26c61677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d6c135ec0d2c4a5dbd20f9e869ecce678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bfc879401574527b6a407bca975518679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271da9cc861099faa32b2f64f24bccb6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f08f22971617f70e770348b89a92c6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a18ee6fb2f62492e2dc14f1967758682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd2981a691999edd3262a48131c81f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce12bd0508e6d95e30eff007fc292b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ecf1b0d701b8fdbf00df01893b2c15685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13648bb70c0888e47d59b3a637019f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159eb0e41bcb9f71617ccec9a4de432687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825591da6afb9c8d877d60ae29180fa8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef296649e0f6550c4656cd4e8b60ee41689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d68e6d3539639f3633c5dd691b5de690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e84a553afe6e47e2948469146e228691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587134265bcf189ffe21350069946db4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64dd0911b9336ca2a550c6bfd0d5ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800864f8bf89a255db452414a5c25ad3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778580ea573d1e429e762a8abfba271695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffeb4f9eec9dc4870e072963fa994f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d0ec14c68d77fc2713cca0b4f4e70697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c48fe83f6f3ea1bc88e6d0602465f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a392a55dd2c2f13a6e14ee5ba6b971699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c5ab5c79b8f8616fc3cbd0f926d25700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6eb6d3683f0822edf586213cf103f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08233378521848e3d506223a1b0a1806702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71365dade7bb466c88e942654282e86703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85971484fa4b2840bcbc7044a33b936704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470245e9674ea05dc9835cd2ee327612705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553dce24aee3861f001720cce98f87a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa42706441532128938a033c9fc295707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897102e7dc53abd6eafdbe3ac3a8ad14708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ef0ed10d2ffd16502b26ddc566e5f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb32ff3e9a45d15031570bcaf045761710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a81d5681f4d47f641ce4362fe7dcd5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9d64dcf4fae130629bc26e496a6b3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bff4b8cc53b70229d6ec1768d32da1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0903208c8db303e0919bff5670025714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac018b7670b4c6dd94285371f04681d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165dc63dfd0f24cab10ab39b3db4c36f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdfb0ab91b022aa98de6f6f3031d38717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d1a01a946f98180f76b2439dfd2a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0864494871302c7cccfe526187bd827719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d866e929c676167a5be5723ff4119720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb9b4d02d7646fe7452b964830032c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d657f6c96ee411ca40f4bb4eba696bd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c5e2b4b1d94da20f54f4549ec9e89723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3c70566abfd1e5ea944eaa80a08c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48e0e110322a384cda62769aa3271f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727269769d006688e97113876c3723a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b273055a9c703cf2c27ad5bbd192f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4560592ad5d5c8f92c84cbadee4fd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeb0386b615c77c9903d591d47af60729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f2b42e1d4b33d18adb78730febe0c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb10fd76f0f7e587c684de61383cd16731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7180ff554e5e0bc99d4341068a6130732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf93c1e272435708f7e89e3a731259e8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a42ef7d253743d56e9f3475d8f88c2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84b817cb8616bfc7848144a663a954735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37fc505233ca37b129c4c904b0b42d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67349e8f44b28b90b9fa9d613c70a868737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd58746d1a0692824d8c55b645f8d0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020e272cdc500dd9c81c1c6d337b9d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174e1016f7785cbb26886c0be2a5a17740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3b18cd1ffdecfb60fdcf23f46c65a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03d114b30fc7a383d799b28e8f2b1a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e50f4086a63f43d57c8b51c109306743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8c9ba6abc39d263afd90c4d505d33744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02040914a0b97a17b4e2197fe443dfc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a27c0a723bd442d804b799d4753e32746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75b1a8155a4fb317649d11884b57e2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d108349d8eef585331058525dcdee0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7e85ab39cc4db3592b049d9b5e38d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f9c7b1a42b148f81c9f24b3b9047a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39bf1a2632dcdc556654e0332763b1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e136e22746952e6d53abff777825904752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac16792bdf80e9343b6dc67984c02d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742aab04312de3f3be7507ac2fd789f2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f690ee564917e31ad533796b4bceb4c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869eb552b74ea09ea57ad56225f206e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c54a224bd1d4f3cbc0ed579abc520757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdcd215111619b32c20ad233208954758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555be315f402937f7681e75c4ea62378759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3893a590a3d61813b799e03a2b550a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe15d32d4d4230bb2fdc2e2b9431bac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606941637af88ae0c163f0b65907fbb93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc9c9cfab6b3a9fe330258811beabf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95b50f487b284c53b6ea2428de02765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31364be13153b35c3fb590ddf35fd06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2dc73a90ef9b6e0ecd98e598a886b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417060a5a19c8b73b8e92a2b7c48e338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932427dbd42006ed6a97588f348d72189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c5d0ed8906b5993d46528c59a85c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1482f34a3dbebc39e8f3821ae7df83b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f104dd72d5e7066cb6d1f4809e77cc412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afb987471e6b3108b9f315df6352ba913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc36d7449a422e7a40a8a431518a0714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425cedef9f2850a3d3a86da85ba68be15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b573646a64ae54b255ab5fe2aa7234c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8861c2a042cff177270cda81f4d972517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036194ccf4d0c839b9792030e389766718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c70f381c2fc0dbb4151b6af2a829419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82982a2722017d8fcc280b6548cbdd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7de6e74c9d8fc9aa99aaf0ef75b7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7ef87002f3bb6528d1b1a8baae35722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef50a295e1ed8f1869360e813e7df523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff7673e19b0764b785ac4339396a1c224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6c1993d42f71b331dbcdee2f6d2a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08541fbd6652de62524371a92fb39a7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a777f1a03620e78d4adc1becf3ec127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5b7e48b1a3ae636995d5d4c51ddf928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93245da63cc7d03029bf656c3f58d5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450fc8befeb18678488da2143a3683e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04f330269fd46eb1a2939aa889e61f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e6d055463bf4574bd343460047c3632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91c1ffd008d4acd791d01ac43cd0c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36479e358e2abf4af22ffdd309012fb634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4878fbf1a2f130e74e072a42108f26835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5464f3136b558a29a303fa3188b4436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a77c28b9e955c57742dbe2a7cf82d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2baeecfe05334c8db11440ce69126838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11719febaba10039ffbe3139aaff7e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9d2e8b8d0cc53bdbca46b5e3ba3f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13134beec99e5c696c053e138d8bc94e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3fcbff32ac4e3fb122625d633fa7e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2cdb4d08744e9e6284dee5100263f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbaa05d02611e216ac540ad3f60cc3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51fcb529a70c1f5673ecbe3fc6908945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319869e36880ca51d30b585bcda5cf2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1971e7ab5c9d95bf32cc247246435b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5d2685026f149f31fff300d998d09e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f9a076a23b6bfbc7830b3128fc84e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0630c783deae9523fca2205eb873d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425d79d774559a4cd13c5739287a79c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c2619dd4578422b4cafd85878a35c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a086bd9a1f32517dfd6721cdeb3c453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036bbae083d4512f89d03f9d50729d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f102b87947d65cbdfc8370df82894f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85714df2d61e16991d6007ecc78f66a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630cbc8606642b6a1eb881c2426b86b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f261f52abd8ad691bbbbe98ce38cb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f6a9481b9556a43c4a8011acd672b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1181c2ded4dbd8786e38b946ac38f5760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0594b751cfa76278577abea77f3b4361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1276b38056fd1556290dd164d0ae3b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a432fbf52424728b5f1e5a030b7b8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e1569ea04d6c211d335c6d941c19d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d7a03f32e4821cddcd22d84c1c1cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa140dbf49823f44b2ae9b5d9627c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4ad409e8eefc8f897ae7f3b8d53a1f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e12095e291d74094666033616f9f5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8050cbf824bda51bf6b25bfb514af4e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396eee928724def49ffba22df87c5d2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85122366ce323c585c204b031e31db6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c16089b933b34488caa6c6511d69772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcc62524a3f694f0212d5190a7f86a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5cac7166999f9d50ce525660de7f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1559836bd7761508deccf1e58f76975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95aef6257e1e3fd48dab0e481ec59c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc6daaf4021a63d922d2ecc2304b2677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b8130ec104535cccc4f4df0e137e278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00bc2f4750aaa29753479188d4dd3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee336e4695dc3fe594e687b6a54e9f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ac79fad086b7a0d8dabdb54ba999f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ee179681d6ff52555fed7637f507682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4629d7aa19a25d832b4013511219be783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e854673935186844b8cd2e9a1d031784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2943fa6f414d7b843641e7723d2ecd785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d18b8a84b7d0d6596e185dd763d1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b2e142b8d2932f8bd81868c2de69e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b4f04dda8dafce342567cc08cb51288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffdb98ee3c49fec16905c689b2dfd389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152d8fa305b9ef84db4147e1e37663390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292db4901ff88ce2171568d1470c6ecf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684972766c1cb81977452a4675681e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb09617c0ef3a39aae8998d8d216ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38edea1009a3874467af5a0ef8fceafe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b5a671fe5517973f2341cf443a9c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc603947f8284578b1501989876c5e6196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68727bc6b999776b136ba1432482cad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb26197f952fd497ec101a2e0f4d88c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e583eccb9eec1c03f392bad96e18499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01aacadd2560979efba108685de27c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391822b27928922e179b7a9eb0f3ba88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b4748efc8619063d7afd2d7e510940102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68387c2d9076cd0d0cb948ed429e7969103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547dc75647c451afe1d196a43c1adab104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5d5f46f811fc172937e2e5a892749105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ddfdff65612c3ce29e0d02fdfd3c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1dd91c68f1131dd34b5952b51b6c3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358d26182fcf7e5aa1b73f1488ded2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c701fdfc92a5d4af92e27ef557106109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e152dbf49d0c0afae8552d9d0fe6a9db110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabe4511e034e2fa93dc4f024c47332111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63da0bdfca1222dfce96b7713dfd28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79809b1d86c18d1b651bb6bd89d54842113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00458156d989fabb883746929a51d5d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f99b23e0dbce8205d4a89358beb46a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825212a02c572f8bfa71ad84094723e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464775575a61fd5ff4dcb7cea5f8d857117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386152ed3ca5cfe1379b337f2a8ffb4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1b4bde46278aede853196be6e6e9b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fd23f9dfa5f187ec558bf62453958120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d772cda1ec67ca11be2cd0633d9ed121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc7d38317eaebf75202da9b15f0fd5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08521e77f63c0e686145a028c36206dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f232c6f8c93e14979a9ad8168bb76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05cfd7af6de5e9671003b7a03309ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52d6551f4ac2b29af9e097613b87a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f1b3e5272b46b2201b6e6005a3a33127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc092c2fcd5f562e782f7e839d86bef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5e80a82b079deed91085b06feb0fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f91a2871d6419af3c73b49b8b66a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8ff65cdfb90d0f1c9a55126491454131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b465460b753b7a985ddefc97367cb3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bed35d8c3503a619f01639e509fb43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37131d5ed258a9ed5799bce8e040a605134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8558311a61c040c0a0f0d1ffb8d1d74135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520f45a22e52c377698328e1ff4b396136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a73ac2daf9e06263cc156a41a3fe85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced8bc427195b1033e28a80df252c30138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f3bed6a20992d773757ea6415dd8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396833b0edf99e8cfe657bae650ca59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a74b995287ae1181afd66cf273517141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a1d4ca7ec006700f0c87d370c8850142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dfe073f1fdb38577e573aa89982132143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493ddd1dc01fbb8cec7a04091eca488144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7b51ee6dc5cd355403cb2d13d3723145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f30bc9066432cf4794e813e2094337146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb320b0f9edbeaf348faf3a86e2a98147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1571169bfdb1e046c15215f90d589148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761e1e8c1b35aa42b9e3bd100cec03a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d30bbfe1165d9bd701d5b1f51af4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4a9ac4bfd16169cd77afcf571a8d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c25b443e6d13ce5802f96b1de313ae152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8364b5d226afa81a078aa59976c9ff6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aad62534771c8ad795c93ef0ad2132154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20bf87635d0d20718cc19c82cd5bb3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64895dbcf12461aad8a280988e326086156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4b1881ef9963f052b06c4c3200fc8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2794288bb48bf1939756b47de58aa7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f5526a4e93540e08c53eaf35cd959159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea645c2c213bf6ef3926abe3f75b48160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e867f7ded685d0fc6a2eb7af3c1dc6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d253e81dc6271ef2eb1b4a211c1b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bea67362ffa639f92ad85245ee4169163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3872c15a5b362b0d78b0c8aab639d64164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6ddbc65f666b7d1c438a9cb366904165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22952961c58c97c2db8df3f47a0cc1e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bab4556ddbbade48129624e603457c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba783bb1181cd9e892004e465f3e06d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109beb2608473651e7e62cfca1852185169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c75ce533082fab2c2d4e0045d6574170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776baa49dd60c8875c3712ce368564d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebf873666c2e6c1db0353a098f1f4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95a1dd620860a302d0f94d23ddb9fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27044ed970f426be1f0140524133f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d98f3371174d8b5bc9443b1cd0dd3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ac9e7ba758a693c78c411f61f706a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254d2a34bb65956fc4af1fd6375e7db177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefad7d654afbd6ab44f76d9fb28ed1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05473dc585c805647b11035496a0858179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629108651742b94ab975468196dd816180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62aa69165aaa53084e1d161646f562181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f5692a5cd43a75cbc0430d188100f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846525ae933fbc903c3664f8eee4a9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02854ad350a0cfcbbc7effb3a67d3233184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9009273bbdcde84f3f2586df92f875185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46208c87262d828ef3b5a1ab190617186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b71ea206c99ca9ac0116d3afa7b615187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18937ceef6bed1e9c41b2c6b4d968e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d68c412b0fa6cc63941b99fd4a8568189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a00e9c4554bb52aa059fae9d4f54e47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1e26a0152d09219491f7810e11490191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5a59b1ffae30b75e26c2ef0461516192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3853cc06f86aa056452efa32916394e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7722153928960aeddc00b0d3bbea698194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1825dafe945b604a41a2d390d3ea1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e218240b65053090c9a558f5b8b01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc00fc9c14d03b24724547d1f299e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407b22fb67bd2d0e1312c517d0dccc5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f9815be026132d7265a89b63f268c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f0110bec20d9d201110fc4789d1e5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7876cc15b142e67bc354756b1a754201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95566e26a776f3051a1e8d1329b467af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5f7fb654b7895a3fc03b9f5cf7dd8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2314ac86caff5a08d89530c040879204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d0c6b14b0ad9063ca11607b304aa4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a17dc46ae45508e77b0e36290798f3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5d1bc27412f67a0ed479f5fcd96d50207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2a491effb97838dd8e58b0eaa7a08208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa9909dd418c27909ca3071f4673f94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59756b9e384089c2d47051fbb6cde65d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8bed872d5ff0c8a362e8a0afa091a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04a32805d0d54dd00e5a024550c768212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f36f4af0a9d529a46058e95e6134c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25316a4dd7c621f235d087e0d19639dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf395b7f5ac49fe6cca902f7c0b21596215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84719096dbfabf43ed9947384b41ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014b61014a4ab182e15a756f24c0361217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac042cf0a1394ef632a9c89a892940b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055f33cea522afcaa34c5e8551eddf1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67447bbad67ebf7377b663ca474d55220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664f9b73bc27f32dbc4a89b0a7c6f26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb6c583864fa5274b342d4904808f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba79bd2ea8e2af677e0e62a439cd6a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10e1df23fbb0e71ab6dcb1862fde55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a2f2823d3551e58a99fb098526b2f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91a41197d045726ca12b8eb677732f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602930b11b3a2b43a1a7ec1bcd9ae24227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d818646bd7ec86f52d362bb8096d00228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47118b5c5f467cc1158c42229a5bb035229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7164319d8a4d6c14b1d03f0a12ce9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8c2ab19ec866e4612e54bccd5eacb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d0e8426a1d3d6ed680c9dce91daaec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb98b81fadf1b0f8e18be8645d90fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1df0ca795f74fb6998ff2a75ec988234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe37ba5f289e159d9e0a1953e3b963235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551c7443d05d1aa628bf4655112778f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37a021537fa7f61c05b16dda9b7443237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846bf3eee96d716e03db8d1d5c8b5656238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddbc772abdb7e23fdbcf73b65b1807239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1305df077cf665e4519c833ad09c1816240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13e320396339c40d2a3f4a1fd04d5f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dcd1a7a4557de1b739004bf49bea34242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a29982f534a90e5b5265bdfb6677d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b8652b15a15f204cdb89502c6700c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dee3beb1e959cef9ec9935fdd46fe1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5461e18d1bb276bcf9e1b8d8fa0b3c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657b6c80fdc0fc6ade9bbb71f6d6afc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948fd24dc5aad6ed09c6371aab49702248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104e455439d497031cbb4c4b2d29ce2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb9c556988dccafdac8ee4f3149987250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c485be4960a8a6fbafa0568c7e454c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ffe2db0206445f0e939b0030914ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50c111b2d6222bc9f2e33ef28c6870253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d21333e7518d6cb956e2adf45b3db5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90728149a6c3bf6171dbb046579b77f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d082c7f67a6ae4d05f7f5ae07f5a1cc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c27d62db711563781b059100f096da257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615c6cb479c34a2982826e4bfb5cd63258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821b8e77d1270d8db8ab28fbba2eb7f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba3feb9e4d4cdfd2f85c9b9a5a99d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39909eb79d095902cdb5a4ff5f858f30261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8862b8ece3d2045968a92c56a09f0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51b7770a6cde70545236b246725e97263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831266241fa3a400e2a463df7f42971264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec25d3e4aef4579016360b380df0c49265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ceda40e008479ca98887bb383d75c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911b903cae4d07f43841df1f7ba2ee7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0af9852a3e17a0cfd9318b9e204e19268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b98d33da8644e0afdf4160a2e0d7a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df3b07172db977662c296406b0af18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf0f3a37a4be5b5bb4525735713ca4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdefae0118843fb5b6828e1cc4dbc4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adef355e4ce1ae64fe031e0f9d7c23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b30b39622a58471ce5d4d49ae4117d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36db054e58d2e282b429ef45b92050275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1415bdc64149a7f5e5a75c52c337b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738fff8c9ee07354c2c43a0a2a654ca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9f79e240c9728bf0823333bd6f2e7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158738358f27b4efb730abc350ab982c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c8ef2e7918a98811a5dd5979fe919280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce7899e37c4c5364a760eec13804c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907579be47d3aaafd1a6e3f8f37fefd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5e0e32b7e98fb466351c3b6367040283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c479599752ce8e03aff1cbe287255284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2ebe9141b2ec6c77e497c2d9d2892285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc111d9ee60542915437f485c530420d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43029d8f9f34075aebdcea2422ec40b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a76189679e8ef17183f5aa3897ec3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40891c00aa453bfbe60ec0f9a8332e00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905f399d98185093199f9bcb166a8cb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8008bc7f3b25dbecfe0b197e8e59f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00018b9eb7532e61b654c33854ca5d62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008282d600437fed780a9b80121117a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f936b6c712d550d79863e8feb17b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aebe16ad81ca18745dfbbcf71a2dc6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87a4d40a202149c47aa1a08958fb4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ccacbfbf7a5708d93a161460e954f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755e5c696c92cdc1c0033f70063a5ff298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc889fcdc567a3884fbc71eff23c7429299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bbe9253097a92c1346443d2ccdc14300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986511e0638fea0436f230a0dc5d46b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831e9ac5c5a3ca83ec5674a56cf7134302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac158bdb916a1f7dca6e4f8504cfcd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86819ca600cf6c28871c366262f9b5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322642ef161f3140d852bd30b0d338a9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96eb3095f493455304b1d776695582306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f6e5e4bcf1f373b28fe143b3644af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460af5c9c5764b8a70b758911c4769ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1d42d63c2d60299f4bed3064ba292309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019616fd0fa2a0774d987e6d3843873310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30d97a95a469a721941c38fa83cc7b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb043091db66a90aa15876af54cc8ec2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e7cd10a3fa0fd7777e1525442dc03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb89529dcb7dbcc14142453cee7bb4e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a5ad339d11282429a5e0146410a62315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868769ab442995fe6a93db16355ade6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97469c658f34c7edc2c4cbd69f871c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00d1ae6b794fe05c1c96f38ec4a784318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36aba1a920e4675d5abe11748f65e19319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f309a34481e1644e9240891a04c98320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9c1e1118fd1bac36419d854632090321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3475b70a2f4a8ec68a74f1ba94d02aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b256d8d5d492cce2542c6efa57dba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e648ebeef55cad6edf3d45a3a677ba32324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160541d111547945a51fa7064fcdb000325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dc241c377faf3577a25b47529da8a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdcc486bf20e18ce3f260ee77e24263327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1901d8027c760d1969c29c37f2a632328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc702bcf26b78511fe0074cf9edb14329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2508065649177bad6007f72b8fc354330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf796849cb9cf9bc607dda6baa2f6562331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17431afd8ec6b33af2030a0a12d728332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b15692984a17ead21aebf32fd81711333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d35a5b74a8800292550dfbaac617b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3ae3812cf0002e3d312450da57bc8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cbcf3d24281b5d011cc50ed271e64336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cdf0cf9b48f08ca1cd2fe27c01e80337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de75ab015f82fd6d2924a390251e1fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437248f350d640b1ce573fb7540f27d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b01659689c71a8822068e50bf0976f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba36c4bb8ae9a5c4e085e5f209e95d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507d2d74f686ebdfc33510fe8f602ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de68bac37443d2bdc8d00de287ee65343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b818c6df1f8d0038aa2e7d169b330f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee15a69972ad613d371b29cb1ceae3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb4e7c5bda642de3c91a9affcc531d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b8bf0f36e7ebdc3f7f5a96126e0c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87814cf29f364e70c7b90fb9b1ac66348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602629ebad3798e203d2c924247021cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06eebe13b11bd5d468c73ed6f48b0b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefb79492928f309d8157725844863e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c34c316ea5a5f28efe79c85f50e23352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4469efd31d679853681917c4b0951353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2d1b0ad7f236fcbdae66930be7752354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a4e72b30aa0a1a7b997d56f1dfbbe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fe8cbc046ac8415f89dc6812f503a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3d22e6d809150ddbbc5835f4f33d0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec621b7d5b9524b24893076ed3f88e2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fa95c52b7d9104401a7a6d781b832359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4b8f9f7899635c7de7aae99094fc2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a042c141e669a5b15879343884038e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febbc78757a045a02b5218862e9113c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84aa7e9ee9b6b10b3412a60960369c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c730d9c48c0421aef379d85a90cf2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348b8f68ea77b4469a166f4baee803c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4240c3d479bd288e762a5d2a69d666b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0ba3a7203d237dab7a908838fdb96367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc979468db5fa0c98d08bf2d21830ece368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c504b3078b1d522ea199674474ab9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f798ae6d6db54033425b3fd04658822370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038981f4ff6874af9164573c552828b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a145ee7b802698a4e628c84a36576990372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3d969688ef5990c58f83d47e88f01373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb356e20c42011a2285782d96cc0b711374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604286c2e0afd258184a7f9c6b0a2435375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003378daaba10df26dec463633db7f9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d86b0f0dcf6d33f735e0d1cc05fc65377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502e757f29d6bb8deaf24724b51d955378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fb4f81b485b8e70901b2c453476ccf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2d85dc3143dd91036f77c144dfd10380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928572f4cff0a402dfac3f3e7cd966d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2dd95d8491bbb5a2eb4d65d1b9294382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c828789e6b63e5cf91f8a65a2ca4c8a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a10ac90f15c6027f5c217ff9b71f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9ce356808733b614536dbd0dd3c3b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015881038b94251e6007bbc5c6309b6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ccd0c8f12d130c77b4faf80bae692387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c8a911299183ce97b51012f45453f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e86b5d3eaab578ed2b6df2e984d9f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a39617d963b09caba1ba50f13f6c3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc072794d7eb24d9d5c1be587be3cb44391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e03666b6568a4a685f43e7f4e302d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec2170f20a22e39043540af72927f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ee97ba4dce0c4ac13d72e8cc2e002394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef0ad892885ca7988142667668912d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d76d2b41bc609fb4c3bedf38be4be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94899cd2620929f6ed6d9e84f665a8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc714f861ef61dcb93d68fd9fcce7faf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52b6bc9294910f37a5a384c89986d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971454afca4e8124a6be315cbe6e2ec400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696cea66c53e65da332c1cf943b3569401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02813083d3e00e87f693566e6ab701402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7159fbca0d6e86b7b6da5c762a967b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b10b669ae66badd489dab6697b10b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ca6ab380fa552f862357947b20e88405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86bb41b279725063f03cf887280c28406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57650d132bb849086d30f3aacfa4dc16407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cf09f26af65ad83d1413b11d998dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8e66ca3994b22c5ae2d48254bc433409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745470d15ba106894508366bc542cbcb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34fb4a4d7deabd93d0f8cccf2441ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1f613ac794469d5c7ec482d7029bb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f0d715715b56a1bc4ff1138039c16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89f19ab5b1262af8d284afc46bb6e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5883b0da4b89fb2d7988e829fbb0a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922e970ce5ba29856f947446b1e7e5f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb9c277dbd066f540cd9096b666477417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01990bfa2962ef8a65574aed3e858ad1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d39633414e5ef0360e2161966ba05419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f445552cf9159a599d484bfae9996420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67753e31b21fc12a79de91426385911421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b154332365d42a4e22e0ecce2f150fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd7907100b8ccfc2f93950409dcade423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf9f3899a9a68e41ba76e63fb2d87a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfc2f0f0fb83d4b1cf4a2422d528a2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f781fa2cccf9989ed031422cb53de1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f59f44eda9228658a5c9b74434c87427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ea3eaa64278ea94c35bd70efa5e72428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d1c688fe82fc1e7d8f1e75a56952b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd534c33ad3b9efd63987d68ba49173430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09ab2dcea1c2a6930c2e9ee3209a20431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd93f5d94e6a70d09a6d3ff18d8e48432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bce22c98b55f26e297347938253ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71581298cab72f2ca0538124bf33afb2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316558b4f0329078daf10c4cad722ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5613073afd3604f33a5260173e3328436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a178ca015646cccffbdf436ebe2f5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8347aada37599cda2e3c1b504338f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d811c9f245f2c55accfa26d6c90c29f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0b42cb124066a27236a290a0e8f8f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f94e96641aa2064872ae16299c3c5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb7a96f5683ebb2f6e999e8416fb8e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3a1b66ef4cc6754fad3e57c5ecbef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1fea0dfe8fed014e45137e0953ba9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922d4527a450171a18b982881347d36445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5ad4aa85645e88e0ef9ce739bce36446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496125003203f93fef02a46b8e71dfe4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558253e3364bcc04173210a5c2c57ebc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb8cd8e9aaa88b4a772856732be10e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d51fe4894a6882d109aa12b8fa9115450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcc115912a4e2bdcc66188bd8316f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9498b101e96b17131a2ec76779fdbafc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a2472a485cc2252832174635833925453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c5e10478b4ab90f2c5967ed2488ce9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a95cf7d1a86779008974179bd4f4f9c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352254cffd810b4458ded88c67778b10456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc641a93976dab0197dbe9e2c2da5f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ca471e5eff0f0c646983aeade5d21458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c0d33b546abfe97be36e92632b399459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d6224000389cee7e423006bd5d6ee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea403fc78afa05550dd76712153c1be1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad36576f3af6b6d02887858a6944bc7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df0a4a5fca82a1be18f48736ee94d0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbcf0dc507505b9454f4849dd0562f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c749b13015009297b170ebb42effd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26ebdb1d078d3937bd6cb54f30e7a0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfef0219292f31a6d6309351cf2971467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5842e7ee60542822c58e256525d17e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fcafb3af2a1ee41cfd27ac714ecb9c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0dc42789918cc69047e6ec0e8fa90a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e35e9d5bddeea818908bafaeb2d183471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2939a0fe068c2e0d151b2a75e5378bc7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59d4fa7d37649a4cf93d3e285881ac473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008ca4e1feae295b55f6c4dda515c9d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64884c7393effff238d34bc373687d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591beb0be51c22f2cde839ee2736599b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ab334a4de4c8c132e2d0d6fb68a97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee9b9577653475588b7e27ce48b9eb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313155e12ff06a5225efa5ca5ffaad4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ed591db8247e2d8fd03da00dfbc31480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257baf59eb2daa4f0176b3a86fff73ca481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc973c666ff3d40246968b9a60025e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85d58d240263ded4fe89a165fc4e96483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c10105dbac1e63047dc17a8504365484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a4114f87d4a08882d09fb8dad52e6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f2e1a6f162d6a775e64cd79b20ced486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c26fa2d9aea13aa687d3495de3bbe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f34a76bff515a734b911b2fe55353488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9de800de27e5f17ddccf9ecd08cef9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862f087daf3e2bbff2dc03d78ba69d1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7d738081c7dd2570c443e64d9a18e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4283b453895d8db67c122178375f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acae11ea131749f66b4affdb3a22a25493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68049e0a83b7190ec24022d26ae0f216494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14ea0f660b22cbcbbd6ccc689e3608495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a64171b165c95f98ab24fc9faa3c568496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14431392fdbca829cb2cea74c989333497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208381e6b7eeec2efa0a26716fcbbce8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953128a4ef18cf8852f8102fb2c427f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9d81f702545b222a8c2520f85fe16500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bac55d111578cc0172ec6fbf43df43501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab3b915c3dc3a0950b90c8f4171857502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59965032cadd7d05fe3b4b29415c6b46503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab273d8ac65e4246df75b0065a0dd8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269db45fee77b9106951ac1f590fe1f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed107151f8ba18271284c697c3fbb5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e1953a11d1f852331194a2aee7589507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d191cb3eb52247f4094696d77504ae3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cf74f8062ee26994c270fbfaca2e7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897de224995acea2df3fa812630a4fa6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468fca13b990e5a4aeb53c8196a16d5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040421de323b9090bc772c05f1b4e12512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a167b8476814d09b2c0d2d6b64460513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce32e24e1a8bcddd7bef1468ec9835a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596c6d477788d581b77db29a1f973d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e0804f6e23fa5adefb0ed1b451ef8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828e863361b2dbb7e0c9446d94fb96f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7a65ea5a9a67d3201fc8357694cf3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9183acf795c9390a6183c9ad4a0b3f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e0a80a9305685470c278c66c2fcae8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ac8ff2a0d9138b9b8295dcd877165521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c491080abe42774bc1695fd1eb471522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577d599787fe5524ab9f92e9af307d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e627993ae4dd6cb606e642bf6e4feaf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4804f293492e9d416f79088497b8c3cd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b92bd2cdfbba3b3e27d9d8c47ecfac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460258d30275fd7492d948eca92a3be527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5e5daf40e4ac91094f9f136323309528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320adf0fd5ddce364656ac5b396a28c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f9a608b6fb644eb9c726df0ff10e9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb003befc7f722f8797c1422613bc17f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ad22a26748c44b857a043a99c3c26532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87850b4fd537b9b3fc4ef1b04839d650533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda699265943b132dc238622c5bce5f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f3474c2de204e009ceda16ea51dee535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea686011891cd27338765eaa08455c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113ed33033ea4aa0e3a66e0500bd8f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d28d66d4a9052d44a7bed78d05e72c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b652e8eaeb2d9a438224f81835ebee9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db9abd41838db159179841d0e1d00b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9498dc9e5b6a69436e7f34d6a4ad52541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ecc49c1a8f6c83d96d04c030eba11542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f054e06699507cba5b954ee10ebb02543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccb2d429df3b6f65210c8193a6d024544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7bf89a4313ed5d3f0aff2bc201056545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a7e78ea7c6b89d7a54d86ae6a918c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61648f209d47b1ed2714a1693fd4c12a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adedce0bd18a597b7d9810527d7eba5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821418c8be0b1ed041104293208ab9a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108bef4759f72c475f6d3b238368d25550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fd3735b380d2bc6a75d1dd62c63f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf8c1f0b91a961e6f27e2038d31a4a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3870f6198b1d750c54cfc0a3efd8bd3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a46217edb11e33acd38cc6b0740b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf35bf1b12e0797642d505b4d86fc8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a67affe13e45649ce1d4770939982556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51b6960da2623a2cc2a8903f46600b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407300eabb24d58d0194598624f6f0a6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f9a9d4606de0e34629abc5ae1795f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899dc80bb2276fa8568f3e975f10728560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3039ec5f9099e2d1e88ff68d59230561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c989048b837b4fa12927d1cf7fa95562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41698acef3c8a9d86c6a75f55beb6a99563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96a8708a4eff49ebcf15c6781e3757564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459f16687ac54b2d6dd4cb5356a31d9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe5ce7e7bc52aa4bd0c1803d8ae5aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73bf1e550e2399690d0e715890a7a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f4fff66f335def4f5d4c98e4d0662568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad4c36701f19a1b322b7dc443f293b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea72071beccbf5554f43960dde8c98570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d4dfbd366e37e02f24540dbaa342a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26aa61b6289a4a140f83ed6ab5a5684572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58e63f43cbd62532097da933338952573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82068f0e8cc378ee9341f0576424344574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802de62340307de3a66f6171abd15061575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb7b57c3eb703dfe9f2c30187cd569576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08d415f257ca62c3684d7312ca67aa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f63e94f93e5651c61816fcb9edda7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c820e4690b0d954b0a7b88c55af065579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f08fb58921c4bd3c7f55256cae8865c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e301ffd378125b693de21f5de3e49581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a12820d55f0e94a92dac753e2e189582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94946e4bb6257ce05e6f3745bdb9a46f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7d28982256911ef5e02fb81fd406b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c57fc7d2cd9014b9fbd1a3d5fae4fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb17553fc73cc6631b561a97b8ca1bf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4baa533c244e80dc40c6bc99446da18587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9e30151fad9adbf10fadad997e988588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c8f409ed364566f884f919fe00903589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fb6fa0d3a29736c9d95e4b1ce33c4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002d0eeb5d11c6672e218bba405e2cd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6fe634078548b1bf0ec1b908d58f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d618758c6f8a6eb24da5fc0defd3b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a2289eb43c3c939b1637ba4614e7b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2534230a3246ce09e02fa500a7098b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff4707d043e5f2b88cc3c61d622db8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80988e200bfde7f8aca562e54bed12597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258d5a0742a4e4ef9a30a12466dd194598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de583a3bb460f560e6f616380d349cce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe890e01d48844ffe71287a0910ae29600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1de1852f4ad6939fba209aa6cd85ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835146b5aaa1fae4bda10f5b8e2a51e2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583da1fce1b9815db09dbdf93a061d3d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba1a0556f78514151fc85b2eebafaa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf160856cca0672750842bc2d96e77605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5c86a90c6eea3680d05b35cea4c63606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485e2cd036a35d9a40a2d13c3be67bf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db80caa83e7ac65b479b84befca78fa608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6053bbadae93746a0dd3e93bf214e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c31e6070d1727c75723421540fef6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791fc03e69935b57a2d12fa5274c7a5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed7a312a8d94e07d6e346a357c4711612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a500ed7074924fc179720e01d8f4855613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3107eb686a6a0dd9cd188c3b5c5ea69614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c061a82a9824fcec26f9a964d02ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92702b63fa77211fde720ff4ecf6e4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2159673f87bc69632581241bdaadc6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc9b6252a16aa93ca0091b0960dd22618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d25d1ab40011948f1085df09b3f94619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6eeda8bbb0ffc8e459a4470c71501e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5c63a0ae4f4a2904f01af805e5edd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b487432f51a87b3eb9ffcdcf3a18c4b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7dfd341e233019c10ef4e7989674f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185626c8c8adf37b4450b94f2046ce7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edf2ca80f725c13d4283b259383885625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126044de4debcd0a9fbac38ba3cc57cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92c39b176fe6864a20bd643c44c757627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9073aca86fe5075f8e4ce9421a5d13628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacad5bd235dbc6aed8bf7b63d2c386629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c64e6ae78e8cb9cfd898d805c42eb1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108bbaed930c5aa3db96ce6598b39ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea952c3895d6f9794d576c712a7958a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa682243b4f2a4d67b5904c680c73bca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39123d31a25e58395391b7ffcf4403bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ee54d3e0583ced45b3625b9e0b0c6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b0a52a69e3a679b554d8f10d53868d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904cd5d09940cef297068577a3311855637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bade7e911bb7b2f13dff5893d1079638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e4a5df58be872c0e2edbea0407d39639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b32f0d6081f8db129440bdda91f39b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d39a4181a0b9cdd03fb9e6509f535b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68680ad2d261082558fe4c07475e41ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895744a1c60e2138935182d8bd670782643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927bebdbae6017d420dc98aaa495bc8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1947e2f7043f8c1433c504e1bb025a08645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94031937071c694efdd7a8a317e20aa8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a716534966afb716b719d0047a28b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec562c57006383262a88aec96bdf0a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345bf2dfe02743112577c49e87e684da649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aafdb2e52ba1cbba486528540deb00650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e8845dac34d7348e7b6fee48a5dc7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08389f2c799db4dcf9bd52b13f12786652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf774f1e212f1e9fa48b7937d90a49e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73651ad768e2f4e7f0e159325f4a112654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239bf3ecd4bfa1ed95ca806a2293b26655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619405c91514734839a050e0e0d0cf1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f43601b83fd670e1fec6e154e91fb6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef2cb9026f7632dccbd268f883bbe2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07d4f56d6feb3bc469a3a6652d0423659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce257eb56e479b86517035b15da0052d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116203e1805146ea0b2c1d73f37a05a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38cf6a6ae1cd65777509f36295c511662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac24dc2970536ed433c124fb086403663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b07381b9148b7c3f2ec940b81274b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8224b2a1e4d2c862a1adfeafb3fed38665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e8d943ad8880e66c8f4678eca4007666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ba518e32f99888258542bf3280433667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db684da76e03ccb17991ddc0493412668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526bd8dcd648af23c21a0d75faba8238669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619f2c2c1f63da1dcf4124c82dd76ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73243b8338b4bb76d4918dbf983e74671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dbd582a12eab1a26363541d8c16e78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1c33565e306e2ae33fc1bea850cb8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029881c7254f2b194c5a53d94bf780f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396d9ad3367e0f54a4949b64abf9592675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e5c2669ba2143172020208b3f151b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b37c411202d10f121b2dbf1f7c169677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a6247575c1063dd55be2127b3f3bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaee1db7b2d3078ae5534287a71ddc4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7802c296e3b42d76b6e8766d64bb9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8973dc13867e8bf163ba0840bf889681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5acf7b47b9f594ee1917fdb8360c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d909cb2f4ffa278a5cf4eddb87e66683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d678c1521530fd2be88ee1b7f99e5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1445a397a3717af8df6d8d917d2051685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a7bd4c5605feb98f99c60be3d4fb61686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53063c8859ec2b7b45f2681a59bbd04687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1c92b2e0b71edf2628f69e520756c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4fe6aa2333d853b554aff9386a6fd9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64a1c40622bfd690dbd221aa061dd2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1309c048537b19e9e8efa274dc1fe2c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc48d53af5e7997afd04f147b209326692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aac6001ccd15f34ea95b4d09ce11c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176dbe869092120f2ddfbb83db9dcad694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334fc41928b479bba88209bf814b7982695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc7084f12c4905bbf28de7394bd940696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ae431870a79900f066f90bf48dfbe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dcbfe807ebb526f9ee0148aae8175a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c4005bfd432d6ee08aa219d360ae9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3841ca4b5521ac0002793d4e8f67c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d82505648476fee9eb11b8c864472a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef1c1c84bd9b5cd36771adb45cd426702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618ae276acb859bc9d61ea099e81474703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a18558b94abb1a0433b450d985839704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d62c87efe39e26b0f288c7fe7a2b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e888ecaeed5f799e2b0056068aa561706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56f9a77347a021ae4b57082d21623a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8465a6cfed5b9aa9a805376ec4ee50708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e089cf4215b7045b4eaee64d51e001f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089061454f6c9c92e2dbfa17f9f6259710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050258f4d0dfe85bb6fba1d54a0441e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46608b52bef59edc3db4cc78f7c7d357712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d945505d7b5969991ef0a4cc11165c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fa311cf6ed61a761015495fd75148714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a401b6019af4bdd5aa5ffbe2a88f70e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9c2c0af16a69afc363d1f913439f6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dd9728dab0ef355656986d0a1a1d8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3abd3351fbe60a68f51cfae02a5c1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9fb8c1a563537a7a843d8ea132fdfd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ab0b70eefbb1f53de9a73531cc3a1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de227c18cb32e89932c4d8c42d19820721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7289127cf5e368201bd700f0727548722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfe03ec939b3e002928eb41b8f012e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e405fc21a65d901d6f31c523b55248b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a08c868ed1a3f2af49d7499be6a7e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55efe856f8c30bb20b0b2cca96391a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f699ad69632da20b46b9f40d829aca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77072145290cf39d7c03b25233014934728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df457676f4df41de903401842a3039c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acabf1280ff194bc99ebab7ee6be53a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a5aeb74c9fd2b83ec1faf1b7f1b2e8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264046cac43ae1b62da1b605fe4c7a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663714e4dc21ff1180e45e155101e1c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d609be30437c96f860e1e75336fc898734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f6ca09184bb451227ca1748c6461f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8ef2646e887a8784b5dad2fa6dd52736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197334cd52cd2eabc1c8bc5f859da851737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a7b25e27adfcbf1799d044d53d0d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82448ddf5add13376a2e2f5c5392e529739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343b07f6eb3b999d917df7b5ab6f44a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b109d6d56fd2f868b84f876966b3f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04452aed6adcc1602a7424b06702a3e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816187d9cb9ee0f3741474a13644c70743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c814593c772e6a7726776d818d6cd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd45975ab906f65aa465c81ce771df7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17f332820a99a8e14c2f39a04e836d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7a85ec07bddf8c128ed37e1ecb809747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb500ab272592fa451ca8395c9c3401748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d966b31de6236b27f8daae9ed39097d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73034e6708bf91cc29da5dc7570f68eb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896aebfc54b3318af83abfe3494d9295751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1810b560b9eae2d95ac6a000cac97ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460444f84f7508b3ec919a7d6f8a38c8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8419457d9d823b2483c666593f239f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89948c3781c5c2dcb1e9a55039b3bc7a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c760eb5e9c0a66ae3cb2df39bb4a77756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875788db5d83a6c3319e15a14970e2b0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717879ec73fbb3f2397c021ac380e65758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb55e2f1e0cd523b38a2648c798896759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>