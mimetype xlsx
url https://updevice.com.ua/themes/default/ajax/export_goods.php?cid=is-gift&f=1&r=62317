--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40796a44c455b1524aa8b678d2fe5981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe7af0f7fdc627d74c5d4f2fb7fac92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562166afdb89b327e9fd6bd7b9de0d4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e8bd3e04c362d4120676d4b6216694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0806ad55eeda984813b9fbd58d1d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce653d6e84e8e01368d6eb83392c986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bd6494d2023159a933bebaab3f4377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d3bbf2ebf89c549146b48fd69c2b48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d573d2260935de462eb13170548e89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7cd6c7d33d48c35de87fea005a247610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a05afb15bec84eefb77acf35e0e18611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb06982f04f5943d86575eeee90b5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359851f1072a075615fd828e7db838213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f8c33c06b457457d771de7d13419a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3177fae0fa47350a8270b1b57661715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab82d748fd307d8145ccefe38036b5f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c58785565083ea12ba624552e133217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13082e34f0a6919cb37ce0e3954a7bbb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a770551527a1e6604b727803080fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba4104e35c72016fcd0a2c387fc9ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8740f9a4edd10860f9df0e52a925b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c408a202e48b5bfa93daae6e58b8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f73614f6977540aa283465d9b107c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f5b9f436c95b3ba87692500bae98d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a300803565c25741c0172b3116f4ca25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc80ced7b0966e92483403c4c40b17e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789477f91ff1466ab142fcae93fffaf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25746ae4996c6d5b12905764fdd54428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d621fdcde5c0aa8fab29052e73f02529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b1fa1d708bddaa2fd10af3aeca836430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e9f941838d4b7d787bb80e6a6825931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe9e4bd8e8322fadf281f3a63048c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b16ef23933a3c44188d5ea1012402c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842ba3d1727604a466ec1a9d5fe7cf434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c7bfbb7fb4f85a39395e4c769260af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3cc1fd6c4c1b9abf4f59823399b8436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3e6aa47baa0c20cbe4d51fa9d9d9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000c8fda6b61c679bacb79c6c743f9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae2fd8bb4258c8156ea05495c07c95039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb077c306fee3666cf736c467f096840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1a394fcd32211469f01a31427620541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c64c0a081a0a3bb20c0a638c8734b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71072540988825793c306bcaad015eb343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a311a9bb151f7cbd12bc236f9e3f6d444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ed91d53f9f0bef2e1666bc6c7928345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ffb739b995b1b4ca4a47849ca29c546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8044605b178d000473e074c8e8e599447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f90979fd12a112bd6bf988e2ddcc1a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a103e00ccbba5996300f86fc2e569849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6bc60549d417fe79671c88e6e7a14750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc05cd4627c17456a304900777385e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951ce60cbd29ea1c8ea1e055342541852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695f487cedbef3d6c80104ef6fa61b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0e301e5a3137445ef87d079d532ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6d3f5b29478e134c42f874ba0de9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada21a0ff261ac189f1880bc0a5f59b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23b79925d6492feee9743becb77f8a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133f71e8beca87035b28a7aa088e7f558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f48a2507e6d56aff1172f7e5ca9ead59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e4b53bd2f430687a989f8bede83cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f260d96b1ac45900c902e4937d257561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2bdc41cfc1a523cb321dfd33c92d962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa624de2db5f76ad05970485220fbf863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d9e9bc6a446a32f6f8ed882acae8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524220d84257e9aa5e8994da498dfc7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfca5edecdf2bc0f7ba6fd06d2ba9fa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d0eee173006eb0af2ad6a402585a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7e2ae9f1762b6e0458776b8ba4e7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881e1b698e483525c5f07aed1a26a5769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a7302781b513297c23a41bfcc67c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203999740ba42a87fca0cc4234fa8c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e224c91c46b67c8081d80f2948f9372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe94da562240082662a6f35029899573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081af166975eb56da1b9195df226b58574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9081a2115f849046942e3a8bf441f775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203c63c36174b1c7f169dfb1c8b9bf776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf68299e73a7a54f79360c265e402ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93f0faf928367c727b24ecd7ff227c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35594fd2deea14cf774d54d06ddf1cac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef9d1517b085d2d6c597dbceb0399f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12413b3497c4f463a1d0c8c7e0d9e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e775e3e48de2aed4101bf803c748e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffe57cec503145684c05f568fa552783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8c2b665f5666e266d3016e5b30bb284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b67f79ae1837abf04a4a503f3a8a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745906ea64e2c6c5da25cd1b27d2361a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777663bfb045e6af852731bec0dcc95f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e12847882ce482d0d4b415bbb463b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e87e8c0f2484d5d3c46f46b8de37989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de46babe082004cbd6782a1673675f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223e6abf8107a8fa538a1f3731d2c96a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cf1166984b8a70d29ce766f94d6ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a7d90aabdab1180e5dd7afeca3b4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5a06e42ff92bfe5f9f06e1f3e15cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ffeed661d6fe1db4d6908e5b6ae2895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e00b406f9aa818c85547dd81e29fa296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b75c1d028783a5d30db18026c8700197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a4070bd1d66f030d240e7b05f7fffe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33b33c0eb5196994d3355883f3ade499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5332dc8ac5a8b7a0e4c2a2970c7c71d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62abfaa9c855406bb1a3ad9fe22930101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31797ffc3e95da859c639ec17bf93f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e8ab573db1b9e99df215b5817c3ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e379807f0ce1d4ad26eb8bf8a9942c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccd0a0f3caff70d864b173d075b770105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b385e4b399c0cead6051ff9659dcf9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775c4cf4657f6d330121e06e0e890ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639865ef42505d1f36bcfad26a0c647a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd64698e9ba34742798f0bb071e0bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da4018e927dc1b305c2b9a6bcdfdf5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47752c0f07c49a37c30a4a0ea87695c3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077b6c084e79a0de4566025c457584f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ab9b5a4d1e7560d037ddd220f3b3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125730126b76b0c6b838262e53dd47f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5520bbf1bf59eb337bcdbfc8fb265e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6327e66a48fdecd34cb95aba9ada15116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c44d040253721a785acd3b1f879ca8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44a4c044db766333cd9678f4bdeb3d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110060740bb9e5d08b964d86a06c8ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834b98a168a0a805ec3ba21bdfdc5b6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66983ee3dbc5e8d2cc48fc55e62963121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b61feec3eb539600b9e23dbc76b62b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d567750bf137999ac60a74fe9950ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734997b521f16d0c946b555e2782d89c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8f048029d71ff02754465cd226fc3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2d5da4e0aee1295a19e346ea60be1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41efc842a6127a67cc92bacb337ce4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a003562c48903168d69323c5502bf4d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d18ece7a121ab40310227683e7243129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1683a4cef9dc17e33dd9123effc243f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9ff896dae9d07685420bdfe895459131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa6435f8b2a9c521ce1aa070651ad63132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7dadf983f1008e329cc648aff76410133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98261669241caaa26d164eed6cf3a6d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a145a300ee52980f8e9c10194d77f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b48bacc8009ab4afc40532ef8d082c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71785dcf5c9053c1f8caba37ebd10eac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ac6614692071de551afcf433a0542138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa78f90d82124bb1a589c81d69acbb2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1f79273261da47ef5c5af8f11e7d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40a5e56a88e899e8b5703097dbec70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe737928577ec0c56ae90ec96cf97f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f219c46ca32b1e09d779a1d0a8da73e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa65b633c4cbda0934047a095b63ba0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e4bcad30c8ae6cd63223868fb2d97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af725a200e4d81a3496ac1455dc9f3b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719bcfb351fdb20f219d353f273c1f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb13050ed76ca92c27c31eea6440e70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f05a164ff5d04d65d46af3c442ea5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21faf980a08a902e96f0ac6b685845e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003bd2e110cb399fe57144ae9e789b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927dda8161af5a27b722920f49c70e8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd45ddfe1fb831f453c7ce7e211650153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977a6a85ec3f70e84e8840b0cb7ca29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daeab53852ad8ea502789b8d36250c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbfd5303230df74cffc4f3be4834c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacd5191be5f388f35b045a27f96979157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcc4e89e8e17ccb2731974e1a39123158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6b5645816518a5577ebd9695c30293159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e950fa467b7d135278b69f3f1c227e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c57e4c442773fcb524ce4c631e26ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f17df1592076729f7aec9aa8fe262162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a926b1ab83ee4c8c4ef28d38b86bdb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9304c10fa9599d152a67e34417c41164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4830217e120e22c89571d4811d835165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e13e8a452b0f31d79e7ca2d75e3d60166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df99807d32378153391318e7d6af24167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e917803465b87740a20c927ada76e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff48d40ee6918867214fc2faf9bc59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1931c14e651a4fb1a82a89563f6f2383170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2803c42c3c7ff796a9d12c0c042d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3b2e607fb89ee21e06f15fde465af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e175c4b14af03bd6362418c5d2a77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330238623cb6831bd89b94d177cdf9cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de217985b107355c804183c4190518175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5276efcecdc45653c9aaae4523ea4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb38c7b48c160f86ea0aa4e4849aa5a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5415e5a05634a1338e140fa1ba01c1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a102cf7942be2ace3dcbc09267a68c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c340823c2ec0080da82f9aae697f0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e5f77469fa2f1b5cf53880d81db88181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24acebd864fb2dcc3192534341220fa3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf882f11b6af41e83148e178f4cc008183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0ef9db135455f0bee05b587b82b28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e032529ce7e0b07f10c2ea7eb4431b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea843205e8651ab21a54890d90a813a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e80879fc56402e9b2679d68f2305db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb51c19315b701c1b0770b693ff7dc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d6778bd5087f44e9d7f09df351e1f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe811db9ab444a01b44871ec76a4aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec80592a5da090310bbafc82e05581191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692d43d153df12b3c3b70ee35992efd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2063d649b6957cb1eed9281dde2108c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608a78c2c90d1676314112f040fd0b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605100e633f5a8825f6fab5d27d609b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d0afccb179994ef74d6e0c6865b8f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a0e62f3cdacde4a90cc87a60576f0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd84780d7abd8bd56e424918d3e39ed198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebd50a444553b0339cf61c5cf49464199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfe269d9bf45d6ec6c03f36967fcb8b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39836a7b94e3eed04ebf778beb6e5e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f977080daa604f1fcc7e81cfcb85cb4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f72722ca890f26e668890f56e36f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248da62ea0faaaa64ada8ff8b23b974204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64083b726f50bb6b4ec19050084b5cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfd73eab3fb53afbea8aaeb4a1f09c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a4fe5bd2fea3e00158a01b68b9ee8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05398e3a01b0b4a946d0d4a86ab48572208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5c95c88fabe1f79487181a2c763da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07611ded1e91fc7e0dacc720251c7c33210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ddfc38d14953f00178f88fc59ae4d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd00d8f524ebbbdc982fb723a8cf708212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0742fcbb096adf5c14683ac00e5b1ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe28649b22a8d3bb37d2a98de24715a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a890cc16c284db30f71452e753d1f8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef38c7715b8898d746ff5f777ea75a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978d00e9d245ab7b1f9420f87d6d7db217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1c0bfbd8fb7cfd0ad8db49cfac96a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcc3b0f3d0a274c7da1630e571cd4b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b2204be545d090cd58750a1fd3da0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f2a6fc2589bf23f268bb06e8a072f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c056527dee07d8c0c44ebcaf780a89222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1457277bf5390f9233de42d2e0ed090223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43afa187641247dd82a8bccfa27078b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb19f3242b4e4c14fad2f29b1bc5c7e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65b19b9d35515e82ac1d8f65c6a58f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde201eca1a86bb1fa49fc3579669d7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb82de06bcc7fb8ec31e1c3bd2613c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551da82162e60fbb3d861f9b11f5fec0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd93ec8c699e3cd1d394da5d84c6bec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbe97e2b46154eb7b3ed7aa597dc79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4afc987b9df1a2cb864fdcd95af3ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb261681b02671e69624ed6c70bb2dc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5ef695252fd558f6b64f5756839de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b3bda2f439a3a68df8db966b7a664235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a7f43da8ac94cdf6a04b6154b603a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264f1f6e34082c1059d562a0caa10a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e088426e3e5edd1c25ad307b090bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841ac52b9e3bd2c472eaa05d0d1d4b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28106ebe819114a6d72d1e73df68c0ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914dedb485087c33ae729fce4e94a10241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d09621cf1cca4c81edfaefd95d9b0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f39442d0b2a44076be741f51665158243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41edb8471915089e9e8c73ebce108d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f2fc05cb60b1dc921eb359267f254245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca32899937eca2183fa475dc5fa23f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f9f36735fa42f051797d50ad69b368247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fbba563512e93b456adbc79e5dfac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e41517484fa4cb5cf33bc34d9dc3d9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55795cf3315d931446376b6577c38b5c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6edb40692e29d80e46e307d3404c65251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69392e5131e6da314058c1cc5cda0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628008286fdceaddbf15bdf2c720e14f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ea9c8e7a61503cd9b4c7f14babdc3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2075124baf64d1e90217c14566a476255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b92e6b1ed08e6fd061c48455e14e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5969b27ee151d48ecf432b9429a7514257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200cfa00de1b12cd85cf7e60b47031e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f1ec92425ebfa8564a971697c6174259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955a4f0257600c055471df910e3e9b9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2123632599d6fbde6193df1ab34b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde00e7dd4256c3cff7ae8ed8d1a05d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b22e6d6aa99ee3d4f8c5d974ded23263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6261bea90cd997936b20ce5dfd693264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb40284304c293e71018b64850fbc8c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4923d3ed3ac36c65e9b8e3179ce6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e97added92f75fea703f66865b998267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e38ec07b94c1fadfc07e4a4824d8c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60dc7ce2d72a187f6678718add6c4d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89e00a720f2a1d86996c06f9e92e29270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8da5dbef290acc400b6aad62ddb7fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eba33a7b9e07c8da2ccaeadeb3217272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06290e17bb22bcd277660d283d33d5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177436016bae9f61924cee67bf80fd1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acae57b5538e7702626d5aa0c6def5c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c98a7d901bc66a91f59206e58f3ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d927979bdfb74c6d280ba49984a34b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a838acb5a071bcbf03a5eca89b9548a8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1ad4d5beed25cfbebf4963c167941279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1684eabc6452201e81cb6acfd39f201f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae89991bd179ed6ac5f3a3930b84bf9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da524f7e88c265078f3fff3b676af9ef282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd80c151c8061c9489022161ed65a2f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21b0a2159065cce03b4264994dd37b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288e52aae652703bd8cc5eb67ad81c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d3fd6f55a224257a7ea2d1c176674286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643e84b3c82333b73536f2530329d8c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467ba9e06490caba22f68cb65b13ebb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024d6c5edf1f54e8c69b377d72bf452289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540ddbfa05ba6ae8c91766ef4eea578290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8666c45ccb300b98eb1cacf35844d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd6a0b893958be6ba4f7550a2248a26292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dbe0c5a26b97026e4840f7a69b850293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa74b5c361072f6a1c6876252388f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b2d1df5446f80797cf688b8cf4751295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba080e85a0113ca004e8af4234d3658296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919eeb1549d661d7726df922e741795a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fdf5ea2c8be0b0b9902e892e584aa8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a562fe0460adc350e7a35886a6c92299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b24503fa105a4cf63fa74f5c7c3e80300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a42d87e9729a78936489238db0efc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224fbf2bc5a97707d91ca9bf77d2ba5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38849fe76b71ab313e6fddf82aac8b01303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74587f720d4a44c846696c75cb2cb8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb02b84df5c33c0b8cdd7e0d45f2ae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c9fb9abc0862984127d41e06e3f95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994a699f3fa73e28a6fc7e2aaf0881f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f72f38ae66d1739564d7f88192b0c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e143e1dcc997aac5f731a7ab606ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86773ae9c533c8b1073939a9469802310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c259d1355877f812b3a53a3d14b2e21311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883592a5cf90fc4e4ecb6ebf651f2d3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f8edd78012a0927e4ba2e9cba9e6d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c65509d2fa158dd3effe7a4c703b1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed79c83a0f48992878351049bbcad75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f423678bb25e9d128c95c203bd07d9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda030b5f04ad703dc7bdcbf73d79d11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a480a2ee26f22b5d51a1e15eae72d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523ff223fb5b5e833695fd7f9895d69319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5bed4b048bea65debefbeb8116bbd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a32f9bca12e5f217f611a7da20db05321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0e4e79c739cdbec15ca3cdab4ddfc1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587c2e9a3343e15209e1a88bbbfb797323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4047dd0cd75fe8a3982eabbc010d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6981bb0b06204860b6654df43c5b3c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f689e89f02c938181145cf79c4a4ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b549e83a0ed50cbebe075f64560eb6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fdcdd681040b2a5bea3ca2e1a0ab0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced37c23f4afd9c45d97fb23ca3c0382329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049078cc6ca1b1747dc9b5cdd29c820330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d826bc9fb526819ce92b8a4a27c11e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e4b99cbbde75bbc3a3aa43f0cc7df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85ca843814affd718bbdc6d89811d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4541f9154bc95ba18262db499bde7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b4a80f589ef5ed9ee61bb1e9bc007335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320a7ec00554498987de00c4071e690336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064ed85487c0fb6f4f337fe98dd3588337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5df8cc00a4b922248798603309984338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c685bd675b590c4cbef2880156b95a7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e91ecbc7eac74a1f69be389b4d444340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cde0ab4569fee6a27a40cdefe7e71341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65224553d3c88f2940694053821a77d2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475409334251bfb2a9e6dcb2c64adb6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff0afb154ca335c9b4cc7a2642ef24344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599f025c9cd1cd19a5feb95226fd50a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba2a7a22784a53c3c91f467d2e4603346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23772325c9de6946932186fae851e25d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a6c53504bed7ccb93d8d3159dcd7a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f580713c255ffe30ab9416b5d95bff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460faa48aec179b572339c18c3b915c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed936768adc2dd12789bba1672cd02351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ead8c291020942e878b014834b60145352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91c7e06660ef39dceff285f71bbbc4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e57cfd41af743c467acf2b303d300354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b74360ac4b797e53992e1c68d5350355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d451154dffcdc4b2ae820b26fca18356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b0df83dce17e7308ada5260304ce7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde762d21d30ae91d2ecf0275c675f34358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b672c6767da5e927158ac7523567aac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a73b20652531b71e9bbb4240cda89e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c2e4d2bfc399532957e13a5c73384361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec77b5ec8cd00a108d2001eae9f026b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38c2f91b4a3f9f9877e1ac879d7ad8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fc20428b80b79bdf2be96327bba8b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f2cf1d3c5b9ea9463e51de410bb0a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8823a6785e48f22c0d2627c294e13d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58c284b75f86463048c75e6c7fa266367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3acccf8d9368a4e8f7d8f0f57265207368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd02f87a014525e295c010e54904cae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee03b42d174cee5bd7786420674a35d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f8cbcb9397657623cc9188f35afe8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e159a17c9b3aec941204abb3a27fc5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90313c1bd12726efda18896291746d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c12c82e744b5557430ec271b444154374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efd6b5a13dce9be05ef0dcfd535ce1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef93d0f642bcc586a246111d5b32022376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff5bb4d6a7c624baa9d996fe86a9954377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8119ac27b88956ed77149fa05431d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7853984af043fa02d999540a2eb0b90379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b880b57c935b3530624a7bbf75c7f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded727a0ea3e0d1c56a72a124b1e52a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea46a84d7fca801bb7f50d932a45e59382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81dab4e55ffd2727ddb3b4c9bab5be383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968fed2f19e49e6afaccc7306f561df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46809a8955fa2fbfea9f225d0dfd9c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7ee32b98ea8264d382e0ab345087d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5d4015151138a4fc07fb135696d83387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf972992b89b66224821ad1de5158657388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5371608cde262be83253a7c4c2b47b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4628bce15676d95a4a649747552420390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc89a9264d1bba94929ffbd936a96f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c72e91791fede9a40bc012a0f9ba85392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff3a9cb0f97fce5ff6b99547444c6f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47589641df52bcb496aa5eff6ec6e6c9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b539a9085c8224c409230c2f93553395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2cd9820ca0384ea98a07b3734139b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734b7f6853370e1423ec62cc65cf80b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0c2b8452989ab0b510cea539e6fa8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d2e4a2c73c8b5d0469cb49e99537fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263abb5e6a9920b7b4556f160813677a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a4a2b3d6700a761abbadd24f75371401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56ff41626d88a88b8702812f7a64e4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28016fb3b7d7f29cca9d28eb0500ac5a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec9d0223b37235fa5d63a13e55e0e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1dbb6f848d8b21a1603907e257601d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483369d2580896d009e29788a5914b0d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cc07cea195730f7d10b3230178a52407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9985c49fff23c24fe6c7b1dddd5513d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d4b4dd6a9f4f9376fe95e0e3a6d2c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6247255f7cb3ef073999561d38094410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f51e7388862bf9b441f99584388456411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666cbfd491111f485508fa96d1257124412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f2734ca929a6ece2c7cf452806189413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264609eeb5f3e0af032407f66a1108f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423c6a39a1f8de1cf3004358b913919415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05be60abaa0b3a8ac63fa5574745fea2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7218ef914f31fccc3ad439baf1a3670417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496233bf7f845da80e52de96fe674045418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa7e6625ef70a142b9cb92e24b1995419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d328e4f820ac0ac7b21a737fb6e40420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bf230e7a2fad20c4fb29a50dee04a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e5a901728a4a21a606085d3dc2911422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d414e9b4fee7d26fa9ac0420ec71158423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96349c9b88af2caf38fac7d73e91915f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75c2d162108bb7cbcb771b3e280c0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4809ac8300c9068f66ac2987d8d50684426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75a5d8d52e55539ce8875cf4e8bcd3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea36d40fb9c0a868f4a814726a1076428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30958c33d2c23030cdc3abe22d6c96429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dc24ce1e92a6a7ea7ce8166052656430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a7a2c82f356390a9771c049b6e832431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0477070b51dde33bc21076201378953432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccd446d8659f920ed57b820941df78433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0cedbad11221fe61a183135379741434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2921c1f71190cfd03ae9f3a03f278435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1e735276eaea3e9a3f77cc7547b55436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e9b186ec75be391e0e5f48dd01ee2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b212a24885c00083e1a10a3d54ad4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd8c0504ab1f27ce1e84fba8afad8a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0cee327dccf1dc0806d3ff734bb38440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe051c8ac6ca3c29411698f6cba564441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed636fe9f87a24b9bf591045b5bef6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb80953113c95e055f2defb9701990a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f3d9a8595a73060e56217b74b6c1f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a341927038e8a8a3354e51ba9defeed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224caf40902f2c3886d27cb659f0832d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc604ac7b9f0af4089353973fd061d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177f730978a7c8edd22a509b3e88da8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4713fa0997868688f0e41459b87ad94449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474e487d7ccc569b88ea6a0a15de145450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa32e22f2d053080e5ee8690c60cbd3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fac6ee72831b5d2300b6bc067c3614452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bc50d67d7b7ddc83ce86a427cbb31453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559a12944976517dcbfaafef040e84c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c27981d6a84e22b6b282eabeeedcf31455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af494f69e71da92fba889ad6a425c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563932f3da0f49985348b52330252281457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c13e2e0b0ddfaa0b89dc76467baff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ed24aba8ef7fd703056a4a3a49726459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb3d7bc5b130ed6ab567a8b3e65ea0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6264cdf0bdc89cc9754532b965ea3f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7230aacc06bf9b365939b04c09dd2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a80711690c8cc06d19755e0c11c0247463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a65ae033322ddeae1d412853091f1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3111b971ed6c6a74ff20b049146ec6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc63c179e560ff859fd9b8424a7cb07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ae540f2ec18f868b4a9992471b650467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec07ab75e7ecd757e4ff6dc38efc687468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdaeff041420ef934d52d76e18fed5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4125ee06699244d82c1c0f621302b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d1aa39c76661808bc48f02d7fb507471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db206384be0fc9fe48a0080a2f151eba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eff316d9cdaf0dc4c5614cf755e4f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd643c448a18f0cb7594075ecfbbc9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb8c91e29587fc423ad1a716bafd52475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4de9f28363cf06c33dc49fdf406634476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7203aa62b6b1d9268c7077310966f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baf37a17a5fa09b63f2a06ab05e78f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161a7aea763ed63220438362de4f898479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58555fc9f9240149782eae485251f565480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869a3b15dadb9c3f533e2da352a3396481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db7477678950c6d3800c659f6d64b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9f53e3aa12e7cd80ad875d5820a67483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d1c1fadd777900440fec25c37a6e5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a2fb0812db748a168db5a416d3154485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9988994bcfd1c0c8954b30aaef36d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286910240c627af1a46b4f4f920af03487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e7e48d9692abef9c9fff09f878e1c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c19ac0c21c65565a2ff0f6c82fcc9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377b88448e70e2636ea99af4afeecdf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16397baa88fb5349b240b98af4e6443f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a613e5cc4afe2921e100cd3833d7f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4442076fa437947b048a4d4b74069493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ebc9a28388e745e8cb7d5867939cc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28f44c0e1d39098ab07f3598e0a111495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ccef53aab05b42e871abac98ec067f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653800b4bf23723c634bf5ffbaa44417497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14c7de0414cd290985bbd50a69f0d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba1c8951782a5c9a8b156005f56c71499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ed7600e5c73a7b5b2ae406f3bf1aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f0376e463919301e1520acf523c9a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3739c975c655d04803f5a85ae63e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a092953815b0d9dee0515a4f6bd6c4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db517d708ce6359e3b594b8dfb20f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06683ff52d8830c2903c03236c04576a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889ed31724e4c4483c65af96ec51a24506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c3b3c7a5c0a78ff5ca95ff4f6b00a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa08f39dae865edbdca74f9fea8413f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ba2c59e6cc79d635be75bde9710f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf916c4c5980adc505271af40671478510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a5a8bae700ffd3483dd4d0153aaa4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ee04e37b60cb63e3d997f82a70a9a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc357cb42e484c9e8d4349342570359513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629afcafa8293e2e69bf9a36c5115bb1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39470a8dd4b7e018471e380745a7b52515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8399a5687bb8364e6065107aeff299516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f6b7e03fe86332b367cc8c7a79f4f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28976282982b79f1ea11d8343cb349d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea640b3fa0e48bff42da6ed9a96c95519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14626ee6b4f891aff5464d40b589f1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bce1e5b124d09c64b12636dac907b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e73f9d741af09f3c68e23af64ff834522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c291a334fba648079df13f5f31944b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d7e58880336ab8af731e4d7aa99b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787d69e9cf23925f2c777c524d69bb6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b38d3b50d5470d4fe88961fbf874c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f8eaf59b25b9e2f7828bfa127b5f3c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a4cde047c08e58497a91c59623067528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d0571e873328d8d0a0a8ac18f87f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af23c1d17fbd9ee519df6d38226397d8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1d56adef39057654830b8628768fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9f42f09b4228a54c097b75c5e48d3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384e4a81f90e56b9910f9d5736937d3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd451aa5db9b1799e4e7efce6ec2eb7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067db45dc3a41f8fef7373e9eb14ea6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e785b4792052b7aa75e4417b5074fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8617399f673cc37e6c4123f3468e2db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5485a3fbcf510d7d3591f83973727538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb997c077a1671f553b9ef66939bb69539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576c8d85dcf24d8c0105224ff36e40c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598277f4ba333bd5de2c36c90c0f7e1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05596e21f3312fad9d2d8210ed379b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a21c4a3e0f6171834343d93e89f4a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153282182d8b2e894544d7eecd23fa8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef50f2777f346869c4e63b9f27d349545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db01aeeb1922d9571d05cafd2a44ef546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e014e406967213418a54fec489595c1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadb027d3dfa0fb69525a345fdc21a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317631661b84f67c2441be86ab239681549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe12c06840fe80cb287ad7311dffea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174078db7661a8aa9bf04a540ac8a39551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0baf8d34597c22bd316eb5452abfded552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d525a54d875f70fe1afd4236912439d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2560626c6b24fa8841d88d0806089554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c6c2eb06d3fbc1d3e45f19b00d898555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08944861e099c92b83acfe9f877db22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66266ee51644d035b0dfb0bd886a0709557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272ac66cf5389d5f4cd132b33e64acc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed74c60afff3b1ffc4e581ccc338ee559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f32dd0b2c127ee3ee999497c9f1005560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fce1ece3374b9b7e48ff1eeaa9596f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dd46f2384eb99b18a36b1e9a28fd97562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d706000d1fb16ddba225e76ea071b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa63793380c535a6ed9373cbf366b2e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc600a7d5e4e49ab4cf37f0f6f4e45565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb5194ed5f20a207a52298932844f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e3efcd768ac7dc8af0872bdf905cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b469db1d67dc3475a3b56be7fe469a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7690e7b761ce280e8c65a6d8f80c13569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad06b678b45f91749c0011aac2ecbfe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41abc093f5eca76274d341d9d77308571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e25997ec646f82bc4193ddb452527572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054c3d81889b36910af30eb2cf0fd75573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af607decf68b75b07dcdad5d67162ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f44ed118f287a5e21fc0f384832899575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b6546920e1f6a219bda8b55a528c7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac158de823ba7ccb369440dd326843e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663752a217c166c2b7c5183275302f54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6dc7b75d8bdd119a9d712147acd6a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59b910bb53097ccb6f52f6b949d5bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c25a406dd94923733fae7576065e8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f195fea400d41b2124dc40d7b12e2c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220855ea166644587fd4e7d3e4e4db36583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3aae1d2ec265ee28be747ce5b500bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bba5fa347c853303cff9c99218ae9f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db511777cb497c82e926004f7b7a2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a45aaa5fca5b4d08aaa822cbdebc35587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27def0db9d605a47b924c5f90029a3b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f1550a1aa0d7e87373613cc472994589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262e3e396a18c5bff101668b6fd61bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc4f269f33d82ae0afb05f86d62388591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2d76aa55d0aec08677ca101f42f9c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184aeb4d8fbf79794357766e622085cc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31365b3621020a4a0e62f01a60d0b04594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283989abbbbe7665a5bde5ff6e28537595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49fbc770d38f0ef54ca10169fea5c9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5e862d0181d7e4cb4aaece149d95e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8a423586c2061adb2aede13405dd5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496c1869badea81b3fe84b5001a5a76599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178660ee9e184fec88e3c4607725065d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88313f21cbba7fbdac8091bef5adeef9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f57d012ea4fff2bc5903afbe10b8f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd84fdf50e8a4222b7afed59473a1dd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9736e3d36edc131d91e7f62521e327604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25aa6d4220d39f569381efcf864e53605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf6ac7a4211c59e98046839547991f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b831d3bd278b86405f5fde2c5240a43607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31658c6135d69fff3b55bbd07c5a02608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8dea45fc410d8c443e95d91f86922609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71189cda8e9367245500f8a3b1dce1cf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5348b51714add8d0171a80c094c317611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07044367ba3d9761fa4efa4cd18e81d0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11acfed2b89718eaff52809169b535613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06c60b0930bf2865c75edceaa8208d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651f598a6fe75cd06a0317dbcda71fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d564a7d598a4ffcfbf144d71cb2a345616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1680754887addf3bab2b2024260fd2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f62d4b9961a17480b0c53fc4a760ff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e31ad70d4695fe76e040fb41b95a2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6aced5e77293bb506d8c3680a48763620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2117d6f59c95270ed9bbdf7ad0abb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80c052cf1017884792c1406b52a5f2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd269759d1ccaf54ba7e81e870c54c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894588a69a7b7ad45e6eb19dae585c4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d3e362167b412bf9da133be6f7830625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4834ffdbccc60b360fdfc7d58797436626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5a90ca53fdffcb5bba0e29d10b661627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a8b08336f88cd113e10cf2cd7e45a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbcd1239dabb55689670938c4777fa2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8f71c235ec6837669714b69518960630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced5ae69ef45fbfda80c103ab66e643631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0ed0647419ac9dd1c9aaffcd7d422632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58fe7377002eb176e80f9d057114708633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9ab70cbbd560a70134a96c5c24341634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6386f8965ab8b02945197e2f87b6ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98331dbc44ca9ee84502ad1f8bef358636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb197d0eca91cd0c6d0dd042bb36c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8422f1cfac1f20dcc18b9d3dac1f3f2e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ca73ca5d2f7b2e3f0cd254e1dccde639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5091f5f9450f2126dbf0b038d83bb32640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3b0169dfadf0d65b52eeb5576fda9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53f3d3c0ad368c8b68ee66284b50b5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fbd175d88a7b4e8a72e4e79e338fe8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c3a3635afb55ca41628fff97cd572644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43881468aee359498b0cb57bf028c4c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8464b4a7b2f9e91fd1bfd9e2a850f87646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee644dc4e5804fb4c8685eda19bb86b6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d88189c0aea7cc711c025fd8ffe45e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0a95201174f1766f8e4a4dc1d3e1f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9898b4dba842ccb53632faee10e319b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca95a437bd02f48130e2390ed37877651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3c8833cfe4ed135a1f918586be679652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b8f591a04e3e66a90534d9db273677653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16797bdbf3a8f7fea50442c165a8ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08547929f6054183033aedd09af5871d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6793d010031a2037d568453b53b27656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb5c8e7c854caaed6950191714c2a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87caf148050cbeadb2059e6588bb549e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a670cda738a738bca0a2984897db84659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80762768f5a4251816c08eb7fece68660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67916668032b5f27e793d1b6c3e00cb5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea906cc8a0091634488767871387655e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5b1f98182b6e34c8c4b908c189ca5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34937242742fbcc6c903f981c3741173664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446c06e2253d7d68e74bd36084a98de665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d737bc82794dfa9ba4582e5816d00666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cea6e8274f82b47f4c14f4bcf99143667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c74c713b2a59fb2da9c75544abe4a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5c85385d8149558e323e776a910bc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c02b826baf9d074ac33bb95fb5885d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4356a4c70a3900f0f5a3e9cc32069a8c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81bf93d187b874a36cc3095927ee0f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57574c1c98de531739d5016aae60174e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b340cc72dc20c4a3a4c6a19d053e0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa53b14e5d41c446728fde1d2925bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427045b213aba12c9b59b9ddbac5a05676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8756bf085c79f34410d13c1850bc0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d0a3a72b3f3f4d55002ebf7cf3fa8a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7245dbc5c1299a19b2edd62820719679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a7bef4ef54bdbe4013ee365de799b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a051d2dd808240e375ea397ba5c949681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71fba0b6693bd10841e95295cb159c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95918de7b71dd54aff3aea95ff4168e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29e600e59a3cab45c640cf64d05810684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576cf69673148f3b339eb286d9b975e5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2dfb52838450bbe6b5379a2a2f2f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736eab2e01df1494256224f5613e380687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72ffc3c8b74321e8a949095f647c9d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f1ac7af04dfedf2119eab76fd6856689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc4a6959805f6dcbf8cda3a15f6c23690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3ab979e2fefa5b6bb89459eb8bd2d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e3ae33703804bc8f0a9b3ccaa5827692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29866501bf3f7112353bdfc3ba2f09a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeabb733397b40eaa2647501d157d50694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebca1c96d8174a15800e62f3188944695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde1e7e693c26557c9107ebe1dffe59696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c894a536dab4739eb9f287a94cda9e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6831c7487acbe557609fbddc04fc98c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bc6aa470855648ae5b873a1e2f2d9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5a068381a04f471cf684b24c712bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f838a8598cf4b80dfbffb027b7a3ae1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421bcb5a5a09bc4ec52d3eaec846e89702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca94a0e30876a35d8d7b98ec4155bf2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b37664dfcc1eb2e2f451e3a3e877f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1266a839c9b486762d634224b9e02a7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770eab20ed7a7751772afcc6cffc4475706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b173076b2fb514a912c2d34520e5d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984608808e2affc8d7911276b2924645708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86de1de56cc1f44a46fd83b2d63397a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b25e41c18a72c4843137afbdcc157710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959451b785fb51e3b952417f4ea5f93711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c88bccaa0ed28b6b8149a575758ab712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5b2b90a7a8bf3d1c8fcbbfcec00a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db0457e48afb1e33ed80b243fb24de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c939660c17b6d52044cbee956a3f95715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14e6ec7e2804677dbee137ce9de252e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9495a84d2bab6d39d6387116555bf62717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39696b50e9cf18660378ebf98230502f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf26bfa53aaab7895c9b2882cf0974719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20abb8bc3faa06f693b7b0b0b2eddb9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098adccad785e4ffdbef966b47b437b2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b62e5a1fdd7bb81881361be1260af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727a10f66c43367a483430a0ff00c8a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7259fd11f8e1f95d5af1500291aefb8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1e5f324e47442031700f81bb3f64da725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27699a6f355bb64baa4566721e24cd3e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61ed7fbac5cc53aaa45d5b516cec33727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433ec22d19e23fca6ca8dd4b3ea8aca728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61004c629731ab7751b9a70cfef977cf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923a846203769435bff5943cd9ad78d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a246e6db331f23ed6e9249cca2c9fe5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1984ee17ad69254d207bb529d951bb6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a4ccf3aff231d693f908574aca107733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84506c1394d702851cd2fdb6930a6162734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49124b2d132c34e48bee2c27d25c7390735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7809d3da552f9c4f13f11d6ecef52736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1df3ac82d6935755daad91758457935737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd69c81c558a5547211b37383c60042738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d60e6ff7b8e588ec553bb3c5ec995739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c4611c0236d5664691b9cd04a457c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c1d47e47ba08594a1fe2b3b3a128c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e73fce1ea7315ba2c8457d469994a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e190d56b0384c9665c010672b04419a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f8fe771f32210ddc68ad98ef17ff0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4ec3293111676deecf1e5675d4cca745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c30b280fa5bd1fcba0725c0621ee5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61a41b8a951ab612cc5ffac88f8ea7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bece4f0d8d882717e9d65b4d1156dd5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182ce11017c408fdbbb1e99e4b23942749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a69d171a328b016cffe8a143a9474c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51556e6478382944948b24e2a1c602bf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f3691899efb82dd2dae796d3e130a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08b5fcc285373ac783e2b8e8d4bb39753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3c305b568366ef81209b34669b895754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a8fbbf8667973bfa753f9297ccdbdc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ca1db76061dcd0e343a090546b425756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fdcfd90d6888f0a31dfe6f93b30068757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db06c614371a125e2cc6b17842e34a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f58c9ba898b992c218f54a0f30b58f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c89f56e9b8fcb2bdf9525c196303f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097b6baedb60a579a21b30e527ab48c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bec9b717be0f87699c52389bee742c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cad7de59a5371d9d700ccdb1dc3d3e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb66990c56ab2b0898746843b91f9b45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c71810480116e7ce2e8373d91cb026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e74e208c3a30c657a6b06dd992ff77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a235e27114e5fa6334438ed09d9128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79805a3c0c86fd3722380c6eaab5a81e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5bab9415e7d8b03ec59181be03b2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4940669eabe47947e20e83e31e376011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a75876640ae741aa7662b16a43997e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76eab75d2c97726575f25c449a00cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bc1f5a3a23d22cb16577d66e9889814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09f4d35552f2285bcdb112ceab05b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a1c404e3d6b2d7df7cda95d341e6a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4768fbf3bda5cfc6d8024a62b1e40717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961629b150fac58c9d1dd1f527e911f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428712a352dcbe653f37c81bf40b8c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6f85aef450828ea6e7b1905b09ac620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d19f6eea49674dc72d830a8244077d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1da26721e3470d073405eb67e446c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fac3f5d8f3f96f3cdf99fddde7d47923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6746aff719411966ca3fa3d139a235324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386038e039e3998a581ab9edc01d99625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e855f4f4bffda44ad592cf887ea6ebb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3ad553443e6dbe2b02679627038f127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c93935f1c731c346bbd20aca3b0b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9127352abba0ee5016b7f1f0513f5729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6d7aaf7ca775a20ff95a0dbc009f930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c28f03c8b524740052d8229c0b84f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39170b583a3c54409654fb2fad1b382d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d7fe224cd4fefcff427c983f4fee633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb18d1862dd381c2d384b06ec3006634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f35124a782829dbf2c082b4bea0a8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf5dd8e59fb9d55d1246cbad9c385e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87c3260191724299a0e064d042e98e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54b3fd28bf121bda6117c3fbc7442c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1990ee90b5add6e32e4df531ce740e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7fd2983199d09b9c68b2f243ff44640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a683b3359523d9ccf298c0262f9fa4441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98ab356ee0eb24a1a127a0059c56a642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9396259ba2985f3da236d946c7848843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f578e6856850f267ba1d68c3aa1eb4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941177fefa8912c139a85041ee96b9cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168d2f0e2f981063dc7d6a91ae9fd6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf5e1bf11080194f315708c50dbc1c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed23f97c4db933c2d286f0a118a9b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec92d3e15a3fae8ab103058b9368c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744712173c38d9340719e7b2845b108950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4e139f75c3eca2590ac84bf01a90651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b7702291503773f5d390edf014c9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03209bcc7b35f067be829893d25df71653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285989db7717c037093553605db804ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c22cc420e2408c534d98911b68e50755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64b2a15f9aaf76477e9dc19719755356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef68eed195ea64879b85800a02eb89a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f56fbe99a7c53ac286ea000c6100858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f51a8e6c0e1048c47bed3b4b1d6a159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63839964c94885e81fd70e67f2c47ff560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f3b047bbf2a9bd8cecd07c775b7a061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc484168b91d5ea94aa4ca1cc96725362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a744366670577177991ea7184267b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1486dfaab396ee760b797b449eaa7da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fa110a6af04e107783cbf509e1f57b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eed1e7d217bee8129783a9f046a8de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d86335199ee4ab22f41a9edf669a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941e2b9c4db8edea7fa51ad21c7900d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9e3fa9c4ea11fd0aae26fc078b1aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51d9e154b8aa757baca3a09e3ef77a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21311cefe275cee1e7cd57897de34071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707ad2f517d9e3999bf7da6acc1303672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83091acb6ef8f6599a85e821903279473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a3401710ac2b2cdb86d67dbb9f7ca74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fa15becfefb9e9361c4575e509fa275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29442ed12da220456e4c81bfefb3b5c476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e94ac7e45c5814f4fb1803d1c82d5a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c170cfe3a963885445c574b0092873b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694524cfa7fc887b1dc8fb7be45f3d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9bd50500a964b8c8034f078bba58e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6688baba03422708e09662b12a5e22e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516c66f1c06b6323beace4c2e25d15982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f30993227d1449083140d6fce644e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e1d33dadf068893ec1ac40716371084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d674b12be14a5ca714ea314b1d8ed52385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9dd4b581b24614efb76e6d60c025986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e223d107dc83be029fae51724f4cf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495964faae2c504f62d78206d06295188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00f67dc7cb149d442326172c83ecd889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bc9785b925fde78baebd425eb848c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c1844e6f638fcae96be9e38b7f76d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e70bc127b2c2471c276beb49d5513c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fb50efe5c871f8a52fd08b204f20793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82695e8cc4439ce239323fb4ca1976d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366111f6da251bc0477aacab609aa0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd331528ad511f7f1d7cbff7c10b1aef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fa09ded3f718726190c23cb255c6797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bbeb9bad2c562b01bac68b76e508998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36940294c17b9010a48ce0ded9b278899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299d1394c143a514b6a4a67157cdb0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72748dabc2085a061a0bca78666b9f5e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2015c86053e98bc4c1f2498d0a3e92102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d702b374fb7af139ca1f6beba7a34103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574fc02b7ddb49561b9798660742fba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8953ff40ca985d15e8120e6fae0d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c9225912fd1a81c685bdbc39659e1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1bf32280697bf52b9c8e26497f295107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c90ecbb4cc1f70c77a13f25d9459c8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802ed2d482ff0604689d3e1d14e6e5c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cce3fb31b64ce2d87104f9cd767ec1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cdc0142bbc52853868744931a80e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76394c7be214e1599196620255b039112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11bbc716ca02b919ea72ed4677b97ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506ac6829f9f1e51ad9b2e119148d2e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d69f599fb9704d46bc8ec844baa0f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d6a1b596a683562472fecdce1ce0a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e859a8337cc469060956746bb3bda8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ad040b8e4ce696fef769874ea611b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d73e1658503b15c301ca8c2e79980119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d5e1b39babe23c3c23d9679583982120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a699de078d2e1236f5d5c8f378872121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507466762d1290bb9dd4c35a8c23951122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd86ce74720e7766bc0c8a9fbaaf72a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abaf087ea8d812b685c9394ca1fefd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b3c7f0007e978d8b4e926401a3e9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f089b418744f43669049859f940571126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc25db501f8815411ffacfe602bdd27127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaf3bafffe91e47bd38f97b5ffe8217128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee867e8f01b7e3550947ca7ff84ff3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd11f16104ef0e0e5a3fb5bb650fdb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0f8795d23321219018b6710e3ebbb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275183e49317a46777279c3c3a46ed23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8a6f800670a3222e45ceac13787bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e4bf610b82353a81678f72d617692134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032dff3356c918837aef67ec7e7d4ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0187980c7d40a0187ada188ff9ea315136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebcfb5a233111c26ff30eb50d7d319137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a501cc80c98c8a5ac830eccde2ef012138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a956089b7c1088738a78b1b9ed67d3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9ebbcff13e5acfaa81f225499ae03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e019241c8c05285cf8728a914050a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd9947923b0b7580f7199035ef7a0e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41df95d7a666e810057b99044a27f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b900b757d8565b1f90db07e8795a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d167a33bf7c8ee10a1e0dd08d174f97145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5d90bd683fcf7100eee6914d4295c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c9d7600041f2a2a6763b04a358e5d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdcf62758a4df45aca56265a4bd103148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706ff8916065ee4b9227cf70253b5ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9a92b0ccbc9ca2d5b7cfea959c804150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d44ce9ff9e819eb5f5b91d0e282fc5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357a137809364a7ea18dbaeecbd2785152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe182c7ee7ca0129fc9ce21b9ba7155153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d440e745fb0e92cc0d1feea39e9def154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4826bea9b9a63d79e3dccf40dcf7d0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7f408fc528215061e67dc4b7ed798156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201eed951e8512f0a2f433cabe56eae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102a286f0269e85759d9ebc4357650f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d72a2d0f672a1b28dd2a630d1ff930159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31dccefe68349f075462f864f8db8b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29185f8b5aac9ca36a588655f1a4f12f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83b4fbe262471ec29e7847be163471162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d244c5d916626227413addce059c391163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bfcc601ea59c9cc1eea5856a7433b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b7e3ff2bcdf90f62805e043c97b7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748063d41cf2c2905927292071fef730166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0975d72b9fad5cdc7d90ccf56ba17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3deb9a3de50a3dff18f1ffd2eab58ad168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a069d258fcc6e66ae859c924ae79663169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ec92311b87326da4577c076ddfafe170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896157789f6c45c48b19b6461d8fc5eb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaee140d5a668f1e72535c78fabdba1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e647d318270ad4dd7c1ccf32e68487f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3e06f7e0c5e548573c02c22c55040174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa37e0c90e9ed4630be39df6295131f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097be9919da41e21a2b0ce8a242fc25c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41ac469a316438d6c3da1c5f2cc536177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47623f1a42ba9f74c835e1bbe6ad5796178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45981a649c255b8f87401adfa3b1c83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a547d9b87af39145b34ff28cdf4d8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bac4ee11799a088ba511d1cd2958c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573c81c51f45305d9c24a5e20fd7769182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea42399cc5a41d97cff3a77f65927d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80b50a66e24d4206e398022a2b7531184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c30f46a120bde452a458514515c26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0d2143c5ca43eeab808a84c9c61cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a338f2785f4c811f72d9fb99a5d2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b83f80a735c63bfd3f143dcd68a3f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13edc14b6dc2664aba42f767685cd67b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34c38e0aedb02e0372407f05a55c88190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ba4513480f4a4ede60049b25fb6a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482562a0da94a87aec1154e74b861e02192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9e19d8cd936f17ade0c04b040fdb8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ccc37632018e11185ea87d47922d95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1f850a1d7f24992741ad1eab851ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acf277b3dbc8e57f74b4f41828e516196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab07890c85d50be0e5344a1c254b25197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83638643a1ca62e5ccba03ba7be80bbc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4625b02af950dc7a10b076b5ff00522199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3733e3ce13cc856b8402c6a223dfff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9d136d384a1a6df66b989fd3c3f2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f95fb33e9b66bce4d7f049d48ec131202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855f065f4d3b677a21f0790b96e05d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a852fb1dc44714152bfb9dc781fdf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760121ac1d4ff34a2648dd1d1536284d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807827b080d6fa2331c25f8e6fd4355206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be6af2ffa82997a1ef4dac1fa6f23e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2d2e523d22dbe26dce9e30b83c378208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3422563202fa1db7762c9225eaa1f6c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d508583fc4b3a1a21a70b0a841fa1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314ae0f271440fe8424b8f576c03cee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab673b0483e70e713ede6d6e4d3b6e2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7d9ed228fd41b93f565107cc5bdd7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e5c1a15d96cf52f0820081226d864214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f212fa3149e729255c19736ce322ab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18f5108c4b32ebba79f88d0deb1951216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055206119388ab7428640deb99d72bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c03a7a7b3fb6e0ec3329525c6d5a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce2a3388e0f937f148f258cc57f5ba219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290f355cad01219ce619cee0aee9931220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f2791c0de000987d9b4bd67a358ec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea471d0fa88143d150b928a56f355d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92f6e8e7d5381a61aa94ae5fbe51a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd721ada01ca83c6e810cec7c56a3dc3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d103a8602f1fdb6d84e6deee861e50a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417e17806b5a5055f447497e1f13ffa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5afdd83cd4cdad81046be2dc437fe6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36902f856a78273735001f132957d805228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9595f54d026d9d6e06603b59a6f9f94229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1152207057536b1346519165f6189230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a44c2df75ca0aad84b216dff238d63231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f657b5cea9ab2175a92f8ddbd7f7f1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025185fee6d238d52d06896e5da468d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d148ee6181e3e55ab54d423b327117b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8df8b4ec487b0c083d0f2b2a0d43587235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a085596748d5d993d85549408ae72b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c261a2a1e5fb6da6b2420b55fa2d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7a6d5f98c16b56f552d56acefd962238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5613857f45e22f34d4e865cab8c672f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24de77e51f9496b7e5fa4effc54777240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eca6627faa4e8bf242f370fdbede8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2626b53309c2e654190f99621287b33242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc253274c9462ac0b0b5c1c0f631ce7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644804337388604e0b8547812ddc4d1b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a46d6a040ffe77aca5de1c8106de077245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c9397a29e0bddfb593facebd247a7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8510e00a381fdb78b5aa3f7966fb5045247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da66932078ab43c1542b62a675c0e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7b627320f68e7a8cfc5cbaa9e841f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5312c47d96f7ea8073e00058418a5e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0ea9dc91bebe0c77be2817a00bbb1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28398264ffbb44bb69e2bd5b5a02cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35adf09de5c3cb809f5632d3b3800e9c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5422d36ef9b4d6f3f630ac9d4a763b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f4b431e2f2021b99a816c1f9c5637255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e3f64ea64a7ece833adbfa6f2e941256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aca03b3bef303774c5afb102e49100257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3509590ed3afaa477410e433f169c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e85c08bac371b3a0cbfc4b1fc0429259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5b70645caa34b722a8f492a83c138260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a672d555bac97994aef217dafa90f4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf33d67bcd518d0a8ff773eb73da80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c82de4aabec33ad1bafcaabfc997a4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb259f7f9402ce7a20c318329c552012264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec18edb4d84048c24726d74f1befdd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea5e49a859b7231ebfc463b4219cb5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f62ffa83e7633f393f78bcfc7a3cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0595803e18d46e146f34dc96781fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d84736a2254bbf6a087f5e99cdc34269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7cc3d445944c54bdb3f6b6f703a1d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0d24d5770aec5161ff12b348b3e53271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cba60bccd839c1b2488b815efa8dbd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2af914462601aa82252897e34dde1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c087b87f5e706d26e560b5ac2a938274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91dfb5fac48766b106b37603a58b79d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb8ee648b97c85c69fb8ccdddb00b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbaa7ed2a3326a062a4df4a7eb80aa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a646724bf697153ba47e0353208ce2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0d51a83cfd51a655ee87c9cf8709f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1192d1379b05b57e827ee614e4868a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e405653cb258e64bc066203fad311087281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe58e3fd35c300d7c089e1bee517d14282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028668cf6c43c8e350836f64870c0b21283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf514c087e7463bfeb8cb6db4a356f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a32569491235ef8020886667b28835285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81991495ca674ca69e85f7fa568d829f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5ecf0d65bc547de37946ba7d20a38287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0b4db1c8d73a52ea172621767b6ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ddbde4607c44b5e343bcd3cf55bc75289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05c914b12c9e048806cf715040e9a7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b7e18a7494f4118cfc9584d5e5b33291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356d0419596b962db46131b9526f37f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2453df1b60f9dbba8988de4ccf4172293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d8466c7108ccb2b6bbf5a785f45d3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7582cae4c66cde74b76e6236cc8e94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00dfc6feb7a3e323e8abfc414e6d5f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559490d0c0151266fe0a757ff6a3ccbf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7f91861fa7a3ae479828eecb88ceb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dadcf73d735de717e64fbc176fbb81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ae7468f6267845ce0edbbfe2e7ab5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6e77495b41c727df84412127d591a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4eecb553a8788f612395c0f029664302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814e495ff01a4e49c580d68c6834100303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b8195005177e2ab9fdb400f18e278304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df509a477d9516d93567ac102e02d3e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819889cf8e2e5a85b5eeb35b78759208306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ed9944f788a0107f9a90b80747fd8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b5d99f1641052edfc79d2d6ce4b3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a971a1f2997a7b2a6dbfff3d328d469309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2839b4cb927ff69382996e78bce9866310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82af8aaa4b09de538cf060e2c5e6419311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc8ff7e68ccbc6434f6e9bc6d912cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb71fb77425258c0cd066e2156bce82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab994d0b81785a40ecbbd47b165dc7a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b44b2fba4000c9c82af06eec7aa1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afb5b5120b8c89bc7d4addde9777ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2abc2cb5b5af3a513c0b1dee92d21d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417896fa62c5d0851e5d817a9853f9ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4a8fecbc3089d43bf7d740adc3bcc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbaab709e4e1782138aa5f6bb6b17b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0b1de7e262fb06d7e7a59cd0159c2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf627ba4345308a42192ac72993eb92322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598a2b438a06dc203d123ca4fed4314323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8301920f2cb21c70c94b691880306d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63643f71262c302f9ab6146d405c685325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a938a28fc662e16b140281fec164f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b20d47d70dab371a08cd97ac715071327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689f1bf9d38815648b603185c752ae4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494fe738c98e1c8bc833ac13022fdad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff335bf60a307820c510b73729715b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80437f524c0c9af261ca6716325d23331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430c17d5e5a117a2f37b22ca8373b6a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b339f5172b50fe3ab86a24139338ef6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e290793ef52bc5a4bd7c2d2ddcb46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c885a9d2f3c177d8e6a17874c18948335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28cd15fd102f13b019a2671b67bcb0c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b377974259c1a08429fc3c8509b045337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815b92bc77053a5a689c58ae082993b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b29e2191b3b4407e088a9789cfe8f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05380b9bc11d4ead01a6ba96d4c3c439340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf93399ad273800f07e6b8f6f8e2939341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f13cfb5acdd78396102066e34bef2d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417af8dfc5068b462e9927cb3e50abd5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427335c50bcf77673f00ef0cfa24baa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f94b4920353bfc94fbed9877bfd40345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97174979aa3a695122b419da1b346fa5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664eab561514d3ed9138809ca1264a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7720709f062139bf6d9a78b67306dae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef59951051d3baac75e6e53981490d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c3ca278fb367c244f3a79ddfe52bee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045629480700980e098583acd4eebd36351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22afa24033f7a5289133dc941367b736352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fe1795979c359ebf70af4d8a0f3e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a8baad9a42bdde97713e1be724b82354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917b56284b6c5b4416096ce5ac88fa0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a65a612ba9dc3bc1af33b9367d1823356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffcd09a339121bd97755ce1640d4f8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613838b1e7fa8ef27bba649bf76858d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d0e0a6488e250f76da5f6f2b4282c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42987f0b5182100b0b4d82acbc038b12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617004a87783920191a34cd7380d2721361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802652d9a141fb90a579cb8f65a09e66362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ea89ae439eb72fc175c6b7b3f6872363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6a66c03c69ef14bacab41bbc3b51a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e34f0aba9f81e52fa9a8c3afea4299365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be73f5c9e8c3afa513cc850d708c28366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532728ecdd051e724fccca2534446a1d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7910ade367dfc4bd9247855b304ebecc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e812b6e0307ddc62e4a2a05fc5ec8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73de634934cf1e32b2d0a89d796985370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2ffa1092ce6c53ab239d164ab3499371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34731ca4d5f0774ad65ad47acadf13a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd811d16cc11f19a50aa9a6d74cca5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4075c5bb72fa05b3463420026890c1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da75029c4f2c4bdca8722d330f02767d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83fad1d2848078e6a8edc526e1b47b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c84e885687c850a6623cd8bf406e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d96d07804aeac740dac348d75a79e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88671b218b5a8b9d302379388ed75903379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e6c35f42d564e20cc7ebe10871777380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6376541b2a20c8912ab593e8a56d9916381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42c805c8c5dbf1d0980e4ad0cb1bd2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd7eb7acddd84c005e959463146e0f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f40bb09226231525046e634308e1e8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a2735d0b00e86d3f45fca8ffb6176385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d9f0fc3a17a873b7a1aa23bd7d225386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1966e895d0b89e8d0d23181e834f60387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aadfdffa2ddac3e153d1b16f7dad92388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04ca0276a9564685827bc80e06724d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2246671a35638064c4d67e0f63ebaf7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f028e500a976a50e9b8f36d692f9bc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998915e2d46c40c2eaea000d78db4165392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa995f7c320b80db397869978c73c24393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f875515ca21d1ff5ed4bc043fe3f662394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8457e0c6a3b08f609d2279f4990a69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6377609b9658fd0fc85ff1f8dd384964396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71630fa17f836282794130a947f61587397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef488453a0510e99b93434cbea3aa9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cdedc36cf221cd155272b178c1f6a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a17dcc9dd1dc1959877a6bb04c5e1ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381fc174be94c6ccf6558cb141f710e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddf4a2291bd3ba1d1625f739d76602402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07969ad0ce9bf9e8003f34775d9bff38403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2125a07d2d13c8aed405b71d87fb6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491748d7f8ead015d244e47b467a1dd9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd481c17c7cd2dc3d6ff0d17065d4ac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0870905c35881b95213b40c0c598b7d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2652629cea8ee481ce6a95097a281408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00ff46ece2e4bbcb3590375fbcbbbc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b94d6f908d166cef7635de9adbb0e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c036f2baffc0db15f6720121bd5707a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c4d9fc2cc4bb8da0b4f59d46e097c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810049019257a59d1b2df7c393b6635f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610b2e384971ca17da47b3c7610412c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b3f99bedbbe7cd0466e5706e8713a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb10d75a7b3067d9172cc0d02ec0a0b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85861137e29940eec461b3e603d910417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc617a20ad568fd408f31ea4730947ba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150014210bfeea9d29a251d6710d31de419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4aa389041d59ca066b922922f859c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3e16e7eab9a25c1ca430181d4d3fb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655e7e568a08179c8eed2234a304eb4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5e58c9e8aa4e68d05e25281c8d195423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2712319e37e3b8cef4d1c6c9be39b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b77f7ca1a8559b9ca2c97ec5f64bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2219a6c3c26720c6d47ea03df3c26426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a6a99be359da068084289d2672e14427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c0b114494a6ba6564877fe962cd02428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfb2d1581d28ab02d74a8ab7d984b3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dadd42ae6b5ef7627f29b56b680ee5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573076d05c7179f393d4833a7cd3178431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e097d0fb0ec5b7ac044fc7c8dac26432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46359277e3f72da4d61e1aaf32867818433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a0dce9dad88132f636b1e4944a555434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62cfc4177c2549156f1bd74fa8b5e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2849e4c190723d19b4657fe8a6ada436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888a03a1030c92aefa5935177e72487437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920c9b1f81e1e8db0acd4e6eafe7c6e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab15f1efbf96883696552e3c5f933b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a18e4732f8275f021b6f3c230d4e2e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87589fe76b49cc10ea7e5bd774db630441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925cb89fe6d2e6863863911aeec36a8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffdfe99e9c4b21b1e2edbe13d357fa0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c272b858aec3767a30131e6393431444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74fd19e7f14e1a4c42d5683096b5bdf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba494de6d74785235b9f01e507b0558446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d0d6d0ff8a09cb6048daf02c81bd3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c2d2fdcbecc08ecaaa1218464ae2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d163cfbf68d3952daed0cdd14849028449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63b68ce72e8173354e552da4ed79d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054d83c982a81b0f5e5f5480b226586451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbeffe00d1163206741b513bb80a63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c20b305f3bd54f27a414002ed99d2c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07543739ce4910d610b9bcdd6d955dd9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdfc8015ce24bc45764c136ef37a28455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec28290446fc39e700045ca202f07c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84eb969556da2f418e853fd3e47222457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2400de4a98f075a8b87cf0e093bb90458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f226565162caf769166672e544b10c5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0022b9808ef4ca946c81fcd44f8ab3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8dc0ad0cec7b2756843e745f66d9b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75150f8b8b521fcf7418c6ed47553bf5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f59d947b4c4f1ec69339dd89bdbda5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9aa26e9af13e93a54cf044baaed34464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43db3dd36c6cc2ff1006f4f065e9947465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbece98bd3bb8b6d75ae808c05a2416466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca59adccfced8ac38ecadbcac014944467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d788a7dd599e03759d2744960574857468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02b4e8b8119afe462a0eebaaa7f1a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883dd41ce7b215e1740aa2662b19d030470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a473f46addf230e5213d0ae3589c15471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3deeecb7390edadbb5caa7207fa8caa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c22468a5be29d0613e3c07dad57283473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025dffe35a97aaa62154ac8223f6484474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675e31c1ada6f54801ce138a612c121475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6188a547dad2dd772154b0a848b90fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b9edc55141afe45b67422c660e594477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488efd601fcf76fab28e4236d24f0fd3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619ea69e70b717bdce06ecb2fe26e7d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac95573f12417e3e5303d42dca87b18480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30790c0367a7a687946b5fa62078b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd415ce4b4293bd43eb7b069ae27f40482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822531b4906207c9c22cd5a5ad626e57483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff09f67887b85913cbabee0b3e35da5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63f3e1b231b6f43b46d469e04a995a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa36b3afc2c0f48909f152c7ec543d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843279fd0b458cdf9c44c7f281b9810487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facca0ba8efeb839e17b92bdc8554967488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126793a8be856219483cd0efe765596489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cc31203538dc033bcb686f80173cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010e4098fc764016e3e03339f6ce4a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533b82af2ca57b2c52d16adeaf6e2f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1526722ba6a51f69e2a54777480d2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccab2a82774214dbd5b87fbcb23fc3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dde1b99cd90bfffd9da9e0265e9a75495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34379a731641494c43410c9427eeb8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee3f0b471f50ca8f0365d4bcbb1d1a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8753b7d5408c1f44fa0be30768ee9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d910f0b4471f52343a86184e5c2b5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b9604f88c19f2a531fe4956b63d24500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f5eae712eeddafa3f8f948de3939d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9beabc103d128fbf51816c29fdd6fab502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87708a516ab99272ced17099808fa3ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216bfa039845cdd152bdabff5dc61c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e3e3f6c7a381362226cb063ebfb71505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d9ff4965cf19b0a58214f2b1d2224506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c50cee3898d379b5a5e486116e7320507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d69882c91917253ba30bf14ae956e5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c7dd84626408f5987f9ec2e2c42ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d2a0d1edcf9d4f17d8bb6b5c7ba7f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b3b321e8403cdd46e4308e7be8113511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff28cdb378e3bdf17dfae94951a03c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c29846c69fe59c950cbf893241623b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900baa797ce49dacd0dee5a65c85574514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523bbbf02c59ff7a2792b6d3f66d043515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520755a5fa3eaf7fabaf0aa441946aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097e24a0a5c60b1542f4038fa6633bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a04bdb2dbf6db24ac4beae0440cefd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43c551538928a9a3a2075556683444519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48455e536c49f19d17649de8ba31929e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8425f57094d88c94b56bced802cf4c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f50fd76ada9f398b15c929af3afd3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdad2a5d84e3746c626228f26ab602c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80263df1a8b2efea902b0593759368e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ecb7bbf66a75ede3d9c2cc5a7cbb8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fedf8734765473cae0fed3314e2813526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678f24bf07edeba5fbcbd4f86f8200b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5098cb31776399aec434c1b4f2785528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db71948c664091da37f533b2f9e1b7e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc6302bffb0e5ef9d541e485bea644530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e79914f466f4283d7de508fbc4b7a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef54cc6585b8bc01a5cb83d91846f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b17910b2250275aa07576c62ff1f2d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef7bc08aab6dcf8b41df3b478681ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b80aa8dca925f63850293614aa4675535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee779e2540e97395882e1f0a431a3610536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757239fbcb8366c26e3c27a182d71d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8acd01b4b60430406a30fb25ac17f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6fc4fd53bf6d90a0eaeb1746170924539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5436f3713f81abe9e04d9203ad8b65f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ac5f422f6ed7c9ea2e9cae4adf150541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6cb8bd2a9fa77afb7b0b242edf895542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba597cb344b80488baa15ece5df63614543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d24fb38cb3fc04e3bdb2587ea72aa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779aa7b2ba23d95ebd4977dda3a87922545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a0385ee735049cc0a1e7ab0a21e14546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f00c6dc99bd792b13b1fc6d09da755547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd9232fc9f902666fdbd1eaa45467d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a4d14f6184452f7aeed0d5b16f701549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b84e8c0aae31a122e26c6ec2f7a9aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab7798d3953da92ef7bc77bde2428e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8806a465ea24db41a7fa1af88a3772552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0dea51bb740d65412cc4492a81287b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32e12f38a66695601a455d85ec56e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58675a2cf1ea92ea0269ef70ee7210a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4734e39ce8ec82daa6ab592e3e6a7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005a71c65bf3c3e74cae6fc7433818c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7a97925ca44b4fd212334ef134786558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105c4712b648a32a291f41e8014c970559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d04f6dfbd192e34cc1579929901e11560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bf13ab266ff5643db891e337e2bef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e8711e6f79b8e4a47774048c72c91562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ca37073c80b9f9e73f12594d17bd2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417d925429f7b53796eb5de11814709564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65577c38e5a2dec1403895129aeeb17565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d690e7e43a85eeb6688d3f74e99dc3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d5c8c8401f77b1920d656472351fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80c0bbd0b7754d401a293b71fcbd17568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eccd4a9cd386477f04e83c50608d8e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25099fcf7e739965cbc0a620c0253033570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28511438ba606f8d056af731239f07571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fee5edce519f7c68c802e37824cefe572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316e2eb479f0653c268845670b14739573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c72c9d9853c8529d1bbd2018c120a0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40dd3f313ba5397111aca644faeb98575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11da0ca61bf4c49bc3a6bc972859c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9da1aec5a4485ea52cbdb0d41069a8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32cefdfa26deb7d8393fb8c7a549b54578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74fdb2f1f245600cacc6a7f8e2342d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68e384ee709fe61bcb4292f9bf1193580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d019c21527e7e1c03cc45a7de478f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f96197ae8e6dc61614c5c09eb50a3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887cdf16ece3f029f721f5a87924009583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ad7e65c6900395a5700abdf527ec6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79d0002c65b9c0c4104d3cce03b5da585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42eca25cd6f3d852fce6691d6f52d8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828cdf296ab08cc1aa9fcdf281e9218587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4da057dbfa65d81cb85bc991c10652588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1125a86ca08c3998303ea8f54bb5f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429f73a156758079c22afe1e666f346590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d5a02d776c3b6b63a37146f2a10bcc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3d2729d3a090d03ff59165536e51b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed3f5f180d9a70a049fd0ea25446e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14acdf011dc805821f41b901b5898946594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abe494c4970edd0870aae0148c0061595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8917ac554d29cc5651bc6decd546a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2c400e07847f808a2fe81558267dbc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9392e8453bca90aa9a2bddb50cb2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66485bb29e55dc96a80181d75b0e7d9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0299c32ccf845c169aa4f468b8c1d3a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0dc69ce7750727bdfdea4925e58bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfe40094458746c7fb83fc9dc5b66f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbfc4643f5f0fc988520d1c46aef4f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8120a6a044fb33ea516e81c29bd660604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50b66ffee49bd120de93b610bdc73e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309dffbda387d47aa1aa48bc655afe3d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac944f8c7232be38032dc41bfeea58db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfaf3e4b1e97367f9ce5cbfaae5b6f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a8bbc0840ef9b79787dfb96cd776f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a14bc5ad59a83526939b8fc90dff21610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7d5e0d885d6d9c2fbe7100082dcd3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fca51902f81fae61be386798d4bdf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0fa274ebe43b558a897fffb95206f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23ff0565b8d9885fb8569b53f8922a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b13f973076edc298f9151c2f69b957615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a335057bc9ae679f15161b1cfd79e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a01a026a109c06d5e982dcae6a35ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfa1ff1221266f56b32fe4fbf4efe5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c734858ab1b6d8365d51f55483a7a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201c3dab72a36c17e9b2f8d144ce29f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad158dd70c753114b6424d9351fc11a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5bc58d2ba8c049404330a4eae9aaa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6394e6176a621a7d62f09b3a58fb3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa053325b077082b12ebd1cf7fb0de2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932ce7579968b98c3bf14a49d84e8c4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a67cecd89b76a48415109cf633489626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2d90bf65f8c24fefdde87fde0f12c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3db85e2d96d475d4b8f8124040ec35628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3944b4892b43df1c4e8e299816ab65629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933c86627a0543234e931e23608a3e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcffb77060d51ea632fa39665d5161631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544062aec62b6a51c9de35cdeb3067f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e2428c035f45b84c5f610cfee51b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cc75161b942084147efe8afcc6ae8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6214408996b24185f3a4ce8c95bb4b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4698aad22678dce2c5b8199a794db8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9562535ff59861ae3f8f4150276a43637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676ca6cabecda2cfd62365174779d7b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565bd2e59defdb204d3433b563d94801639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569d4bb5c071a6192b48059b5df38f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3334ca9943cf4cc63057ea717cd6c2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29838df9ef8a628e4e3c6629d6a77e9b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f8fd0069c56f5450ab3b64f01caeb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac572e726f35567f18747d5adc8196d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f943dc2554214165c7ef5b245a40b50645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3efbb08a42661e1861643ad573570646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c2d8e2a3fa90871d5df1b23d914b4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3277a56dc495dd1099b60ab3795ea6e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afba90f28bfbfc734b328f28867537649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4011d1654af44b1d7cc2072545045ff6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32c38f69a37191181740ba209fef63651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd168585ba70f3541580aa3f9f8c0183652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11269777c4279f21aad926a9310c10ca653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d5b25d591968e5a67072187a34851654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62f764a312e6cc1300aaab2b4eb1c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8232056a805487f17a45f29bf894b6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86e64281b3575e23cf432aad26e66c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1c6cdea0a54b4d78a0d96c03dfa20658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c526f153e6ebb322317ec2d2f536f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5393bd1ab2d6f29e6311fbfd84837f1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682a8e851af1b918cbf467608b42531661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74e3263d92d5c297128efdb5c545df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380fe94db1404ce754fbe9d6921a6eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c5c1929b394524012a539edee2f8d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedb238fb604305157847b88193fe86665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32125e44e6939eba56d1da311630b0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b805f32aab954517f16e2213aaa4c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fb82ff487616ca685f67dae954df6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b3ec54a2915b74114dc02b461cb6e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6c9768edf70c02bc2e9f2f9ad1dd4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37136eeea23c4a35a2503a48e622d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abcf4146cb644e1037f7044228fff5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c8f33bf61735d7e84124fe7c9494d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1de5c659590962760d28e891f95e5e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ddfc2ba0ead88414d79f1f5a7e034675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8baa1883e754f4c0c261907878a4751676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40285b99b603c2d0ca34afd4f4e5b30677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14014d54a436e016e0a25333561a82678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbdc32e1957ef54fed7c5766ab5b8e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea01ddc5d80371334327fb68d3f4eb6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf1ff82216d25df4c5885493edccd5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a221277a90c13d622a6f8341f43e9a7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38397fee036e25d9c905d50e56991829683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb65206e0f22487ac7f11861a5c5120684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e8d5882a42d605cc10c412060635b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c431cd940fd3ef4d9c12043553a60e0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a04127873001bdcd28cb268702d58687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db933d6d7ceeadebd0689feae2cc698688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c900b2dffb82c637b6b403422c869a6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3a92e13bac7cdc46298ae771d6d2b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5113e61bf8bb094a7750f733579a41691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8754a324c9303ac1a0cde8fcd60a79692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d4435e46b0384a38f7553e4d834d81693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff136067e2fbd4a9059919fc055dda6c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0acee20834beadbadd10a1df0de92695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058aae90961cbf03ca1af95bd927ffa6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a07fb09c91f95a5005e53c181b7dcea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacf8189364352048d434808fc1c25c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005c3ae52276d22b27d2cace4e415c4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7b054ae262e0b5058c691a88ef8614700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ae989ba287a79090e44c1fefe2aa7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1bb5b8c2020338465efd74f9d939d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c99184242720835a148dea6f27f98703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd50826030757cb3d49ac9ac143e2e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba766952d25800ee248798d019d27c3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749f9895c10e5357d15027ce45a848d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf0a9a2c059e1d1e25da08e03ab8e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49c74f645d6a059533f38f4ae40b37708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d343da3125d1278cd8515f4609c251c1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89b51062bb0cb717c0777899a001afe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563debee384c57a4f98cee5f9eac5ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e158a565d26c72117ef5f355a207a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c47a1b4406ae5ab9f07d1d144e771713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f890ac654f413476db6528b2e3eee2b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aadbbae5eddf0a87194e0c9c0dcd54a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb65b61979cb1f294981637c3f6ba4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501112f622078aad2049565d99d982c4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2419ff6f9c584140168b29975465015718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2fda0fd82c42bfd0c592a8bf6d052719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e0ab06c4d1374e9825fc74734411c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519df1c284e93db9dc0b15844e2092d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb821e660121a2bb035d367c135cf3f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1150fb3518aed0075d3989f035aa6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2956212fb03ff851550a26d85012c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f45157ee7810ba9101df70b50ce06725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f5aec0cdaf9f8dbd64a7a84999cef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c0e6d487e03e442dc1b0e6a4ad6cb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78e9b212d2d820b0e6c28a1f0e3aac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b004c3793911e87bc7604760c187a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0294105da36341e4923169cabb59a69730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40920e85270ad4c28c8434b9b30eee731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35469c906c97fdda92c0f8c161f71f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322fb3c7a95aed086a54cbb4c0d7c36733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ae9a398aff3bfc760fef1aed1d5c6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449d8a0da4944aa409252efc70d410e1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6394d4f3b020027e827fc4301bf0c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fbc1302e4650ee9daea90faf1f161737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb6623799bedf384116c319715b0ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343dcd560d1c3289e3c9e32f9254bd7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f520b9e92e60c6a78118e9932b6080f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bf29bed0c98dca35559fac578ae36741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7ae850431dcda070d60eb6c855351742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5af8b489186d23cc8ec164dd8beb0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d038143447bfc8d5fd5f780c62717744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa7267c80a30088928bd458a94eb2b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13402c047c10d4d756f27f3291ce0aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112c7bf02c4ddd415e287a51ff5cd90747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b10d4b1eda9cbc4e6f51f724001347748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6c8217edc289eb880e8f8eb3487e6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bebb438fd0140f96dfd636d266b9e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5ad73fd5cb1f12d8ef30d3792cc09751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b98a96125076dd6b7022c069bd2e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9feeef0d114db1f76dff3df2e5a4b38753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>