--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863971186639d530a328036c2e084ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace917b9e075beda328e357dcb4d679d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b247aac7734404904c8396d150b60603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171955e5930ad70ca39934a57d58c1074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac95fadbe4df5fa4e28a82e1448a01a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be89e7283fb73a953d1f71003d970d36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d2f888982e430e5b2afc04bddac527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2e88f144e1e242ba944e5f7edf56b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee126991044e0469fe3fec8a337fd9339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2890f09c10bc7702f745f8c185576810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44755ea7f4aa301c3a68ec4ce04bddf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3cbdc895c3548926162923e8b8f4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e15c7e578f32867ca5b6c7577ecc2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb90078b5752a659b554bde4ae807814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98d09bbcd939c0948890c556d1293815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c47a0bb815d2e7f92baddf6fc39a2c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333401b17b9d492dcc3b164c5d079b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660040903926d8845e2ec456dd38b7de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16d27b3da5abf34ab7885e2f8cf9d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6093ce812d55bcba6bdfde8e044df1120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d88acbe60027a0d4a4ad597ef7836e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af4eff5e36e4b0741f70ccbb94961122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11ec0cbceec2f2692c2efc32cd9b4423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d420a8d24443cf4e357406af8cc3bf524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b266eae6652514a88240d3093c50e1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6521962bf32156d6d471497bcfc8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb6310dc6f177e606f12cc2185d52727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aacb4884e55422465a6d862d9cfecf128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bc37887beb68cc62e37129c2090a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a798d33f1aa91468d72b3aa6281ba6930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44add097721fae4b24567b69c845271731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccabdba02c1d62ed98b68adb80b757132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515d21a49e45a89b149d518facf0ca533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d10205560c786b7d6f74cdc9bd2d5b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e180bb51b7f1a1271b204027fbf49e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8608886bfbdb6ca9e763cd43a3123e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c31ab03259f2955a1a8397454f8c6437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52838e7b72c0a06223c8db71fc471b2d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44412caa64697bc301f77638090acc8539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72887b429066f062679e91e1a67fba240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5c821eaaea34441aa21cc6e83951b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e86e3ba11b8e35feaad5a43eb7d2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cf096e5de8d72ea02c234a5d3183f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8d223d37a018d36f26bddfe67fb0244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2924acfb472a1fa51254d7f5ad9193c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c79dfc97ff2a44dd2a62a2e0b2c5ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faec2d770d4375b54694a261b2caac347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e98c00cd23fd82a4f96fddf5ece70248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2a10768b42caefa5607f4807e376d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c7ca540125b4d263b11913053203050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07cce1fe3d3a219af84d647d214f8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89430916e26f2972bed2b537d82e8052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435df7da50adf9ef4d4215f04951f78353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43e89ec45e434d480cabd78b3600fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a93d770610f58b9dd62254b587cf1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e19043357f94c7cf3bfc06bf5a437756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5b7a2e3808314ad9cc35cd52798d957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bad246e508bfd40cf6c9795c0d666e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d832e6f05056f0f522902ea60b0be2059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84250ceaa23aa84c0a6a9b817ab5566160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8c64d3adbc7c324a4c3a1dd5c5db361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744ba9f486a6092be052e5d40a9c87562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb4e59a335e61e9c1b6a7ccf007a6c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eff000e2bd092cf7322699239e140c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44361428e1bbfe914fd8b21947da934765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bdaa42cc11819e4cb57382a63fa4066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737214a370cc2b03770b44bc1d75a51e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949421ba5ebb6d3a12d56edf76818ed568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dceec8d6a286de97d238722ae032169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dcb36907715a636e9dd026e6a4eccd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9373f993dfaeb93fbac25bc0724a6acc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2b4cb33efe83120a8da0bda1e545472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48923e0d241445ca2853dadeb7fbd1bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed966b55c1d36cbfc3a1ac4e8136dcb874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f00a39c57eb51d93560bb7e2bcb9e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a3fd9c87d97421849023ce1a3d61376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6309ec8eb0695ba9d066cfd6a417577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1535a7cff5ecd8794610db97237b61678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb760660d526609aeb2b0c4c4466c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412af3d9ff9c5ddb0085952870dda0f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02174440c6b0ccfa6392bb5916cf6a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3ea309e206e5e585f07b7c440609a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157da2406e3d9d0767d90ab198069ff083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4040c66df4744a99112bfcc771493cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361d33f2fdcafbc4b6d24242e044bde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59397022a3bd6a25f7b037bf250c3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49123c105c43dca0c89a7e301970dc4e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f10f613bc982bc7c217af446db221c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0b1ccf2f05a8e849dde805ecbc9be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760960dc45a042eb51d41b391b6b274290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d64bc4577db7aa8954c968352a598591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863d5fcdc252e970287de1b359f439292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0b08d63ecee3fbbabc90606cf8a6493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925a0f772616d3fdb744ed3fc043e5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3366005068dcb652b499eaee0b664595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bce5b13625c8fed9c2c2df432221096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3705ba82cba96045b9e673ff9a976c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90f3b95d5915e16e16abb044feb966f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acb19ed71b9b7e2b4e351cfe425aba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce276fe6052b2de15ebdcf7936e0c50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2695b4e9c11b28ee20675bf09fffb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb583e74d4fd25221125d65dacc32ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a00649fbcb87a5b371e0acff14a98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781bfcf03c6f78f84ad4009c5d3ae3e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d497ae8b013e520a9c7b582617a035a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf27a03eaa799865efdc3fdeb24369106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8225246e2df3fe67b3b1003607caa5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157503d70be1eb2246c1e633644b78a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3914fff3fffdae2fae0e2877cf61a2a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696e84985eb0bd132dbd75d1edc95be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478b9cee7978931cafc39240077f47c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ad59be10e1f08f3825802f1f0f502112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9612f2d33b4f1d0aff4b4aa01c10cda113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fb2d6a48e36b26722208f885122c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48d91a1563ce5777f3f5760a837379115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e067702fe435d4c101f4d0e7a6d138c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19219f91510eb52fc11f7debec3ec319117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377946942ad760054d848a1e4f81f3ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581640a5309e8629d97030590215fce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79234f53040db33f9ed8de8c21d17b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14cd8b84799f18bbb606a2dded8cc6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211f7825ac2c028d767ec40f194404b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371565edc9c2e662dab91c8a008c9438123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab87303e54b665f5e92c92f71f1132124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1d6f2f2e9ce5771b00fbd5bce8cb0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb963fb342207e386cdac86e867028a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db8acc9cd131f98ea194d0f17a0334127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2c4a3e4ef5949aa98eaaed10b33e2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff510dac39313839f972668a411fd262129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07869f7b2303b8bc765d0bf7f74db8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773c8de60340046be8f318269ee1a60131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554c87236586edc896cfad1434ee89b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d4a0bb7f6e87b04e68841786f214e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f217fc089aed370bfa912dc566dfd4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b4d8e4d1bd8d6c7449c7595c6abb4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7193f925a3b847c6c1e5fac3a9cee07136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc02634984b991864f7887f1729146137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23495af3959105fe8f2faebce50a2a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736a3e15322ea752d870d332d432c1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13aa7c6f8315b914d683dfe7307c4fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afce316a1d9b29b37a5bab9105061740141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c69ea82110e35be65fa023955c4cd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a11caffab2b562c7b03b511e54c6b7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ffa2347ef560ea9b0e900cd3e9395144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3e84ec4f007b23a6d9948cd073a8c2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9086514b719e57de2da8a0a709cc828146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217ada10549e82696219faa750f457c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf17f8a2dcfa0f65c4e4c072333ac9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e6e0e1d43405bcd377c5978294d4a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc661a376031d48bb0c23339b8e6d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9b9de03c610aeca53627564bd1632151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fdee9f360417063493415e87a4dd6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11efa2d3c68c32c43fa22415d049c83153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9011dbb162f1b9efe7c2170c3f3f1ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e62d074e50d735954cbc407aec092155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1138a7a3e1d976275bad2a9ee0c4aa4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582604936c98b23fc73d8663eca31f6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b393558b166265eb347681b6ed18ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974e287a16e042e20d3962c1d8ec3fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b685f38fc5a79809e355535ce640df8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7092dea8b2c2de9c43adc0b51ccf3923161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0335d0ad5b75899ade8ce863eb515f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41347fea5f564f38ffd91ec6a61c52163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5914e6727d80b4ce2df14cd731f73a1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34345b6e8f332df7c0caa10ad8c05ae1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc34d073534e59adcd06c65b54ba7b2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520a022c61bda9218a954ff1096ce47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1ffbb82a3cf0938c227947ea3bb71168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed0b715662187e9ec7db5dfe63b048169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960fb507ea29a84d4024c87e0b620bc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea11924835a7533db74d0dac63bca2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a2467e861cae998f593b387774327172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce0fdc8e15444d714bd6c864b175b9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfefc9bf75b3a410e00614898ee93e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74345093357ec104baef7bee09179260175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda702062a4914514d546fa9c3b5325d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255f01075fab4328b571210f8439802177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4377cd873af95b26872968eb7307df8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c4b7756625ddca945370f7326e4bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca2bec2fe1a18e38a88378d856d49b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04491fdebfe01f34f5101ade5f285f0c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1eae93b402305036464f849b07463d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e6683b4c3784e0f93becbb0f72a22183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256c8e707c36ba53abd19af54319a9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451121f5ba24650cd1a985ff7128c26185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19db2ce72944812f354c0ea15f50e4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ecf42c7aaa1363be8e6016875ea3b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7988b3961ed49a3bf696629e7748a9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d21d7dbdf8f06c066ed531f73151bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bbbe0ea1a28af869879b32e4c3e59190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b97cf759fa9689c5a8702d8ce2c83a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d9fd5961e989d5d107721e7a3599e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ae4a6eb329075b7004bde516193e1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b60cff8a5ce7892771df254a390cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582bb43b3bbc3952069235d6e2b2dd2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef898a390c785440d96b267ff2305483196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4b4c5de5130ac5941164a0b8c363f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d41c9e6eb4864e6f2a5a92ff2832a2a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96527093fa249606b1de81770e711a76199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbb3015fc445520ccc6c6390c1ad70200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee7cd0b88e48f2fd900064b84de280201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb548bf0d8f492790d0f4bf9dccfe39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84cf746869997f5945e9382e015b15203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2cceead398c18a718479db3edfff9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef925fbd9a9283f5b2e49c2994c3f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b22846df56497cb74ee2f07bffedfe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313279b9a16cd8696dd74c4b73443e2e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27113daa14c0eaf7e82baad4696d3c4e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed114ef81c458d168e7b9e356c837b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cbd4ded6135106e40bed878f703f2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c0cb0555725655eab8984ff56878a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7e01dc9853b4fad9dafea73d2a554212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3ca5ce46b424aa9a1679559d7b353213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2934b31ddd32af6e0ca70ee3c509e7d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590665144432ae10480f95d7e47f8b84215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b941791cbdd38a0e32763b8049a4ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fdc948df990eb7ed154d7e9d365c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f309bbdf0220532810af15077066b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0925dc811d089e10ca99accb92020beb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3372722b577324aa249e7c5fc32eb25220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbcdd988a4b29c457aa3b6e6d3258da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03930627bbe5cb6a236986537fd6b94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77725d081caf0a82161a182c6b44d407223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1edf54769a6dcb02ae583649318d7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25f1cb8458893eb7d0277baa12794d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492cb46498cde023698e57a97db69d2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da121250c351b9ffc891d77b30f9cfa0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c45f9bf2d5384c13d20842eacfed1e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c59127e17e8ce67ccb37a6fed3b44229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0d1d2db77ff4e833bff2d5027afed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732546add6a092ce04f269b547700a2e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6551a766473673c35ea2c35258143232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad6d4523025d8cef582e6de2e49cda233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e25c39228c0c87d755007bb4412327234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372eda95bbd5a8336696a044e440e88d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288cc9ae78bb0aa0c07fc345c37aa1c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10037d96fa76e9209c7c223218b288a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01913fb1ff98fc84e5459aee93b8424e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf8076a5bce3dd532fa7a81bec63f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253914ce32877d28c68fa98907a0796240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a91fab6446ef65b70efebf86d1c64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e91117dc27b86a527f0d20c9e7bb2d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2c872d113ffe924e5ddf700abe12b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e171690e0bf52c6cb8b0c4eb4e721a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c029c360cf98fe2cc0c395e42178868245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445f0a933ad7dd5d3258cd258a78c85246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe251a4f04196a4d5b27dcfc4df975247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd240bb171f3902f0d2371dd39ff955b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b67a64a477dea4646700efec2761f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14adcd594e623b6a4bcd7b7e224d75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5febc27c163bc3958f27b287376bc0c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4364187c56f69f26426c043b6d6625252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d1c259c03df00125e364061f29b2d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c178f989f5d4f31eadb1789c64d11a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa91315a2c1a1f595a683041e9b892255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580d89aba35dc5d189c232bf0992a84256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e78fb5008b5915bbbeeb12f47497ff257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d31773ced6b2612dda3fdc899e51d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8bf86722fb78169f25b60cfa41485259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b73c1f60a844a200592dd8640bd3db260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733597965be22151dbf78471dc609d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473751d150c370a03d4b0e61381b5a6f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdb69f7c8f865e00afa136a3501cac7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c60267863400bf3babcf9182c454346264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d36c80c1bb0c4ede0a76b0290d7b90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce157a8925a30c47b9856d953c3572dc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854091c026916f50e62c2421799dc43a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c0f6dbe467687884067e3817e7636268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d3c8943a528fd4514f1d3e9e2b1b1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b308aaf8447b8baba7952ab1e5ecb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010b490df0c0f0936c46560cec3a065271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861bbee9b64b542737073fbd29efd288272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d5dbb1eeff553445b7273c38aa4b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c36fadc507e0a33b3d7d98e966c25274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e0509958d3641624cb0f773831844275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295951cec59a3e5933fa5a117ea2d4e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6822aeae7f3df6a90cefc50a6c4f6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5182d6895c28ab738f1eed8fc37305278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a659854151aece0f57637d03cac79dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f45aa5db5c3832c4ab58a61a9b4331280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d435cd37134c1e7dd409243ea411c9f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db116e016076ac6a249129d46429c34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb069732492ad3aa3daf4806c042031283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f38e134a102592c8f4bc43431b2782284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f49c6e9a07bb8702ccd3ae16faa73285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422184783388bf3e4513f782d566ff9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b2c067b9dd4f7fde4f62870bcecd6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b41fd7f4df24c4055b34d7fce409f4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeac8113f200e9ac9a4d07fbf63c43b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38225aee4c58f401c95899dfae07e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31209c3e57e17bd5b716b5f82f692e95291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e44a1e4c52a172726b11c6d85f90bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0613a93bde087ea036b3fd69b21ff0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bb307c82e5b166a9a34118e93266e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b85c74745b3103d7f5caf53e94c50295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead993a7d554e2d28695127335c477af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec091cf40a2fb0a650f4e4a066528bf2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f4497168295a74b189c9f1d2364db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b021040dba5ca89e81aa0308ad012299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be5c3960498f92af35650d7b75ece7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea359c75df0ce76607c4527fc981106301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450aa217e061e650409222f4191516f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3eea0c59e331f863d19772a97a7a84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90d966196102836e5f528edf510290304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365bfedf32c140eae11cc6990f59e41305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266300cd46caf37000579056bef27d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d74d826974f2eb78933b416b210986307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b514994d786b156270660f62c6ed762308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1b806617297f03e09b7dd4cb43aad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461aa6d5592910ff392b87b57a28802310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19abffeadcb6e75839f43bb54a168b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc746b9212978b0a92d34fd305dfbd8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14539ed0db3392dc23966c1d238ffe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a88b996af36a90d07df5c6aaf2fc3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88bba45fb5e4ae7a1ffafcc817ceb5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474db026782c5fcf2c3f2896ffba7ea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55069a7ace37095b6df3032557228c0a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468a034a14e721b191656fb2aaa31cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2d139586d8bbd28231993c34f4ca9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc61f91527c46c95fe92c80d3ddade5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f54d695ba562940752837e300eee7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286fafc6f123789ef20156eae226f1c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c312c69a2b197a047647469e49931323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731c0522c9f7c735a4fe714d5d7b494324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795a81c3f226798ef7dbf2b3dc10a92325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac7dd337820f2365b5f0c382557a198326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee6f8664ad1bed9a911a7de001941f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1db02b56360bd8114bc58876511ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeaf29a34ed1a77504ab4578952e5ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f60fd032b028930019731ae50168c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610de415073814c10cee796f6fdd157331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d9c261f532657259236dc9c0d8fdf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1137e5ddbba7f08d0ffa9a0f8924197333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63c8dc304ffb82d82355e2e87f49f2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c07150e9b446c6609ef9625de8809335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6320045af2b0358164f449f2898665336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c97151215786c21316e80381651ac337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d38c4010935d12828d132694c600e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0eb9747b9ea1e38de2027dcfe5032339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdabb00dc656b8fb14ce3b7398b28fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1d19f1d828361d8340b2c10f21edd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88123459734787667395245cd9b9fed5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674a14560338c90bf2da73c25dfba80343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b803f348b3007716813fbed176109344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe953dc5b73c59868b89c9af573d64345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53624ed52a8bb442af0345be3123a2b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079748600cc2b9dd0fd43e709daec89347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6542e6749ede4a0c55587a18977a49348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9510fb88fa83a0498c8c116711bc34349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f684f6a94601c926795544a38c6324350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487eb445a2c460493a3946fd165526e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eeff9c53d2dce77e603ca0b04deb01352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a497ea43cfbad9a564ac5144f4505b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff41c24512f8f3bfc8c7f09b12ade0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85196f9c7f2274edccb2851ffa0ae0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89711b7339b63f9711e0a9ebc365f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ecc4d907a851a550fc113ef4bc10f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1946aaa0f7b2ac792501b0c2cd50a36358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cb7e0f788327bfb22ac6eebef8fb7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f40964d61bf4579afd19691ee9dc7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2d8174523b00c63989c8d18e95c91361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e29cb388c4f7f8463c5e1576b8ba5a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fbf83c532f933edbc6185b08b353d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad143249a0f644a542aaa171fe41426d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df11917a524cb9c92020231d74e27b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87c99b359aefbabb1bfc3820506998366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8386dde128a5e838a4abf7cefbb97a0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413820f69e27c6ae9be8e51f27621ff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccab32f9a5d33ada6ba466322aef4f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eaec586638f858c907538f4f24a794370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488a15a604759b570e8f7987d5ace10371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1383e9f26fcfbcfa8ee919c367feaa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb548f7fad50d7ff4ac168d671b3b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f5ed2375ffbaef757a9b5a446bd3c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af143b659780572f91bd520ff0e6f43375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c13df95b70708aebb83951b388902a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61322938a88f927dd7fc3813cf664b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15ed14b3af0207e13b8a2b816be277378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ead42ba0c4763df289dea7d9936d00379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912ca07769f20861a5db2afb9ace218380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237f2d0a3af433e94bd9b9be3d47c23381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1a5b2551de7fc57b6a11414bb61b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8194b0aa3cf783f597a46b73937a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757afaeeab2bc87fde7228c4191b6722384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a87bdca17faf8253b3763c7f44fa63385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef58f246746bc6ea338dd00d274534386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7645c06d8cc00c0e33f70a057836f32387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b56bd7807c334bece0351a63b215c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dfcf7aff9b1ba69247694f0c432997389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5aec8b0cd9463caf6627671d29251390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb007a1e1e4272500e4bb3526f6d63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361a607ab7aa0214b65cf3ced8a7d8bf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee4c7363ef2a8e18bce26f3e2a04b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672b14da0bf4c9e95813dd0a3a0533e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad3436b3039c65d6fa8ccd1769913b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b66971946f864b9418812b06a024f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46758ddccaad2999ceb63fa34f8425dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238522e5bb8194aabdeeea2d4e8792ef398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9512f006e7ef46c6574202d24a3cd8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d537af7a176f464256da4967fda5a44400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b141f24c120e88f9c8cb442a4fa2d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69bf0dc8117e50cfad238cb92fc8571402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef952136c3fb5057d9d069282d8ad2f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5338dd2e5b5a5d99e8791cf5ffad4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b584a7d6927ee0fc8d6b666b99285405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ad9d4fcc4e8382d0d31c71eeec653406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36560a04139b2e21b193482533f64211407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfd7a0ba842db42b14efdbeb1901e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d8454ce9341656907344f45d46a09d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e94246ff811ec2ce856c089bd72a9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95945809edc11d1793afa50f5d04b4c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f186a291c50465eeb673eb7767d9c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193973bd54be114fb479437c9112c42f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84feedd250fbb6e44f528468612ecd6f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a063fe24c95e59733302ab12f80a1e9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2401455bf16b78ae9ba1c5dbcc15112416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324524b5eea17fe5b6607d4be7a81ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89fc8fa784212c53a8e308e072e699418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd7e6592b8de5c512d1b3e014d90e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad432ade29666c38f007ed0c6fa1e0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a81336be73dccda01a7b4e49f4609a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c2b64935dcda638c0742a06bd40a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0e9028fb3bfdbee21ea3980f15f5f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8121f6b574f53f7f38eaac11396a13424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620fc219d4c854a0a5912d0c4f1edb1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570693875dfbd2f592bd44874b5ade27426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06c6de51b39e51c69eedc7ea89d770427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6acf559ce3b4987e6e6579f0936035428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1bdf57c42138ece8e64f7faa7dfb1e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195932ccd8f46f413094f38ad01d8fc6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e874519746046c29f3e6b93f9eb9cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d2c5898aa6d8c78e7c57424e5d9c5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23034907808a0f8c6a368d050454e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee9212f30ab91d880370ef0952be19434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e128d2dfe2f8cebb3b7cfad8d8c2d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256b87ebff6270f2e5f5533cb52c9ca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112a84135906e18feccb1fb1a89f399437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1947686243c47639edf62c0657b1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62660ee1e6aae91023296e3f4a3212da439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c1930633423ba55da09bf104add59440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e065294b0cbd39c0f1cc14a99b3d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9a49ed7002fb343e76d8c1232402c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4894597d946dffe2a9168c62731e0960443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430315c257eff952ddf0ef712c18995444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34a083624ede6af52fe6aa66662469445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765182432487c5a25a2f32397e3dfbc4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264d105a79505511fc04d596f45907f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f2d531b3c69770074a0065104c13bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2665a1373619111bf69780dafa9fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c192f5e9b2c9547bd7c4b0c542e02450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c4ed0d7e5375e53d69cec68e40ae2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44a90f815ce7eb8f2f92218426195c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7270cf8a89859fef8601f1917a100453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23152709ea674d4175fc272faba2d4c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bdc99e4a2902f541129eed5e236e91455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ee2c47965f860a5a46c5c92575e91456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5beb5bec4a56a8e3c0a65b76205f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbac0bbfa1d20f45b6fbb161469458b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b77b53d7e6281a9ccea442a0f0f3b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b93ecee6b1eca0ff625d7e8f8d461c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376cbe58c84401b33bd56650e400083461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adc5242f1b77a9d9333f32af68728d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf847f3a81fa7b64e02d443f0fbdd1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca123a0911004df98f91c69bdca63c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59962f5ec0d7abcaa351936f8e7f009f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8e896bb0ffb244130477b970f4da4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9adc8dee236cac0b22dc5e99a8c4f8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830b627bd59915c4173029bc194411e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa49e76690e6ac6d36119dd7d8eaf4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17216a6a4a6952b819f79385badc02470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07001ede8bf2a2c0e1f076e5f4636a38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc25da9ec71a66ceecfde339900149472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6acfcada23b5f56b85f4f7a7c6f9c6d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c5a0e689b8b38b7123bbf82ad54730474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0c4c7b31d47cbb16c62b7dbccff30475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9264836ccb0c32875e6433f177284476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94185157067e354033dc6bedff1f376e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec535be00c3c1fedb4614e0232bc30478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6ddd2869ad4930126084f95eecc57479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ced440ae2e8dbb933fd91dc3789380480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68ec135552ac26018459738d1a47eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aae901194870a48f400a27a0824c74482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583f10ad225f33bb085afa70968c75f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9669afaf9dc1ba7455788b1ef2b378484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d87a2c0dc70344e0839393b7f13319485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03e03d8d0dbbe24efcecdf61400cbb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b4640cbeadc33a20d2b20f7d37091487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5a3729bc64437586c8794d8f69399488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075bdce49681002eabbaa23c9ce86bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abaf45504f35144e72624ca7f51f5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262032d6876dddd0d93b54a1515da07491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc8e6f83fc5e3007a5adb9ef0c9ff0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd7ddd21764ecc05b547bb7b4e6a28c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333048a6383eb66466a9861db3766bbe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe69c3d50608e286599bf208b1dc9b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e501615425e36c414bcf6eff7b286f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5acb7dc6f7baf4e4a64a3163b80ce5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333079f787e2bb1df77f1f2e76b97ce498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c842d5c9076a95c62f0a308e1edd277499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e6cbc895796b2dd6528edf7f580ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337c1ea938791c61991fe4ed7986112501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ecece1a007372eac671b96b898f12502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c182c70981c856c9f69fba27f1a2b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db38015bc43aaaf3666ceaa217d048504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1808cc333106bb0009d06ff3104f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4658d9e206fcfe5c1cd07f1f5c709506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b815bd634802f343a5228d1f3afca66507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fc85af2fe727322563749b0e03c8f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd29fbc276ad0a49a6f2a160bbcf66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc448343e5380968b76abb7588a513510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fe5a53670341ed350329ed5e1dc79511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a75a5943e3b6aa5d1fab12e32a2f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a53f2749948ea77025f4bae0b5610a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b95aafd6e14379ab16c6bfa8487584514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144a92f25ea85f7ef10c2c03da90b59515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535f7e3d2e82993dd96dcf6844de8b5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306a6c426b83bd3a68e7d45900d2e6f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ef68df1e364ebd594f64c0cd58be9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017204ec675f821bad9d339a113a482519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9f776c1531a3b365748ca670e17de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743819d7d9402b8dd29c78556e5d9b68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f537ab1ef17b6f240640bf6b7d61ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adbdc98c63b559a2c3f4becdea1397523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbe50edd2820baada68a2d2d8b2617524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06092a268bc6f3a2ac87f79efbb82cb0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fdac5256da046b1a70438e44c42c7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab07fbc15d46ad13a00ce6d512787fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf7b612cd13d833ad573710b5887ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e9ad131d432c6febc5249e42c07a5f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3dfe495acd39f72ca5f1dd56d081bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836499796c05d023541935133603786a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe3e2af254fa6a57c492839b8ddb8e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f201ab5cfeeef7c6d34bbd299e6a5b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c50a371c611afca0e78288c9c1fe5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3de4db443b08dbeae791069fc8010d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61c3064309654980b6d65424190d5c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41882538c30d34b422aab43a45b8df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed8980432446382600d7230eb99f72538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70006b81445399880a0b6520b5d25d5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a95655733f1ae9369067d825a624e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f74671531d2366090415d2a47f67a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1adb89920f1c95d48e99c839f2de0f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b350f4e4a8303891ae51d3fcdcd94543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3cd1f2a7633ba2303be07e8607f79544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b477446440e4aba0ebd42cf83581d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02939820dc30b83abd3f847b3111918c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523008fba59545d6e02be5a1a3db824f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e99860845895d08f1a4253d59f12a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f45861e1f3fe1c39ee75527c8fab3f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e46c9c178c4b94c11ab2fba5c7c2d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6f7b4109fbfe97ef2a7f9c7588b76551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c8d29ae468eb60fe178ca44c4ca1e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4a0d0ca56b27ab2247c3f602c8802553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee7fcab2de7409e6a987ff9a1bf302554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b4b8926b8ad752fc8daf3365b6204555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b68a0bb5e67d75982a871a9c5dc97556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955391e47f3001d25f7ae0954d9348c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447140680b31aa0ace38ca04c7adae10558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5db5c85cc7f54f88a4543f2533d59c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f87c570fa4b38520121f69d748af4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622f354a476dbf6be9a0e46d8c9abc5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1768118a1a7b03c205fadf9342bca4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06827698723b637c724e742a79db0555563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcff15e8c4a790f64ba134cee2599af564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f7d115837cbab78f421da2bba0e93565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae541ebd85c66c57127ff1df7b4970a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2cd362cff6bde8d82242241d83052567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67525301320f604a6ac793c120e63abd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d25045d74bc5e0ba49599f1823748a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493b0342a18a97777b50cf20152f4f8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967a4ed8bd75a7ffb52c19a9a9b31b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cb8dcd18e96e901e874ac5207c1cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5f8c7872cd7b0ff77fc1da55d787d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0ebe6e86c1e8b9058446eab7d1d96574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2f66d8942742c77f7535b657be73f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e084c160021fe65eed5f4cd518e09576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a82c7206809fee73b9c0df9c7d5062577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2a6c5fb75fee37bb289954f37a050578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319acaa364689a240daa4109f79b7ce7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbd0d4bcd9c417dea0cec31a9bbf05580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdd83e5e8be069a971e6dcc12854de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a6914208b5fcd576750825965016a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d961398d9ced8a6e6963f55516216583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85a019ea9c1b319826d2b5685faceb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a7d88e624922a9f15504f3b4fa2d7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2cb591d120775f8138aad275ef5c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5158a7820c82ac5685e4a095b5d2b3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021019adc93d8dd4d6e54a7497e9bc7b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7163aedf26518809a5c8911b69022589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c1236253bb7d233d4ee231b2e5c66590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8980a3ab20db1d3cd88aef13c34b22591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ecfc5c3e1f99085e7279fc866743c4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58385d63e10d0be6e5b88f5b5447b0e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04fdb87cbc2ef95a9bba3b589d8ee00594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f5d0d035efb81edd743b480ed2bd5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8207e39929975c61a8630245d0c7ce0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9be9dd8cec926ae76a64f1fcd9b06597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a5580120a381aabdf7c3433f4761b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336292bd239889e550c462134a802afa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b459bcdff9d02b66202bc8bfd385c69600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c603ea0274d30976969d3bb754549489601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958df5db45f2d6a07d393549c66c6bcc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9243d969536824c40912157de99ab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35302262a6fb8c5ddc461a68c8593bc0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37d498564aed4cfd005453add7f5d5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa0dd6c08748140cd051722cb6edeb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baaffcfdc9d4821954f31849f85170607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953571a844674c9540d9ff61a605f88608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b85db0f7b5b052abfe5074cfb4a13f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1bd40b1ec52becd2e2b33b6784016610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19420fdffcc0b4036c7cde37f3a0ca4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e08a41723018df09eb6886b3c2322a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64353137c4e11592b5c6fcacb1cab3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b9fbcfd5c101c9f58ce635cb99829614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61caba1f3047e863d06a8080042dc3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74803dcf18879aa411b203514a1967a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62415db5fc7077b78c2f4b5ac90556617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f83731e6d11e1901a224a9ad6b274b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d48ec5e9286492165b272f1dbcae8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e8f1ff03f7fb348427cfeca9dcb7c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07e5f8d9a696a7d3267999a9e1620c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df0b011cf3020cab6f590a43a4ac37622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12897c9058f2777f3e83321f41844ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be396e8eda7c84f9b87a4fd4cf0b1070624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600104d8e5158034829e7694dcc422f9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5564ca7dd1c2e3fbc2caee6e6c28c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5dcca9f9c1aa39712ef5621984d6b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95b6224b9e4960733386871ed19637628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bb758fe9c25d497df5e0f0477a5dd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9552f5d5be161a44e83fb0d44acb0c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6778f0fc4041f2afc18cf08359225250631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196509d1cd8274cf4fd45bb260d57db9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62caeffacd1cb8d43341bb11f634560d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a161cdfaf0346edbdebec391a1b73c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd789a818f1c9889fbe9abf9bd89e5d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ae6c3836148c73f129467b3e0ea6a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b0b5aa8f602d87840decf3206bfb1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897181893d32d994861d95530a7630d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8606e67210b3c2ef392e1980a0c2daf1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a34bdc87955d612868c10a537576f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f223bbd5d441e38f961d577841ed3d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bde359e8def18bd8fc346d101b0215642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e305346e323625da52b27f309c9ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2ecca67c63d06338e08a8f4d942af644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8e2b15a3e3ca1cc424dc257146b41645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b30676fc2e02f071fa2b8d68b74dff646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3567d84a119dc395b51f09c581223647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ab24cfd817fcd65694a9743f0f53f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4429c68ad1cdff46e85a0a82393793649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f618adb83cebebd8b93f3ba99e277650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b04fb9fbc0ddc5fb02a31e8cd4b57651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01ad744715e5371fbda7c5f0f8ac77652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61deb6dfa3c14234dd57aca6310270ea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed2b6d4090c32f02341d1b6ac36fa7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8c91ee54ed3ae0a19be77ba644372655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1437d0b7c249b9ea95eafdb1115c474656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655169a7acfc02ea8cdc5b74cfe45a3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897b9db52f96355a102b84683427968658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b48a675a8183d5ce26305611c4b9d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27edef104ae2a64ce858f75195ae5a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666983f2bc5313f128a17f8e086aa467661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43656a6e130bc8c280014a70579ab21c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82f378e4076114219d043fc79c0510663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aacaad96272923b5dce1d863c3ccef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520c0dba1f69d68da2f12338b1e4963665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a99afd6223abe1dc3f6d881897c34666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675776cb03ad08d2b699e753cc132cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aab4b9a663a173693f72ecea94e809668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb0f2cf74e04f93717f8b9de2e8b94669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547eaa1cc27d2a68adf5ece476b2ca9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1578a22b0751f730a024e5997192f24671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b2a82fc30708c5de4202e1844ec85672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd71cfd2e00b745618cb94663672f1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e403c17a08934e4029e297faf2298a7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686a25f2d15244c8973d8390690a3ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755e45a75a3e711d9bfaedb3897944b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a066ee11f9388220ab7b1a5848cca7c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a420d788333e18da0792a3d58bc6474678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2f289198fd06e48d816e3f8ac94ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefecdabd94b93cb46ba18748d7564d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fff2d5e1c96bcb3f98b5a48a2e684681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6591987e58e74418f918fd48286b482682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b119f488b536ecb991399811e268c2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8016f140077244fe95236b6f8d0ac33684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80481f65e2045cbdde4f303cd272f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc1d852d5e0a3ef3ec9fdda7eb3552686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4b18302978011aa424d8725183933687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17897bf29f768bd0cb22b17c2f2551e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b905cc365699d816052197e41899f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb382215e16c77e68c22de79befb9bf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e8aba82d0c72a9e5494298deac822691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687be55bfde10f2d4fd6182593f77b8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85489d446a95fecefbade63babdff6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fda9eff70cce58e7e41adb7b551eb6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac28aafd3ddc4e2b6ebb4155e7af90695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6745206676b5d064a57c4608318e80696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047e22426384bdfad9af8c94918fb91697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ffc189b45d3e79197dc00892a6c01698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f67e638a1925157146c14c9ebea8aa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb7857238b8c6233a95ce6428a7d49700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0ca6c5b927e5f86d2ed4aaf5f3b04701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84115fd7373050598a9065900a736a61702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d87820faa1b3ded97435c287200db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1b2a27fad54bb56fa39c888884596704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775aa2ebba068ad07e4206a96d22718705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ff27dc05e608105d87c26f0b97d4d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8de2f9628f3de710c2139be0f43ad9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c8440bb58ac27898a7af6f4f00604708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97502b324df1538d4fa61faf26cc09f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5af162bf416d65f69629822b5c629710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a01a4452a014c13624b795ba93e16711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28cd7fa6987ce22441c5dfdbb83185712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3c4b0f702da9d35bd12f5415bbc8b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a9b2b87685c25c9733bb564cf46c1b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77449d23624841f333fff306f493dc00715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728681e3b6acfd967f3515c5e5009a6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbee4767196b0a1802ce6de394ef72717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6ece9bf4bc2c006bf032b6eb7a5e29718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da606d191a022a828ecf1560f5fa28de719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd4a171ad1181b533dcdf8a5ee48d7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8154382cbac3a205894e1e01aec0c81721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2e678e1a73e39e959cddf3e3e2284722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf94fb63b8a8117bf3ac9f61d3f766723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2b4065cd26e02b805a55a26c60610724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff4172fca7f4e2b03dad2ee5e73993725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03b02001a3a9c9be4eb54cc51ddf83726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee205f7d06c55f4c7636d2f92d32e45727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8dd3707795be8741d91578f079b17f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2836378ef66a23851fe84855a3f23ab729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d4e4cf2c977eb971f693cc43e3472730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648179ab507eee42e847afd618b1074f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eda41a649b734db574f1744c1d31b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0830be20a1c5b862c4071d6058b85733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb94a59e43c4581449420270a9331a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a4ac8cd07ca942491031259d8277a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca989ca5948c5c9ebf48d12b52d52e7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b080d5dc358a497eeffa4eb9e3f599f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7898e47eb8e727c21f5d8f5ab5f7903738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13c2ad0d488559de12ec44ca7c1035739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e06fb4ed786130ebd7725a60b8046740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba99bbc8d46e9fa989fbdfc786c66f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff4a0a875d7cc3846d9faeef1a91fed742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5591854ddaa88e73e14e441dcf80123743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb9c2299c819ca83d61bbabd18757c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424963fd6f19550d87feb06e0b4646a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b0eb9803664aeaa4923edb6b7cc14746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91308aa1440a71d77076d2066962ed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee209a62e89ae561149b9267a64540748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db520d29746dde143fa3a4b3aad65053749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39243592e311d521919bd933116fef9f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1aecb175f66f22722255347f4abd0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888f3a8c2d5dc4f8d614f86b4016d15752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944926a5fd52d2ac56d635256605c59753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164b3dfcc7f4cbd6a540fd60a02c48b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bbebdadd31f22ada3541d5ee452e42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899e58c073971c77cd6cd3c317002863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36529c1171788fe39ab3def96031374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00851b03a104c5c3ef501c7a08414f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674098f20150f66fd138d8eacd89b7a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982132c52472b0c0a1abbf0d5b96bfb17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f15453d39f29b1003fe8c2b4268d1e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e04e6c17ae0b01a0cbd133c12c44f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c170af8e6637970f18ac133ed03ed410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4114d36d904da9b577c16c3a27e0bb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f171f821c8e27d7e19259d40fd9a6c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437349cf43a82b12be7af9c70437216b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f89d5977b7353cb0f46da8c6249cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da228a45ca58d6a858f46728d55de315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e283b8d8fad30e32e31ca386ff35d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b00558a0b84fe42e00426ffbd80a8f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1ba35de9264a24dab4efb7dfc57e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dbf8b0fbfd2fb4ca7d6ad3495086319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a88cd4b420c2c765dcb2ae0ca34e5c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f0f481a43852aba54ba006e22351621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5ee7ecb72815a0d998d403d22730e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac8c93b89d7c65d8ce5e6ca49a67f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27029198184b32039f2daa6495eb6e724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1148825aebe9ab0a9fee9cac6d9e2325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f37f9f7e26b31f21c28461b04240026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a7a544ef03f7d957767910774921927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330039b0de7382a8f11de7dfdf2723ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588602a274fcb28388fe805deb8452f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce549d12747eb10d220a394133bea9c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149afccdbb64550ac11311d3f27740b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca44e81e356612a116452b5c12b4a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206cb257ff943557259369673fa698d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2c2054259921998a5e2e30ffb949f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ced96c56536251b497af5fc57f5ece835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f756c8af59b6b734bc2eaea8dc08a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c70b350a89f844b8890e531d0b825537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a6e20f82da10d648543ceb092f27d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62e87f15f6f95a5a4b3dfde720f9ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b478f07fd1e8169ef896109303e49c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599785b7d1271b712bf528b24e4d1cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439036c09b2ca1cebce57b92c9e7b8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74400d96777c32372d3e83616813040d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b9075b63f73479e1d93cfc0c33d8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bbaf325ba6b34c9667b054ab048bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6536d724f6ab3747648621687d318346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e7cd18904397192c373fc9db1333a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051be7bcbed036d529867f056ccd7c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b112960c3603ead65960089186cee49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dda08afea2b134f6557231c2991ee750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3639cb2fed50c44451e2d69561b7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b05936c4c687ea7708e71d66716c252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8d5685f36ab28f0dfc32c09b86ca453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5fdd33161e0740f63005f62b3709854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5ed44de03ad6d0264b3560a97b8ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60936b6a549eb734deb3e35db38ad856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94e74914f0f557bb0e7f04b66ce12b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece568996d7f0e5c7fa0bf3fbae7dffd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be632d964fb00912beb3b0b9f063967159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81558b9eec00038d48316a179d550260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f01e2a7e90b07562d43a358c31b67161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5fab402ee98f43a133a17bc7e381662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf7e6e4d4bcc25839ae7f1d8970c6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64908c282536354acaeccc5116c0c6d064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd063a3b210d0c246044f4c9495cbe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51ae648d1b5ee05893beb39fc2d33066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36cd1fdcbbb9a50778689d8490c9d6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b0c03b3ff6d20b78607c84fb5b97868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec023f4412d9947959ac9eb1144c5b3e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516fee5bafaabbe449389e2fe1c31c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459fa095650aabe101ae54f24e3036c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee7f80d21d8c6aebcd76226603462b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf1407057b6567851072b29fce7a7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac16d01445740ac1b7c83c40e59bed474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0696b2ce5cd550e567e995828910e3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67293393542847697b046b3f0a7a7e4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561039fa8e99606150bec9c44714cdf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d58f5838e27aef7059fd0ef37296b278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822e443554b988ddf9838d8b9040dbc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a24aff55047b144a367077430ed3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67638d91a9c2094dd1ca6eda9eb73e6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6ac22bc676f7cbb02d31ce9a5f8a482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c960b4ce2363abbde3e27f32ffba83a683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8568b630fcc39f9f6cfd415274afd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029020d76f26a4a90791423d990ce1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76353a4c48cbd9566d66a75794ba5ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a93f36fc9d93b97396adcb237b2bc287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb4e35a972f755c7759e66da0749d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc50e70d9779672f47c1cf4a6dfbf8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4b146a504decf5ce57f61b46c6ace90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a47fd6bddd307e3e017568cb555dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3fd0735fbaaf58cbd5199e914dcc592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56afc54fb6b81e3b3ad3fd0795966ba293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a727f3e42d19d4b2556e96e5ed152d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4fcb24efc6bdd2a0ea9d743c1ef2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efa67b9a86be1ee02818b1ffbc3d18296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b55a4c117a2d79053972d2b32519297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936801ec572b7c96f3b0e9f95f9752298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3bdd463cd32398c201e8354ba26d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db4c42ad1d7b802361ea8f3a7e46a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36d1107b8004c1f68f61ef559011ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b42e4f9bcf732e0319b9c16e7f268102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92ffc4d40bb2674e8ea4376303da9a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbebbcb54753699a1d8fe9f659a086d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4b45080f0455c86f4394e36fdf5a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d1d86b6f5c66cb2ecd8859669b4d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590e0ae94c4100dc46f34c5c7b426fe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e8e229a6bcf756ad073f7ee4404f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7384e281933675c9bdb2b76dd551a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a5784aeab8f926661ea0ca28af2ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3f427e44383dd9ab2fbd9ff621919111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434ec1da8f7ab68c76504ed9f115133112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2c9ae58bebbb37a72800a2c07eb78113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996acfc2af98a11e3197e97f622861c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7881482a2f9d24c09c176a13c4d4428115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f34510aa51cbc2bf6f596188e0785116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b972a5f13b36c5ae8613aae560b4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fd263a539fb61c73450823e693fff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411d59a08f16df8df6adbceb85dc8aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d42664cff6f1586b335ab57aa5c56120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1eafd670f5b771cc1d9e7e03d0fe64121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204375eeb33ed66bc2505ac86b53c79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00482e9e0d3f5106663b162d9d5f53ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282f1282db5f89f15daa7c8619fbc2d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76589fae14183c9bd09325de0b9368e6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c8d86ae1a9155e8e1db670de70ac6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e776327120f256a4cdd386a822d4c82127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6ca087f3368258f4c3097a1ebe1ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd8bb313ea39c624afae6e03c9e2a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520232e7df5f629603feadb5638ec5f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c51fb4af03c11ff4a0e3e08de2f1f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715c94914eb7f67a35df595c34b778e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604324b2ee1a9937b3fb191c33a1b90133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010c54338fa456679032122e7ad8030134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae335e4ab583ceb4c19e829e80f18a74135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc443782b6b87958f3c4ee0504d9f18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a54556d40dc6530042502d92525036137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261994667c86da2b9f9314116087a099138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c42fddbffa77620c1833c74baa38a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54a15ce7b059a2905d245055efbf96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c4f98d02c12e4a6cd0247447a439f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b02bf7dc1c5decd2de9f5d13f13fc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937dadbbc8799107de9785612979de4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7794f8da3b456506a8840755c7d223144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1763405afe17173910425216a3d10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc56d5181de7514ff0665f5e9492a9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63fc5322fc5a7b2361833d113be7cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f7dbfba33b2ac7ba367b1744e2ae6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7bb015d27774ce6bb47b27129d1b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7abe4a83785b2dc710553a12786ddb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cce75d6264e999eb08de345ce80686151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4975f2d3084da789331a1b98f674e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62126e441824782921dea78eb630280b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a486d75e62cde81b41cb3f45ab07b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e4a97ff69990057defb49b1cc87cf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f525ba52d5e0a8a5fc57d6e6e78e2d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8059a552719cd5712b913b23823fb5f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8b206b5e2672deeea438291d51754158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8418f0230f7fc5fe2a3e83d3ed7a0dc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d7f8207dede53df51ed3f4c4e8714160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17676778eca933703580228cce1181c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565ce7e52685bbcf5569fb47e88e423c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87413ba5a25d9574a0f1b4656888035163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41455e69dbe3e8592956795ad45b7c53164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c049b901cc9e3f0be49ffbc1fa9bd3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066379947965a8402615ef2bef528c99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72176c192ee42427ebe834b7585c64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221ba19dcd18fe57d51693b1325d289168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbc662fd81cb6b61a4928f9ffd8db9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefd4f4f86c26883a23ff8300883f37170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e92acf0d3a76404eaa036613ddc744b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da08cf42f7baa7f2ca1fb7c8cead62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27921fd88efe8a77a0c1b79d0653ef173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d7516b05bc5edc0d7eaed1e876fde174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4464a23b0cfe8b0d17af63e4f58f0b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81648d950bc2db66eff4a0559cb3dca9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be8e14d4663813b67cadfadc40c8c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17459b403a3188c642e9d2e3f5f7f27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2cc579fdee5169e433ddce26c07ad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8863abfa711a62435b6014a4d87fc49180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf6fcc0ab3a69a5ec99913ebbfc988181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5249ef048af118ba63a528553cb8c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a5288518bb981b03a95fb6b7586d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846be7ef8175ec515ed944fb3fb72e5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256d3b98048fe34d5118901b4c84c64185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab3e3178183c063c92b72b57189359186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033986da29bb6f45df1b1aaab557b55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa8f47ce3d56fce7e0dcf8e1c951e6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980006293b3cfa4f71a489fc9b51321189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9955f6c998a0d9dc769472679ad327190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f93134f4e050f0e9454141cac7d06e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dd9e3786f9a93444f7521118383b9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef66d361e51be590de0ccfb88041cc6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcecc1c4b9afff5b781ccac161d62e87194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cdc5b49d5c7c76a8c0068d717c946195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fac26ebde445fa8e08694d5843798196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562e7c258263cdaed247550e14f3768197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c55191a0fad05464188f365d3f925198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ca966ab9fcb9f826e2dacec58f89d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e74b73215217c6b5267677fcc9f6f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690b6b4b5de1b19bec552f6fd53198c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328083b24f2faf50033356aaa8869564202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ece25b04a5fc315eb93cfd7e605b49203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda5f0ceca8c609342e40374f0abedd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131518840d6143bd8e8ccf2e31a8fe7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e811117a65998ce195b49e079ba14bc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79e41d2b587bd5f2377682deb90a6c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba89fcf66cdba340dc9fbe98847f10d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fde940b27f1da91ee6c90941b5b51209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83c4df287f8f36083927fd37839683210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecf1fdd3cc54854e29faa69ef7c14c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2a8cfb62c02551cf8bc6279115e9b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef77fa41dbd6262642ee6d5b6f8aaed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4932ba598de344b628ebc220e11bcde214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b56aff75bd905b7e4f2b92bc50351215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1a17c506f16fea611bf46d8f292ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35571f0d64fc46d8a3f6dcf19614247e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f24c2f6411bd58010bad8d47ed4533218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c4135f7db28598cc56d1f6d359271219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852876335ffbf2b91f381beaeec4010220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca97590b9964f07fe0878d36397e3b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4d5be7a5aa334019ee89143f89843222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120a29d95c1abc9f2be4626b185fdff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be69ffa44c979a478d45e49a02bb7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbde5fd92e20f7ee51f51274420b2f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a70d7d3d7738c1976d89cac1e59aa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcd5bdfd36a2e88df2d4a4619e067d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dee352abd5d7833a0d97d8ef32e40d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffea7014198fd59204edb0fb2951ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825656673645fc417ccce881854762f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc1beb4611d9cea076842f1aeac0402231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6011a3b5a9f6729470330e4248f9bcb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b299c87d51b51811e6554a736fffc2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07832685b69389f58cb6275ab87e1085234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550299d46f717fc10126424500c4735d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db1a34e2c8bdc3619bba31b1243017236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5c816a400a5ea5cd8be3f3766d144237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea32382e3463cebd62ebb9967af6906238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5a56786269b7b4ca1ff448c2861bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e446d66cad9a3890207d26b86f513240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6e725709361d492947199121e6661241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42abd343168dc14e8d390ec3ef9338b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909b99c1f1db9344184f8e0b75c8604243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb37fccc36da22f8360c008be6530a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b5e4b592c58c74a2009361ee81a8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2331f345385df35c3fea37a62b18f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88d49df01399dccf694c7536ddfb6a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292be51a1943d52b426c12d19db1572248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395f5a42552617c593c407193fec0a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78421fb879cc2a6467900dbd47be468a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199286918d6798b530a4380511062f96251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1141bcf622743d8a3ec4be2ac7287252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d500bd3b609b1ff9604b955fbb226a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffcd38478f8fb1e7d112ef798df7b8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84badb3c7835fc6bf9f3aae2ee7a9660255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3d7137081eccd6458866da4c53950256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92a48f9f83992d0113471559d999fe257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8203bc705dba433881beb6a1e3b88a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2baa9eac162f2f639a63794b7140f62259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82a50dd15b2fcb08a76b912ccd0867260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57c8a802a288703d88830c399ac4ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14c6b726b9634ea7cee84a24b2bd62262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81607842f639326bfe69c746626c3448263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3dca814769df82dbc4732eca2e027264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbcfd03417e3191778211ca136de2d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce03edf2983f9de24f801fe708e7b01266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19a0b937f49d7dd87fccc5c33187847267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6395bf3f54699577f8bbaac93e67654268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261c74187f032c72974426d1376b08c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa909ca9cfc998a6fbfe145f5439175270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2402333c1259368765d49e0a1d234d4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291133a4f1a13a6ab5a2416b8d9567f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14043fb4bc9273a6ce0d1a76b4058b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fa9b37126b7ede466647d738e3e32274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e677cc466dbb0d0f3c6ec98e5199ab7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd6dc6e319853764780294739ede30276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2e61ee54f824346b8a3858ce8c6ec277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e570dda93bfe63389fcf367a9cb8a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85609462ee4c2f37c22ebb387ce4a37279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cc634c9bd82ed0ace11626407fdd4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3712f238f148e2645888f2d2c78297e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82794c0237fdd9149fcfcc81fb2a2bdb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3bf294572084723acdcd8ddd05b491283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d5791e69df21a31a69b08b303d99d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ef56db911dd972bd20f5f4ae84384285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b8263753244da85e99d4319b1c2f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf4b8d32a2b9d09853333263ecb4a9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1ab0e204ba1e8ef5ef38234e4bc96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2442fa54fde09a18c055f028929da9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ff2b6695780e40eef30cb9891bdf1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5864766822109132e9dde1c41202935291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a876dee0d1bed6edef530c150cf78292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ae689a5eaebe69fe221939ba11c9f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59012e7ea0441af09b2df265df3d47dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015649a9eeb4d91b6b3dd699f5591c8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d62d4b7953ab5c1bdfc4d38aad130296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c7abd91f586b6a34755b07392cfc4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f4f2af17b12e8838c7c207ece0d4f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3e13a35002ba087742a2fa190dedf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5abbefd69afc6ed7c58e8feddbe5d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef2c090a402d524609dbe0d69eadcf8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0f33f994823ffbdd3a3e89a2e9a00302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a71bc15f30a143362b5b74c12a7784303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939ca66296919647297f263f36e6d9e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5b7968e0a0b09382a92bed9774ecd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0aaa4849d64ef797e8b546df0d505306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30f57fb1d44d2948c0f40623b443af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13236e70164b30a4c4755a189d8c951a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd695a53f9e0acf60057bb2e501a52309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357eaa4743e8fb4a604ec95a9217f71310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2736ab882b1dc881a9707cf17a802311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9eab67a320f752733df841d510610312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5583ce0ef538fb1418949efed539efe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489e65d3b600fb901537f1efe8968ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f41f39418e5b5a5dd731253376003315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08324ed06a72e7ec4b9e7d116b6d353316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a4ca21e78264c4dbb1441f91319ec317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f9a95ca1cdf522351bae8d9a5362f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa7f1a2f61b1a433ccad41d532390b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b764b544ed11000efc29fe449deea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19535b7f44960348006b3df18e7b31d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179be95e34fee456cfa88161a003daf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4259ed6948ef35d9792ad0de5380f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f4636220058482c73d54761964fe10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d943747da3ae913befa3cad6f5854325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bece615e06dfa60d82ceba613c90457326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ad704aa31cd9e3abb65e4f4db6529327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e5c66455ad6e7941d27c464e5e0ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90f19e0ea6333e90664cf49814c9bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7f0c4050e91cef95a366d4d0c2b0d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e5c06d872791e15be6de361124b2c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfbeec71fba20bc1975bd84bc2e48a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe766e32d5a3544ce7b968d225f15be1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed92bf8f988901ccd1bc94833b741b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba24c0e03d33b129623cd2a22aa6e56335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efb8da57dae5572b7c6c24b3e1254a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb18855f9ae474886e66a8953b85c5e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75dc3f61e6ec7bbdab1e84bee3adac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a76e3477351791c6b3348249b50e44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d30991a3f42a7b6ea87c014783074340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483567bf0b98a5a64004b1d89fa6c13b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08fb58e931f6075d40c591f0084c88342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcc445494208160e56e701a18ce882343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce2a34a285af4b73e8700b30b027c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ddb82b2e826f8d5c9f2e3a070982d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f72db15d3d938f53bae7ee0c8fc007346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925ac127701f5b34ce3d6cd2f214952347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661191f53f5585ee1b17df4513e753ab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba057dc3862313b80720830aedb0b2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f7cd2314c98832cad713776f5d5e7f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf63a2e1c91dae69e1b0d68c637dbe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c8e91c423c63538251dabf8ee444cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4b29864409306ad0de99be3d85a75353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e82129674f62c91d35a9b8a9edfb2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4f30e99fc9dba8f690410df889617355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada770f34c3d50e20da6030d50a3c66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b048d11750f45ef0b7ebbc599d9d4b20357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52f52ce5a11280c4b3699d9055dc6e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6b3eacaf4a45001f8b12076ecfe881359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6cd5899a9825504ede99bb62d14fc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297ef3355f503e35bb31a51e0b87c5c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9575cdac256b05a245cd4775cf9b895362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd17557b584c6440d59273925acdb0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801542f69b35ad1db7bdb7d776779f30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6992eeefcbec56cae68a8122db72d1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b46dc46363b854a084a9a3f89508e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac90ecee89139261191e5998bd1c6cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050032c217ef04fbfe506b88d03e5711368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990ce6241e0d5c61f2beaf212748041369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275d070d31b9f0405492ff3280da7a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abc46b8c9cdb25babe650cbd8902d9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc76c266535a8c9928f41973550a009372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2855245c9f7506b45473610e6741d94373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3e1c46ed8d2442d9366d970375d5db374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123840dccfe054cddde3e25ceb3c8e28375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0044391d5da8b313b7d80adc621c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6757a0712d7b6c04dd6a89d22a642f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b03753d1b47fb87390efa5877d8917378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8b23def110b08d6fa3ba3eb7039835379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f6b1f3cbcdc8e6159fb180012ad8b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abfebc326bfed5adc7e332a978a880381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a672e3a664b0b803e4f0c72b39376382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273065baef10d26a2f4d49f586fa7d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d640b99c6d97b350214250690a979242384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d5cb463eb6b1791be7f66afc017e6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf72f28c5439509fa4da0b6930a93c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c38475c18639972684bb7abc340e0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a041730a8ff575dc9ddad06349d748388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b108b46c44e71badd2d35cd12bfd236389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c82930baf6fc657039a1018fb5408b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f0d0df9303aca1720e9ce35f7b611391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f37d13b0ed22016317ad9e90b89717392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef374e96b004c325262e57f80d56c2e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586710f2c195816affa8198f7e926d2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce44a307b991d92a6304873d2406b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b129433349d724d98c38e985d1e39b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49160f5a06fd82e955458a97c8abddb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6e455bc386436fa5d818b1cf879495398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e42aed98843a0b66ebb618d90749f14399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a000a5252a87feee8cb9bf6746e5b7b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87df66b929d1442f0a39e5191d69d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ef68fc76104c716129c00a0d2e105402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cad73cadcb36c9d3e305b3d14b09a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bd609fbc39b1dfa31888046e089bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5c521a018d240a53d6a89b9b1cacb6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d350483ce22acfde9c7e5278729c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba079695de1a47f21d57584a68eb2ddc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c595c0b166f6a69477a4802118a35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2f68885d59d939353ea3f10eac907409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677ba1115867c626548bd076ac9b53a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbcd556045f18c6e286f84eba237258411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b315f51199982082eb2ab24feef109412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298080e5ac9fb920687f93390161bc1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658f0802ac8f4d6093ee6869ca86078414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23488859630fe18ba23defd7d71893cd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af555d88b9fe0c492a7bafdae16d8b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3ba6bc8aa46b2324aaebadda5a46b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42a08f3635612b9df49008d54d25cd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1f3a86ff6e51f869d923305aac0f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24b6c4d3576714c655f3fa0d14f550420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576c05d3f499e1bbc00143589e6612e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396187964d31f5776e253721ad18e025422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985aba308d3da9c7dc504a750f505c48423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99687932d8d560a5fe34bd17e0f4cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a643eda9423ff02357d2ca8783e35425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76292b7a5624bd6e842a6b18118324426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b691e97600195db1249480096523531427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc07714271056386949bf6cf16f823428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d24346d4332b3ea0cd4d167edd40a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6e4f04cf32ae7ca232d4dac475b4d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097190f5ff8129b01acbfb06cc431a65431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fbe00d7e2efbc3010afcf5633d316432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df1bc97319152fd2a9505e5169ae18433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5534f5aa4a0fca0578a3dd28222d59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a61f842e1a30b18664ed23c282e43a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713459cb7cedd2f24cf7f67d6f41b83a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb6e165f2e91f15641bcb5740d95e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cbea6d20b29b5c931ffab41d3647b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53aa7db2e6db2fad5963737578c5fd8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143bbc626309f29722d4dde65c3e30e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840ce4c156c05b8fecceff3798a1230441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7b78e05daa506847c4e4e69c88cee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72ba8e84f9b44355f6ace1595ae81b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63f07e10b29543156905862d6efd96444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22389f6eb80ffab00734bfe8886e7ca4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d1102c374daefbb125af36e2dc759446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b57b8fa027bb5052f69a46d625f3e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8e9857aaa199d1a6f7c4fe53d50d9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ab638b2202c37e3cf69d9c3d7941a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1923d3e0347d7025eef0ccabeffdd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7224a170358f42fe58ad6712a2336451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3464342e40b6aa7c41962e54fc5c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee602877d3a906d59aea7fd088865e5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b167de57585faf1902eed57d3359f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3ec1b82fdbbb3c5a7944ca6175704455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8846f2298c8e30fe6a6fbbc4993668456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090dfb5a9d636ee3e6940e3a0fedd90457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ca4d06f0e930fea04609a22227026458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b9deb3a29bb5c708545040cda9e5f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c58e2481fcc791d01f83ce758f3f3f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fb5ee1de38ed283ba0b00a6f6e0c5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8cac0b47bd8abca331ab6ebfdad2fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ec02dcc4996b2169053895a7bef5c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185a37af6041996f950d0f5f5c839c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0c3392424e31e3258f04cecd8c38c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d66996620088096f850b5770edb18466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f80332bc56fe1eb9d53afeb1855673467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb073871568147eb583fa5bb8332d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279efd5666b47ec4e17747389f3bb59469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ebf7d485001c6cdef646a11b51c42470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e4fe72a1acf325b0b5503bedec3c2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a591e5c05bf9679d0c417d494af6c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250eea3b666e22618fab653c7481e86e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b84c3d81f823b8780ab8ed797dc1b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fa6f5410d651b5a7ba923601d02ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97555694fa4ebc9b3ff8d883b6f61e95476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b492bfe8fe0a062c004b83564324c649477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dfd820d6f63caae57c1ca5f704c5e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa49ef6bb808b3d2b8ee1a0a5ebd975479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682018f25b090ec4906596307100ee7c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e56145309c7615e76c7bb85ab9dba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362dcda96391777adeb5940d8ea6eab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe3a5bdda2b80da3d25c5cf1e73311483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a6e3e4443d1ceff436f3d57770771484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f7b2b6cc7fddbb2e482fa27af354d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb57a40f99f54f45275e86d3147e7b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8eac393be27e639fa847a777a6a695487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f4f1f54c5c9235579184e7bb9d777488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68bc1a45a6cdcb8b994390dcba81e9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dccf03446d4b46b790ebba62f7ab1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc1f5022d92b4912fa1f07d242e6fd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23912854cae07ded1e71aaed5f3691e9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00498a4fcc4ed34bd785449d77564eec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfd6d679dc0c27e8c92a7c8d3878ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5356512775fc8bf4392112acd78feb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a3ac83108770bc0a4a8d222fa5adc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2d29d23fffd19833649a0ef29d7d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafc0e4c3dd8ffa2f8f1082eb758b0c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f927bae3fec30a8d71b25550a2bab0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0e7038d0c6779c7f209fef4999fda500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ca0432c8b2cdd21f5d0b6a5a70b01501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7c51c55ed4b734fee816747abb5b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e14aba08195472cba1c38d5c85f10503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db86ab923f89bd47c1f1320331e5fcb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fca7e1034957d50a61003cba96851505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a0027e054a67d2162df7c9a4c5fc2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d69912818be6f7985e66356da2849507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43a67369eb2c4b4efc8d4ac9cc37f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca212abeb5afc8ff0fd87565ef9646b3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f74db6d68c5368ee78bf75d50963ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa23943be71007dffb64f210a1ebde511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181532ff0798fac15d146ecca327b83c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f5f3421e91bce9d540668ca35e0ac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e480d31b76112463b4998ec4ee8e340514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b522a99330bdfeb646f5571c72854c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570328b7c9d48bf834f4cbcdf6d2ee1a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ea37a4470a5b8ff1517aa440c5af1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e858abf58ab376d7fa9d190ad8cac5a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc946031639aa3a1d76f5419c0de825519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32361922b39e91c6a98fe477b3ed6aa4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76293154ca85f4fb6fce220a7e7e8d9e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf295b95cc0f5bb5e3c982cbe21e69b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f263aa57367aaccbfb9c095a8437ea4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cee9317e189610f7cb6eb21d67c2e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f39438843c67cbcccff356783f8e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6a00e2cb286822e3d3ffa5e1bf12c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb773bf4f4ee364eb5defde6e53a9a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd88c6b7a4064960b73db2ac2d462a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23dd83802d6cac4b962ce87a5e68780529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d530b10adb8f06fc95cf65bd615138dd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fc2a35bed348cc558335328a90774531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab3313dbeb4d2030ac6a029ff72911532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454af4de2390907ccc983470a15d30eb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b41f81b0e08867406eb377f58fe3e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e882ad9037921e090b6b1e6da13cb37535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790d73101bad1b577bea45fcb9a8ac0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30effedbcd07507328ce021fdbae69537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f2cb5bbd2080596880086c0767483538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349da9573161f2b0046c99b417d6fd11539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4deda233eeecf94120891049126d74540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64dbaf8d7f967ffb0b982a3def54b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a50f7e3966dc4b616e395153cb903542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a525d9ccd44afa5695d9bd046a8de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d65cff9d7c04b3f66d037f20414492544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abc829b38d37a51e1d6c8781859181545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9b93703080952f81f600791e68a9b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fca8531ff87895c98940778e6dec6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a704b86c5e9643fec0293861c8b14b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d069976ca63b222a415c587578afd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4691e21962814468e33ca28ca1e7b2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7a62eae79541e0c7f3bfb3459f167551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c77a33bf19bebf074cf6e9a05aff87a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556fbaa3af64b09269d3a8dd0e9b37d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff3f396e4fc29f6cc2e432e2c25522554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd01774b35f9b95a63b562ef959fe5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6533a2541e82e8590bd0c96663643556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08729731dbf0c43a7856347fb0bc90a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a521098be43b410d5ac291e2a07eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66645ebf180e79582fd9ee47af00f07559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492933a64c1261af713b24928737a99560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e44185b0ad2e91f90db8a7614bc16d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcae462e2fa9e615d17a57ea14c407562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25de3867bc2f4c3446b21d8ff07fd4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290a59454bd5fc2d0d9fbd364e445ea564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339dc6d17d8054650cfb8560a38d400565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78043a03e963dc49f06001cae93927b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a514f00ff8f1f5d2c8bf4e0b55dd7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052b45ef038f9c4613dbbdec3cbf141568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91c25c76785282b924d0aea324e923569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a0319c9ce5588aaca7a3044c37080570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c221cca848eee94f1d588a2ef1ff64571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955dff492460b0a2483a3d934950262572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5012a1cece9a7251aea463be7c019d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66cb1af7969e1c28dc1475d4cca2bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab1918130061cbd940718c8227cb07575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f751e4d76e6e59ded334fcbaaa79a98576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58e7c671ebcc3655090819428e0584c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb268a6e9fc23b69f60842bd4ccb98578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4010911ef1852fc1769f8da29a00e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a2b14065f7e9e4f3197a047ca03d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b115098c7d8ad5a2b4a247454c35ea6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68448ceec636d53aa81a6483514d3f5a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7247fa7f21d4cb5efc0dfc9378f6f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccf62c1f5789c21d6496c2804bec8c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99265ba8f8eed227a8f83b5bf7d771f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cae64cc68133bc2885fa9be4ebe1c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0c6657d69b349a056cee0c0e008623587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec190e22c2754c002cd67aa45a8b97e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9cdcffc61b341b6a5e4c8c6db344e1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8b3c19f0beefb562ca4a44d6dc930590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324aaa95118483463214d82a3dd5381d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ed80723094a652a2f77ff16d2bf44592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72246efc195a811c806c9fb4d30bff91593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c6ea08fd536c86312d4449a39996b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b53b815853275d6ad26da559dd7ee1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845868c85ddc857d59412453f9a3b78b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922ce4f48190f8343a930ca4dfd831a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca675e8f5de70ea5b348077498b9cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e648b49fac7b62ddc0fe98d3d8a70599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20623961c8be2adfab2a16fcd4efa00600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231433e3011dde6378022cecb281813b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd7ca135a3b38de4cf1e0d0fa46397602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224bdabfb530fef98f1daa004304827603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b60bc05f4af14965d1a7209b9bf617604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6c49747bd84298d750270c425bb8b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c73cc5b3ab01a4c701a56eb10f699606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b100788d2d9061aaca657011ef0a6d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf4599fd1636d2164744901cc4d45a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2e70b1af29f44ae8b0fb72d0fec83609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8c11fa8f64a88eaf0817d22b0e56a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b39fe72ad207dc0bfa62b985b682e2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c042bf0cb691d292fe7894c5fa0da46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369c24e904b565d1b1226bd7acb00d5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062a63cd402aedc3a2bce8b8c2c95a8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94669986ae0f70d8cc8729e6e87622615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a67bbad736467704ba028a691f4b0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa466f7cc3c2dd15ec96bf6c5aedc44617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66683f77b6fe2e77f6c0895603bbef9c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd73fb4a78a85eb2476a2b97e88fcce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcf365c7735efe54248512820423d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2062ad42ffeb99b58230bf08dc248b3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e3ec17e5d2d6118f1508d7676f00f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863156afc01efbee617b21563751768623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a366da3360c02255853d456f2ecee2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847a88cb7f1c93d8e2008a0406abbfb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9a053a35c3223800c2a4f7201f663626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab81c2804396f6c8050041840ab3a4e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3a7f7e875ec81398aadde7e77afd0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fd9a38ac8c341b4d6daf0933ebee9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85068354b9f36297758f7c500dc12c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf2838a3c25fa590c3444952d96c3a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34f92b8de296ce1a8c0b5c2a8378ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac1c1ed575a3216adffd0149ace526633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96412b3ff48119515a3d3a4c610095af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13602a8c03e413e6f44fd316542ba51635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42962866f6f335622a6c57d59a0d960636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225cb26348f3d0dd186e4c68c8aea575637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7da827ecd9d0a855615424143ce74d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3111e1b0164b53e34398a61083fbfd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce4cc8c9facee948b35741e5ec640c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55687d39c9da0afabcf26ac87d0b9d2f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18090d3b2b9b01e000ff0b533b16dd95642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba411080a80ae5d647f4feaac1c72f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e24989a04665420b03d3de0e45754d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086f4e8eba7557b2146c633b58d2932645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1356664ad9b2b93e47622ed8e821f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90377b2c6cc799e848924ec4f318ce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51d3317699aa444174354b97f34533648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7f477f50391a29fd0fb421362745e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4850315b761a3497e0bc354bec97357650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529302133102daffcb5680a477d5069651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd3da419295a28aa117e061d99a83e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a48ccae70f80d01767258adaccadf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f20cc7ef0bfcae3de7a7bd8f43d7eb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e34885c5f2c76ff943f22414b331cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5eb57f898f0808ff605b420aa068de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e19cf17b7a7b9f7eabc3fe51d04c26657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257fe659e79a8059a159c5c01d08a6e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c51c4ef747a7ae512a2e8af899ddf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d1b4ea1d1a64d4902ca08e8e29309660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc065be899b6fee1104fa55d6a1f6d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26fd2676717cc8dc3bcfec5615486a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8804a27148292b7ab02f118699cbb2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bd05f90a52c899ece5ae96d06d598664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447db4ba3a16fff0778a2d89b4c58bbd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef3202e3ff7b6eb4384e13f8b9874f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3c7c5f262002212ea39604c9d7e2b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef2f93895a5de72dafe41ccf63cdf3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f72c799d585c53e6807b61528f59f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f7a86890a042f2101379205eaa5f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9308245019ad124d13fe8c0f6ffe31671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e123bb9b27a0f3a52e75ca22280114672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb66cf78bd1da111cb0c5de3b2a08a4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826f9697b0e7f1a5259723596b200a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34990d2c7e06a4787fef14a0610f8b0c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0992d3e4b312537c703f213e23738c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709f36b339192ad73339506387c26a4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e27da048a0adced8bb1dad34d8182678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa09a99de81e48bff0850055746935679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e5185e40837bcfcdad569415acb4f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20147a4dc73341c67ee8d618a1e4d90681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3176f787b4a75e2f1c2a60ebe1ec6d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403ea319e7a46328ea22d9d3984282a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3670df24c7a9165fd5a3f377eb61f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8415e5e0e4e367dd3e0f3e1a17891cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76b2d0fc8e3fcad69091b498542237686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef7da79080af41ef76c77a319571fe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b24c31e6b87c209ed72111b45125fb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b4b878a7dc5f23ad91a123b4513f72689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58bc534568d0a1b06c49a1546d39672690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2ac88393b1f89410107e71674a525691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77b3d4644fa4cadd3c8da2981543d2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d765ef255f539d5455491187ccb6891693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06c01e9028114d5d2c31aa23c3fbaa694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585bb5566dd3f5134b06eb3b29f87f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fff4c2e36f62c92c48ba64d5e2666d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67b0f0bc851a3caa9eae91c3386bba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4972950b2d2fc00e9f144641e777f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5cdb417d2b6147fe56d31d7b0f89c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb0a954b6c95364818074d5f7b0ee6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4e33ed683221f3ac9c735539b6cd5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f375469266b30b0ff81fc2b165c1a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede398d41a5765b4f10d6858083357d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b9ba8c7d35cd9381311f8ae0694dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ee216407de42ca68ba2953e5feee5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb0302a7b03015a618e5f64c598886706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb683c3e6f0187b5bf4d1482682fa56707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb106fd3d59023a29c777125538fef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec220c88ce0076c9b5bf5431e764268709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf05bca6eda36bc3a30deec02bbbb00710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5308cebed283b1e2f24e20b178ec8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33d74da3080cd8d90535d577ad2c72712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161437ef25f5278452178bb094b6722713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd75bfbb6675cc4bb18e5b8a5859a5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8851c3f166fd1e3b0e5b034bd859c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8380938032b3cff32a160f6a6a3a7b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90f5ced6583dc0a60ff5b85de25dd4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b816f8f34ae5b1cfd9f410b6b2ead92718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4844cf6338b5336c9472a9b49d2e45719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b2bad72923cfdf0fc594d6037d775720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2045399b50802b86d90c9ba7606454c0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52eeedff18fc41ef7982776aa53c3c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c802b21c6bb29beb6b3866b4cbe65c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a8540a15344d1059c85918702b340724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09914ebb84a31a14d2587f3b2bf521ce725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5928e6fc63cf98da80fc2d6471a66c6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2b50288ad69c11f40944badcf32f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda31d499a13395de8bc468c0b4697ce728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0450ea3bd8f3cb5e4c9b302cc4f6eba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805e5af9d1fb026057567103bb714a3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff66991131ede9aee0a06607667d9fd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1a1e9ab30a74a940f1bcfcedb295a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c54d2bd61bb86b98a8c89a44f75dc6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f77e2be746cd6db5a883d10949937e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915594834c89be7ace83623a3cab69af735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d7a33f7a16210417b380e82fdebf1736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21dadd7c558b3c355d097250fc1887e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c847e3e4d8b297d37b57215f4a1844c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637a73c48cd02c7cc18627290698823739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3464ebef2118406eb8539b7f81c5d8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4e17332a0b729dc6bb29fac280777741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc77208cfd5b1444bb387b12c5e6db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b6120da7a46fd19b5aa38ee924ded743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654df7dcd38568ee869880b6f16b35d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214967235218233c4cf9e51f8e145a3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bbcb0e29909b471fe71dfa48502e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721883f8e3e03a4ee2f14f26a971bc85747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2f6b858d56abeb4516dcb8e340a15748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf104fa621dcdc2fd5a886d5de3ddb94749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18729b03ec90e5789eff4d9d52c9e39e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55227cc50f3c6fd55a185a0f06c260f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d69bf8982fb9a26b0fe892ff0b61d9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b17266be70283a517e36a2760661a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f327e478049bf15d1a2481ba06f345754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d39037acadc86d09471b4661fbf10755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2de417901cf8112c8b3f703f3113d76756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2c0a8d43a83f667a616c8f0d34e65757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>