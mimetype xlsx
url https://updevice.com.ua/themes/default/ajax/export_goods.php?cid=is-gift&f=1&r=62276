--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc3383016f668981f335a6e106d9661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a585357d86973e390a185806a900f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675ffd10afab326480646f67fb4295c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf82619fcf0b62c649367853a4f12f54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bf86eb8f22c4a06b3e54406cab64a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa9cf7d85c429b7d9e855b192ce50d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3f8c552cbb0cd51a746d39e6c6ffde7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78accdd8bf36920cafb51bdfcdb3038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1698b2e3b7633112ce9dbcfa0acc49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754129c6f0a3c1f60c77af2dd8a108510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40b0a2f868d436fd225bcfb67782bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92eed5e8bee38a4ddc0f4de83c3b2c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b78b60431f25b8420a12cf1ef84f9513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3555450ca061926ee986ff3701b5cc114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20fc8d19aed04881424cf5ff5ba33515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c380d15d6186c47bed939f916eb12316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854570d217df695a4d229950f448e1617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b2317b1b63d3cc6f43dc1a789ad7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4607ab64326d6bd0f6d6c0adbcfe1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f98d7c693159e13e278e0b80f7919020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a15207504c987b42c18d099c9407b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363ea2f7545753dbffda559ee78a60d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07df6683f327b738e7f7dd5554f78723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c0183b41c9fb08c5f9a0ea163a9c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f735fd8dc562a8b009ebaa85e80a87325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcb234e93b4dc7f5f774dd8a4d812626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed886081382261be343542d29f76b34327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7990e0427bbb99e4198b21c7eded0328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f03bce2837430805ab7891cdb524729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030cbd90aaabbaed4421abe87c01b7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac37c81b24bdc8b5c425da44dac52b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219da60c6a50a937da129441eeb4598c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60f0b56b0c419bef9e17e849b8d06133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d586687ad85002c08abd9a2e6fec234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45c0c06491a34bee20d41dbce89d1435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7197ef1dff30d3b0632459d62ec8f5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad27095729c6790a56d45061e57fa6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0455ed1eaa8f7993a0cfbda5927433b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba5e8f70dbccd7727c87d74521c37139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee753dc6f1a29de7fa5f189c14f2a1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3d09eadc4315a670367f59765928141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e66178044765df53e1792b2dc3f86e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d938e0621755276d95f7e3fe9b3d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddccb0a3f2a99e8bc05eca7b2d65b9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bdc8e6b717c52d7da989d5e95e25645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa07173db6b400d2005c83d1454a0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2eeb27fc45aa53888a98b214cabf6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a477358467b394645c870a72f0070a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb86c737418001d5ba7372e96a8392549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35462fa9fc57a12fa4047777876c982950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4493726cbb399efab4ab4e85ffbd87151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cc51f7e48962df749583ee1bde12152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4238d80153547fad5172012efb42d0d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa3b432ad101b25a5813b659d6931254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1587d2c1d2fb63c9b74a456feb9d82155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517aaee3a8733cf7d03728abff3312d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217b6226bfcd9ced63aa2c10e5163a857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e128e775011c00fd81b66d9b4514d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3aa0a7adee942a4a1a303140fc16159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a77afd7af76835f07ee99cb2d1207160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241db859fb2aa982e0ce6fe7d248bc761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ccd031baa3a532aa8636573945dfd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9acbf0fba677621d3c05ff07182deb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423adc2eba30ec76b6bcaebc2da6aec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae833b4d84593b9f7a109b060143616365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8967d5b094f58c6937496642cc46766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e735911e9cae60e6f86fce478c95af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d46096c3cf9307d1a47a7df7bd6c5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b88aafce4fd207dc9bd88148841f0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437bc5def69634f6e47e57b7ddda2a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec803a6451c4f5922360f2f5aade3e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5d94aa760ef9c4faa2a101df2c44472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbad30b7976694e8864a936602504e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eef8aad85f64128e9e4234f3c44ce074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450ddac22597669822bc8d8c2dec26375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf66a3dbc4ec4c72b2f5089a7229d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa4629f838db381fc3dbdc2a81689b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d830b5673493519a64d9a25ff506678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa25cce9d39af4dd8856f07b4280bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2215b3b20a57fb6dc0f132df3dc1880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ae478407aae85eb6a9aa58702df2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28af69ae6fd1d20abcb7fccc692e1b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4248a552509b8db02a3b42dafa06883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43576765d1ecdf499381a58c9bcfa85e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a78f3853af8992a60c716bd5b20b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22458ea0768e7d9cde9630225da3aa7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109def618f5527205ad92e9e0a34d40687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a8282dd272654a7cb48c37a2161d088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464efd60be914f41550571742fcb56e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204c045f1714a95da221ca775eabaae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c88de8c880b14ac843c1c51b55b84291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7a06fa4594ccc58a06971b240b6c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099091f3d5ff6b6be708acb03b4ac7893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff10f62bd3d4a75bdf1a82d90bf7ad94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd71b4c9356ee3a1ecc005a9912fb0995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fee6beaf9281a52eb9559e3ceb46c396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044b9425e41a2217029a0a095127bf697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1250748e2f8148b7706794271ff28198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c56e64971f4a9110bc4af6f5ecedd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ed43363a0d2c44d22df1fcdc6a4d2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1bf4b521f74019c1798237a8aa186101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6696d316a17c35a18356ee09dc11e99102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faab2ef34a9fe05061a000d70b4fd76103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498c732db623d3c2487a9c2849ade02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0245f39a690f85fdc8fc86913eaa9a92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf464c565ad59b89d55a956496135d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d086f81048e5b3d9e1856defe6c883f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dc72e166d078d686b3a4aef40e8ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3b0f7ffa8aa2a9dc3ff702ea6d096109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c892d2254b17664465fc517d6b77739110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75651dfcef1730e70b2bd4a9c384f269111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da25c489a574a722c2f034d9dbe80f6b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e29f41ca4edc01b44375e0529df54b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2e4cbe96a85cd3e54504783909894114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877837fdf67c3385d3fa2b30e0f05292115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffbad9739fab217b51207c87d2402a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d2cae232baac0e313dab626e5e129117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a4a65f99cd6b595b212a5b1509123118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e0ced3381409682ccfc4c2ab8c158119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663069c922299dda6cfa29bc79ec3c9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa0d6dd6e902afbba231796f2ef9d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef2fa243e8a7664193a4fc1fec1c32e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d940c645dd963c31be9c8d29ee411ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a523cefb7e2ba032f5e0021127b6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eda7694800db3f82b98a80cbf63b62125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79498a6862317aad041becefacdf21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfe8f5909df4d4961ba2f3317161ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ae7ab9b5e368007bb5746e7391079128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6cd2640b264bb4332e125306e722df129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d34d8f502c5e2ab7e08e3066cc1a55130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2e7b6fa4a2ae98fae2b50fd122e49131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff83c2a4f3e9b6a32c5c572cf9c861d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfad1d99b5b229a3e717e78b83207d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd83fe5d9817a8000774a0689251f0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c98cfdfecba1461d02c947316d09cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c135e4fd8f840121d570aac74c08a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2723b6cf4cfae8f6defbf2402dfab05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f5a0fd882a9c8411cff7e9614a213138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca503316c30c347d62d38c2d8fc469b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad77313a2bcba0ddfff5f6726491a89140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296898e0ba58faa91de3aaf5e7b45f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69148b28c6a002a9392ee8485b3b7d74142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939e18714a5f44379b32ee4ce902d1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3742f2b345b8e635ddd9799700201d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272f661a1d3e2eecafa6b7d6373c8ad145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251bc55c73ba89d3dc0f25f676c16ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736f257805fa5f4bd84555817b1c57a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a3efb1f114fe34966139b94a28858148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb84c3d57d0517f91446afd72670eaa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523119cf5952cb67d6d1fcc70dba1b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d7763bfe9e6f515d8a3a09ba13472151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e1ee01a7d2b6802271769fa7267c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af183e2a9193dc78a22bb0ebeee8e17a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e11df839cef9b77fd0cf92edc2db9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b5c9168edf1d83e5a10b2255b9c84155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3699bb1fb77a650cf5f807ee62852a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735393580ef306c2418f454b94ff126e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b9462562b24012b40787bf5a80a96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e83b13d9a30d257dca360b45c47b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fb2f4b2876b45d3fcc1a7a53f3853160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad84ccb2bf12b1422f85ebedf83049161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8f0225f870505912a7e68a56b2c15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb6884e3a45312dbad70ddd99da867163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde367e0fa0ea453e8148b79c25a656d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f1446ee876182e50c526efd1ef3383165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef9f9395e43eb7eb9cd6f72d2a3e21166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429e62f41e028ece0c5656a61471d89167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9345c4f43b09bfd758d52322ac26156168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facac68c55e9c9b3d0203936123a30bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f99f9b0745913634f6c4960ad3da4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537aea537b1f088bf003044752a6669171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb335928a64edf9327d24dc6ff4bb9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f4a6ea70a45d0b84bddf18090b5a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554a8bfd7ec4162a793d28777ecb4f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3498314e792049134d3e38aab0f9d691175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf105c28b409a181eb3dac887e6a2f4e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e57b98111f4d6141bd5e174c76e4a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713cf0bc290cf9fc4337f651aa3ef2fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e90282614338c678b0e781e9685f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95612c14b41f9624231c0e9ef8e34fa6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e94e415b5206edf1d6633d28cfb0cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977c6a45d78adb7310378a5ee1b7f59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d58bf3bcbccfa012607546a9dc3dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc69ce509183a0a3a307712727c18178184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89890781cfd2b6ddbab704837f7c4ab7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963cadfa096d7dd74d9c5f29110066e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a69c0939e002406e37cb78ce2f68c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d21da2410c9b7b7707d294292a50d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4194a6c04bedb11e067a3628d3613189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b7dd29bf3cadb0a8f8dace0ad0408190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fad23e6edcffa244c83e22c77413be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375db29a23f9566c62828897bc70a5e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61e2284909d4033f12f505fa738673193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb88fa64f759454015e93eaf2e4393a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d7b0ebc9199546db0ec2a18d262e16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112f3ec7d1525373d8169f8c80ff565196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d08daeacc58ec02d62bb154ce5192197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57b1e33a60b373c147f433cf14f238198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25daa1a0699f193e3cd6f05c60fa052d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0323cbe4579b153cc76d4e7995b2f72200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d02e06e9c3eb8021acb32e979b7d52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74347d1206a971d35868ffb62bcc190202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afd0b6081ef30a05454ab935f491c1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adf8a32f01df386577ebf581188ffe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4c4f237217d2a083afface445ea4a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ae88f64ed3e144fd4e165fcdd0ab0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2238d66521022eb9e6563d3b5a50e27207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067a32006f9fe61e6030b27718eda8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a6f9ebb1fffdf99778b52fc65a630209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18d40b07ed94c142e1be41fd98b856210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133c2e8be979b754c9a8c444f20f86a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace36bc76c9fdaa93abf06d418fc5cd8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a7dc61af67fced780c222d8b73fd4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2a12c208bca46fe3c37f8a7873612214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac3c7ce3ab7688c0cf1e4c4027a4ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03029be6f594713d6406c8f0e6e4e61216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931641ea792c2fec2ba48c8e267479e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764987d4ebda4ba94273fddbdee6529218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a1e6f62b0f5d3dcab5049a798428c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824635a88343affd0ea498a7370df8f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b27103474cae01ca0e42fc3152e88221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766e3f38e9acf1a7d932db168c04d26222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136d5edf03cc1bf66982db4b4048509223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb526b9ddda74f13b26a188a7c06cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03af6d3c445797106e12af9a4ad54d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da05fcc88aec2bac50300f88a1b1fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d650ffc8900eef1181b63938bd7f31b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556885d01055a1a7d4c8b077e3141af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ba0cf6f0245b3864edeae57e63485229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378f23298777335e22825549506b57c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961cf2f793c5c961512626dc0c19242231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b84ab6b0fdae4b55fe30af1d3c86c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a450bc473aca72656f206c92c0cbcad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98242a5c9046dfba516d0d6265a9310e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec5d0ac3d204d80be53a082e685ea5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed598fc26071fcbd803d71e23517a129236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb912fd570641273e697c0414edd38c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66e1f6d67d338c6a10f55890ffb06a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9988b453fbe555c7ae8ece0cfec618239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f5c894417d25ceb636397dd85aa9b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf00ddeb7f0ae8437b8739b3962010241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf86b14a46935bbd3d79f3616dea95d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c2dd3e8a3c2602898bcfb00f531ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9827d31e9f4fd69d91e43e2dd02a0b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b011a478cc86d89457565958c0297245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aad396a3ee0ff875361f59dc618da8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94025440304868dfe7062e0ed57f6be6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a6fe9ec65c8039c8df0744b2187a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87af1a5276ac9c04a7debb90fd8936249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0e20d34fb27da54229f8c5ba8174c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d612f9488be6da1f23c0ae3a7574a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3bbe1f636c01218eae8b62ffe67e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6e749bd306166ab165864d30d8544253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c56c09fdb94eb6c1c6a811a54d8d6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a7b61df03b4103a78aecf1d999f72255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ec456654cc1b7223f2c6eb9b6d444256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7740ec5866e0b87d33a77d8999b3ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85decb6040142d9eb7b7b13204c7c4d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c727bf781adb8c61dc7e24a20db95259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3ffbeb969ea5b87dac4ace04eabf8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c962392e8dec2ffdf9ef04a6f384600261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4834b4bab2d3b847a1372a45787b00262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3fed316be0e7cb1254b4ce1ff00e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c539802942f4f044c6c680fd0ac04264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b96d91826aec1fe31065b7ed0fda5f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebb541a36d15d4891116adba972d12266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff3454211172a964d56fa8c0befa963267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec98880f7d2a55d7044565f8ba0610268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475e7d437a437f452b712ab21140dfd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63612ad5d75b983314b3b75717a0438270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cf2f4ddbba8cb795259e436676d4a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a24137c2c581a5e29a0df89780b1dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7858af06c8fa300a1b3cea41dfd1e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb23a9415c688c3d4782555dcc60d87274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f354f002302d2314defcc5495f151b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc53e1833cd5bd495f0aef6c1d3cc5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c359cceaf77794bc46a4f85805bcdf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9cc18aa3d349be2db3ccd49c09ae2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab314761727ebfe8b63a260fda3767b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301d34f65e52da8698f778bc044db6b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9ef16516ec4979bc9cfe2f3d6a110281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509accc441c5792a7bc4cae7e1835182282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc36b8ae6a60ef811d41a17a7c8557d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0a97dc47c78a2a4d6b826bcac7b80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84781ac23d8ac935bd8fc1cfb1943e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223504c85301c4d1ccb656d6326466a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed0bbe357ddfe9a39d9204114133eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40760eecc338218e0a4af59742befd42288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954486eb21ca411c6180314f1168a8fd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44de4d841c84cc1e75ae84ec152a8b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689fe9622e800a01b094bee720d811e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d309392eee465b5b44a583d080fd3a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512a7f9cacf88da3c660f3bfa4850e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20f003d4ea6f1e57aaea85f93f792d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea361d3eaab831e438d72e9ec03583b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4704e10521213dcca026f93d9d5335a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b4d65def0a5cc47cdba184f4c6d90297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05274b744897dd01c7f5d88da6c85c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b73b4425ee561e4dd1034c6a280959299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77c0b890bc1b5593cc350035197f86300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d54c6903dc1dd178df4ffc1005f92a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546f9cd040533c17e404d2599e3f0cc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c3a4616715f2c79c5ea0bfcf1d3a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aecaff7ad8d4a9a70426f1eedad961304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464aed14b5b448654c9df8c62298322305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c177133eeb8de02cb1e97134dd0570306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4a740f1bb983530f5ae89f8add6d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147bf4c31189c5315c1f062b30d6452308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3079ff446f8166ea2b7513b38b103309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23232344589b64eacb14e3a595eda8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dad7d0814558d7461920989b2623d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539b98fa3646abc6761ed4e5796b9fa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8bcc0564ae9ba6acb6043745516b7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26740c8ec24cd7189e498bfed9e7be314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4406e570863c9351c227542baddf1b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde01dace47dc0d125acda663000479a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75757e63d67b0543d5942f1fe557bf4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983a6fcaddf32ccadd6a312e916e22d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3e09332799e249a99f99ee48def0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40225a0b81e11e41abba1b848c52a11320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee7d085f7e11dd586abee20b8bab4d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d8478d14b0d75ed3f5d8cca2b1fbbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56432af10cd097bf7472a70e68a3750323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b96091ad7de4512405a790e0b5d39324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40f4e86462fe420d564b783add48f8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f170b6a0f2161cf7475bba66dec4c817326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebffd2222fda7265bb17cb3acdc07c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd6bd53c4a617c185e459e7b758e71328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41dbd3d11a30c09c5fd94d99ba3794329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a4ce87078e73bdf064de75a53e9b3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b713cdec5b03c886fee1fac68d4fe9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15003063702c5875a045657953bea887332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b16862067eb0a0649a0d520512b02333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d56eda1d9be598fc5ac24c30806f31334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd597089914028c3ba2d1ed493844837335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dccd36936096cded81fb6c89d7250e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26203916e385de438ee0493d41e135c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53a9f547f464e623517d74222b9498338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa28a169c27b78cf2892a963126b330339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831ff006aaee3932e7a370b19a8d415340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7e46fef35cc2207d5c4c2a5b157cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6d207b3f683f4107f0679c6ef1618342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a595d8dac804416fa33cea98886373343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5619d9d7d4b64ac04cfa94fcfb514a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f814cac8b78d92573d26d3c4ceb00f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9656ebb6c098778e5ca77eb781d2b01346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f41b018d3b03c13354cb12fece6537347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51ff40541e69d14c7747e13de5cdc5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a335ff4fa10964d70f125a520fe2ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abe62d2926ee4b6cb3b5ecd16af2cb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a13cee1f1d278103770d9804868d67351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0b190b1a332641527487b265255de352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6781d564564f07853cc83bc76c3eead353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd54ce1fd6e7db98589db2368f6019354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96fa2fa8d5c011d2f026c172affcad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb512bd7d200759fc0dfe3f0821fd69356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba24e9b85bf9fbd8f16f54558d8224357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e544d17fdfa766f023a44d4616310b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d760bcebc3b7305e00c3cd2e1a50fe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c81db6c019dadd1cf97dd991519a8a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b6c7dd79e431a2e1ecec559a798d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c8b97860478b73ffd5431855a03fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269569234af6f978a171355cdc21a09b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1051e0fec9c6bb9221dcec80af5416a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef35577115e0ccd71df69cad60fc61f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8b119cef9b25c12cb432353e706fb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b82c288a70c0e0d6bf13ac91bb2f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad92a22ae8051c7cd1e55e973b547c9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36a9c39f0477189f8dc0ef9361512d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4572b8a9a24792dbcdd9eb597f8172370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdf1f4fb73f906c2b4c26e1ffc6d5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e357b2273341ad71b96faa407a334371372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377e018a468996f066451de09c85588373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a676ce39a2968e275fc6bf3b7b16f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbb8b2edaeb91f598e17c7edf7455a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d176fcbad04da22eee73f956393965376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465f77466a75805f7db3606304b977c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed4a5577388018ca7eb6820f8aed85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8d257247909adf4ac0e41e9adc0e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d388632772e57a04b9c259ca17b1cf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f342ff0c6033d800899c9c3923e4f5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133e2859ecc8e667e1f4660dc62a662382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de3eabf3f1c8d694b581ece113653a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9e7912a74a9fdb12cda375fde0e52384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d3fe4fa51cc45f5d0f5c7d7d84e3c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dff5d6c67852246c5c3b7bd70578c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74fc2d5bd400fc7fa1603b457497b1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e70b88df90e456596f523c5663abe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a05ff8f2eb92441911dcd16058a9b8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72521164a8f1c6bc9d721b61fc811436390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81b0c87db37e5db0ab256c16b7aa3d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb804f634939e4339d1d76be7c52b3f3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46110abc52d2fe2731721ab6149ef0a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29fb0f05d8f0ce85779c7323fccaa0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d9ebeb637ca16eaecdb2883efd981395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cdb3811703eda1c71fb27b6a2522d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63f07f8999df6724cc6a8467f15576397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93559e90ae6002cadca6768d75190ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eda6096d4c5e9b555f88d8df03509f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c555666e5c106af6a685704b1dbbddb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bbdfc41d392ea8648f31de6259048401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c63dd2ab2abbafd5135dd558b29a2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4964fa4165bd0e72e0656aa07c90d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682cfe33cb2b7f6a8225c8f09a3cf48404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84731479624068b4a0bbae33c5dded1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97e1d3a6c96d70b662297146ff0035406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ed4f3a5127a983123a8da6d71f857407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a80278b6acc379765a781261be019408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2f521309fd1d9f80432ce5b19eda6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a29f8fda206c8c188bb78c4e5bb08410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505742ddb1126876dced059552e5810411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2aac865165ee4045755ea5449554f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8155d9fde57a120f958f088db3e727b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b289aa3dcae91f72c72561150bd25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedaef9e4b5e90a98bbfbfc7f073bd94415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba742e7a88aa4f414183bf60b3acbf2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf35b71466755664e2c5af0bfed2b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d1986ba56ccc95e3399a888657354418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b64513320bec8970940a224a00dd6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b9e8aa9d3d3ca5463c28c6c9be270420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39582d2a06c6a05695036538d4bef80421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd69b2c6f55d196961181e467f50f18422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ae2b84847f674d5ac8ce6014610f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964dac062b6e29459d3a98061cb9061424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf8efc42b9ef4513368189667847f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c860aaeb169e23d4024baff40766415426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a974e15e55ca64d00e802b96cf1bce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08799d942f87628ff2dfedbbf3ec3c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe87979b419fc4b2dc11277c68d25d6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c97162e28432195c7e6ad09c28d2f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a982c15204dd7e0bded2de9bd92e03431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f33c6b76a0890f89d606f951e12dbc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194b1809f742bffef4a309920c4ead9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717680a0b105b654900acd44fd5fcab4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950b4de5f68d0ab27a10b9efca2c3b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b813a9c4f618f780209c94243b0895c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc281c170449ab4124dbb13e056ee9bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babcef1755122ebb426cb9cdc9f19821438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9163e5f4822cb633bd35424491b457b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80c33d6cf3d29c5bf5bc559d3425a7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835fce3d1705811e315d692f5e2032a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c988d46edd369970de93730f5ced89442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1738e9ffad1e88d9832120b311f31e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c5b4f96d69d1858c2efcfd0049bbd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3386b47aaede4ef63f629993dca5e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d7339554978ddf03f4a687d6d04f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f90e8b261ebc3a0e2aa9dc5a11a1f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98bd4ea509289a7bcbab9f8af89494b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd8de8d0fc4a5ae90da87ce4672006449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc899bae3c213be7c6e6a604d518a7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3b1549ce4e7e61029e4118f0c63f7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e232ebc1a071901e1f97cf58666b10452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69861895bcd9527f3871bdb0714d1bde453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020eec7104128110b609e017c4257a88454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2bfef42338ebe2a302b9363187b0e0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ade2336ccc58412d7aaad265718754456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395cc1710268b95b406db62ddbf0d39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ceded9930a1f8971630a96d294d59458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d56261cff688e956233bef07878b88459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45282b2844f9857c13a17823dadfcc82460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6d607da6f0b40285cc383737997a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff8c2bdfb1004ac3ac7a5a85d4317e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd25fe0e63379d83a557aa85af1c545463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159ff92950fd5d2d5432f37a5da0081464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4720cee197405c813546af230520b62465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c73d6b9351992872323ebb5bd117ba1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab259ace37ef4dbd1cc34cc4eefbf01467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1225469a987e55f35783c8388f5d69a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fdbdf4d2f97b5a0a0cf16cd82a437469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191eb3edac2bcd0d8e43372a14bd8e03470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac419169a96940ab30802bfdd6c72487471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e56f2a444b3dbe47d20f3a6e305fd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3980e911af9c651ce95fa7d681a13b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2076eb0e8f42a7c72ed9071185cb0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733633b35b2a1ecb3f9b8564834c059475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1312bc2c39fbb231881fc94a8a5330476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9007c08800efe89f7642c2a8be0d06a9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1102f01924cedcc9a45b14524c75dfe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749090595966a8607868d4b53afc5d6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba81a5a3f345e0be92d917fefdcf915480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a1f35a2f8659d7355044f9e68dd0b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f428b6219de7467e528cd1cef2d37482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ca7b96396f37f0ea1170e3a8e9485483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a46e7218b08099a9e533d27d67ec8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc5e461e667ef83ce03bcdae8ccc4b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9032b10dcd46e87a03c8c21efae89486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a7463f18c839e88fb0be58a635e84487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec649be045f28c627dd4b5144383d0fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f026530dc85c5637b361a629e4a7d88489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b9c6b22bf0062a002d26e207d6fe3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56dce36db91f52cb966c0a2e62e19e5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ade0096d2f77d38f2b1957d7e1ff1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63818331b5e09b55eab64dc5d396f7d4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e932be7c427be0485fc6a02e40d4a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf68c39db712b91282776f42c5df53495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af2f0fb99172a05480aaf34853ce28496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e94bdd31faadce3b797bab15dd246497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc0e8f77df06313f7f4cc081414f7b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163881d7ec0f56ff51ce7331bb9ba8ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ae1c033b2822e0057185d6823a981500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca6f2a6dc0003e5c6c657f9901cd29501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07060493b8af873c121131f2914fc671502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c010a413c866d559ca0d519ba16fb5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f856820f5095297074a1d7f43a86f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b67b8ce04698804600fcb1be565d7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9e2564b35701c8cd80a4559ec74fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4744dd9298f724d11bd4edb2b2980d7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554bc8c65fde4cf344a762660c25931508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5f9c8b7ddf49dce308f1108a5d1ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd387ce5819641c2873c03c193d375510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44e90d258cf305985435cb3b3d83f1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcfc629057f1b7fec07df5b16fc4bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fc85e4128b28e34e6e083b1621192513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d1683035e513b18f2c5a879a3a04a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c35f3eda4d81f77f4981406ae47ace515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd391404ba34377e5d914f8f76b19fa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360d2e698f76072353191805701afc2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640adca8293cd581c57d497096427ed2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7283c8d2399c61d307b73c72f996a47519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b8b10391b1736a42e50ac8b3ea313520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd712e88f6984ed6da8df2eae16637a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ab72e219cb508e1f956e8a642e7b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c2653a8b0685f0b7cfbdd3474bc8f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d57bf7ee86699ab20d98a14e308643524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f93278ceed68a9cb4d168ad68117a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010e0dd10b5db31f87a8bb48445fb23526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ffa0e378203f6ce45494fe46ff1bf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021941009bef89e9405c510ac9b9e659528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6eb465c3b7dc2f3d99f7d939efd2d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3740b0055dcc67fd92a78ea23a4fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20b3da89ab6f34c6288093f98e5407531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef0819f28a155e8dfd5ad0481cee50532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ca258787533f8f4f57a9919149e7a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248007bd1515fed3344ffd9da9413e82534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8d91ec46857926b317691d825abeb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee54beecded5828b018198798b985a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179eb78728fa1b3010e2ee3c002c688537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c002b59983684e6cf0343a8a0bc00538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0245f975aa9f26fa35ccaff089838539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f78c862880cfb1b5468791d3a0e700540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d257809c99a2f49d17a6be4e048ff5a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6496f44acaf5ab92226b52371a190b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26756aec265d88af67f57bc19dc395b0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd461eae0961e139becec6ea0c5a2c96544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372475bbb5086f46be0b36c1a0e032a9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb5f65e21280cc43c8b7e90047c513546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129a711278cb25993c134fac56dd3d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50f36d3a6f1fe2336bae741d0726bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52d28b06ee9a4e046140bf362a8d58549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08001d0eded548585be2998fecb4de82550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c403482da09a5429fc5cac73fea0d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53370ea261e302cc33ad477c6792b08a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8517ca0a616e0f3473ea70885dc2e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf6573fad261305b556791315f6f4a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8098fee1b09c480f78853486196d8b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc8cee16a2cf958619f16f049fa5ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99523065b0a2d3a667e15e59112d94f7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b18e09c77693d046b5d63a9293732e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8a37276f4ac9c401f07ce857b2139559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ccb8fc17a4732aa74f9d0078669f9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e218a6e616177a92b1fb4ae7420cb77561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686608c889073612aa5b10db31bd7ed0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af5e76c6b7eee402aca27e3f1eb326563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ea70a72710b00f98d5ca223eabc59564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c43faebb9ee21fc7551bedfea1cc5f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faa815bbc6c520a63bf23e2282c4aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2227a102bceacc38cb6d6eac0c56340b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7809aff85adc917ea8f360a45f98d3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef51980082788a55259b6be026959ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b7de13d3adf3deb52d2c9c9a7bf6a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da351a21045956f886103eb1ffab953571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637827c945ba846ae050f3c72030d33572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03629662367216fb38bfffccafc469f9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd9f4af50f08f0d19f7e3ea6038ccd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac1a2332b538735c7487d28f3c29664575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190582d408d5cd9549c2617916958ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae70eddcd932d9d79dedbe8e719abd5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d1224e585f07daeb57c22d784ab43578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a153bc6735a9d6b32f6978ec6836a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247cbf36f3b178ce53fad6e9adb05f36580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9ee355add6f906aeb399957314922581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b18265c9c02def50cb0e1374595b09582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885a003342074eb74bdc386f03abf11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16a9129ab9507e97a26b03dc237612584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e827454ac3956dab877de655774d53d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae66e40080f064878fe7af50b8d44c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d93113f34b9d50ccba9dc7d0bb60e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341c15545417510c47f7aee2fbf5ab9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6e0c7981c8a2c7f255469aaf895e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcae816e08ded97f258d01a538cdb50590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179620533205a3b12c26139f712b832591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7e07c9ae2e9d50eb1ba3cf9a673b7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22472970ef3e46b59447f6c9a97e84f8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702856c9b7e8304d7a58ef175fd2e7d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbdfcb2448a564bc693dc0c359fca8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80e954024f868204f13258ed2a9c37596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555fd718826f014bbc50f193ffb735e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6f5261ddb23932331c8430b1756c4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66a9fd7205c01612985f2de5f09929599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77d90f531977563b2b4f9b37bdfddd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432804793fc61a1dd9176bc0e83319f2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb105324944178eeba916a21a131b46602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707944164d1d81db12ab152846598bef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64dd3e1beab97a9d1ccd2afbb9ae74604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9b5086c9082e3115590faf1e1a2426605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998a86f194c30d12094b0ca06c9ed13606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c27033466518aa469716496909392d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407b1cce9e4fceb36985a60f3da47c3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d362a5c47f3b3f4a2064a62a8817e06609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786675ce04ffc442efd523c6792165fd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f690d9b325103bf745dc65162dea4ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53bf5a1580e28f2859322fa1d0f090612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fac47eb5fa36fd9074087e1412911613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e497ec0247c391829a232d45a6cae1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975c4da8701602a5c3686d82f9e33bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f2d9c1628394ea26c8593053ff8c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169594eebcc877187c68e224d546ef58617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43585997f57ddc1c944b0179943f14618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a512374e702fc30d331e17c3e824ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb689aa54b5aaf8a852d6174a10bdbb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15f51ae2abbb3b7699c76c80faa107621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286544f725fe5176d20f248f7428b172622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc2f4d325db79d35a6c1b6bc46392d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1db0491e32511556eb4cfc714cad517624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab892b1614bbca279b6fe2a9a8ff40da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e733a643e2f0d1cbace1fd00447f3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413cd49f0ecfe355a980da8fed4440b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60852177910275fb5f80360d1e233f8a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcdc1299e665e46513c753e9355936629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2530d0dee8e0c6a97ca4d11e59285630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872410bcf81dd2ce360b267d18b099bc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19395063f139076948d4b437c4c322c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0508e357f5bf3719d2879040558bddb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec354d0c1fae9b6b8f0e3cbe128e9161634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b9ae93757735da9de01ca911985a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab686c68eeb7f6a9acedf6593668c5b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7be8b9297a1de7723d3c90f6a04eb1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f905a47dbbdd1d830bbc76551a265c5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97f738b816d785546f8a266c81b6a6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01febac9eacb380ec0ca17c52d796b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a3119dcfc7871adb4ac082d91812a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1d675c06cd84b6956123929a59d3f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb2302c5776f29ea21b56bf9c7b630643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183b8473f081c78d0e83fee1702ef07644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d404a2770fa61c5369b79dbf15dcdd1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8288518f031c8c99513628fbe9f173646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6da8355945ff66af95554e9a6da522647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550862405e5a2bf3d9eb1ed734738d7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b744418a1b564184d40b5cc05d1c78b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13843a74f578730fae08901dc2d45a5e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f497638c0d9ba82bcc3d1ec2120701b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d22e2206a91f82caf5714d5c82f99652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2593cf231349f65f615a62b75425c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2a9f93c14b4671e6e5fc54731c568654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b505258ad7985d74d118e04a4b2af655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf52126bf5bad4de8b6cca3e97f9c9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ea17174145f2028618c077d861db7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69417a1602b90049c97067fe0de77d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df68ee154715a999bcda3cc65216fb7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb575f83a2117055f41ff5249b387e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77746113f575052506ab48179ea0e9c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adaf3c72e78d01134c6a447fc75ec1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd576b6c9d10fdbbee33f52a967a74663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15715de07f4a1e217a8f7972411325e9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69429c091939baf65005b4b6af5faf8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f2afcb7218d4129a5fa5bc4d0b377666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d3d94e4735ef532bbe519db121280667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8535f615465bfeec497f4eb9e04aaf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b51afec1906729534640f011cf58c8b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29dc68b2afd88525a05c853ec4aa644670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beddd15572171c58ca4913cfe272caf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755a21300fcd46998a81db0a34a1574672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cae40cbc49fd352a4a023a2135a4c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801d9cd88afa56b875bd8f247b4ee2b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e5e681081c0ae0f75405c70205600675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67dca9e20f5dc3ee4792c634e87f83676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58af44985627913f6bf59d13f862bcc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf81d499f295df53ad9cb11a21c6ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df79414d57e5e9ac996c385d51d0f04679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932dde5302111809573c50e3f09dd2ea680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6755bad61a4804dbc6218c8bb1ec87e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9804f41a02d78da842f7b30d9812b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8504561fc2a9c0827686efa4d670c0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1c78de7818cbabc43af75277dda0c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cccf76e535ff6b617493a4ddf2b0495685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d756494a393cf3775274639ba972b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642de5e6abce69b87fc0625e355ba24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec8117541400f3f33e1cbdc95101a1a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f528c31cce18bbe605767971c2958689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cbbe11ab82dbb5ffe5448d0c87d43690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f7b703b0283c2a032225591bd70fe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398fdf8064ff626a938d8d898976333692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538c00e665dabafe3f205c3a6d3903e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035028de64d14c98f2695b8f8f6c408694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17f54743c621fc7f188b0c374a6474695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7e33456e3451c3942744603994a32696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5447c016291bf555ff945ea7a0065b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61af40fe3278c3c3654eeb4acc2f3029698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5606a754a92a0afebe7453abde510699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f1793f38606c4b83493cd733ab851700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845f8fc690012dc38facce2593d5066701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad383ed60d65adf780ed3e60b38ec889702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981d90b2b9bf3650d3b457170361a03703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150939c7320c8f5fe66469518665b9e9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d1b362c940e2e392046775b3182c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5919ebcd3cc7aec3df0624748a2133706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a6ff9dd12ad2f06085377bc243654707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6f7bebf195549a078ec2ffa08abd7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580d6066e80f9d7a95e94a1782e48ff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fbc47a244f956fdad4afedbe31086e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9afddde65219e73ed72c76a5e1289711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021ca137c53b56705c3c9f25e56e11e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bd40366157aa5ce537eeb91b2f77a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38efd35d6768f7c1cf34e10a1b03c39714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080f3c048a4feeff71dda1dbab6fa06715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9cd366c92c1a8dc1c7110199704af716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0710a5830cd4cab48776fd7940f31e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e840853dba8a3bc30e0b920057827f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40ac5c84f7507fd803db9cf34796a4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312039093885a6c75d309e09234a171a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e594aea08905b35c5849d8111562a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36554f24cd6484873450b0496cf82da722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71834eed4b91a365c717cbd13dc5dd77723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93815934e79096b4ce9e34945d8829a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee763838dee66916205416dbe6feff7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e762a57a5e08851ea20264c7c282313726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78805d29ba51fd0677c3a35ce74822ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a5d6907eb43eb04cf1c793aa07ab3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a1afee18783d5eb50aa67daa56150729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96979ca49ed8db1472ca948072f425c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4663bf42419c15cf07e02f0002c8ce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c642901991f863c19aff9eccba81b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068c5aad773a03f8f94a57b4cf57e52733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e1efe8160a6fd41b617d8232a0ca5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1161002eca879afaa564fb1385d77c6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83d68c4b7d065ef020046b5d2ec7d5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fa8fb544762628c516cb12b704b445737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d969a9a9838a7578237f4e83e5ad560738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce958ee5bbf59ee5629d76edbc9ab11739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d71ae6b3e2fd601b78924d3d905237740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01caadbbe2b4a154a69600f7662f93e4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12151f0e3a3c072db61e4aeb76f8ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c67fcfa15e0b8002f6f5125a0d1691743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd97fc8c047efb5b7b4143163e9946744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c89d7b956a701e907a58b0739c95c1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a10f6f57b690d1f923111f42c8938746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894852921448e94e7d9f98650f992819747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740294baf39bdf5d5cf4cc716cddc7b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac3181fdd4ccf369aa719ad41b2b8a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900236d68d6ad8b36539a55119961b66750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a993b54a85b8b78fe6a5ea65ec0580b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d498c092f2aff39448b560d1c8d8b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467f63ad252b92c28e780c08a50ffcf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc510cce31d5049982cd4bfe9a00cb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbce822c8d18e302f34ee0bc9630a79755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f839d9075ad32091582b76d6bab3b6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82737ab75e1dbd29a290cfb143db1aaa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d095062050bda103dbb3e715e6ac2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac58bafba6a7d0917cc27b4f4abf6e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2bd10275a115a5fe1ea244e86292b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a54413049804f5c03b9cda1edf50c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c97f3c1190c4a27bb8c88b14b2e3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381929f9f7491642ed8326da7179a0074.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f5c81269d26f54ce6b54d19a225a85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d82658c0389b8a35b5a8a4569dedb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be56c6835b5611aa4fb35a850c82107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bbc770f20c5964cfda21511b1498c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10487aa394b609f2a1fdeda7bf51d5939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705a49d91d33975435158605dc2938810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bec58f1cb97e53d4d8a1c6e1daaf911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30e173143818e65ca73ca6e43be82512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96868902ff2b51b545e58ba8d0324513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed55c4fe844e15d7f8c533e822c97514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc68a20d82f985efb72ae0e3e2f088915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7045b0954586d2b7edca56caaac382e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10db5c0459da4b6d3014f1bbb2d2c2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1742a6c1599784ee10be37476ff915b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ce735c1b5a3c15cf903477cb4235b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aed4b9c9d0b466d0915432f2a9c91820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f941f44f9ff80ac00bf462580a388821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c556c80b3f64cad898ae14d885e13922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d877517080805994a9e58f3531c59f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7dd3295599c3c6225c686a166908e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddf5e15a0d2d6fe6e56535b9dd34b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173798705839410eb307f43f4fcd2b626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441b6a828ef29abbda03f7d308b9dde27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8b05fb37a65ca6b8e61e3d6f31f9228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46125be38ec75e37c22629745c5676629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2786ad074f92efc72665b1e2e8ad730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33de8a1be8cbb1d65392e14332b88c8031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd02c0404825b8956fa186f9ce08e6532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980a0f3b2d9b5bc802b806f161feabb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d438a94ffade357ebcc309792392f134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671daca469bca32fc68b16079e9218ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d54e7f8e22769532db015f787091d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a190f704dae92fe1c90fe9e1b33ed037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63edd8eb72dd80f36da6690dbb6082f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff121c95777ae077a6c5bd4ca70ad839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d09e2c2c75c43fe1ca38fb8ee495240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a7610cf48da66d80dbc297ea5f46341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42691476cf9c1cd8a1943635cb41c8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784925c9f87a1f96689bd9f707311d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f4495a9a818b405f675db795f88f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf2e4ccd8b7bfa38827782ed47de5145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d24be8f27b14b78e8f486f94ae4b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f298ebf56eb3e5f480c818141c7fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bf43c415b73fd0d040c85166af32748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e530dd3be9d34484156e6c2f7a5917949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d0d52e4c315735f460787b7ad827c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d74fbd6b4161c78c235dc124525dfc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc72d1a96d040ee255dc686ca21cee752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82fa8fd2b86d0c9059030894d032d2553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056cb871898a1f1396ac0216c09aef654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64294ba64331ff044ebb2a201bdd9aab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f0cf66d9eccfd4598052cff85cdc956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ef56571eb1160608dbe4432fbd23f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e14135f645adb5dc89b58759130c0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc186f6eb1424ef18efb6a6ffb77b4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f0a7580ebab23a29fe38d8d410b0060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073be4ecc5132388623c4eb355cbd49161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c183af0977803783d07831992326db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f25660d123f6a016791c33ece092c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f1c7922565c7452bbd98b1c945d9f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a7df637fed39df15e171ef8ac817765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25871dcd84e28320d54d0d29ef3f5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de7e5f5e70759417cc5fb88e72ec24167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d1180ea2f04106dde620dfd3474f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1dae6c5ce5fa4b5c2d49c9c76e95969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caf9cc0fadf3dd6fb2b4db4d74206870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af640a42b9fcbb3fbcbcb2751779b9ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123f11602e64fd0198d32ff0bb192e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b03ee36f3c37526511c294e2668e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b9203211f1a3b9b2c118179cb55d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449f81f2c3699f292797ec5a9dcca2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e508a615e1550526dce268e11e5e9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f388e54001245afe92cb6a33031c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e31986d999a92d8043b01ac88330478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276ba1a3ead507d2edc0de11c1f4b6e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaecb19011a992f9e8f86b8a3889b3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c3ba0ae2322c93755c701d89ad34381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc11774cfe9f65d539df39d0e0f40a682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d4c2a42b9d1663284c08cca46503983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814a1d7f433100fa6d8c5fb46823d1984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c413e90f431338bfd4499ae58cf56985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd1dea6e8f8d9b4854643c9c3126bad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a8de58544701d01baff21fe3a6eb187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbee085501313d60e90df1d039990888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11185705e1c8d1316d88b727a4567189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0baa17747e595d4b5a5c50124054c0590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f940a962006763412d44a8fa6efeef891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cc879b0c0195d407cee0d5f287c7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491cda73acb3130a49290171363519793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1819b1593fa49deb81044aefea68394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3be6c3750536a1706b9463d5beafe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3bf68bb697020dee8b7f38b0c9e7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfa32d8577cd7b032b736317234b2197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e6d960ca6694d07e1a1eabc0f6f2498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a5fd086c357ec84de4d959ca1805d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9f9f94d47c390b8e970c5611fe0b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c6986fdaad2d22cbec516d899abcf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead3301ea451792a3aeb7af9c54109c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e26e49cc7e543b8054a49df4f0d58103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e2cd90b4d566e91d1476d16d7c7e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422fbf52ef5c477d4df97566bf0975f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea321c181b56f35edc546f58c58ac9db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43649ce33ec7fce08092128bccccc8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c550dc2f13b2c3b787b179041b3e2f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826206c4591ee34899ee7378993906a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80152be026366e49df979dd1a07c93110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c023d86bd3cbde813815cfdee14a170111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04093fe7755d2ad500340a4316fd5ed2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9450bd04a7729a53d8e6a3142e4f3e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccfc3cba1ea5de5627b3359024bee9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd69242296b359cd3f2bd36922b1c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf29dc6729be1559a6bbea3d99d419c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90026667ccc6e9d829eac2a616e79b9c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977f9328b528b5adb5e1954e3c5ae58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239ce896d7237c2ea7b3d3bcc49e6b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275adef87c10d23a2fedcbc08b641b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c194dcd7d6557316c91a54be84e351121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79611ec17af2afb048cdfe04a3683e5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799ee9b83c6999d858c72e5da01795f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bffdff947533478684d94f849a874e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb3881e5771276a2b8e9383c2ed734125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a50ac035ee15154bfc5cafd3d8649126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49770940caaf9a3610a23da3503f4242127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8054466a6d01676192aea8e75c8ee7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c87c38d415164ad3dcdde9b2f3a1d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248170eb0a85b39af01b990bbab60bcc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60073e5348e4d786f96785da067c673f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a446dc6951af337cf5a11e4aa28401132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b43bc237d6ecfeac3f54bf859db730133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe47486145f6bc922bbc000a7825393134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1591db82509de40cc62b165494e84626135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af51ecb7090d320713157b7f50d684136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d4a956f135f2730d8a1a34f36bb66137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faa18577bedc02de5ceb7978036373138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838599203ff2ee0ff145acec542af6ee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d899fe136d177b69abb33d4d1a64771140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcccf3d5d05b3d8c367d5b861bc558ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eef139de998263dca66bb9f7622989142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ce123b3fa746cd4bdcd9107465382143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23af3c2332188e4f523ac021db6ac1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b14ba7c0e17c8a11afc481fbfa293145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de9ecedbe3a3946ecd9ae978ee26b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0f11c2bc15c09f64b150affa1cb17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde81ae808b94548b63100bc412a39c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ee8257b414b86023c16fe52b90be9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08561a02a99427eb4bf8c16067d930b1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9821b8775c81f648c2eeb5dd2e08db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13487f747df6071705a0dffbbefc309e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249fd33e34db7d48cf5d677301626fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddf51b0a40a0c771315372124e149d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e4f1bf6e7544c17224060624fbda3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f570d4cb238a6e78154a2a09d94d90c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e7c4ef5d2b3b5c8c92b20572691e6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376ebe16bd89dcf9b0109fe4fc30866158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705778c00670c4db2b96b03e514312c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eda39112c0b05945f8ae6093dd3264160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27fadef0239bca97665e5428b627fb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66a34a9e583cba24a7034ec3c8fe01162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fd6c036c508f7bc2e85cc7ba8ff1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6c259a72d314a9903accbc43a7641164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8e8b7b5e1a22eaa4c0c5b1019d21d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60f4a7e4d72991597bb914f284de72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de3f60a63d1b8579e1d990e1f47301167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5ab202366cfe0ca8f9a2b4e77a3ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d6e1a4441122f452b80cc7d5ca127169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1899228c94f53ad2241733fcb65b235170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734b21db9e21772a139fd89b3ff68e6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11130cf8021258f193ccfbc97bf10e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff9c97db2f3ad0993029b5d938d6f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d5e2d65cbe2b31e5ca5158c4f16a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3763c0e340d150dc16669bf2ca0b678175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810b6fe2c90ddf1eee03993ce1eaa9c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3479af5257ece01cca26adff1b0ead177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478be0d72d8a104bfed8ce761e4401f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca6b955daef5ef6f2def084ac3e8da179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e19c3d56c06b58f87ac0146e08806180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adffdc77c8b4e652ebd2b7e9fb7bab1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084bbc9a136bc0b53727d7a85efe556182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6703f5661148b86c037e84b5df762d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613bee54b08dd1b3106395b37414d5ab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5fd6199e95caa99a42d55650ef3c6c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4a280636bf16526cd4a97dd76b02d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cf01279ab5b2205de95d4c84ee990187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac60ad381bdfa765d263c7623843cb9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff7ca3e79b82cd6b15d71d5d562dfc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0caef0f8830b6a53ac5192de6d3d0d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03742d09751732d4b6d7c0b2c9b2c6e8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece16b3c11f7ab9b6a45b24e1c20d3c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472f15efddf64779a6f1244d6b43391193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30518044639525f2937afc5c7ad835194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52ef2143717980e48beeb5666de8ae195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8062f55f1a36fe257ccc2c3e0294ab8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474c808d551fe8685224b30beb7e70b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b45797560cd68ae39cf5fff196cd2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28540769aeb0ed48d17dd13a5cf7dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113702d037412bc81470f80702bb77e0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8e27c09a64f73f226bc4486744397201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278441785a5f76f55de7ed3e5cda9d8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e5fd9600c26b22a25cd818ab26480203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213990419de38aeb456382903ad4ecd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1da8cb994535ccbffac6cc46763ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f454a4aaf86b5b0da739ee2bb366d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737dd01710b944703cbc64411034c0db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a39d282bc05111b7ddc09e9949d34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f288d78fe04c49d2d4862343ce3c7fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca598d8032e11f5baa71c8db3892e5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a83c73ade2ba677423bc78b666a985211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f0185a8e7e09e56c13d842def7b75212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ae08f42d1eca8ca034739975d2337213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d7863803f280fd5a8f2383cf48f5d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e521bb67db3dc4a130b06b41a0f0a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e35be9e3c3f38fa25111f8b95e5f1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c0779541ac7707e1ee6513c57f0b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e5654a9a9f553b6c77214ee137a62218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d2f5a32cf41acc3b837bd1d466067219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96edea05668b74b0684de6c98dd72f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b587baf9d5f1d1fa0bc800fbadc794b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140dcf9fc9b00f5b1cb56bc8d51cb6d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67303c0df524e1bdff3e91598f45ed6f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86c9c4177f7cca18a8540823577bd0c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7fea295a821bc8743d1b51196a352225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf683e7524fc3db320c6db73c53d5bef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ae0a31a5a4e579f4ea7833a7b21e6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17df8f583cd1793746c9c184de898de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5002af92aaf70172fecdbd0019456229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d8208cce9c42e9185ed32ca749834230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062934dc0478ad4a5180dc3d520124e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88f13ea51166e027be11c6ed175076232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48d850e10ce69aa7ca62fb094dc0c3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736642444b867def9121289497808832234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe890f0115bd8c8797213fcdc1e80ccc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c50b25b14f285f174e1bbfbafae03236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c377c25a9263715c6a993f42b4963b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0a2798644434be4d8882f2d57670f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf7bb501678eb1ff60f728833c272a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9056eaca8e7f9d9eb068997baa699240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c326b08619e2bc7f49fd104fec023e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48635802c916a25c454f62f194d6afd3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb5ac708962d5e39c503853c2cbd7a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6037a43ee7d0c1a145c5f03082421f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc17ae24ce28ecbcc89267216ce353245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad8cff520616aff207d17e2c7dad53246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3d6d5f386cd29aca96bebcfe3b12b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6059770e60c22d7065ae4e15859ad7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd296514d6d346088f3f613571c6db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2be75775c7a9ea375b5a8a0b12212250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f76114c117281c189ec06e97884491251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00cfdfd04d03af77a96041fcac07c14252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508aa1d80267645be1f0ad7a977bf33e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275741d4682c79c2920716e038bcd173254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef7fffe1c32054442a4827ffaddfbb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e102c45a770d3fbf9d7062d0c2b0dee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3495e1b1fc0c4810644d12414387461257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b6c746f4376c6c76ac491468cd2f46258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8050f276c224be224080f4df16b320259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecd0218423bde3519e2306b7608a72260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e710c7d08fc02dce00f1e4ce7f756a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4f1423569688f9ccc15b7873a4595262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf654e997b0197d61fc3eac38da091a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb819704cc02a9c445292aab7ffc11264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087eeb53f7fcc3b118faadd763cbd9e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc3e25b9b3aa009350fcacc83ce056266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa238ea763a6ff6f137e4a4ba983164267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c9283251757b1cb9deef27c4f8b48268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0345cb3b2a1c3136855ecbb41516b4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7f04e162edd3f42ddcb05c6ab2744270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff01bc825048fdc3d56a68244fbfca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb487066856285fb68e82e25b35b2fcc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f7eecb84c0fdee7cbaa03b6fd48bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeac00a963bc933ba2068ddcb5d0311274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcd36e4d4a3282b631be1ea91f3948275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34c9e7158c7c1114e7f2bc571171a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83f86859ed75b17346b6d86c1833e4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c96f36494aa319369ca7104733ccb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3555f845ca547367b5f5718985de8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba6b2d552e782e069fb3419f5d8507280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a488d5a96b45b9899dd34db2d7d8a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5db9a26e7dd24a44bb710c86e1f0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4cc1b567aa77ff186f338af1f0ff2b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5302d3666233327c47b2ed7bd2176284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889321740f69c7c0b04a90320a8d7b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48de56847c5dd50390860af5482e58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e34854e77c846fe8da74289f69a20287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fc0441371962255fdf261a797c7a3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf1e52362c70a7fdcdc45e5f2e1569289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611444127a8ea53af7b555966ff1f3e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca5f947daee2edaf03ffad076f0f49291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c47c34c34c9a03cc28cece2e0e6bd8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53cda820401d6a5b0c3dc608651358293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2288a4e8e3fa0f7afaa690da4e2ac17294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cbc99000a80b20b61a8628efebf0d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21714b5d847574d35d17e78075026be5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce471c71981153e40f16a44fe7011e22297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbfddbea32a73b75efacba0a8adbc6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8858e4fc8a5267292ccd774b94f6a26299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97289aa3b091e5455692ef84a7fae1ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4137307d54772cf7c037e28e9a37f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1ba70107fe226f33ce13c406eafa7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3fdfb6f8050fbfb60add07aba0c68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af4040350c613716d1d31429bcca38304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950502959476909e8652875608ce8c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a16430dca12319019627e7948b3d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46335a364354ed12a05310c814dedfd6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d1763e917aa372805d053e3ae126c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f424974d2faa323f724ce2ef323adb4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de564c89ad71f4d209a3c428495ada310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fc0feebbcb83cd2d9ac828f3635c7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8be8fb2c3316f2d9844628b2f01cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143374fa4bb5d8014603aafc665816d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c6a9fa5be569fd979ec3bcf49de31314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421c1e3ff36e6c402563e700c185f26315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb35ffe07b809bbd6f7a5f35bba8ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802b1d2de92cf3a12036d62bfbb6aaf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed0dd411cd288f31a7ff7a8f21ea0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62637529bfbc40ef149b4723acc52995319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa86889ac5cb3a43049b65f269df4c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750f14b91b5004d09306654f5ac8928321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4d02d67f530ba0f876494eea9daae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200760c659df0f7279decd163404d143323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2103c6d12fc63a347bb7cb23fecaa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1495245e3ce29ceb2da407166956dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21450acc078afb5367225587e31280326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a8e3f0f90891f0a9cfca144903b35327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c5c468af1073bf4ea101dd2fbe0a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16802d6c6dd75b7c273f7196d12f89c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af04d6b5dd8f9fbeb1e994bf4f0c3e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17d7ca2145f23f10b5fc434f46cb92331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d8f1a918625aa09d36cfdc6443db5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097642ac61b7f4ae9e6c80b25bf0b52333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1979eb6fb87a7673e2187f9bed7f25334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30289f9da3abbfe3812bb3edc2e76991335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48893656f949cd7343783b608f56b5d7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2dad366e91e42d84a3124c92458b73337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc10e40ba65ab2bdee3da861385e60338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cd5d727e329af9fd98428cdfc3b7c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d3f55ee8e508622ffde7564bd6636340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c481a7be856a977005e9a36224978341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7e5135b87bd6d70a9488125d5225c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6502b5660ff11cafa998e3a1ed3d4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8a0bbcd17ba9321e07925844659b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd42933d1a4fa7bed92f35ed009ed2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd3407d424e628924e206e28c31a75346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f14f0720420c04169f9d6ddd747fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3330000b00147aa8544b0726db955348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab1158344f20c271a9e8672b8427eaf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597a1cf78e47f7e01db511baa51b8af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafc8d6def504c5ada11c72ed229eaf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0dfc5a631dbe010463c2f49a50947d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244e606d54f9e1c3d88fe8832d3a76f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee4ac9fda875dbe6fa00e926d1ebc3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b36f22258be1921f70b41e14f03168355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c357c88ce92a3e83a5f9e7e7be07d3f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00932bfc3e02281efb53db81ad8d4613357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a9e5deb601b2a658b06340d90a82b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a305766133caeaba4b16608474bbc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7002e394675dd1b29f379e50ed3c00360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22646b7bbcef16f385886098a99d9989361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21622de0dadbf2f56a6857f7f8b42d2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219d09d88374ea08738a1b780b5b81e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055e59ff2a556ff4caaee3cbcc617c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edac7e75a3dadca6c3ac5df6f75bee6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21322fe9948a10599ee476acd925508f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff1535c4d6f77e93c8438f03dddab3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e9494731432f3f5e783538c5d2ecc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acf93eb5b6a82a931a5fa2d1a204db369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49450c0db3a41178a9257813824cc97370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94301747ef72667aafd7f992207f834b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07447228f489ff5cdf5dc6954821fc36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568f86fd0352199769e2ef58d685085373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84badcd5c6d2e33a1d557487529e19f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f0289cbcf2b6f045ae888de910dba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9451468f5c5fef0a009374db86c2a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d1deb877ad96ea8f4217931155336377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e259f753a37576fba89fee28f374b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82493f486f700b5ca7be1512a911614e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383679516ee0027b96d01ddb483e2c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f414e12dd06a32fa0ec07a60b6395f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1064102a81332335817767491c51d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6f697b815ae86e0560e90cac9ebc6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e0c33ffc90a5a27f0968cfa381c92a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0068ba497fc721f7084a79e66f067d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f3cd66e9a8d413383cc1996608f19386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3c66d71440762412dfd82fb8cbdf2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d42e4a16ff71e492fbc449f7c703f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93971629553e47aa422615ad17f49049389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47242c04794e8f0bc39b50974fd4bdcb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d491095e81fe7c0032204a166fe1f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808bfb4948d008e681f71c54cd941f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26588b37a378e493c177072e3d4d22393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaf097111d578cd7bc87b2a297e546394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c97fef40ad23783960d49d8a0a9ff6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81884d5b684820cd1576f5630022da4b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849457ca56d5a0cd689a66f026bae145397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4523870ac3b320e03d8ad3d846beea7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c66d82c66975c607d93dbb5786740399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3a43b4675a57d34751eb497086ddd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca3baa8680e3ae183fc8140ebb5881401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225eff85eefc162160053ef4bb44ec3b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8557c38ea8019e2fcaf4c3453dc5231403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59d979d4c4f9fa79f82f2470819118404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aaae25544c5455b3ce6b6ad567964e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16e2c3b28dfb4601684df5cd890926406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0acfdc0a6a0304fa8c0e3498b988e4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d073c9cbda2e4f12ab6994090e1348408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94346baf2ad3f6c6330cae906b9e39b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e64f137faabcc2c2d00c01e0f4ee79410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8a70462d6e752958a2ee277cd121f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed0eed2aee823748ab4f20efe7028c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3daa33165114fdb3d1376d71bbff1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e4947da1cf3eff0f998f06d124e28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59016d335eb8edac8b82b68e6d2f0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f94aeac1279f7d21848472cbed097416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f881ded11e538aa4d06b7499cbdfb73417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a163d27c1608130480d392d7343b44c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd44bb9e6d86cbee2254a4bf845e250419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8366e1a92a938e0702d67acb31e575b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328d551e1fdb928202f7dc4b0ce9c1c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d3b86f392ba53148dbfcc141c247a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458131e9f9c52f9c67315f33c8103d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c241c6f2ac0ec4e2988774301be66424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f53167c6de4d00fbd124b94c67c4dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de394a1f2a7b2c99d21723d844fcd81426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2009861e723e1a5d5ae755eb61a270b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929fe2bd780fb72aa42c3b3b6438572428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2c917fbe50241caf72866e46055c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be808ebcfbcc191e532999dd519520bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bc74d4648a13218f1763974fbca68431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c65483276d4666eddfd926800575c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b7dbc0848abdefa9cf18db4ef63d2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8edd80619b4fe016c89081550cb895434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f81ff4f3d648deb3b79fffff014c17435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc642c674cedd54fc102e42048a85f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16439ca58731a335e79083f4751bc0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790b518b8951acb4f08f29f1db9783c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc3e3d5efe9f1ab6b2858946608f8c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190667e6c03d0aa6fa2f995add4b2561440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48113e7a3ebe5c4fda302a2407d0ac1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75ac275ae455a59dda170a126e362b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c713d6aa1fdf41ff34efbbccf497b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c659df1d808f44879b632e1bc428d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb7dd2d8c37d7c59e8a624eca8d1b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80c248e03a1e328de75790ae3e5181446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc894b7e79285f4e697c16416d8468447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c49e40715f2bf2c21f78ce5c6492d8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6513df8a516b0da5d2af4cb28eda869449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165013ffca570e32e91f4682de8fffce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed7dfa7f3eb97d440f0161f1d42175451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d6d31219f4a523d008b8fdd5578b1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf403fde0fd14254d4fa2628533cf5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593907d5cbdb1a23b1cf83a64975483454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6674ccd7222312c1ccf70f8462cef7d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ae1861c671ed5fa40bb42bbf2b92c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93ad5704140edb923b74747fd8553e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d730df1ab8bae637295adddb1a6de2d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2060003fec6f5f940c56013dc957c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87db69f5bf563f8d636e2c303939093460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef8453eacef370e2139493a1b6ce2d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acca2bf36f011284190dc613c6e4aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a3df7c641743fe22432c5cbc21897463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c9597aab386ef10f368258ab424b0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdac5d318570f67fb15369a5e930715465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eaf8e5930ead5b3867f977ea4e2dba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7409c8f80dd4b3c59a6c34e396bf1c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7297bc9c42d351a9acaedf2dc0e663f7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c4f48f92e82e129d93e342ecf09a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf8b0f2e6c4b776c33a8712e1e2997470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52962e7ffb968fc7471ec207872f3d40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fccb4726657ae5ed98d86e9703594472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b561680d1ff598ae3488a05aca98fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed57e0cf9484e9afee0aa21690d918c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814944aa743ac48e850bd7c7b7d26c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d71ed5ca0dea074350662ce1502764476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644ac4e2f36a971070dcee26f670531477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c898ea6cb05ef00b73fcb00fc2bd82478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a238e8a0dd32fe717e50a2df44479eb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388ee39059f0e1fd3b5f71b9a5714a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057eb5dec439893dcb16ccf00ba634a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b836998285d99d46d0d7b0eedc9be84482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af293f9ecabfacae4b5a93524d59798483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084200b13244620a66243aa6a211903484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fff69f921bcce4e24efb153f958fe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263d075c308de3c4ff95b432dc08ef4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3dba89b3546b4fad6b6e2384d847d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6ca0c804d084532c7c8419b6eb2de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66ef3540a0aa3f6e68553fbd44d18f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c47543e363d46916f73ace60f2f98490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64229f39857fc2f4ada6778d1e0d16491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af16e8ae599089e7abf6ed0535f1cb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929ae44034830a7282fbe853c9a77a6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f45291de1d84eac5e6a6d7e4539f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6248eda1316178b19c4a18a33906e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e71f99971cc3f52982c69d7836ce63496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729bc5330ea1d89174579003fc035e3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbceb95b660e3ecf1c6d843554fe23c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fc71e98f89c790df105643301224b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245981dd5ac7fe596b9f05e6ab0da404500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b692f9360195fb9ab8c63821eed12a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ef1299f52ab5bf375ec7202879f73502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887291a2638897a77a7d9cb61e292db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fff29f73fa9307a4335b460e346ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfa212368e8eba9610ddb583c0e830505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abe6b40a57052ffedcd497e129dcef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdb84cb6bf20bc67cb903da2f83ea6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837eb88ed5ff01fb02af0bbb0ee0ae9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8ff9513dac4208d6d887b9a210e4e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96ad7382c6bdbecb809f1d4e06bc1f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6f8b78f2527d41981a579e93f8878511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6daea9b7f499b05f437acfc4e04f7cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e012abbd9db9f4d3da041fe0e69f368513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c149a2c48b5c9c7311659d321f965514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b1b05309b4051b4889b14c02ee559515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6182f8b213d37cd42f0e6c6b3ce4a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee932177e8e76c76a37bc526d763591c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb3c01f7bd4975342083a304d47d690518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5a1af77bde75169f30e2b9c8ff695519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46104d95c7cc421aa4033fa66f5d1425520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea42ffb027f4c251bd8596dc149dfde521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a25fefe807e375e48fe7774988a9a1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe54532c2b8c1552f35fbabb23a8f4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0fe7a5b7521fecc8e56465d599645524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab9e792cbb7d1f7757d6467f8077fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c91a1f00f0998875eb7dc967cced78526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0281fdc1012f5d2fd1eb01da04ffb4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15964e99b8d7cdd1fe7904fa396f9e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe61d13a65e4ba38c9f8e8f915e203b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa98203ec89c1413eef8913d502288530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47771eca5e3e06046e78f6664563a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4acefd6da6a766f5d68ee4a5a1f840532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bf92d2728786ac6ec44bddceaaf67533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d56ca28eb6aac462eb3740f8c69512534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b54e3ebcde5c07e30abe77fa48e160535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e483bc16b71090248c4c0e6a1e1ff69536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed66b368f328026d4770eee034120bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a6f2323d8d18a11b56fbc22dfc97c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed244e4761b58976650af3a876e335539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efa21c467a5b9b31cb1bb5347e454c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97a8f8b61e841fb162e5641279822e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18376b872bed530e6a123520928107fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e8e37012ef8c6911a53f8226b01ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501c6b886ed2a1f64ca838e352c7fe8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e651510b4a11317668033eeccccf05545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78700dc514f7b675f48c3718be8e5080546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac7d5c8ed5b17657af324e69367971547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71a1c4a73460437cd2b2463fa6bce5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be79c0bd9376dc7f28218744b5701c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc75500b6fd0e24ea7860e99a5237f2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f4637aae9de23e3b298e4777f60f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae26ab71b0b8116086717845aa4170552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf44db335437794f9808be0a8217b17553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab33632dfe940cd34b0b6919ae16d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26b18cd8531e02fb5b3bff191590c3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78db34737b94400ee2a7f6b5a6abdeb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693714984e3eae89d3937410b2489ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf133b24d089a70e952f0f00c61de0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde43dc571ab285cd6d312e7b25ce7c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ee6488fb02b4e9237c35f7a466ea7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60507724d55aaee289ea023d5b862eef561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a361de3ff06a602d4a61c67c42e6f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0bb095b7d0c5c8270280dfc1c2547563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d786254fe773110aaa5e556822507564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b62e97e78a9b29bc8292646797781565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e48cd9d5a6a996a4f20b0ce0e2ae8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf028c4ff9288efd507b85161d638e38567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a421125a52cedc3c30a17d4c20829568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abf7021fcb5a3c685b414520637385569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92a738094a1b89081cc206cc3a7281570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705dac109b97879ce35044256207ab6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac087f3250b14a6e2d0932b6107da9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f61497b7a9faae17ac870a38918b30573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b467730b387b5b26f03e758ea2f5c6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23be21ba88d6dff62130ac6928c0dd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1f37350e99b92e765968c9b7724ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff504fe8cb72bf48e6499a1f03aafbf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6033812b2baf2ce8359e56600199390578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08446ba506581b85843e8cb09ef532e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ca20edad59786721e2ad647ed201b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7aa02ce09b38b1e2a6a10817572122581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5a7c92d605c5c98e7fa067dbcc4f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32111d29cbd46b921d82a3082c4ffb8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c751da21d769e7da8dac5ee4c76ef584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf79f6bd55ef73bcf858f7358868fbe585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0a14192394ed8420eae48816b7e4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc011f96c46989a4779304b27b6834587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e391730cf227b66bb26d0ef1c585b67588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fc231755418f605d6b7f1693c0fab589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2ebba8521e47af69976ae1e99bc3f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54910d425541c7c8a459e71db07447591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feeae03735230011f25f8fbf6d31cbf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6800b672a6ad5a0c39dccfed124d9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f81cbb92cbb47f6ebd9b63f047ed0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f39bf134c588b6ab236687543f5ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef199ab1b555583ea8175eb25af16540596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4af2b8605820fbcf070904290cc92597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678bbffcd4072ed8e69d4502f3ab9f73598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4064b340c29fa09d1c35e27b34aea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26b749e332a982a69c08545d75011f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb251a334e059f07b5b07a5cb46ed4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a6757fdbcf94798884fab6881ad6d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f24fb59190e04f13b383a10f386d76603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680a6a25506cf7a8bed9605fa3a2711604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024a50b00c04f56e530d08c6de9f3b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422177a4c15e6fbd217157bc6514c10606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3d9741430a58ff59bf678d26abf09607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f705cdd9a5a61bdec1ff534470b735608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb9abdbdc5c98022365d6b4eee2bbc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d7e9b4a104becc8190b73fa8907fb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89a87e52a0b6c0cef7700216b22052611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1111ec8f052680e5cde99d0e806837612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36568bd3dba3c0558b1e7dcfa1f7e91a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e97bbbae5f41f64364f8ac3fe69413614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a69d95a8cbd0d25ceaa803b235ad6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187613ecd3caff0064d55d1ef63e9b7d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61dc88887765430c02cadce7971443617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9edf9ee12405ec931175755bb0344d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ddca12c7fcf0a7f86d05e2495e9ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b31874ae83cef1e3675157714fdda620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f623dc459e0fa16c30db78b1e3fcb39621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7358eb3f1633108e8c7d41a37cfebee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b356b9da4834f3519d0b41430697885623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa1b87b760a99ba46683b2231182bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957cfa7c618228e1caa8750387bd4ad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c847a76eca23840296fc48e20f497626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008158424219a9b35f2cca28562d52f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdedfb1cf19e3504d7a095ea500b26628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52661a866ec7285e3f6c48c2b148374629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77deffa803dd13252b184d50eaf8e692630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cabdb608df506bcf645b17942f354631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6129a5749848e5c23d7ccd700e182632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a07125662adfac523036dc1dc3737633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2647c781797ac2e3203cd310cfa47e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025734bbf0cf1c3e20e112bab597c6b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579e9f059c6fd8b164146b908477074636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43f29c458c2dd5a4b7d16c0d4f9748637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78613dd43707d99e88d3bbe3f51b2718638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e74d6ff90ac7bfb2cd3a3067a8c9c6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03fcb842b4398cb838bad9c4a257d8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359aaac5652f65bc72d018949826f43f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50229946732bde480f4fa2a6771c4b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14a81cdc66c3d3d3803740bf94d2f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754dbd09f215aaf2cdf1e598b42d748c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb2c2c5fb0e293b22fc67d1d988e37645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832f28a7699c9976e3aa5a8ca1b1f1b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164f17c97df0d564ffa57b775eb4bf8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652c00fd965bcf9342cfb35c23c3e50648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6df137464f144ef30b8802ce55db7a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53b0f9cfeb630196df4016a5a5f3a2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec7ed2efdd7a2da91764b1c3f6fe1e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584da643833a11ea8012eb4eecbf75d6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298151b8c73998dbdecd62f016e07592653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd456cc5116971f836df2b969f1704a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa826d6044421e80d968ccabc42974e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f80f692a79b9c06d792ccefde34fa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a1f46ee85121ba777f91cfc5c14f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8d4f973a687fe401fd69f4cd82cd8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625aec153ddaadd89dc0fa296cc1fbb8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4eb765019b6a1bcc5acbab35b3f49660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972fd4221ec80055d4bf71db9de7e1e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c724082098d2d07bcd658a7eaa6c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9651345b381b21777c19de1732556663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec273919cd004d4655feba4847c0eb2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e49c524cd3ae6b1a5f48af9b649e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fd686682fd1cb11db71e9ec070f43666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3237eb531abf806220ec7b9c343bfef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991b2258447adcefa0507a676f10db4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6bee66114822713d8899bad6f09ae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7037f69da74606a278110e9117ab4c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f6071e70209aa3dd84bd76abf8d5f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6c241b99468413bbc7a851ba3f566672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768a05a0cd08bfbea0840d8b817447d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f40d82345fe9895d559aa0fe55f4b7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a9aa305b27b8f6766ce82a9ebe4b7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9605dd67f962c798d4be6c2ab76df1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3160f0e60b3479b8594afa428d39622677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc027c7afdfcba97f0ee5ffa77e98cd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e432591190d9bcd729de78897f1d1d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f114dc083a26d93381ac33a6f7c0a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5ffbbeab9dd749b9f6a3bf5c16fa0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2385b706adb65a9f8628fecd983455682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641bed8787253c8e19c25d4ea810f72683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57fd7988e28433bd3a21d6ab0b3398684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45476c914cfbe4e4e70bcfeea28c56de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093f825c780964179674734dce24958686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c45e90f8afaaaf245e234c53f732aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e6278dac22eec745d0e8fd7027ef4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5fef7dde0cb9266a96b7ba1f41975689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c304fea506dca960fef8e2cd5be4494690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82096a268bd9b6df41e282b633e727691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b90cc6b2f18017dbf45a43dc75ccf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec482beebeeb8173e6a96138492018693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07957b3be3f7be7030152264914a0b5a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a5d3c4df7e6a3b9b4b509eccd0f97695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e5111362a0c6e2c7abcb520d90956696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442569f2901903e5d4ce1d33ed9a7a5f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6de33434deaeeae64d29703c84b572698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba786645fe9f1bcd73a5d69ac5af02e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290bfe1e98aac812ab08eff5e96aecba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6f8ca54feed445e863c24fcb032f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d912233c6b6d77553cdb4ac593661b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e87fdf0904d6997012cebf69266dda703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeccc41edd3a310fbfc210ab98f768a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb68ffe4fa3b498a936db54efbd98d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030060f0c5d3b3757a73dd85f7b10c0f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e838e29331e13f019d217603be0b51707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cdb783951fc7eb38a5c0850ed2c55708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900baaf9142c36b89e568e5f603c65bf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffddcb6ccf0b260f830ad3e03120c04710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5ed2bb26d184c43141022d9e91b55711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000aaeac55c8e38f4907fe160e880a8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cddd596d5c74c287c8972dbccc1fbba713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824c7ef81e484fbcb15840ff17f7f43714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d391ba400b75ed2c686472ac16611715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03658658501f375b0c4676769b6deb5d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553586c304afac32c384a09d20d66438717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93839e51fac8612dc8155aa5d70aa62c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e25f74db53729e673584d172f9ed45719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1a1cc8eaff0fceab25da8b4d800d9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86381ad9eeb79614051f31067e751f2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29adc1e24e5fe9366db24de6b058687722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013b9d596244e54fbfd5d4b25bd2ef7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297eff9df8e05e8e3ccdc71d7e7744ef724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4ce98c339af63f6eb7c7e0aa5a3cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6c68fed31c54ac2a66ef5cc6ea9b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4747b9212135d59a9473be2a6132ba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc00761c623c1f2cb9da3c2577292f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5519f73684bf8b0ecee5fb8e8b4a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322b3aaf7fb33b3511e15b86523d72f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c2c38159711c3a40085ec86f0bdb2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7650bcc27c91a14533d43df90a9e39732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c9fac9cddd76f1985a60b67fda728733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5adbd190a9e4123c2c418cb00f3f0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf13d76b832a8085ff64c1fcad87e3a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448713dc982af94f5a44726f891730e5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496af6d0c5acf819401c7b7c8e538902737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26fdfe4c58bd682507007c971e4e8f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4dcbe6e3ebf8b15f2643cc2f82e6d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a0649b4cd8b996fed91008356780a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3314761baccd8483bf9ae64e12cb2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8427ce993f7e882636265418331f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501acb14b6f795116fa169ca199f6e6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723fef8598e4483b09a62b96d2399ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ec3c3f9a551755390f832014e85b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb203aadc0decd7461b45dda4c2f9c8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33312f67a72b9408faf7802629fbe34a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b70b4b2cbf7bf7c00f4245e3e3d3d23748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7addd7b8e4550c6c2894f7225b2d9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96ae14a25b8c2773020106946edc57750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6917ea9a6987041afd1a704abac52751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a16b1de37bc624f33d314261b8b474752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8602bfbf427f2e19fb6dc66e87288753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d397ae88261f2c3be76c4ebf7772b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf8219a4571d6ba48b3a22778555c5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee6f3bf1fed046fec0103300343b1e2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320e6f2c2a0740d691e1069857dc8c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777e29cfcd8a42e69473a001d99bac7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac16b69d00d0f48a4c3bbfee35a8da759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>