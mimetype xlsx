--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19a6195a977c0b04f6b93afcbd78371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d0c211ed61f0f61be4c16fd372ca12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ef027a18081ac09283b0147bce2013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe73909f178ec13795bf880695af044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4cf9c8e43b6bf1f31d249940427d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921172183f9e0945e7947b1dbdd633036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b147d5aed9b458a51e293e75d9e0aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f6ee5cb514e26cf98bc65372fde4a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afbf6954d3ad78159504deb0d92cd89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51a3be8992f46f5d6c4b857856350e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aebf5e5d94272987262fb66835f88011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ae9ab75ccc2e12e9f38dc54b9353d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f7e86027ea9c6ceaeba8f0399e1f813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6a0a1facde93b3548030c06ab2b9e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a562469e83bfc1d4ed360200079c5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e23144bdb8fb6bbe0d1a5467df80216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8d9de5a7c4b77fdbf46370ae0530117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f36225832fa8253fcd9a1dfc2ac6818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34a71f5507da941e27c1c7d421139119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b229786a40cf0007b24aec9a029f37e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663ad889fd4ffed56b5459f795268d821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c53df072fa649984471e5a546c692422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d24945276113d28ab7f6c99bad219723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076da4f5b50fb19f29e6997f9676258e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ee11cdcc434f1df7d48e4e429bff925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d668541d0ff9d6b48e9e0f353cd7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614788164c079be7a0c1c821665725b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d315e916eb5869935e1fcf8d5cb3f4128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2956f71e67ac26b7481e2e611c314829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c24dd5afc3b837c1dd457fcaec79330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2feed072d67d10446945bc877e2ac531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04602d57b6e1fe61be4752dab2d940832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e511909b07ca30aed5e24f8471c3b5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ec667c564f0c04821a4d1581254ea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d826eda8a6b0c8be240e8ca35c10e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b278ceb24e12cd0e18816c1e9b505836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fa5f55033aaedaf66fdd7c41f983637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfdbfd13135a11125aa1004c3cbb6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8da1eebdd80532a3a96106fea44d5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c1955b488f012a6e822f5d95f4b9540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b000fa0d3cab00988e1f5a1c29bb641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9ddea8d70c823efd27d31015e1bc342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc507b2dc51c6dce27fb51fa39ee94f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2466efc755e67b8129ddf31ae21c2344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65113489c75ba4fa96b3bab50c235e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902dec10e89266ed1b329287df0204046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc0375f2ec70f50b992efcc933744b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22b43d1bcd010c7da29b99905b978e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce1d3de6b3b3ec6c70827848bb71d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216782862f56ea8c3eead3e8ea6311a850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b70464ba839a12ae70176d77565ffa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d1108fa847bd1e35efe083c614fff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c976b38ec82a6966a04e2b3b8b2ab3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23fc20fa00e5947845e2a5d003934b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bda953386fc67bd4e75ad1fafb521e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290f0fbf043e5e8d3607369d6ecc64656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51498b8eb7efce7fa33a9fb282bf942557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b896941a62ddc5840a3ec49eb00f958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a020416848910caddf8780e603f1c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593c1837f1c5e000795544781c92331960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379974bbbac2224887457fc945343e1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5b3a1c3f1a8d438a3d20f4d6b390b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dbbee847d655ef5d430263e72311363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7d7555022f96d3e21807348aa063c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e27aa744245f08f4f8e0300502236965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345090eeb8cb45dc7d3278fa72896fef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eafb470fa1150125f0e0c6469af55c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42063fedf9fa7b0dfba1e00a658cb17b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d6710159947d4d6d19fd3b6761bfc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aefd1f38e2e19152d4fa257ebe6e4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84e60068f5d8f04433da271e7e667871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d675018e18d72ed79950e9556a2f872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d0f68cb83b0fe1485b31a610a98a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff10098378b244dc3b5dfa84f839b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bef10988be75230583e18fa7c355f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e2322d4c6440d33beb3376916d98b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d09b31e6ac3491cf8cf690a20ebe3c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f451a52381bb0683e7c9dc7c35d8a5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf900175ef1d2a74073e1cc0b61283879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e5c2d5c3b02e3ff2c9126cd98bc2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791b46cbf5114aa60003d0c7bb83f7281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b5cd672493e47a8fe818412a415a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc2755acf749510179a1fa13b7882c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b82e575d02b5b5e5e211aadbcb94e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a4e9f3460ead4fad20dca7253333d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab6c9aa9d1afdd96e9421c4aa8cbda86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ee58cbc2e0af42f1311cf66781af387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e63db01e9a3c938d227182bcb2c1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc2e739938f1849f97f539996e173989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f03b5ab1d4239483dcfb80a1a3dfe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecf82365825fab5a9b01286b4ae2a3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b19c94d92e7ac0247f55834a10237f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef6d4cd94907d8dd20af0924f3fe7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4290ab518acfd017f0c77caa589909dc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7407753ac553d2982f541d5c19307895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d2d100aae162c0984d429c2eea42396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875ea4641e0304635266c39c34a709c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fdf8db5645ad5068b715c5d90bf0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb6314f5b4cac03d04b8d51702eef899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625338458e4b466cae2b90530bf52e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bdd9dd305c88312f75432ce08466e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf1c98cdf2f65681cf65444564beea102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bee9f709c0983c2f59bd99a6cb391e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320822f2aa5085e3f7846785d58519cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7ee43b84f6ce440f0dbcb58fc9e2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5a2cc05bede21349d95b1368f7b53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493acbb4824bf9f05f20c2bce3f802b1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd2f2eecc26d5e6299098567db8478108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4d0bb91742401b577c209d15a59cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a3cebde03106b2d1fae3bf7d2e630110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab903bb96ec0a67814d73ce2d2bf35fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864b99c1b341c12fadaadeb912e6782112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee5e9774d608baacf3f6a8877ca01d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8399b1e2ae5b302149324f0b0d4c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7443c12842cf76f629500f834b096a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b56849cd75a8477666b901bc9696d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba3e534786b6d84e35952fa944d74b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44365628d9dacd803c4fb525cde82b6a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc155b42651d0e530c93888f76e6cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037869feda70b9728bb674ab331f611b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048d9a343ceef826f54b383ddf3f983121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8ff84dae753de56f5261e5a27bb42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07a0a9dfcdfec67be8991fb99143f2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1928ecdc165b3d1d447e7036246367124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c36c2d3492f39dd5b13d3b0d5ef06125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e024015387ef9c5b120a61fd6001fc2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69fd206027968cc3112c8ad2195b21127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94b738f460ff7bb15249ec6a16b033128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997f5a0e7990d09bb6872349f9dded6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23569218bc72cf6987a3cb97faae1965130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b327df71a694f6ca7b837a41d01601131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190fad8ccb984589bdc3b0b5979fab5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19957d755ee86bc598f460cd035378a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e3250839056476098fd803aba807a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c976b692f927638d4d2150dd649174135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e692334c7c6760120357d02da97caeb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00764570841de0664d6e50471f6565ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab83dcbcd1a7ad77ce57db44d851bbda138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2d34b787d92adbb9965fc5c0109a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c04244ed09dd0d1faa4119a13fa264140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80c9e836290379cac6777306d1111c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b7a51b74c8afc0e33ed5c34e5bc9f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7df0ddf35f9e9d34679391ecd41fc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c0bbeb17e957e3bc83e3cef793a00144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd995410bcde89d203dca2ec291c1972145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ca14880a8bace03b536c722803099146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446bd72bf954dbe9b5a6efc95021521147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735bf0d924aa2c182e99e76d251fb0e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d37b6fc5d771e89e1aa45c16a425b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9007a06817a16f9f341eefd2b8c47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0243ca2bf8bdff1a20ec339a1f85f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33188cbe42e5d647cfe048a3e4f46cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48515fb233ec290533aaf999ad9bd8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccd83397eae8220a94738963d3eef1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215d238406e2dc7299a5a2f123af150155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097631280ba93be226fe2886a643a53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7841cb5858796fd07df5c0dd1e04d57157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada6fc5619cf9e71072139ee96c0722158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0f1adea63229ddf4f795550895bdd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a99115b900e2a5800b81912e9f0b22160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e4ccb8a7706125c78ef1dd8bc21d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22625a530f1aef09203d73d334d65d5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325121de14f05330a58ad5522899144163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1d38621b99058f831b502a955cada164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd83e0c50be6dcfb3a85bae51fa55d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e295d6971bedcb1b5a3c1d5263d5cb2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf02e4eb94d71fdf6a2deefba86c2f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa740208a2d872f9feaab57cea5f1d4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da48a63083399ce0d0b61456da94fb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb395e5448d1e0dc82a182688f896c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20634e801cbac7f6e53bb3ff49461ffb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f656ade2c28937168b4de5305b0319172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775cda2ca9aee55c6f355b5adb9206e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472eb4a754f9d8301378f5593718d209174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfa62a26561e4351d2eb9ce4e7d206175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ca60517942f3f433e8f9ce1d83f59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56fd4565e67b7fc68439df7c4cff77177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddcba4f89364fef3f204258d9bffe1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd81818227dbd538a4278ed20612c5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9968e3e9b9204c3270a6d966a454dd6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722474b77aad6f946780047e8c6cd4a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54c52d158eb99bcbbe915c9789d97e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7ded2ded74880ccf103ff91d79596183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ceb58164c31a07dd6ed2deeeb59b2f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39771efacbf851405ab6fd280df1af80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce424c2b24595eb17ff321bcb401f772186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c13c7340f01281a2a3492e21cd2a89187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c733237a6fd693e822e0ede016289a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c721c0e55f7df534cebd6c5b9732da189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882c037fecbf6adde97eb1a6ac5dda8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54d1e59d9e45785ff7f19aaba697e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bda37b3179f9c2f3c05da9d5823e41192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0335869f64cf68a6dc99953508ceb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506224ab50478ef7ecf56495bc635738194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99152fed5a90c7d1d57a018cd381a962195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e271a70fbd427df38320c234772dded196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70255604bd392e2077e829f50c6417e0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727f4388bfc3d8cbc811043bf83843c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93a0396f2d06343adaa0354a2aa993199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813e7780afe06e2e8c51aa87d152f8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ae802e8fcfd22ecf35ca41364c0f6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec832894dfc23e2b52b508566d60b4d2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c71be64d23f8da7cb58f19608dd190203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514a64e9c3c778bc60850cef9aa82f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e94fef80008fe0cf129f6ea9d4212f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e190a657567746ccf9e8f62c202d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1926c4cd7a8819796c918bf98f0d8a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55adb48629e292ca438a4e22729d50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbaa0630f8109ec36d37d11f5014cc1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adeb73274a90236f0d1be70394cbcf0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe9f5f8ec6ff536acc65fab4e4aa14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658bef90b5a26011a276e24ba9913a8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d77eb8fc390d9780d31c5a704da537213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e4d8bb4147a15c7c9d2ba36eb4041214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ad3f567e50711c47463fdc78fc9e0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e55dceac986ec472a37a5712e57db7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce43eace21dc436a3ef6ef7418c4ae9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d94c6ade36151b5edf9dd40cde25c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae72d6e06eb0c0dc2d66df005fafd50219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a0d7773cab5b8917996d1f87fd643220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593a2bdf171446cf8df5a07f9d96ae3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7444cd043444e035a9995ae3eb35e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a2540d0ae648fde9287533f33eb46223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d74822cf2a0f67b6a7f56544f1130224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab26909382568a11b9cfd17f9127f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22a627a6c88f5ce638aae6f9c5096c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02760bc7e9c10d68e9b950f4f15d1d52227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33522f4469bf69bdf138febe5eb2132a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa541ff38f05353c620591339b6fe372229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e182ac0e447cbaa836de075d443da4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de353cfa90bd3bcb9e9442bb2b471ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3a4560e22f58df35f3a86d18abd67232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2aaf98ea2582ce71a19630d5260c15233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381277c2c8b0b72430594211503577a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcab5cde890d8c5b731471c9f0d63659235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70c4b41a9bcdd82f085317c889d912236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457d9d9844f22b2badcf44a7574d4a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf572fc0674ccaacc6c86fff8cf411da238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5923de2634ac07295271e25a2afb6e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8db8dbd897a8cc7350c60fbf14659240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542c7a0cbf09acfdc9128d1a7cd8cb2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1895aed8cf2bc128741a65d9283af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b903916ef01e8a135b28b697c996abd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4975952f3a2341bb72bf2d00bf91e1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779592d52c936fc90d9503fef6ac948245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da50bc6ac128ae86afa75e69d3400f6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2daf41a4de4cc43584542ad3e4ec5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932930d5d382b82f238e68b600326ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db147b92820ece23d57e0df27576d1b5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da02df8eb78a98a96435c91a23da43250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46fff789f1a96a7b51bcf6bdb5da13251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102a413948c755f0a3663ae3c8e1821252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6fb21dbe0482eddfeffbc9e9b0d95253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806201aea808076b86303aa0e2f3832254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b2143674bd581355a944b11937b1c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af426dd2421f43c1d1188442f4015ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b346f4c515c29570b87007e6bb3451f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4fca8f52f3fc2585b5c90ee791005258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f19ceeaffc28558206371b32aa83c0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5315443faff564f31e3e1dfb88bc5d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f859a09c994416dcfbd63d39774f70ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f33c268fa0bdf990e0b276d8fa4cbf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6370e09c56ccc91c6114a2d7dbc039263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e2ffbcfa750ffe3e1bb7f03911d55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67da294ce906007df50a96f043f503265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fec40487f3672d7d14e4caa096b3f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6b7a7596511f16ef539dd5545ceab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b3b843164b29f207fb74408268c4f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf44bf917aca0a853271baef8abbe6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9847fdfa5d5c7295d879000fab1b62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef7892e6b70b10d2586a9651150a00271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2c8fd79167c2245a7bcbf2f2b4ff4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e963019062dd1397ce1e3647cb37eeb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11e81266b6b98aedbebd083f90e970274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2453e77ab5c82628b3fd6e9e336a263275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91620a6d47f2595f0ecb69b23925bd5c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c75a426f83d35a679826208d161f5a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e00fa157fdc9fd784127f5fe09ac1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb1fddf3db6608511417c9a956fb84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d6384fc0722fc22e083611a87547a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148fe021c88902f9bcf779b5a7b0346281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc44d2a34cb9389294f0de00e1d6080282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891aacd68f9b0c76be128ea294373bd5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233baff6bc849b0bdd42c2e06f8350e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8aa5aba5df75a6046b304d6133eaa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a94a46e9f60f79d15f21630f8ca0a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1a16b2e2391bc60d2d5753db035b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8667420174b50640e3c8d36b4af746288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949a5b7db2e02d04da2788eaefb6b86289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b6a9a4b25c9edc863bbc6c520c88a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57cf21cc50b13facfaba93bbe6ca66291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc12e5d652937dea77f3f4cc1d1e893292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477a83885fcc854071bfc8706875134293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a6efa23a30b3e26cc55e5d0bc75eff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f23c20051e1576829e3f5448b1bfa0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26619dd67e1f425fc8ecc2373cfebe4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a510bab5dc44c9fcd28f877571aa0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c140cebaf46d9c91689c238221ed485298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bdbf9b9491439fe27aea4ec79f059299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49177603a747d5ecca13e06c40d5477e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98b2f6773eaeddb5e991d004eace18301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4a9db94e6e3dbde368cb2f39cfb1c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca8175e05bb1b9af1a0f8afa04001e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14543527e455c0bbc9e53d7bb2759588304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a62cf43de55c469b80b5f99872d29a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93b6b0345682e66fc381d15b5932bb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27727386012ee0fb33543d2d13b48bb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9274904a9160f1baf87753f5d7e7ab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb885218c511e7c675344686978bdd8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f585400cb8cae0e2ceb3c99d8098e5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf7f61b4aeea991fe350e44836a4dc3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b67ae115037e28f2f03e6bd1b8e5c3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bc028fad941c547ca0bc1e24398c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934cf4646f41b60f5675876d900e204d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839b320cb100fab5c67f04ad587b562315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e21dec8c32852d5a1246d60204586316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bf2394c6b115e00cdea6e10076da0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa3789015e33a29cdf48f665679539318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f16fba4cf879f04e1724d2aa1784d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa999b62d6b4a554b384e1be0e4068320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3632cf988d48c6af005fcf595360fad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7d2d105947baf8dce1e1a5e72dac2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9c11dc639e6c7caea839f9c0a473b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a6228546fe5b409fc87006ac4e941324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3cac74c1622495bfd94f30092b660a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be11b28c2cf49d92db69748ed656060c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf1da299b56ec78887c7561610cc68327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d738dcc3fe9893e7be56e781ee6e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3f5863bc87e3c7e6d713e80391df1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5fddd07f6abb4d10b29cea83ff41d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25060a60cd2b78b3b4581e7effba93bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165595c8a13de4344c0fb4f201615db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2281db0440d64d27f170a35188108333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1fec2cb2efcab10c2e43d6842f91f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a0d5be826527e108d35cf0850042c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bb5ce60416981cee193c4b07d196c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77079d8d2fb80bc05f23eb37e9f389e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201c10154f9bdf42bb63896e614c291338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae61e3b6cc47e45f379885abc54e011339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32243a19c515d9443df7e5c946c10e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab99c9ec900fec4c9e3e879b282360f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214046482821b6a42108def2a38d2aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd009c2a60396287b24dbbcb067672343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef909c7006f01863bf060fcb1eab31344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c01e3402de39cfa7e0cfc4a98ea775345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac61c10af93c7cfdcf1b1b809559aa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e31061e8c0a53cf2449f8dfbb41541347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe22583fa86a28c0f769ef40df91f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb167e3911cf1ffeb562d87bc5f8696349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40eee0239dfa56e01acfa996f65f63350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2aed61281fdd5d72f097896af037c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5804688cfbff6ff1e35ce3c4209ee4f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fa490364588988067b09236e98607353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7614d62e16b675257b4488ae36ebf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf22b95accd4602af3904a6ff985a91355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08475f5419e09edd465c1644a15f7354356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d0d5b36fdc247349bc3651897a2c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273e88ea2639e1d334bf7f5e778b981358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b42056fb316663ae6e45a099845dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad02c0874f921dbd66e78ea184ca81360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c14221e10c75654a07f83efaf541c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d84f2ed48f6edbaeebcd85daa19f99362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e843339d414ad17cc696fe6ef393d14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf85146fcf351919f18e97e66d3c12b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457c9b9d59e767e2dfaf7a5fc13a5a6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74892b168fb95cf95b647e1901a0598e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1502f0debf74d4857778989e24845367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c73d9d27d598fef4416413fbd43c2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfcbba1898ca48ded3253b252c7ed7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f030c7bdeec1f27f68cde76a53e663370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69701f97c7c5b74d8d3177b309d93208371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd7a57012d904238f20cfe2c1c993b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365aaf9ddafc86114e8531a519ae020373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc4ed5c16dbdbca868b46822183ea8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cbc2e4b2d016422a52eb56867be7c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884f0c8d0165d9c3d993a04be55339a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b23e94634a710abe02f2fdd144398377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56180e76994b0b694b787411f1c6e244378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f482e76682669202e7a39fc492d7e2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37512769f2fec39ba4e12c7d064e9ab6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553d3f17aba21cf5e360c2fbdf8909c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318db6a99490d75f3e57889f986a321a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715635c885f7316a2696c05c85a11b07383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a41c3955acf0f855bc8820085c09b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff7a9eb20edc2b6805012a458f6c1c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d4a9b024bba081128c8c6f6d1ddb5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7c1b5ab4175f224ed8adf05b7776e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b2f7ecc37f5c97f0245d22cc62670388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf24942ee72c18787f1d4deb7509e84389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f2c7db4706e32ceebf858478861d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5a67e3f8a643c0e161d057cbb1968391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80e550c641138d35dd04f685c95fd8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba9e586ab042039a668d73e7269e53e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19563aaf3d25908cda0281d29cdc5d64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07de770f2271d8f2ddafac61303f359395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693d2697953a034dfaf38f4ca127bfb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d957bc9d0623f1fc584e237e3f5bbd37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb83d30caaf3a63dc5289d90a013b9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28325d598e4b2daee5ec7b2aa1dd1125399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcca1f99437516a39ee5530029e2ada400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858df15b31284077fbe5c4dd4990ba0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac362a9f2c398f4742ec2172826ba755402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8496cbeea0498543ba0538491ef81c0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07087de9725e822bc96a0b1bb2ef24404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2a7578b55be2ed98990eb25c46863405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1338d4a20f4d0e2d49d9a5f7e48bdf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea542903dffbdec8e15d900bcbfece2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9188f11ddd206bf49bfe0cd89d176092408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41950a1ceb03cb8c525f52197f8fdc9f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52577492f5e6ad756170911f3329746f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36692048cad864237fee626cb5886288411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a9d20362c231ed5650fda22e3626a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f8e5c296553a24e607622ff5ec542413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41725799b3e23453d67d79cc6efbbe3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551482d5ba12974f8c504b3dda442d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a7f01922612b6180d4cd764e063fe5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721ca1a527b7f2a734617a82a6b259b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993384b17b752d7c103366774e5cd7c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e579f1001402c793669bbea36b4f4cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0c93d51e8aa684c43c7e732e28e8b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967d31da10d41c6fcea5045e51191e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb51d7f50d111edb380fea01ccf14e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45820faa96448ba712e7ef6fd36c448d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47f9d1f78977d5e722558e19e2c8c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cf8f63c468bd1c87b104e4a39f9d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0f4768124f9ac8def3bf59f1a23f0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b14283e1a74e62f455859f05d1501c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf207d904fca792d5926eb2eac9bfa26428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d8a140b6bc71a3692dccaea210d6c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd306fa04f8e921ae13c7324199ee5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea45b5a0a4d118022b98fdeeb36b907431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbf5a8414cfe0cad8041a626d4b3e9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3f3d6d45c2cd7a449be139d3a6b43433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c460745b332e58d1fd4e65bcce7e8b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311c2bed1bcc5a1b8f3d6d9f053d169435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e82124519cabe8f3420e5c4aa2de5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a035a204eeb76c42c7999b21751e0a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68068e8e23c3c2c68913fe5efaea2602438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8895b7bd69c1ce3139ea6c4407441439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872377b7d2f4734042b8e2a37c293d1a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25711db476820d566d2c7fc5df5b39441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76698134de45004223e83df89e09a590442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264777c2ea340a2ff7938147f5d5698443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3676244a64b07387df909536688e93444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8149d1bbbb64e2398eb5c2d5fae2e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166301fe6b76675731c46f9e6e32b64446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490b7eaf340abeebaeb46ba2cba6109447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e871e889f935291f0fe2b973e99688d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd203eeac75a07bd0e7736e02439da0d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd204fa9eeba39f04f93b1b2d02aeaa2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ebb5ab7a12168aece60009ab54117451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93beb9b99de60977aeda7d10cbbe34c7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4cfe560d0d801c2d2896ece0437685453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1062c792e290bdaefb888bb7ebb50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704e08e7d9865e017b27d2933638ea9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba763198c55d658c418edec040a45770456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41878bca5af30b73d62071778f802f51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815cf88e87e4d4cd1492cb0b49afb79e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0c9b95a84e64dc709d1cee58402cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59ac7f6a7dd6f536f44b77348e3ab8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7923b9f1e3426403a51d76f7c1ab21f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d652cd51f514939d508df25d2977e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fc1a96d34486e4cf01d238b9cf8b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6994a72817fe50c76351c1cafcb6003464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324b30f52df8ecf6bf143c50ef286b5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29361281e53c6344902f3a61397efbb5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac089318ce9b4107c326f84f389ad0c3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e588db30b852e560c3cb983952481d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e61e04c25277d2315fab62e37107f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0808157033757e03dc4277b3a5b12470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c82a91935855427deb8044bd7ccfb3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a64dec3e01559ab75a3549e558b905472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b67e9d9b1f557930afbcfc7c415309473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2304182028bf127359f33849323f6e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8cfade577498aa3e66a24a4185002475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5087796afdd49f9d060a2cd3f4ec8d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b6794e0105d81f02a3bdc3e64fdbe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e62c9e36c70019186bad6030ffb16b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe6e6407caf8340bd84cc54f22a031b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2b7af9a675a86f0fc1fc8e727c4f3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9246151c058589a20c2131f8dedc4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba66eaaeced07936bf58188244c7bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088b337b3f85c43fa86e8169848df75483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc66bcb6cc680c6b10c9caf3df0e4b5c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b854c6e9382de71dd6888fd54b51c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d084a31258d37ef09c6b69e3f4b3a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e64ebaa683ebb280576138faad7e28487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33988916e3cb0c84690b9c2ab16aa27a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dfeabf1e9cd5c472cbf38d8f41168489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7bacd26465918d6bf984cf6cf125a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64ee69787284927d93c5e48bc3342e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e606eb597677a29a59dac6a7df44838492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c247764c43422c6ef1c1a6fe6ad6d74493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7645193711f921d7cab37198761ac1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cc398a580ee4ddeb0d37be2888139495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fa2c8ff023e4d9afac932866412b4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970100407b0cf21c6cb076a19a9704b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63721dca0bbcff17075e791d5844db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7e39549e735c9104a9ffbf9f9aac3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2c79346590222c1ca46530fe672ce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad924d46688fcd0592ad104c3f34dd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf12f1b1542cda91623c93f0bf4298502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf299685409d0e8213eab20e4978c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56574d2e08e8656c86edc520bce918fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6480ba67555bfdba10ff456e4dc25505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d05f169736047bb6f8ff2be4322b30506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d740db840112ffe1ee14cadbfbddf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529ef83fd13267a07dc63e2f821846e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24678cbc9cb342067ca1ff54f0ae03b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971926d258cecf5159d65659c47458f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08bbbaaadb41b24a09e1b702d2b31f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00052c17e1b80480cec149cd71143162512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96684a700ba8c1b0bec4508599c61bd3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3574e02fd97d0f62d21f767ef87ef60514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2614ceecbe18a3558beb4e0d4e39581515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71006e345256724e0db4f252d38cd8d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071545f0d66fdf591061f7a9fa5f2eea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d61689f1a5a61baf84ded27e883691518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa70ab13d60689e995c1340390bcae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b8f0908d8406cf7e57265f663aad8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16382a9ffa1c106da4ac39dd2a1fa835521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6cfb0782597b54bb249bb04e989ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b347f491712c2e4f996e6c9344d93dc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c4e7d802afb1bf91b0743cc2946532524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed317a40f3df12ec91b8feeced126888525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c7ffeab80a40e9f7e6a11f39c3eb3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c11bf714134935c49ad493cdd4d2af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ba638ec8bb6e8c1410438652eedc7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c9c624c09e4b1949c485653570693529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d3aa3ae4f09f86155b94645f14787530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ec6fbcb2bc9e2e9d363425488be1e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f0fd819bc6b9c25d9ebad1ea3cd00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da257ff1c295f7c5f2fca506f8a4ad14533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc8be2cc296db60707d66ebf212541534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25e270c12958b0f94c4474927024c2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a36c71c11bbf56a9e750f3588ff0b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a58997039d08a334c8380ba0200a76537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364ee05c65649c6ac43ac1cf1759767538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e389cf6a327749f3d931baf801874539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38351ce43bd0c08aef4ad3efef8f845540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f768eb821e8568898f82de5fc5e09e52541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b01c5e797dbec46f60fe7bbfec224542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc57ea3396ddba59f696f25d2d7a1a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ded40976c5ea425c09b953c201d1ea544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917391094d67a8aec6e06d93834db63545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f061c7a8aaca02ffcb9b5b4894234546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc9ba13fa6d0fe876b216920766dae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3ee1b33f2de41404222a7cf83dfdb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cb51095a3f88f859a7cd7b66902a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b978ba7647bb0eeb9a93cb4a9aa1764550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96cafb4474750745ac90b9944f344f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78df5fefd7eb9c50b98d989ce59c5da552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3704a7a748ede68b89af630b914907553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b723f39d770afbeaf98771f4d1f84d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cb2ca76d7e81e71771f1779b4b0f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a9ab202c2bdbf69c0bd92102880699556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300ba4af1ff17730f887f7354143ee40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80aa008bd25554cf6aac89c2c9b610e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc5761969911e460962eaf4ef89401559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd653b16ba2e2078db6024ac37a08b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fa28ce0041fa62b90e2cc1cc58e81561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055fe27191c4592af8f3b6d46d722e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6589c0df324cc9c1bb847772ab1fbe37563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890588c9139bb9bf0cee3f4d2d21374c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b800000fa37b23bfe93aedd77ac0d4f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b76dff0bc7fecaee7509d61321002566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953ff1e8a1898dba3a26aab68a4a9bb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475aaf9aa840590419e43a4ecd4e73bb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d547cfdd390b7bbe1c85295084f76a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f742c7409dab6122e639a27f71c1aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a3009d3d7bd9bd76728a73b3f72df571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22005f7713dd96bff5f257d84baaab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf1c1332c91e8700e5a28415d37b6f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a240da8c498c13e1af5438a9ff94c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe26a20fce2db87551638fbc1d0ebfc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b107db66556b1a5ffb781fb1f1473c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13437c9ba7b3b906305305882af1b1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166241526f9af909a7580fcfdef67500578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e5f5b2d1d1dd814dd353e2a315d49579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ebec13359cbc18658c72af5b8f3ee1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669218a0aabc01fbb76ada6f3a4105a3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3fb12d6f0a6dbfea8222d38bc754a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a74e4d5e81d465426d01461f84d3381583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f544e0e2adf4c0e243729fe1689c0a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d17728e6e5808f149ad75e5216e7ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb24e978b69ed7f6a8e65ec70ae80cf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0319e4f15c09adc0cf5ce00b4a0f207587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26eeb66a3647b56ebebd599767a6373588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ca9854e160cd07fe78839fbf444e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0609a619514bf555aa06b9423a56c71590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410138f5beaba77029ba1a95aeb6166591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0eb8175581325b15ad0ea21222ed19592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1e230c83cad08c65b532555db2a2b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71c6bca481176ef999590aa1cba350594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcd6c4ad50847f9d2a3c410ffe1f12595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08492b4f822854a231e0948bd74db242596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac147ae6fedfad7c28fe583adbff779597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e81d7ba498ba7af06778576da2c4b47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184773c8fa0c388164c85ba6f8c5da64599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8253350e9a18f857567b0d0c69237760600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f391a95eb1e14fcd1b28f20fb9de727601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ea50c7aad0d80d2f34c65319ad247602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd948a2e8a3d4eb590ff32afbd51a8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55db05d12a06b83df7887a1996e74a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ec56c5c3506ad0c9083fce9276194605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37f1427c41bd3384b89b7ee6e7b27d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b732f7f6017294691a2157b9aa514c3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbf4be5cefa93ea9c5deb8eae4b6cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1d2a664315807bbdc50ead1529d08609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eda0ebe7602c7c86f9db56ad80a6ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126858a269cc09842d13df2048e25c9b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab708999e73ca4bc8ceaa9d1d31e39f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991ee5cce23d0db4ec10c97bfc4725d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59bc0b3f492590a9927a1705a56709614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846fd4bf5bce1da15dc7b780a945e67615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f07fe0290bfe9d0b5b574373139a7d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c54bc99b24f7cb2b014e61889d323617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf27b3483ec364ba51943dc2c5ee1d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba375dcbbe7379c90775d4479567052c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e0bcf0b7b249acb1ed7f2d8364c8e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018046bd1d23776974745c64d99c0ab8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd32e1831521499fedbc6df0d71e5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e954b194c72897ad78a0957080722623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a2b21d8298f68ba0fe179804a066b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d09d7caeb2b23947668455cc4bbf8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61128969df7a236abefb6b544259489626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fffce1595c62a75bf78e34a1e8ecd5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cce2aeb824f33a0beb1162c421583628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0942d82a5c8dfc611a78ddbbc213f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd13ff19de043ac7e1f30513d69cac4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d3cca3df420ba5cd7b3323880316c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63312ad0011a67429e46f316612756a4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cf9d70b0018852feaa4a578ac7466633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0b1d956f1a8ddfad6a8022b3825bd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb05f6ad309b012828bcba8ffde6305635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f02313881d48540af95d7e5bd778ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61c6a976aa41cfcec3d8ba13eafdbe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1b670f5d63fd6d24012030b014cdb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff2746efa8111be21177a80c9cb93e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bb7c776737bc3909fbfd97323514d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b8c5e4671a2c8de133453605377ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a825e5c85beeec781eac6d403c1ba4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999950f43d1dc699d08fd9d470dd31a9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30983b2f02953a8d142e80492c352e2a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271448a5e5351d50c289ba8d16c06239645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15a40f2cad09abea8f9e6646c2014a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8433b21bed0a61241a115182cb3c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a8fd90100e909fff3a1e8e6d3542a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ee9c4aec16736fbb3398cd0e8eb6a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e46141ec6d44a8f50c94b89cad116650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fc9736e420436ffbd996184c1e779651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd3c3db10ecae6965423c523395d49652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d5bd083774068bbaf5e34f51f3a73653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d2f7110cf9136d4ee8d158a4441aa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ce83f66f91d13abf013bd71e40a30655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c3b6c1013b3a0ab47b9b3e82d65ea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56571ac019892caebbe2f66b2173a68f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002261de2552e8781625a743e1a50e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520864eff262a4a171bec1516fb0276659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277291ce6bbec072d0d9bef6d1af58b2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17710f49025616f36e3a10444ac66d96661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dac15feadcfde7e82129455d220fc0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1f90f8c22eedf7651a188d05b1768663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108919d5c04449827e757b549ac4bfc8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772027c4bb2588084fbd77c83139886665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54d2dbf2d8964bf1b284740bd6cf96666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941c01a81d42ba0d5fb5621bf65193c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a58520f438855d3ed262ec2824875668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293fb5fcd4e81aec22c681841f512c3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03c83c9ccd5cbfc328701c311d9c03670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887afee4bc7273bef73acf3f1baf0bf5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5bf2d34ae2e4885edcea7ce1af17a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad2483e70aa772de67d3de6a1fbde05673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a861ed31bb8ce0d0c3ca39ec08d0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac4973618c54c6785a191c9eb3a98b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215985799922f82129b1fa49142337c8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b53de43e0cac627d4385c0f2447aed5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4d08e00c31e925d8b6a303b6e0fd1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0542599b3142d1fecc83226f5859e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7c5303351a2b40b27f22182b26daa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce0ed7848992323db61c2de4acd432681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d911e8b5e1aa787ea2360f7d68b409682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eec1c43815000caf2e99a4527bd41a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c7887c050a51cab1dd8a170b2ab31684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fc3fc8162a9dad7b7c676fc564a32685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509002477d8566c44ef8166111132be686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86acc29fd985a924615cab8c2c67edf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae572c9352a196f4ec41a25b07d4c85688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818b1b9eeb12cf690d46416cd20fd13689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe5a9e455686e68eb9d17163cc6316690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7c31fe5119bcc5216c07da87f996f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e5c2c888353d6a0bdce9895391f0a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cdc07d32cd3b3f227cddef213dae9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0ef86e46a1bedce94599914c4b2e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca0abc35711e357a0da177a16caaa6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23351395db535011aa7a215621e9cff5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa7e8193ab40ebfa7ac6ad3806f700e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d97545193d7b9127f4ba40d71d4b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cdff0d9e39692ab1dd852abf92bc44699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05c33c4f48a228085b833a89091a7d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7fd21777bd4d79307f1cf32542cd0a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0190b8024b4be9a42ce9eff7a6c12240702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2abc8d3c639220eab3fe718425cf6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b73c186e8a081d0c603f3b3db18d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a3c22cb41e366f69ef2a3d0ab225c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3697c622ba47dd0e93a1011770bc4c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9376b80b23bdb698a285a13d9c9fa66707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c8cfb55219e4299ae6fa899e84f5b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721b92a757c2ce7222be7da9aa3252c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122256a6c68fee638d42e010139a0ff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f6458d20c3d9e2dd7bbfc96030186711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f38849f0217ca9ed640b06f5ca26f3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ea59ab95a724c9422b9bd6754e1c5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd70a97f2746dc3340eb9fb23b7a97f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946690ab6cd534956f407d323828530715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099ee8d3554330152dbd60c0a18afcf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a939e95f7409f9207d5bd0638d5fe923717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c548ffcadc92a949eb43cbda510cd1a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d6cca880483343682e4cc27701d3f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc1f1cbe299ae02cf0dea26025ce7de720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfd3d4657cadbd488091a24f364a40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aafa91d1b86e5604c5e6bf307a7adb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8e6eac9a13e9724109ad002d3406a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6b90bd039fc0b89a3aafb4ca0c77a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dc52e4a85fb0cffd68beac8de9773725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a2d3b660f627d81310d1031e61a8b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382a1186527ddc7c129a5845e58c020727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5305e45ea766bda38f522f6a8045dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50620a32f6d546247da40868d80d3a74729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c369c40e7beef07706086ab441bf64730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae4862eecd9bd145e2c708cb2ac005731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274678c2a71b2ce03cb870668aa3834732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3716373757d7a8d956dd9622f37237733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e280551f5434ddfa5400d1a8220f1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22ec61f896ff0593943f692eaa66cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365fd81fbfb66d7124f4bcfe604da98736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dce83f6187ce7f79afc79252063b9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae915e464fca2152cab15fc500c6a089738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419a75cce21d590b5d7f0499ad3894d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec600e98b7dc903772e15ba78217cfd6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757286b0c0fc92ad13d4f03e9f9a793c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668a04174330ea6470ab3e9150ff782742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee8a5cb2780a5f9aad8e3e01c5ce38743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ee205f7d2ac6e8bb83c3af3ec0edb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d30a14e3c043f54cfc7b6758bdfed0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5423108b27f8bf53c3020adf9b5f3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ac461659a87e5e2c569bcff5b73a2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420613c78a805d1ea6149d858f3c7b22748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6e7d2711f61cb2b98906c912803e1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258f51c60ab506094492a4329d51642750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6185b53e61f7fca6652d6d3f873f170751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f59a3ba8565dfc9b06f743435ba294752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5161eb4a2d51f51d3d9b240f74a5a753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a129853475649bd0048aa51934a62191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd5357afd359e1f460ce416f15f0a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9e068ff76d84d7bf8f74aa8c61ea73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571f14cf8ac6fb669278f2352848b424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404afcbd41adb6cc1cad8cb2c80be8b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad654ad8b1f30f81214c612fb88cbbc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329308703bcfb40a566f6543ac423b797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db027f5daf007e954e4d1454ab7cc40b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212139da55a0add74c533eef0d6b94c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededff3412727a6d6832d5684ef83fa210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6ea55e9701d385600d6976c9ffa8511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fd8aa3bb67731d3072c4aac9c0f2f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5308a17fe2a577b7618ee7c5da402cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1a0a53f17953223943149b7002d2214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688245df974f13ef18347f5968c0661615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810bc1ddeea8477cd68cc3cb5c0426f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f6df7ceeae77f3ef48cde000db23117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14859e1ee13eba578ec1bdfefd7527aa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c05a26104aa197edc92772e07d030d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443c5053542d27e64110aae19b49bea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fca7c017775511f032a900adc7be121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d6fdb9e9cdab4cc81e431772f57bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c05848acde5c36be89aa89f8202fd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfe34d884f44bd3d263a5b7196691b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d248be3a5971e7a96ee72750115f5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a43a20ddd8f081d15f05d336fa2d6826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c62e21f27afddb1097579747708e5627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5954aeadaa406b474cfdff31fde4ea3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6eff12241f7af49a1651ed099b08429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06badb5a9b96ba69ec21201f5bb08e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16931837c66f2b688c8342928ec0426b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa174c31408969c21d44d2de2e8aaf532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c181b4bc71c4e88d5ff4759dcc08aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a1918552b3ce62a2852134600980434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749d5969c4ac9a2476975fd03fba88f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4fb03f7a47a5dc783280997a0f855e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a642bf5a8818bf128722b3ad8d9def37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7955cc79576bde37412ff9e077b4b138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ffd74925633a1b19e59ea44e271db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f651707147208f7a15067b24b0e0b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a403b5d87614fddd120d7cd52dd996041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6fcec3db350acfe53147f2604179942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834542c85c604b79d346a4e66dbc64be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0eaf1e5430e712be227fe6c38a18844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903939991cf014a935405698d999984445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3608b998a40e51966ee4af5fe2a2cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ca3fd3a84ab21bf2ce5d3c7a7d8a147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad239cdc0e64b22c7832dd7f282bca48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2355934d1acf7886e1dfc73067d9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4196b68b989891c1ed48141c11e19e7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ddf67fc58c0b3daf5da8ab3f4c315251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1daabeab2e3d5ae8710422dd8b3dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc66fbf164890079cae63822b5dde753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdc7f94401145f72b0bcd496ca068954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23349f18978080f977e626d8d0fc48b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b9936e8a22c17db67b0267fba5f6756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd503e7d5185e5bac20eaddad411a1057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ce1e60999c46b514352d10f8812ec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c7f6cdcb1420f03dd43e72ab9736559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a9cfbbc3ae3c8cc0e85e67b40754d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafa4b1054d27b66abc6c668583986561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b4c7740c0201df7312457455e007e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fef26855aae48334d56bdb9fa97dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c619617141c17a22f9851648d6045964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c68eff71a7fc0286b2d98214f465165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058dfbff6ee4f9fb213a0e9bf98ffbd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff8653187679b5a4534c120dc6600967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9540a28d55765929e3f1e51478adb3168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943f26b8d99cdbd90191b4010499ed969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4fc3bd708696d8387efe94db5212d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0387cbd0c8204fe2c6a1790c51e08fa071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0902abb6802b2f2cf2badc7598fb91f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2b0933ddc0f14abe95d939420430373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be964a07e9169295355543fe6b7d3ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d077853f0971d41bcc96fdc840ed07f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d91f34feb1964dce59c4751a60869676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c61c6bb96274db371dd89a695c7df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b867feec24811dceea13c583a9f51f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41438fa9483db0316e4934070866fd6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba24a2abda0431bdba4267609ed602b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8895a4701fc50cb0293ab3d867c36481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6250a9832b5ac0b7528896dfbd27d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d065ca91cf0c64c429035eea00e2c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048d030517d9c55a59c9e7b776a3d5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4e4eda78b1bfbf3a9efa4e4a38b0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ac6025826f81a04e5f1dd771e40ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0362f7bec3f883cdc4a06d6b11f8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bdf4133df83bc333877d787f262fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68f57cb59f283154944304ce4c561089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01838bd80b9ccae0cc86d13f96f7e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4539f4f812c757d4f5e9ae215f21691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f9a749deeec0e3965460f81df80bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b367b35adc02a298daf6c29d3076993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7b993625df9c3f4b0f5ea231e81dd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b6a1efb5ecb524c311fbb379f5b1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8dedf1e0e98e168f6e9dec89b8efe496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bec2b7817d828057461c834dcc31f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2def7534255d61393af3209444d8c0c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef55fae97009a36804c8f4494dfa3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155dc76aadfc3fc0c41491f9a6fd453f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37452f203ec05b4c4e484d832c9289e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf85bbd77ce68c5de0d4b98af7f7b0a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f74479c5ac09b09a690c691a09aae7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61acdb455a7ef3831c2ed4157e8005cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d238956a9fcb5a20cf8f23fbb29a1b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66721c32c557e3f69902db69c75638fc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab7cc033999b7fda2d0607937a1679f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce7673faceb0f682bb706efb32a102108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa90843c21eb7f9c0a2e6a1d486135109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b744812019c5e7982e8cc6eed4ce0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ecd7b91b6b8224ba40ad6acd116a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2a42edbfb97266b190364c003c8d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1fdae919ce7032b22379b85b1dd55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c348f8fa01630e089b012f89dff6f3e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1cdbe3969bb2c8a691f4073b4e4cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54153a7c96fb70f78906c9ce7bcb815f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032a776907befb69840ab22185b6f12117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548ed2b87870a60bff28d758a5ee1bc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4aad7982e660af0b906eafa6f90249119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd82775386bc8732568d057e6d1d19120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80303361dd800a446ce942a47043a7b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685261bd769ec896ba2e1170a8d305a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bbd76c1fde14c5f624c011baaf782123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2a6e22f8f0abc6b3f9ddf498149ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69b699fcf762dc7390b05dde5f4a0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed54cfef060a72e52579702c92c5b7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed432b39787e134815a0c8fc34fecc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b09bc18400e37435fcdc335c60183128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f555f51af2949b56bf44f92151d0210129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0146f7232e6d1349b548f1a21a58b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcecc80a15410188cf02062f99ab9de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635fc639fa442f6af3d20cbed3d275c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdb0ce00b392128230f971e538a4ed3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105ec9b6016dbd5708f21f0df22a08b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6289cd9a93708770c76077c66d3286b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48063e881feaa23232a442400098b3a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cee9b34a8adc1943c09d4335b1c6f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94ccc5caf64c9bf240de0b4ed8c332138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231cc01626788df9edbaeeb4ca2543ec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd0df51b33a86fc0549a0f043ab70d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff130009af2817dfe6ddc67bda4895141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb495cb93eb745850494468c5c7e79142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a8ca1965e1be6a26542e671b094b4e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d71674b069f2cbb2645a65a53f647144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dedf4f16729311c7b633e85cafaeea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b710071b65b66a101ad1c3a14e8323146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1a77a662d128fe86e59e190048ea1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035d861cac71adef31db353e174ca56148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbed47145a55bfac16433ae50d256f4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed77fd3a60a1a1057e5ed68e31d1622150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab63131a4db54f81dcd422ce4c0c4be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d2c542bce1ed09a0afb9dd6f202b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947d1393185cb98e948067e8c942f7a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f78da885eb2fc638f3dd2109fa54ff0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b11c2e7895a0071a967e913d76cb6f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23485ca40daa733e89abb67d4878a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e30c4b58fe140bf7f0174ab149e7f8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122c7e8d8db43b27198a804df280500158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcaa6699027dcab8cd5730b2b2aa85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f8da827bb95665039f9b496735300160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873f252bd68f4ddee352b24308e7c61161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbcef1d16596f44753631e17dac88f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0126b038d258037b4d0323f46275d4b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a69afdbe13732d3cc2f548b5d14816164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41192e6d5f12042494bd85e430e75333165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21f2a4c464ac3e479fa004518c32d8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7439c3cd8497245485697dca816b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632c874976ba4c748e2e715cf397a80e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f1594d05fa64286151969971f2e35169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705d350ff5f2beeaf9de268466f34e7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a33ea3239686ce8c88d9b9e7bf202171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40afb09fed74e31cffb5245a96ce43c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc71ba24aa2fad208f77b90d100be12f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c486e96cb856e1fff8c9a9e797058174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82117df3d69faac30d3702544cfa5761175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7b1bf94417cf75cb37a8af8d8ad56176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f43e5b996eb9908afb4bbb973d64c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca321ebb901de7506d7ba17f401c6c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9543e52f4ddaf186d740627a375a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8226dce0624c021f15cb01f5cb91b4e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56133decfc39d32063f5720e52bee921181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d618d406afd5a75c9bf4c21ba4896182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e29523f84f43956f7d423aa2a51bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40b7e6c329c0d005e9fd7f700db0dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7970ce2e1a0c9a35ce4b9d78a034de3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2abd59c9d414266c6089908c7406d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c8e8e72865acdbe86e5c2f43d8943187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ebcf889600c79c65ab795de99c317188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2aff5386c746f75f41dcaf6f4d91ae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691ba664fed0bebd3bb6338337edb16d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c787e7870b07b5eef3e94b08df063b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8d286ab4dd17b8ea4fe78eeb92154192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eaea7c2676ca0a66dec859ca46a910193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3345f9ee5217b4ff7340838186c1182194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652b4d28ce2b27a5383f3f7410d6891195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103937422bbf515a4d159c5d748a9742196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb7a413cd6f175f9c199648733c680197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0399141926a52186aadc73ee86caab2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb25d0785addd8842a017d2d21ecaf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cec0a68a61d068e521a3e4fb803760200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a92dc0759ccdb387fc2f65edc6a730201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068dde2b0baa3800b5bcfe1525f4be4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21746698d15eb106cbb89beb7a7d9708203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5cb610a9c965acdbc1c42399838299204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8ea67605f4cd0171a4e6e834351a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f8a27291ce6b4ebe13968a415e8ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8eb34ad7f745a575cf421e24a8a7c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14940a5d30265c3a5a0169f0f5eefd22208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f2f65c0f3244a46755447fdb84c56209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfee1b4d095c138610adb3b21451cba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3682ec6a0c0c9650b19a16a6139fef5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56814085c8e8a867aee068a9e02a1da3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d2c8af61c2af1545864e298f2ec13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8594731430d8e11b8b9c51b8a7508fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd59c8f18996799848e107b3f0d582215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc023df7afa5cbfe8bd399ad76c5d5a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47d56f53dc6fe91f696d8f43aebe1a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405ea4e060f2fb5e8f383188508813c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0718b97a7d8251d76b1889439a0da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0786eeb90d198a9ce688407bb201fa7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c317a85f908b535ce5a540535f113221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424c7c955676c2434c9977d6bb4641c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e106088abfe7db3ea89da9cde0be07e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9f9a7f3672d6624308e9ee17b5cd1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd8a734002d4cf2709eea4fcb5b148225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b0c46f099f499ce11028edaceadf3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf01fe8c997c4825db4ab95ea58ae35227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013cc18fa6587d9af1e01f24ee85331228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336d438e17cf34223713bdd93056f6f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf971e01d03b39a5015ab28713a2a901230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fe87319174431722f6176d3815564231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee153eaa7e4e8a414d9699b7819fc748232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e010618fdaf2a7daed6533507eef3b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa877afb983bc7b0686d2b68450924234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49503999201ff827aefb0549589dc6f3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542277e48a16d5da949466007dcd3767236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c50a1534deefeb9e3e10235f9e023c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bfc5a0f8ed912b96a59c999a6ca1f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60817916d2590124b4bacb79fc8839e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27198652bee827c5a590775fd3d02b6e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddec6d759fc7d6519423c9472204de241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b3e7a4e8c6cc0231a43241e61e0fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83a4ca2224c3404c26b44f1a35b2e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6480bbf7e9fd1eaa78e1389e213816c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8296ff51ba156cfb7e9a8818d683b8fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add40fb10f6297a895e08e60ebe9534d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359163f4e761e673189c1663ed0f957a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6da1fd1a9ca2bee86d0c2fa6975b99248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d682cfacc415075ff738c4077f67c8a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880c6cf1022d7695bb303ef9c74aa57250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6409a638999b3c7d4e9ad7b4166b2dbf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5c4f1cdd90cfc9d5d5467147125ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8187a2fd0c394d368366c3c00591fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3e81f0047554a9c1afdf85510cc4c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d27c1f34170e54c000e6d23ed7ec32255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109b4d54ece4a63c7f452105da10c75256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffb7d28d35c2bb6339f88e26dc33c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cf9ccbc9fc8c0b84bf9728ac918ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e9fa25155084edd1a8c0770746942259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82896d452ecdee24b12ea9e35f5e4c82260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66131d27a693cc01800e9c73f9eddbbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d88d63710f200d52714b298f96786262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a68481f587fa66fd921b888904502263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b7287e4e6257d89c5ef480ccef9cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19216d6dd97cdd760d708f6600d768df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab39e70983b5bd803546fd6879e367c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca881391897f1f3862fc2ea45780e13267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e62d975c41595b934831613a6865c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9aa742285a2a6894cb89202637ae7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999214987c0332b75652cfda547bbee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b47ada6b0c26615fff02ca6408facf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f60bbd7614b02c8008bf46d2431e6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e3bbeebc4c21e2c2ef2c81d9ddf8f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000621d468fd180f2e6b5137a3a74ed274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82d79ec745e262a9265f38bfc3ee47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92010704ea4a998e922f209bd792fd1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b022a5fd0a1ca4252acf4f30aea74f2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10acd967a52daddb831779e6b4161a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6748fd9170065feca65217c58deba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4293454cf00c127f1f7a3e9d937891e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff358047ec851fe0289613f16f2aadc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a377ebbfeaa1138aaa8e65df07e65282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a33d920d03f7b354f095f28a85ade283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2ae6b0fc71077759472a4172ed789284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593bfd94073ff389589e9f7e2e6fac4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085e2d1ad8fb0afc5d8652055943cd5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc190d806d7f06d87802a4d8c4ce62287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b264537657c907fd5ef8d3f1a9866288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53203ab81ba3814ef152202ebaab02e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf18bb079ea8fb6eb3886a68efe35c2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12e1c4fa71826a905e660cc0575f3b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43b8acfb49168212057b1983cbe46c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0db17d325953f148d418aaf5ce570293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c76a4484011a1908c89c181df040fc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d852a55ebf82fd2e74e7ab0b50354295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730659c10fac8d59dca405103ccd0ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b414f547064dd59d49471a5905223297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4cc613c26dafd6cee8ac98692bf29298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c81d9f78261553cd324e1962b64c1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b3a88d9a828764eba71383c357d02300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d2c39613ec0e4cd2c1fac7e55d531301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af4d6f823bfa87f55a351fc91256ba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9091ba7c0703669352e40a595f63700303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd62dcbc5efa38af4aaa23368e85fc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336251c7a01c80ee067d801d3c6f2ac2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0c452a066d2a94b217e819790f0d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b3b994ac9395d8a2bfbcce03f6b0a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8f9eb475a5ebc8aeb197e432af1e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f312fec353aadd3f99285b4dc0eae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16b468c4da98d9a8015ac0882e59e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500c4e63f0eb39ddff54a2ccf228330311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e589589084f3636a27629ea89444a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1b9f8fa92b9d35769ae200301b54e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a433bda6a3dca43d06eaead250cd675314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c0b1e2e5b725b6c8c67d0464eaa12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd924c434412c8da81b135c1decef0a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8872cb7aae07e65d9b6eeed33612ab63317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb962282c3828a606af922f792f80141318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbad4fe4084611c6b2ab906bb18d954319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8225b623cde2e0737b2de66b8aaae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524e844fb686e160ac9f9adaa4e1ae6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243909176c09800a9019d9af4870187b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a27a42403d19858e4da59df267be2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa6a5727bc7a300a5b84ef95c95a14324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675504d75177a094630e0504b0025031325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9e341c11a35860dada2dba6b3cf0b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e858743142f2e1d9f3d83087f05eae8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f497863b4cb7242fbfdfdb4d52fffc5c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a347387222cddf4bb242f91f6b076329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119fbd2e600d9b8fe147c3a5c4de302330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db256311f6a8507551537311b0ccfd6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60d4d1360379344d4bec07bfc008de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5df8ece2f0ca4c943bf44bae1e1e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce21265f0f5ad8befbd5dd91b9d4cbf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fa2e12fb44fe585e788765a25aad9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc06df61143b48de1e28b997666819336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f57fefe9abc00ec9f116058ca277a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a9f1bfdbc3f0605067bddd35e81cc8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74889dc97f81e622120f5584758c9540339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5376336d16eb1f96e7b02a8825fbe06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc0c7182c64ff2ae541e769d686f9d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485c652b27dac3a5710ffabc59ccba2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a9a9bd48e79bfc850a1fbf2f48cf1d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6e26cba0710ff9e70c66e853c21a6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e8e32b7ac54a59a971efc4807e90f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705e51ab6a90551617641c85646a558346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf2c96a2f2681cde46ebf18aaa7d66347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6290226969ac587d2dd4df354d0681348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b384ccbcca9d2367238da5fd0238fce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c057a2e42001814cf813f2e2cd11c05350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6237dad99cdbc19e14b16e00b212e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21785604296cd0e176b3d5ae422b58352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7265ae9539203ccbf469191714fe5342353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011a5459697f2644d396fd8e4f63678354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6aa16641974cf768130474125150d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491967325616caf66be6b9d7c040476c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209109d80a64adb89afde41d8a26d392357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec139f140ed084bb251b0d8a07afe3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c11ca9fca857528b65392dca607faf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c745d2dfefd795de5dc8a31150a9e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b88edd890bc0a7e4ba99a35b1515ba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1382de6f948de4aa33d86b49d47430362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef02f67f45336b894dd24f2ff40e3c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59653456cd3368cc9dc0a87a39bf2696364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c209045da8cbc06385860dc35d296365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c49d6ed63aa641ebcaf7f65d1e8abf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b515f796f5b1c6e5dadb33ffa131a38367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ed82bb5f6e125d980ad2d70f44148368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a59827cf0d0387bb73a12ba25b008369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc8dc89034b440c17cb3727b9fcfbf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9a695e71175dd3921f713b15d7e06371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0f0890dbc758a1b83189857a95938372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec294fac507a1b3851c154697e066d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168f76709d3879ab3d6f36d9e503a8c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9e8abc29664da0fe5ff38f6a44b4f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d27d9d397962ce0dedc0155c0ad28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032bc2a4a8d2c2e564d2cd9a6890442377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7b3bc83d74ee800781a152e39d104378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d871b5f98ee69d23d4a11f9b336ae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde11763456fa6f5f8109593c6d714e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e395cec87a267b14fe3741c8e74d8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829b5b26fc5807a96625865df1b50e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a156cb786f7e153e222a2f55ea73c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a656b1be5f0afe053bc50e326b11fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017fbae4084ea8ed5be3d55d55ecd99a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b92d537c3a4abd85c6b2b3d40052b1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac173780b9a8ce82836b4dd92234a6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2313e368cd871be66f2fb663b3bc69d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3daa13a6bdeae49296fd380fa7b35389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859bde0de2a3a9a1cf24ff749b8fef2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc928e2035836a38a35d0edc532042f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb8cd0035d0048c4aecc8cba1f8cee392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb830e87b135175b86d108ecc430cb1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee00b832e3610dac46c3db6d775596a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aaaa2608965af7d6516e068ff66e79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5ba822c67da5eb0c431f508c36f0d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52b6c8238990e58f890a1fac5be042397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c31855a79747908b7032bff428f90398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84f777313c7bb460866a3bc8c0fabb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aab8035fdb785f9d7b0a056e2ee07c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d718fc4212cc0e6f3dad5a086def60e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0d55cfa96558f269d04865b3c943e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f8472e5428347acb55411e3d38c0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a6bccb458f5d2b72362450adf11b0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716295ebbe8e873af84cc19a10b7d345405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b915f881737c312c846067d59cc57406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8049e255abb99b63eb21d18588f816c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164acff6cd75d12e60e743b1d6c5728408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ed24640e9d9c8d26ad513ac1d6fc7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad3a12694ce26007533737a01ce985410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff788652aab2ac302723750d5dc5e9d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b328309916f206176a52f22a04030bbe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd0e75648e617d60fa52301485c3eb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8185110485ddba814b6c17051e7f9d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f09ba8f8ce525e00cab1ca2606b0f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6537f24db931284f405687d7e99b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100781d41b1b2534af145121b3e9b5f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e21ba53fa514bbf4fc056d4036980418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779165f9e54877ea493deca502eee455419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9b0dbd15fd57c7ea1f8107a4a8862420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e92f0a803642466d3af95a95a74ac8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197a5fdd1431b17942b5b7ea3e2e597422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf035e956060032cd776e79b1fa1d519423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606320e9ed9e70e56d7ee0ab8a51bc0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b14e8283206f8e333fca63772e2890425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064f1f8a641ddf612c317d7e6b6012e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef7ced545c74fdf63014543dbcfa94427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce9ffea77ce622030f56c229f7ee0c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3589d5ac86851117417ce940600ba4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b32a8491c40bd45c088c869b782e93430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973db0aed7498de34c6523002845bf19431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671637b1e5e2ac9892a4acd7eca09b4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa5924ca7eb8d16cc24d3953c913c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290434fda4c330fc5c90ad32fec070c1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c769e410ed0bc4683b22eb7ae3e4b8c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3aabc4793b134a7dcad9a7b6d7b89436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5092c5b3fa82eedf86c44d824544f4b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846a9b1afc1ec6085baadc356544d02438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15fd464589e626691b474e41f2544e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8036863da38ca289c5bde8c562c23440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec73f11725781a16265474dafd2f77c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c8ed15a4922bc38e1db31b3b66cb9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ce18c530eccdae6f71350c8677cb9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a9c51dc2a167d3dd2204260f531bf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28025ed8a10c19ac02fb2a7c634a6ca2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32009cbd1762891851d5f7d6741e5d5f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d1d7277added8e4e742fd12b6dfb0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f3b5346da2ad71e2ab1aad1104fe0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee08aeda1dc03f4d7284036bd61433449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1db421fd6a1a38034a0bffead3610c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcf9812a390f2bce5cd702ba9bca94451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bef2000a2001ec5b876b52268b29b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e1d32ef068bf789b151eda6d3a484453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43599d178044b70bb7bb2e63ae09ccc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740b428d169718826cd5a42fdb3cc19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c0315db23a203225034d339b1d02a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98be3a68f1484cab53e7aa2c0fb70fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4fa3e126fb92d174a1c22a245f161458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58890afc8dc826f7d50441c4416d2c6d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080d06dbb7a90027b00802d4434ff9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425580f78bd442707c930228d7cc5132461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251aa2ddfa150434349556645bfc363a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de583a8f6f94bf16f61e9964de7df5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa870e3e0ca2f637e3d629a738d2e3ec464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f447d040d6eb73a6ab6285cc76984465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c6f9f2a18ea5a2c41d890c12ffa35466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf2f821dc4461d24678c591ec1163c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f246a6adbf367c68cd95bc469f93e4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4e5b9c0d92cd6a4394192c4f60ad9b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27fed926ee15d9f37d41133706bacd2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61316310be00b4d428805190f0ca5646471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252d3a4d4b10d5d59dc7fb08ae83c9f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a60ee760713883bddcc7a17d70a21a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c44fbe181d9e7446fef89ec63b800474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71227bee3f1279b5b8b4c6fcb951a36475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75d2ed3efbe56ab31946df99bd5ce1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce35f8f25eb81dec909295892722f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8d12b099c337b5a8c8c16d7ad9208478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1e494ba8d903ee8ecc2c6ee7aaa54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5b5feea7f64ff4821797e009b5895480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0249d4be82ecb440cfa18555e9b3e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd303f93f3ab7373cfc18d703a63ae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7d7addd7863b3bea1019669b8e3f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7525a272cc48483d771fdb5b6b72f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a994dff8c20a822d97650f1ac9ef50485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05525e8147c4e816374b092c6437c846486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab5a9fca329025bd59ed3577890cfe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c2b0617eb61a32d1b7f95291226b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7259ce7184734a9e5226966f46e16e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc530c5a45becf09e70201c4bddb9c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7d7616289dc57a6430a7d9e90802b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3aeaa376a6b26c5bd72da6b103e6c0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be64aa79b794c8c9782bceb2b2998f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8735d197a09e47e313866389d69a21494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41f28b856d76d0fe6ced6d57363206495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb711855d5e13ef2305ca7b315d0154f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec289f2b6983cbe63cb0f6c3b44d2674497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4fb5fca345069a1abbe1b72eebe85498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7e4cd2ef185df5a16c3774130f5e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f828f61336bea6082771e60008c25500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea29eb0d3d1051e655bf39ca255484501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb061d9e57dd324fcfa1ff80aecfce35502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3852e69a3ce89674cbdc7c7513db3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe178b4d37a72d484bb7f54ffb89e83504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68574313eba99e2903fb859bd2f97d4c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c6505ffc20441d753bde4b007d0db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674396bfc099a33c257646cfecc1003507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad41c3c4690786a49342a0c7e3558e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0a58bfe63ff67e996daceceb9f5c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd12f1c96c337ad66a8e9a6decd7896510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10dfc50735994390ae0e45ebecf4f8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304ff145ea02f197100d1831d4e21c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c8d2947a6ef65150d098ceea04b41513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a29071c658f0c2aabaf52d9016ea8e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa51d9475b9586ac077133494824d9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311aa2c439cbfc6e9974830ff62d25ca516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf57f57cfdc511bb403133911a2879f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c92ba75c18fd0ea52d96a000d6893518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd723833a1569c24b77ea60fc42def519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a79932d7fb258998078589f62b55f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c9b8b5ef4680ab9999b07e412885a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286aaf56ef5e14048863c6bae875af7d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05436631dfd73d06127845b3108a4229523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b467b0adddd472d6cc9206dd7833f5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f39d561fb7bb73faf8f1913eb98d75525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb905df92855a51fded3d33a33352ad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d62a14de9afca34e8f145e02f4375527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6960163324fb25540d3ae472ae598fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e51daabbf3777c99bd630070df7e9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf79efef732a63b8996495d4a04866f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac3b10a1da7b4c3d23be9ce30cbaba531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d9a5d3e8e544a69825f9ff9298fcf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6b9ee0edcd7f7e0d6f60681fa1cbe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511c33eb3b615b90ee2721c0d08e59f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734eec76bdc19f9d2290f4ad43766bd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30f9eaae9cb0f26e6ea91aecd8a2c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59715f9417da1110398c6ac3926de2ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fced7503d70dca02e96892f981f68538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ae461250ff055928457c95163d0b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fddc3ebb3c6865ce04e1260aa86ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0a3c3068c8dfd13226959db0ee70f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095a94c64cbd16af8d044599b770598542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539897b92b9971ede8c0a13ce09af609543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee319add62694b6e336e9eba18bc20544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bd625c9589591b542ba10df2660ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9df5be5a3545d5365d1db6fc829ebc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc9d7cfc76e10478e1d2a091867a44547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5596b383375549990066cae8f55215d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007e47f8b4d8e71347704e1f411ec18549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadef6cc8a14b93bb05fdcaeec36e5e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771ddbfc75c0a923e36084c6826f768551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caff16f15f3e80378490f75bb314759552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218b2500ac16bc05557280c6b300f4f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf69c970f4a0ee3fd6d3f743f949d56554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa79675e222fdd8a2353f497ec43b6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04d09050f29be200e9b8899fc2f0bf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ac98445d1b3804c4679dacbf532c0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4fcae0c077796adbccae3f20d88f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983d2feda1c12c35549d2148819ef9bf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba62fa387e20c628090a60def0ff2f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b8a51023692f8cce31a6c486c79b0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c9f8428689417e9b46631fdaf1d31562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e254ceb639ac069c077b73bf57cae9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5030d80c633958479f6206419313b95564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf33daa1d2ca5cd7d8a7244c67b4f2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97336c971e9d1834cf4b811dca5a94566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d1a1eebf17db7abc708bf38bfc84f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbc9746424b63f70af8c6ad7440b8c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986535af5ade2b60737774de34eba16569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99441fae0f78b211fcaa6d0295406886570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ee4f4a9257147f63e139401546216571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2912147e5de9a4e696c11354a43a788572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40b16751443be4ddef22e182c4d995573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2545506c820b68e714bbc54f748e6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa15841fefca861187d6a4b61fcbc7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f841cafa39a04a7f1c0b83fa4aa1369576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7e14c9017ae91f93bf518ba5c1d9a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3887e302b19da1ed8f1b8ee3c175693e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259018bb148dd2861f1724f2e83c57b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd0d8e1863cfda856d4de23ef99a4e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3808cfbd721473c0365686d10443a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd3ad415ae9f6fb3490921a3a89acc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c845eecf90fced34d30c1e25103201583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def99068e8a80e82388e2f1355dd89d0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076e228d329ef60ee33a880ef3b8064585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab8e7c615e00b2aac1d5843721dcc4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d2e0bc4e270e15a3b44d6105030c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7481b189603b6768fa8dd8fd5125cc0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d3b3a9bae58679641f77381757d70589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214509c40049fb5ca04df4a0eaf75d1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf89c277efb33648e45e309f883abc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a123d8d72a17fe567092342910ed61a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2a4c156a26e912238c4df0d70174d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95a3bd66cbd4e279741367a322c45c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e954344b2c68b186aacc29d81abbbc9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b228bd1924dd730a5df59113c31de2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25bc4dfda3106a34bb7111eafa8cc7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15387a86b3ebcdea599fe9895f27cc85598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f737821505af30232d96cedea0263e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3378bb44b3d1d790af7b230025938600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4317c2dd8e99051e902c83e43502ee601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105aebd976a1a3ff07644bf130a2969602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbb90c349238a087b97baab240b47c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543122fca50472d063724f9426b55abd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac66f62c570288fe0fb20f74a8f721605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17942d602b4905eb0005f761fb618701606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e1cdffa7320f4536d7a1199a77315607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bc06a0a6848690058f2b859fd2a50608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80b00e531d643e373b0b00737f4090609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d10d8f1e3b70b543fef41a37eff2d8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e07ad4d36d13ab6ca338bf267980a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2b18c5c061ad8bb7fb726e0f36e0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618495f9ba552d7b921f078782b2500b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c315446e75b3b3d9b7a36bdcf19b07614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167323d94b743bc50c3898b0957f2316615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed52da2ecfa5ccce0213312cf3d15f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a77b87fb0b529054559d68bcb7f10617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9071c492a98950e859ea340d489408618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20e4e4494c5a8eb60587910aaaf6ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb242b431b4e44845b2043c8a69df31620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d11c9dbdf0eec517036f59dd1107e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79bfc09902761cff8b76f4b7d8c3f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f859a94c6463587f72d7c24aa16db623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593fbcad0d1e7bf5a034524b930730e8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19197a0ba7627c4e6118997cf5375c3f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0399f6266561dd169bde8c08b1f4a94626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c0c320782473af0def5d5fcb94aeb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2466cbff35fbd4b35921665229b1b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5144364b6fe001311a117422b27ba3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaded0c5adddb592a402bc19ecbaf26630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c34f7aeb467ebed0b1304d9ca42f9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a77e53f166d07a356c0cf4d94a7c9b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d245234557d793bafb4150bb039e6d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5d68271dc3fbf3679827beacf6221634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ea5bc2e9a58828bb3505b79657b71635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe246d3ab1e0b629960fb7743a49116636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88556e2c9ceb729ca0a030cd4288253b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa6f42b71f21495c941534705fcf4a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5670e9c2d2ba4ce53a727d5929a9e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a092ce8a2865019a0a541d4660e40640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9376a275df42dc2c830b29f1af29745641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153420d4cd4c6e9e25542216c9c08481642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c0d111c6b5449111eed43c4b6adb3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9bc278c34534f84b4b252b2af705f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4692a5d363c036d7a0581f059d8827645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9a73a32a7b924447149d2edc6b58d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966eae775dbf28aa0bdf0ad24b28a9eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd0f26226da650e06bb0a489846e09648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3a558778e14b819b39d2bb795f68d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b66ffe485bc5a67bf6a1f2e21764e8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37dea478991ad9b78236bebd275216651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdb32c721032a7428d275358db204fb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f65d7c26cd53ece3fb338b62aeecc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaad4f6cb73e5a7e675229911d8acab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd3d2ddb08149f33fc1efa77943dce655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540152d7664bec5f384845307557d84c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64e90b916e3594c246adcec3ec1991657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c685ff7c8e48c349452f0583570700658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c258e449fe4021e16930423cc32912659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5d95b9c4fae03e6817c3983fb1fe4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a0192f1003b9b66fd8265139d1381661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb244a1ba854bf9f304500e785836b71662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526361b6349488e11ba3ab14b0afc72663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702686bb00bfc7e7e7cdf9d6b8110272664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa2b79147a490fc5c822c3a3a1108d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b236acd837d2462ac21d41d1892d77666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f15f91baf99cd2d102e37c02e384da667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38c99c94fdac6bad75d1293aefdd20668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ac3cc65a9a8d889566af69705406c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235690c7dbd3578afb30727ce2d55575670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999b988684303c501dac59acbe4ba71671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968defebacf5da204601238bd65ad67672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f77d35cff72934dbab12dd7f5c798a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8936892fd5263ebbb7077cef342b7f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65b3d2be8d11878b30328de639676b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c9dd9d5516dcfb551a2f43efd7d46676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08d06e182e86cc58212df1b2e47694677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c1f5d095c40be1db0831b4cb6a6e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f932916b446eabce539c4ebcad5e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2eb3a7e7e704541fe02da35aaadebb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95e2840958a190bc0b3ef0d13f1e14681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b905a066b5a2f1f3f75759610ac71682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e37818a8594075c7527a478935c0fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8e76d72bdece42b8698cf478dd3d1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b154b31e6d74a07c8efced98264ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b2ea8d29e75e898ca60a4f0f82bb8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc02b95c313d6beb451b17497e7869687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32682703b8b2248f81155b5b36868544688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5deee938a2efb9ac5bab1aca20ccaa4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92cd6db825d781dc97293f7d32f9fe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08525564c9571bbd6b5176f86bdda398691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343b618a799671b2bfa4750afd34961692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4403942823246fac4d0d68383e9d5f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1306895140e280afd09b1bff2ca45694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4aadef6cd3cd9a32597f64c07f7b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a297b5d2f0321aaeb72a70da24cd62696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70930d4c22e8f330810504fb7a2771d1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05e45ae935608e79d1589109816897698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cf72c51afd8eac2c78734a8d083bc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332b1ca441d7acf77cef36e6511566b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3eb308cb2448cc660d9e558df6b3e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed79b7bef51b2754e08ddac7d69da3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcb6a0d1f3381df68bf9727b865fd9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cff546081c048bc6e20451821ec7e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41379d1a59078aeabdbd2824b9d5e36d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa1487c2222293e774e2256d84b9fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7790f2a006601a0572e0f08072078e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafb1c15b05463c69549e1d05c5ba9a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1563f6cec353d06a0ae208ca8ac79c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ebf40adc564990ce04e11e7c42100710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb926e26583696c1880a0dd9429a98711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8401af382db4c66482761eaa77d0d06712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc157dd5246ee2183eb7a1aae160d2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df82c23fa68de46d8568ca3cc74e0b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72a2e1d8a9d5e0ec3d52da566770b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c49c87a04ae2579506410fcb65536716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4fb8cb1c2bc7d3b7307ca15af3644f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b36df1dba67d617749286e6d479e3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebafe9258c4d00e9a2f4874eb94d0a8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ee8a4650b31e50f60f9128cfd862a9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141341273211ac4fe27bd904107747e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3296477be4765a44fbf739b4192fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bfa79420bddc1b596328e41ce65d7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdd40a502671e071bc587a29e683c2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb625577b8b1d8bd759edab22a44881725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3b779d6dc3495147b314746c1dfdd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11306c0545b6e790d13daea3ca17d6a4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eafa21c662f5162001a9da4e49a1e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb82d8e10e1706f5209b262091cd5170729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f0d15e2d4084d33eda49ba0f2ddab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4f4addc14887a0106dbfb2bad8997731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef3859547eea79d50b0187a19363a4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef192137d3c9b19f430ab12e4e99653733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82bee1aeff71bb70ab8f7e113a440b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfcbec0aaaf3256768fb0c3ba0e2c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19226d8d10a758dd5f4c05aaf2d7d782736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d291be7a496f338931e382e50c3056737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67ad5b09f2a604839cf0f8dd9b7e8d1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ed88fbb3c82cef74cdbca4dcb1b0f4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826025f9b61f11df816f06f161e02ce740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d436d096d106013a883f04b83935eb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05300baf1d3d82e80d654d6a66521e32742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df98fb7641bcdd7836cc530896877c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550d454ffa0f4a5dd1998758255b1c4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bdc6e931230177e1c340f06b07e30745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164cca45d819dc7b5cff05c71ebbf92746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3512dba3f3ee8cf537ed108571fede747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136c8ef15415d52c77c9dd6f276e04e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3784129e53167057bd887b8ef9bd81749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc2fbb18bc0bcd5e2f979bdca99930750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc7b42546e4dc600cfdb42f927cdd4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d86441b61c7724342a1a9f3e1a981b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9ce06a83631baa5a24bb161b55a52753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba927938cbf2d62904f7ce4b3b70781754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10dc642d82527120352b8bb4d3b02e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826494159d9fd2832610f43922dad37756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba5068184db0e592128e9b5f6bbb3c757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>